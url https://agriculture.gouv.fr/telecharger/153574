--- v0 (2026-04-21)
+++ v1 (2026-09-12)
@@ -1,106 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\2-SAS\SDSBEA\2_BBEA\06_AUFS\Approbations\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3B20846F-117B-457A-9BAD-F3C0D34A4C41}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5DFE027E-D65D-42D9-8F6C-3F65AD791DE7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{6A8726B3-3A1B-44D8-B3BF-B6EFC005CCBD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" activeTab="1" xr2:uid="{3D6CC7BB-6641-4BA1-B06A-98ECCE11CB04}"/>
   </bookViews>
   <sheets>
-    <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
+    <sheet name="Informations" sheetId="3" r:id="rId1"/>
+    <sheet name="En cours d'approbation" sheetId="1" r:id="rId2"/>
+    <sheet name="Approbation expirée" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Feuil1!$A$1:$H$121</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Approbation expirée'!$A$1:$J$45</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'En cours d''approbation'!$A$1:$K$145</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
-    </ext>
-[...1 lines deleted...]
-      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="707" uniqueCount="360">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1399" uniqueCount="522">
   <si>
     <t>Intitulé de la formation</t>
   </si>
   <si>
     <t>Type de formation</t>
   </si>
   <si>
     <t>Espèces concernées</t>
   </si>
   <si>
+    <t>Itinérance (oui/non)</t>
+  </si>
+  <si>
     <t>Nom de l'organisme de formation</t>
   </si>
   <si>
     <t>Code du département de l'organisme de formation</t>
   </si>
   <si>
     <t>Commune de l'organisme de formation</t>
-  </si>
-[...1 lines deleted...]
-    <t>Date de fin de validité d'approbation</t>
   </si>
   <si>
     <t>R-01-LPPR-F3-16-rongeurs-lagomorphe</t>
   </si>
   <si>
     <t>Le soin des rongeurs en expérimention animale</t>
   </si>
   <si>
     <t>F3</t>
   </si>
   <si>
     <t>Rongeurs / lagomorphes</t>
   </si>
   <si>
     <t>Lycée professionnel privé rural de l'ain</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
     <t>Villars les Dombes</t>
   </si>
   <si>
     <t>R-01-LPPR-F2-12</t>
   </si>
@@ -225,86 +229,95 @@
   <si>
     <t>Chir</t>
   </si>
   <si>
     <t>Etablissement Public National à caractère Scientifique</t>
   </si>
   <si>
     <t>Caen</t>
   </si>
   <si>
     <t>R-14-UnivCaen-F2-17-rongeurs-lagomorphes</t>
   </si>
   <si>
     <t>Expérimentation animale : application de procédures expérimentale en Recherche Biomédicale chez le rongeur et le lagomorphe</t>
   </si>
   <si>
     <t>Etablissement public national à caractère scientifique, culture et professionnel</t>
   </si>
   <si>
     <t>R-14-UnivCaen-F1-11</t>
   </si>
   <si>
     <t>Formation à Expérimentation animale appliquée à la Recherche Biomédicale : conception des projets utilisant des rongeurs à des fins scientifiques</t>
   </si>
   <si>
+    <t>Multiple</t>
+  </si>
+  <si>
+    <t>Dijon</t>
+  </si>
+  <si>
     <t>R-21-UB EPHE-F1-11</t>
   </si>
   <si>
     <t>Formation expérimentation animale et méthodes alternatives (Niveau Concepteur)</t>
   </si>
   <si>
     <t>Ecole Pratique des Hautes Etudes</t>
   </si>
   <si>
     <t>Paris</t>
   </si>
   <si>
     <t>R-31-ENVT-CHIR-12</t>
   </si>
   <si>
     <t>Formation de neuro-anatomie, neuro-histologie et neuro-chirurgie des animaux de laboratoire – Application à la neurobiologie expérimentale</t>
   </si>
   <si>
     <t>ECOLE NATIONALE VETERINAIRE DE TOULOUSE</t>
   </si>
   <si>
     <t>Toulouse</t>
   </si>
   <si>
     <t>R-31-ENVT-F1-12-Rat et souris</t>
   </si>
   <si>
     <t>Utilisation et protection de l'animal de laboratoire, UPAL : Conception et réalisation de procédures expérimentales sur rongeurs</t>
   </si>
   <si>
     <t>R-31-ENVT-F2-12-Rat et souris</t>
   </si>
   <si>
     <t>Utilisation et protection de l'animal de laboratoire, UPAL : Application de procédures expérimentales sur rongeurs</t>
   </si>
   <si>
+    <t>Conception de procédures expérimentales chez le rongeur</t>
+  </si>
+  <si>
     <t>R-33-UnivBordeaux-F2-18-rongeurs et lagomorphes</t>
   </si>
   <si>
     <t>Formation spécifique destinée aux personnes appliquant les procédures expérimentales</t>
   </si>
   <si>
     <t xml:space="preserve"> Université de Bordeaux</t>
   </si>
   <si>
     <t>Bordeaux</t>
   </si>
   <si>
     <t>R-34-UnivMontp-F1-12-Rongeurs</t>
   </si>
   <si>
     <t>Formation Conception et réalisation de projets et procédures expérimentales (Rongeurs et Lagomorphes)</t>
   </si>
   <si>
     <t>Université de Montpellier</t>
   </si>
   <si>
     <t>Montpellier</t>
   </si>
   <si>
     <t>R-34-UnivMontp-CHIR-12</t>
@@ -315,273 +328,469 @@
   <si>
     <t>UNIV MONTPELLIER 2</t>
   </si>
   <si>
     <t>I-35-UnivRennes-F1-21-rats-souris</t>
   </si>
   <si>
     <t>Formation bretonne pour être concepteur de procédures expérimentales et de projets - modèles rats et souris</t>
   </si>
   <si>
     <t>Université de Rennes 1</t>
   </si>
   <si>
     <t>Rennes</t>
   </si>
   <si>
     <t>I-35-UnivRennes-F2-21-rats-souris</t>
   </si>
   <si>
     <t>Formation bretonne pour être applicateurs de procédures expérimentales et de projets - modèles rats et souris</t>
   </si>
   <si>
     <t>Université de Rennes 2</t>
   </si>
   <si>
-    <t>R-37-UnivTours-F1-17-rongeurs</t>
-[...2 lines deleted...]
-    <t>Formation réglementaire des personnes concevant ou réalisant des procédures expérimentales avec les rongeurs et les lapins</t>
+    <t>I-37-UnivTours-F2-20-souris-rats</t>
+  </si>
+  <si>
+    <t>Formation à l'expérimentation animale chez les animaux de laboratoire (rongeurs) - Niveau applicateur</t>
+  </si>
+  <si>
+    <t>Université François Rabelais</t>
+  </si>
+  <si>
+    <t>Tours</t>
   </si>
   <si>
     <t>Université Français Rabelais de Tours
 Service de Formation Continue</t>
   </si>
   <si>
-    <t>Tours</t>
+    <t>I-37-UnivTours-F1-17-primates</t>
+  </si>
+  <si>
+    <t>R-37-UnivTours-F1-17-rongeurs</t>
+  </si>
+  <si>
+    <t>Formation réglementaire des personnes concevant ou réalisant des procédures expérimentales avec les rongeurs et les lapins</t>
+  </si>
+  <si>
+    <t>I-37-UnivTours-F2-17-primates</t>
   </si>
   <si>
     <t>R-37-UnivTours-F2-17-rongeurs</t>
   </si>
   <si>
     <t>Formation réglementaire des personnes appliquant des procédures expérimentales avec les rongeurs et les lapins</t>
   </si>
   <si>
     <t xml:space="preserve">
 Université Français Rabelais de Tours
 Service de Formation Continue
 </t>
   </si>
   <si>
     <t>R-37-IUTTOURS-F2-17-rats-souris</t>
   </si>
   <si>
     <t>Formation spécifique destinée aux personnes appliquant les procédures expérimentales sur rongeurs</t>
   </si>
   <si>
     <t xml:space="preserve">I.U.T. de TOURS
 Département Génie Biologique </t>
   </si>
   <si>
-    <t>R-38-UGA-CHIR-16</t>
-[...2 lines deleted...]
-    <t>Initiation à la chirurgie sur rongeur</t>
+    <t>R-37-IUTTours-F2-09-rats et souris</t>
+  </si>
+  <si>
+    <t>I.U.T. de TOURS
+Etablissement public de formation</t>
+  </si>
+  <si>
+    <t>R-38-UJF-F2-15</t>
+  </si>
+  <si>
+    <t>Formation à l'expérimentation animale pour les techniciens - Niveau 2</t>
   </si>
   <si>
     <t>Université Grenoble-Alpes
 EPSCP</t>
   </si>
   <si>
     <t>Saint Martin D'Hyères</t>
   </si>
   <si>
+    <t>I-38-UJF-F3-15</t>
+  </si>
+  <si>
+    <t>Université Joseph Fournier de Grenoble</t>
+  </si>
+  <si>
+    <t>Grenoble</t>
+  </si>
+  <si>
+    <t>R-38-UJF-F1-10</t>
+  </si>
+  <si>
+    <t>Formation à l'expérimentation animale pour les cadres biologistes - Niveau 1</t>
+  </si>
+  <si>
+    <t>R-38-UGA-CHIR-16</t>
+  </si>
+  <si>
+    <t>Initiation à la chirurgie sur rongeur</t>
+  </si>
+  <si>
     <t>R-41-LEGTA Vendôme-F2-15-rongeurs-lagomorphes</t>
   </si>
   <si>
     <t>Formation spécifique destinée aux personnes appliquant les procédures expérimentales rongeurs/lagomorphes</t>
   </si>
   <si>
     <t>LYCÉE AGRICOLE DE VENDOME</t>
   </si>
   <si>
     <t>Vendome</t>
   </si>
   <si>
+    <t>R-41-CFPPA-F2-04-rongeurs</t>
+  </si>
+  <si>
+    <t>Formation aux personnes appliquant des procédures expérimentales (rongeurs)</t>
+  </si>
+  <si>
+    <t>CFPPA de Loir-et-Cher</t>
+  </si>
+  <si>
     <t>I-41-CFPPA-F2-22-carnivores</t>
   </si>
   <si>
     <t>Formation specifique destinée aux personnes appliquant lesprocédures expérimentales</t>
   </si>
   <si>
     <t>Carnivores</t>
   </si>
   <si>
     <t xml:space="preserve">Centre de Formation Professionnelle et de Promotions Agricoles CFPPA 4l </t>
   </si>
   <si>
     <t>R-44-ONIRIS-CHIR-11</t>
   </si>
   <si>
     <t xml:space="preserve">Formation spécifique destinée aux personnes concevant ou réalisant des procédures expérimentales chirurgicales                   </t>
   </si>
   <si>
     <t>Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation</t>
   </si>
   <si>
     <t>Nantes</t>
   </si>
   <si>
+    <t>R-44-ENVN-CHIR-11-Chir2</t>
+  </si>
+  <si>
+    <t>Chirurgie expérimentale avec orientation espèces aquacoles</t>
+  </si>
+  <si>
+    <t>ECOLE NATIONALE VETERINAIRE DE NANTES</t>
+  </si>
+  <si>
     <t>R-44-ONIRIS-F1-11</t>
   </si>
   <si>
     <t>Formation pour la protection des animaux utilisés à des fins scientifiques pour les personnes concevant les procédures expérimentales</t>
   </si>
   <si>
-    <t>Multiple</t>
-[...4 lines deleted...]
-  <si>
     <t>R-44-ONIRIS-F2-11</t>
   </si>
   <si>
     <t>Formation pour la protection des animaux utilisés à des fins scientifiques pour les personnes appliquant les procédures expérimentales</t>
   </si>
   <si>
     <t>R-44-ENVN-F3-11</t>
   </si>
   <si>
     <t>Formation à l'expérimentation animale Niveau Soigneur</t>
   </si>
   <si>
+    <t>I-44-UnivNantes-F2-20-rats et souris</t>
+  </si>
+  <si>
+    <t>Application des procédures et soins aux animaux</t>
+  </si>
+  <si>
+    <t>Université de Nantes
+UFR Sciences et techniques</t>
+  </si>
+  <si>
     <t>I-45-CNRSCDTA-F1-13</t>
   </si>
   <si>
     <t>Formation spécifique destinée aux personnes concevant les procédures expérimentales</t>
   </si>
   <si>
     <t>CNRS - CDTA</t>
   </si>
   <si>
     <t>Orléans</t>
   </si>
   <si>
     <t>R-49-IUTAngers-F2-13-rongeurs</t>
   </si>
   <si>
     <t>Formation à l'expérimentation animale - Certification Application des procédures (rats et souris)</t>
   </si>
   <si>
+    <t>Non</t>
+  </si>
+  <si>
     <t>INSTITUT UNIVERSITAIRE DE TECHNOLOGIE</t>
   </si>
   <si>
     <t>Angers</t>
   </si>
   <si>
+    <t>I-49-UnivAngers-F1-20-rongeurs</t>
+  </si>
+  <si>
+    <t>Formation à l'expérimentation animale - Certification Conception et Réalisation des procédures - Rongeurs</t>
+  </si>
+  <si>
+    <t>Université d'Angers</t>
+  </si>
+  <si>
+    <t>R-51-UFRReims-F1-09-souris et rat</t>
+  </si>
+  <si>
+    <t>Conception de procédures en expérimentation animale sur modèle rongeur</t>
+  </si>
+  <si>
+    <t>Université de Reims Champagne-Ardenne
+UFR Sciences Exactes et Naturelles</t>
+  </si>
+  <si>
+    <t>Reims</t>
+  </si>
+  <si>
+    <t>R-51-UFRReims-F2-09-souris et rat</t>
+  </si>
+  <si>
+    <t>Application de procédures en expérimentation animale sur modèle rongeur</t>
+  </si>
+  <si>
+    <t>R-51-UFRReims-F3-09-souris et rat</t>
+  </si>
+  <si>
+    <t>Soins aux rongeurs utilisés à des fins scientifiques</t>
+  </si>
+  <si>
+    <t>Formation destinée aux personnes assurant les soins des animaux en élevage de rongeurs utilisés à des fins scientifiques</t>
+  </si>
+  <si>
+    <t>I-53-InvivoProject-CHIR-15</t>
+  </si>
+  <si>
+    <t>Formation spécifique destinée aux personnes concevant ou réalisant des procédures expérimentales chirurgicales</t>
+  </si>
+  <si>
+    <t>InvivoProject</t>
+  </si>
+  <si>
+    <t>L'Huisserie</t>
+  </si>
+  <si>
     <t>I-54-NANCY-F2-18-rongeurs</t>
   </si>
   <si>
     <t>Diplôme universitaire en expérimentation animale : application de procédure sur rongeurs</t>
   </si>
   <si>
     <t>Université de Lorraine</t>
   </si>
   <si>
     <t>Nancy</t>
   </si>
   <si>
     <t>R-54-NANCY-F1-12-rongeurs</t>
   </si>
   <si>
     <t>Diplôme Universitaire en Expérimentation Animale : conception et réalisation des procédures sur Rongeurs</t>
   </si>
   <si>
+    <t>I-59-LILLE-CHIR-16-Rongeurs</t>
+  </si>
+  <si>
+    <t>Institut Pasteur de Lille</t>
+  </si>
+  <si>
+    <t>Lille</t>
+  </si>
+  <si>
+    <t>R-59-LILLE-F1-10</t>
+  </si>
+  <si>
+    <t>INSTITUT PASTEUR DE LILLE - CNRS - INSERM</t>
+  </si>
+  <si>
     <t>R-59-MEDLille-F1-15-porc et mouton</t>
   </si>
   <si>
     <t>Formation spécifique destinée aux personnes concevant et réalisant des procédures expérimentales sur Porc et Mouton</t>
   </si>
   <si>
     <t>Faculté de Médecine – Université Lille 2</t>
   </si>
   <si>
-    <t>Lille</t>
-[...1 lines deleted...]
-  <si>
     <t>R-59-MEDLille-F1-15-rongeurs et lagomorphes</t>
   </si>
   <si>
     <t>Formation spécifique destinée aux personnes concevant et réalisant des procédures expérimentales sur Souris, Rat et Lapin</t>
   </si>
   <si>
     <t>R-59-MEDLille-F2-15-porc et mouton</t>
   </si>
   <si>
     <t>Formation spécifique destinée aux personnes appliquant des procédures expérimentales sur Porc et Mouton</t>
   </si>
   <si>
     <t>R-59-MEDLille-F2-15-rongeurs et lagomorphes</t>
   </si>
   <si>
     <t>Formation spécifique destinée aux personnes appliquant des procédures expérimentales sur Souris, Rat et Lapin</t>
+  </si>
+  <si>
+    <t>R-59-MEDLille-CHIR-09</t>
+  </si>
+  <si>
+    <t>Chirurgie Expérimentale appliquée aux modèles physiopathologiques</t>
+  </si>
+  <si>
+    <t>Université de Lille</t>
+  </si>
+  <si>
+    <t>I-59-UnivLille-F2-20-rongeurs et lagomorphes</t>
+  </si>
+  <si>
+    <t>Formation spécifique destinée aux personnes appliquant les procédures expérimentales en expérimentation animale</t>
+  </si>
+  <si>
+    <t>Institut Universitaire Technologie
+IUT A Université de Lille</t>
+  </si>
+  <si>
+    <t>Villeneuve d'Ascq</t>
   </si>
   <si>
     <t>R-63-UnivPASCAL-Chir-09</t>
   </si>
   <si>
     <t>Initiation à la chirurgie expérimentale des rongeurs</t>
   </si>
   <si>
     <t xml:space="preserve">Université Clermont Auvergne
 </t>
   </si>
   <si>
     <t>Clermont-Ferrand</t>
   </si>
   <si>
+    <t>R-63-Clermont-F2-09-rats-souris</t>
+  </si>
+  <si>
+    <t>Formation spécifique destinée aux personnels appliquant les procédures expérimentales sur animaux vivants (rat - souris)</t>
+  </si>
+  <si>
+    <t>UNIVERSITE D'AUVERGNE - Clermont I</t>
+  </si>
+  <si>
+    <t>Aubière</t>
+  </si>
+  <si>
     <t>R-63-IUTCIFd-CHIR-12</t>
   </si>
   <si>
     <t>Formation à la chirurgie expérimentale chez les rongeurs (rat, souris)</t>
   </si>
   <si>
     <t>IUT Clermont-Ferrand</t>
   </si>
   <si>
-    <t>Aubière</t>
+    <t>R-63-UnivPascal-F1-14-animaux de rente</t>
+  </si>
+  <si>
+    <t>Sciences de l'Animal de Laboratoire - spécialité animaux de rente</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Université Clermont Auvergne </t>
+  </si>
+  <si>
+    <t>R-63-UnivPascal-F1-09-rongeurs et lagomorphes</t>
+  </si>
+  <si>
+    <t>Sciences de l'Animal de Laboratoire - spécialité rongeurs et lagomorphes</t>
+  </si>
+  <si>
+    <t>UNIVERSITE DE STRASBOURG</t>
+  </si>
+  <si>
+    <t>Strasbourg</t>
   </si>
   <si>
     <t>R-67-UNISTRA-F1-16-primates non-humains</t>
   </si>
   <si>
     <t>Formation Concepteur - Module complémentaire Primates non humains</t>
   </si>
   <si>
-    <t>UNIVERSITE DE STRASBOURG</t>
-[...4 lines deleted...]
-  <si>
     <t>R-67-MEDStrasb-CHIR-09-rats-souris</t>
   </si>
   <si>
     <t xml:space="preserve">Chirurgie des Rongeurs </t>
   </si>
   <si>
+    <t>R-67-UNISTRA-F1-10-rongeurs</t>
+  </si>
+  <si>
+    <t>Formation pour la conception ou la réalisation des porcédures expérimentales sur les rongeurs</t>
+  </si>
+  <si>
+    <t>I-67-UNISTRA-F1-20-porc</t>
+  </si>
+  <si>
+    <t>Formation spécifique pour les personnes concevant ou réalisant des procédures expérimentales sur porc</t>
+  </si>
+  <si>
+    <t>Porcs</t>
+  </si>
+  <si>
+    <t>I-67-UNISTRA-F2-20-porc</t>
+  </si>
+  <si>
+    <t>Formation spécifique pour les personnes appliquant des procédures expérimentales sur porc</t>
+  </si>
+  <si>
     <t>I-67-UNISTRA-F2-21-rongeurs</t>
   </si>
   <si>
     <t>Formation spécifique pour les personnes appliquant des procédures expérimentales</t>
   </si>
   <si>
     <t>I-67-UNISTRA-CHIR-22</t>
   </si>
   <si>
     <t>R-69-CRIVER-F2-11-rongeurs et lagomorphes</t>
   </si>
   <si>
     <t>Formation spécifique destinée aux personnes appliquant les procédures expérimentales (Niveau II / Fonction A)</t>
   </si>
   <si>
     <t>CHARLES RIVER LABORATORIES France</t>
   </si>
   <si>
     <t>Saint Germain Nuelles</t>
   </si>
   <si>
     <t>R-69-Vetagro Sup-F2-16</t>
   </si>
   <si>
     <t>Ethique et Pratique de la recherche animale - niveau praticien</t>
@@ -595,759 +804,1044 @@
   <si>
     <t>I-69-Vetagro Sup-F2-22-carnivores et porcs</t>
   </si>
   <si>
     <t>Formation réglementaire de praticien niveau A - Carnivores et Porcs</t>
   </si>
   <si>
     <t>Carnivores / porcs</t>
   </si>
   <si>
     <t>I-69-Vetagro Sup-F2-22-rongeurs et lagomorphes</t>
   </si>
   <si>
     <t>Formation réglementaire de praticien niveau A - Rongeurs et Lagomorphes</t>
   </si>
   <si>
     <t>R-69-ENVL-CHIR-11</t>
   </si>
   <si>
     <t>Formation spéciale à la chirurgie expérimentale</t>
   </si>
   <si>
     <t>ECOLE NATIONALE VETERINAIRE DE LYON</t>
   </si>
   <si>
+    <t>R-69-IUTLyon1-F1-16-rongeurs et lagomorphes</t>
+  </si>
+  <si>
+    <t>DIU Formation réglementaire destinée aux personnels concevant des procédures expérimentales, application aux modèles rongeurs et lagomorphes en recherche biomédicale</t>
+  </si>
+  <si>
+    <t>UNIVERSITE CLAUDE BERNARD - LYON I</t>
+  </si>
+  <si>
+    <t>Lyon</t>
+  </si>
+  <si>
     <t>R-69-VETSALIUS-Chir-19-0Ax</t>
   </si>
   <si>
     <t>Formation de base en chirurgie sans utilisation d'animaux</t>
+  </si>
+  <si>
+    <t>Sans animaux</t>
+  </si>
+  <si>
+    <t>Oui</t>
   </si>
   <si>
     <t>Entreprise individuelle VETSALIUS</t>
   </si>
   <si>
     <t>Saint Didier au Mont D'Or</t>
   </si>
   <si>
     <t>R-69-VETSALIUS-CHIR-14</t>
   </si>
   <si>
     <t>Formation de base en chirurgie chez le rongeur de laboratoire</t>
   </si>
   <si>
     <t>R-69-WASP-CHIR-11-0AX</t>
   </si>
   <si>
     <t>Formation en technique chirurgicale appliquée à l'expérimentation sans utilisation d'animal vivant </t>
   </si>
   <si>
     <t xml:space="preserve">WASP Science SAS
 </t>
   </si>
   <si>
     <t>Tassin la Demi-Lune</t>
   </si>
   <si>
     <t>R-69-IUTLyon1-F2-02-rongeurs de laboratoire</t>
   </si>
   <si>
     <t>Formation des technciens en génie biologique applicant des procédures expérimentales aux rongeurs</t>
   </si>
   <si>
-    <t>UNIVERSITE CLAUDE BERNARD - LYON I</t>
-[...1 lines deleted...]
-  <si>
     <t>Villeurbanne</t>
   </si>
   <si>
     <t>R-69-IUTLyon1-F2-11</t>
   </si>
   <si>
     <t>Formation spécifique destinée aux personnes appliquant des procédures expérimentales chez les rongeurs</t>
   </si>
   <si>
     <t>I-69-UnivLyon1-F2-22-Rongeurs</t>
   </si>
   <si>
     <t>Formation à l'expérimentation animale - Application des procédures</t>
   </si>
   <si>
     <t>R-69-UCBL ENVL-F1-03</t>
   </si>
   <si>
     <t>Conception de projets et procédures expérimentales utilisant des animaux à des fins scientifiques - Module de base et module spécifique : Rongeurs et lagomorphes</t>
   </si>
   <si>
     <t>UNIVERSITE CLAUDE BERNARD - ECOLE NATIONALE VETERINAIRE DE LYON</t>
   </si>
   <si>
     <t>I-69-MFR-F2-22-rongeurs et lagomorphes</t>
   </si>
   <si>
     <t>Formation relative à l'expérimentation animale - applicateur de procédures expérimentales - rongeurs lagomorphes</t>
   </si>
   <si>
     <t>Maison familiale rurale</t>
   </si>
   <si>
     <t>Saint Laurent de Chamousset</t>
   </si>
   <si>
     <t>R-75-ParisDescartes-CHIR-17-rongeurs</t>
-  </si>
-[...1 lines deleted...]
-    <t>Formation spécifique destinée aux personnes concevant ou réalisant des procédures expérimentales chirurgicales</t>
   </si>
   <si>
     <t>FACULTE DE PHARMACIE</t>
   </si>
   <si>
     <t>R-75-ParisDescartes-F2-16-rongeurs</t>
   </si>
   <si>
     <t>Formation spécifique appliquée aux personnes appliquant les procédures expérimentales : Espèce rongeur</t>
   </si>
   <si>
     <t>Faculté de Pharmacie
 Paris Descartes</t>
   </si>
   <si>
+    <t>R-75-UnivSorbonne-CHIR-10</t>
+  </si>
+  <si>
+    <t>Initiation à la chirurgie expérimentale</t>
+  </si>
+  <si>
+    <t>Sorbonne Université</t>
+  </si>
+  <si>
     <t>R-75-ParisV-F1-12-rongeurs</t>
   </si>
   <si>
     <t>Formation spécifique destinée aux personnes appliquant les procédures expérimentales : Espèce rongeur</t>
   </si>
   <si>
     <t>UNIVERSITE RENE DESCARTES - PARIS V</t>
   </si>
   <si>
+    <t>I-75-ANIMAFORM-CHIR-20</t>
+  </si>
+  <si>
+    <t>Formation reglementaire aux bases fondamentales de la chirurgie expérimentale avec utilisation d'animaux vivants</t>
+  </si>
+  <si>
+    <t>Uniivo Academy SARL</t>
+  </si>
+  <si>
     <t>R-75-ANIMAFORM-F2-15-rongeurs et lagomorphes</t>
   </si>
   <si>
     <t>Formation spécifique destinée aux personnes appliquant les procédures expérimentales sur les rongeurs</t>
   </si>
   <si>
     <t>Uniivo Academy</t>
   </si>
   <si>
     <t>I-75-ANIMAFORM-F2-24-primates non humains</t>
   </si>
   <si>
     <t>Formation spécifique destinée aux personnes appliquant des procédures expérimentales sur primates non humains</t>
   </si>
   <si>
     <t>ANIMAFORM SARL</t>
   </si>
   <si>
     <t>R-75-Institut Pasteur-CHIR-18</t>
   </si>
   <si>
     <t>Animalerie Centrale – Institut Pasteur</t>
   </si>
   <si>
+    <t>R-75-Institut Pasteur-F1-14-rongeurs et lagomorphes</t>
+  </si>
+  <si>
+    <t>Conception de procédures spécialité Rongeurs et Lagomorphes</t>
+  </si>
+  <si>
     <t>R-75-MNHN-F1-15</t>
   </si>
   <si>
     <t>Formation à l'utilisation d'animaux de la faune sauvage non hébergée à fins scientifiques destinée aux personnes concevant ou réalisant les procédures expérimentales</t>
   </si>
   <si>
     <t>Faune sauvage non hébergée</t>
   </si>
   <si>
     <t>MUSEUM NATIONAL D'HISTOIRE NATURELLE</t>
   </si>
   <si>
     <t>R-75-MNHN-F2-15</t>
   </si>
   <si>
     <t>Formation à l'utilisation d'animaux de la faune sauvage non hébergée à fins scientifiques destinée aux personnes appliquant les procédures expérimentales</t>
   </si>
   <si>
     <t>I-75-INSERM-F1-22-primates non-humains</t>
   </si>
   <si>
     <t>Formation réglementaire des personnes concevant ou réalisant des procédures expérimentales avec les primates non humains</t>
   </si>
   <si>
     <t>Institut national de la santé et de la recherche médicale</t>
   </si>
   <si>
     <t>R-75-INSERM-CHIR-17</t>
   </si>
   <si>
-    <t>Initiation à la chirurgie expérimentale</t>
-[...1 lines deleted...]
-  <si>
     <t>R-76-UnivRouen-F2-19-souris-rat</t>
   </si>
   <si>
     <t>Applicateur de procédures expérimentales chez les rongeurs</t>
   </si>
   <si>
     <t>Université de Rouen Normandie</t>
   </si>
   <si>
     <t>Mont-Saint-Aignan</t>
   </si>
   <si>
+    <t>I-80-UnivPicardie-F2-20-rat et souris</t>
+  </si>
+  <si>
+    <t>Formation à l'expérimentation animale – Niveau « applicateur des procédures expérimentales »</t>
+  </si>
+  <si>
+    <t>Université de Picardie Jules Verne</t>
+  </si>
+  <si>
+    <t>Amiens</t>
+  </si>
+  <si>
+    <t>I-86-UnivPoitiers-F1-20-rat et souris</t>
+  </si>
+  <si>
+    <t>Formation initiale en expérimentation animale niveau Concepteur</t>
+  </si>
+  <si>
+    <t>Université de Poitiers</t>
+  </si>
+  <si>
+    <t>Poitiers</t>
+  </si>
+  <si>
+    <t>I-86-UnivPoitiers-F2-20-rat et souris</t>
+  </si>
+  <si>
+    <t>Formation initiale en expérimentation animale niveau Applicateur</t>
+  </si>
+  <si>
+    <t>I-87-UnivLimoges-F1-20-rat et souris</t>
+  </si>
+  <si>
+    <t>Formation initiale en expérimentation animale niveau Concepteur Annexe 1</t>
+  </si>
+  <si>
+    <t>Université de Limoges</t>
+  </si>
+  <si>
+    <t>Limoges</t>
+  </si>
+  <si>
+    <t>I-87-UnivLimoges-F2-20-rat et souris</t>
+  </si>
+  <si>
+    <t>Formation initiale en expérimentation animale niveau Applicateur Annexe 1</t>
+  </si>
+  <si>
     <t>I-91-UnivParisSaclay-F1-24-rongeurs et lagomorphes</t>
   </si>
   <si>
     <t>Université Paris-Saclay : Etablissement public expérimental à caractère scientifique, culturel et professionnel</t>
   </si>
   <si>
     <t>Gif sur Yvette</t>
   </si>
   <si>
     <t>I-93-IUTBobigny-F2-23-rongeurs</t>
   </si>
   <si>
     <t>Formation spécifique destinée aux personnes appliquant les proécédures expérimentales</t>
   </si>
   <si>
     <t>IUT de Bobigny, Département Génie Biologique</t>
   </si>
   <si>
     <t>Bobigny</t>
   </si>
   <si>
+    <t>R-94-IUTCréteil-F2-10-rongeurs</t>
+  </si>
+  <si>
+    <t>IUT de CRETEIL</t>
+  </si>
+  <si>
+    <t>Créteil</t>
+  </si>
+  <si>
     <t>R-94-ENVA-F2-16-rongeurs-lagomorphes</t>
   </si>
   <si>
     <t>Réalisation de procédures : rongeurs et lagomorphes</t>
   </si>
   <si>
     <t>ECOLE NATIONALE VETERINAIRE D'ALFORT</t>
   </si>
   <si>
     <t>Maisons-Alfort</t>
   </si>
   <si>
-    <t>R-94-ENVA-F1-12-rongeurs et lapin</t>
+    <t>R-94-ENVA-F1-12-rongeurs-lagormorphes</t>
   </si>
   <si>
     <t>Formation spécifique destinée aux personnes concevant ou réalisant les procédures expérimentales - spécialité rongeurs et lapin</t>
   </si>
   <si>
     <t>Université de Physiologie-Pharmacologie
 ENVA</t>
   </si>
   <si>
     <t>R-94-ENVA-F1-12-carnivores-porc</t>
   </si>
   <si>
     <t>Formation spécifique destinée aux personnes concevant ou réalisant les procédures expérimentales - spécialité carnivores et porc</t>
   </si>
   <si>
     <t>R-94-ENVA-F1-12-ruminants, cheval et porc</t>
   </si>
   <si>
     <t>Formation spécifique destinée aux personnes concevant ou réalisant les procédures expérimentales - spécialité ruminants, cheval et porc</t>
   </si>
   <si>
+    <t>R-974-GIPCYROI-CHIR-15</t>
+  </si>
+  <si>
+    <t>Conception et réalisation de procédures chirurgicales</t>
+  </si>
+  <si>
+    <t>Groupement d'Intérêt Public</t>
+  </si>
+  <si>
+    <t>Sainte Clotilde</t>
+  </si>
+  <si>
     <t>R-974-GIPCYROI-F1-18-rongeurs</t>
   </si>
   <si>
     <t>Fonction concepteur : conception ou réalisation de procédures expérimentales</t>
   </si>
   <si>
-    <t>Groupement d'Intérêt Public</t>
-[...4 lines deleted...]
-  <si>
     <t>R-974-GIPCYROI-F2-18-rongeurs-primates</t>
   </si>
   <si>
     <t>Fonction applicateur_application de procédures expérimentales</t>
   </si>
   <si>
     <t>I-31-e-thix-F3-24-rongeurs et lagomorphes</t>
   </si>
   <si>
     <t>Formation à destination des personnes assurant les soins des rongeurs et lagomorphes</t>
   </si>
   <si>
     <t>e-thix education SAS</t>
   </si>
   <si>
     <t>I-31-e-thix-F3-24-PNH</t>
   </si>
   <si>
     <t>Formation à destination des personnes assurant les soins des primates non humains</t>
   </si>
   <si>
     <t>I-31-e-thix-F3-24-carnivores et porcs</t>
   </si>
   <si>
     <t>Formation à destination des personnes assurant les soins des carnivores et porcs</t>
   </si>
   <si>
     <t>I-31-e-thix-F1-24-rongeurs et lagomorphes</t>
   </si>
   <si>
     <t>Formation à destination des personnes concevant ou réalisant des procédures expérimentales sur rongeurs et lagomorphes</t>
   </si>
   <si>
     <t>I-31-e-thix-F2-24-rongeurs et lagomorphes</t>
   </si>
   <si>
     <t>Formation à destination des personnes appliquant des procédures expérimentales sur rongeurs et lagomorphes</t>
   </si>
   <si>
     <t>I-31-e-thix-F3-24-espèces aquatiques</t>
   </si>
   <si>
     <t>Formation à destination des personnes assurant les soins des espèces aquatiques</t>
   </si>
   <si>
+    <t>I-31-e-thix-CHIR-24</t>
+  </si>
+  <si>
     <t>I-31-e-thix-F1-24-PNH</t>
   </si>
   <si>
-    <t>I-31-e-thix-CHIR-24</t>
-[...1 lines deleted...]
-  <si>
     <t>Initiation à la chirurgie expérimentale, avec utilisation d'animaux vivants</t>
   </si>
   <si>
     <t>I-31-e-thix-F1-24-espèces aquatiques</t>
   </si>
   <si>
     <t>Formation à destination des personnes concevant ou réalisant des procédures expérimentales sur primates non humains</t>
   </si>
   <si>
     <t>I-31-e-thix-F1-24-carnivores et porcs</t>
   </si>
   <si>
     <t>Formation à destination des personnes concevant ou réalisant des procédures expérimentales sur espèces aquatiques</t>
   </si>
   <si>
     <t>I-31-e-thix-F2-24-carnivores et porcs</t>
   </si>
   <si>
     <t>Formation à destination des personnes concevant ou réalisant des procédures expérimentales sur carnivores et porcs</t>
   </si>
   <si>
     <t>I-31-e-thix-F2-24-PNH</t>
   </si>
   <si>
     <t>Formation à destination des personnes appliquant des procédures expérimentales sur carnivores et porcs</t>
   </si>
   <si>
     <t>I-31-e-thix-F2-24-espèces aquatiques</t>
   </si>
   <si>
     <t>Formation à destination des personnes appliquant des procédures expérimentales sur primates non humains</t>
   </si>
   <si>
     <t>I-69-VAS-CHIR-25-rats</t>
   </si>
   <si>
     <t>Formation à destination des personnes appliquant des procédures expérimentales sur espèces aquatiques</t>
   </si>
   <si>
     <t>I-34-UnivMontpellier-F2-25-poissons, amphibiens et céphalopodes</t>
   </si>
   <si>
+    <t>F1-F2</t>
+  </si>
+  <si>
+    <t>SAS VETERISPHERE</t>
+  </si>
+  <si>
+    <t>Sainte-Marie</t>
+  </si>
+  <si>
     <t>Formation destinée aux personnes appliquant des procédures expérimentales sur modèles poissons, amphibiens et céphalopodes</t>
   </si>
   <si>
     <t>Service formation continue - Université de Montpellier</t>
   </si>
   <si>
     <t>A-20260116-4</t>
   </si>
   <si>
     <t>Formation à destination des personnes concevant ou réalisant des procédures expérimentales sur ruminants et équidés</t>
   </si>
   <si>
     <t>Ruminants / équidés</t>
   </si>
   <si>
     <t>A-20251210-2</t>
   </si>
   <si>
     <t>Formation à destination des personnes appliquant des procédures expérimentales sur ruminants et équidés</t>
   </si>
   <si>
     <t>A-20251212-3</t>
   </si>
   <si>
     <t>Formation à destination des personnes assurant les soins des ruminants et équidés</t>
   </si>
   <si>
-    <t>R-63-UnivPascal-F1-14-animaux de rente</t>
-[...1 lines deleted...]
-  <si>
     <t>Sciences de l'Animal de Laboratoire : niveau concepteur de procédures expérimentales sur animaux de rente</t>
   </si>
   <si>
-    <t xml:space="preserve">Université Clermont Auvergne </t>
-[...4 lines deleted...]
-  <si>
     <t>Sciences de l'Animal de Laboratoire : niveau concepteur de procédures expérimentales sur rongeurs et lagomorphes</t>
   </si>
   <si>
     <t>A-20250909-1</t>
   </si>
   <si>
     <t>DIU Formation réglementaire destinée aux personnels concevant des procédures expérimentales, application aux modèles rongeurs et lagomorphes</t>
   </si>
   <si>
     <t>IUT Lyon 1 - Département Génie Biologique</t>
   </si>
   <si>
-    <t>R-75-Institut Pasteur-F1-14-rongeurs et lagomorphes</t>
-[...4 lines deleted...]
-  <si>
     <t>R-86-UnivPoitiers-F1-F2-20-rat et souris</t>
   </si>
   <si>
     <t>Formation à l'utilisation d'animaux en siences de niveau applicateur et de niveau concepteur - Modules de base et modules complémentaires rats et souris</t>
   </si>
   <si>
-    <t>F1-F2</t>
-[...7 lines deleted...]
-  <si>
     <t>R-87-UnivLimoges-F1-F2-20-rat et souris</t>
   </si>
   <si>
-    <t>Université de Limoges</t>
-[...4 lines deleted...]
-  <si>
     <t>A-20251117-3</t>
   </si>
   <si>
-    <t>Formation spécifique destinée aux personnels appliquant les procédures expérimentales sur animaux vivants (rat - souris)</t>
-[...1 lines deleted...]
-  <si>
     <t>A-20251103-1</t>
   </si>
   <si>
     <t>Formation spécifique destinée aux personnes réalisant les procédures expérimentales</t>
   </si>
   <si>
     <t>CNRS - TAAM</t>
   </si>
   <si>
     <t>A-20251107-2</t>
   </si>
   <si>
     <t>I.U.T. de TOURS – Département Génie Biologique</t>
   </si>
   <si>
     <t>A-20260106-2</t>
   </si>
   <si>
-    <t>Sorbonne Université</t>
-[...1 lines deleted...]
-  <si>
     <t>A-20260130-11</t>
   </si>
   <si>
     <t>Formation pour la conception ou la réalisation des procédures expérimentales sur les rongeurs</t>
   </si>
   <si>
     <t>A-20251117-5</t>
   </si>
   <si>
     <t>Formation à l'expérimentation animale pour les personnes appliquant les procédures expérimentales et les projets sur les animaux des espèces rongeurs</t>
   </si>
   <si>
-    <t>Grenoble</t>
-[...1 lines deleted...]
-  <si>
     <t>A-20251117-4</t>
   </si>
   <si>
     <t>Formation à l'expérimentation animale pour les personnes concevant les procédures expérimentales et les projets sur les animaux des espèces rongeurs</t>
   </si>
   <si>
     <t>A-20251124-7</t>
   </si>
   <si>
     <t>Conception ou réalisation de procédures expérimentales sur poissons sauvages</t>
   </si>
   <si>
-    <t>SAS VETERISPHERE</t>
-[...4 lines deleted...]
-  <si>
     <t>A-20251124-8</t>
   </si>
   <si>
     <t>Application de procédures expérimentales sur poissons sauvages</t>
   </si>
   <si>
     <t>A-20251120-6</t>
   </si>
   <si>
     <t>A-20251201-9</t>
   </si>
   <si>
     <t>Conception ou réalisation de procédures expérimentales sur rongeurs et lagomorphes</t>
   </si>
   <si>
     <t>A-20251201-10</t>
   </si>
   <si>
     <t>Application de procédures expérimentales sur rongeurs et lagomorphes</t>
   </si>
   <si>
-    <t>R-41-CFPPA-F2-04-rongeurs</t>
-[...4 lines deleted...]
-  <si>
     <t>Etablissement public local d'enseignement et de formation professionnelle agricoles du Loir et Cher - Agrocampus des 2 Vallées</t>
   </si>
   <si>
     <t>Areines</t>
   </si>
   <si>
-    <t>R-44-ENVN-CHIR-11-Chir2</t>
-[...1 lines deleted...]
-  <si>
     <t>Initiation à la chirurgie expérimentale (Poissons, amphibiens)</t>
   </si>
   <si>
     <t>Ecole Nationale Vétérinaire Agroalimentaire et de l'alimentation Nantes Atlantique - Oniris VetagroBio</t>
   </si>
   <si>
-    <t>I-75-ANIMAFORM-CHIR-20</t>
-[...7 lines deleted...]
-  <si>
     <t>A-20250912-1</t>
   </si>
   <si>
     <t>Application des procédures expérimentales aux animaux rats et souris</t>
   </si>
   <si>
-    <t>Université de Nantes
-UFR Sciences et techniques</t>
+    <t>Institut Universitaire de Technologie (IUT), Université de Lille</t>
+  </si>
+  <si>
+    <t>A-20260325-4</t>
+  </si>
+  <si>
+    <t>Formation spécifique destinée aux personnes appliquant les procédures expérimentales pour les espèces rongeurs et lagomorphes</t>
+  </si>
+  <si>
+    <t>Charles River Laboratories</t>
+  </si>
+  <si>
+    <t>A-20260429-5</t>
+  </si>
+  <si>
+    <t>Application de procédures expérimentales chez le rongeur</t>
+  </si>
+  <si>
+    <t>Institut Universitaire de Technologie Dijon-Auxerre-Nevers
+Département Génie Biologique</t>
+  </si>
+  <si>
+    <t>A-20260325-3</t>
+  </si>
+  <si>
+    <t>Formation spécifique destinée aux personnes appliquant les procédures expérimentales sur les Rongeurs</t>
+  </si>
+  <si>
+    <t>Département Génie Biologique
+IUT de Créteil-Vitru</t>
+  </si>
+  <si>
+    <t>Formation spécifique destinée aux personnes appliquant des procédures expérimentales sur rongeurs et lagomorphes</t>
+  </si>
+  <si>
+    <t>A-20260528-6</t>
+  </si>
+  <si>
+    <t>A-20260310-1</t>
+  </si>
+  <si>
+    <t>Formation spécifique destinée aux personnes concevant des procédures expérimentales sur modèles poissons, amphibiens et céphalopodes</t>
+  </si>
+  <si>
+    <t>A-20260323-2</t>
+  </si>
+  <si>
+    <t>Formation chirurgie expérimentale</t>
+  </si>
+  <si>
+    <t>A-20260611-6</t>
+  </si>
+  <si>
+    <t>Le soin des rongeurs et lagomorphes en expérimentation animale</t>
+  </si>
+  <si>
+    <t>LPPR de l'Ain</t>
+  </si>
+  <si>
+    <t>A-20260611-5</t>
+  </si>
+  <si>
+    <t>Formation à l'expérimentation animale – Niveau Applicateur de procédures expérimentales pour les espèces Rats et Souris</t>
+  </si>
+  <si>
+    <t>A-20260611-7</t>
+  </si>
+  <si>
+    <t>SAS JANVIER LABS</t>
+  </si>
+  <si>
+    <t>Saint Berthevin</t>
+  </si>
+  <si>
+    <t>A-20260415-1</t>
+  </si>
+  <si>
+    <t>Formation spécifique des personnes concevant des procédures expérimentales sur rongeurs</t>
+  </si>
+  <si>
+    <t>A-20260619-16</t>
+  </si>
+  <si>
+    <t>Conception de procédures en expérimentation animale sur modèles rongeurs</t>
+  </si>
+  <si>
+    <t>A-20260619-17</t>
+  </si>
+  <si>
+    <t>Application de procédures en expérimentation animale sur modèles rongeurs</t>
+  </si>
+  <si>
+    <t>A-20260619-18</t>
+  </si>
+  <si>
+    <t>A-20260615-8</t>
+  </si>
+  <si>
+    <t>Formation pour les personnes concevant les procédures expérimentales, Module Rongeurs, Lapins</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ecole Nationale Vétérinaire Agroalimentaire et de l'alimentation Nantes Atlantique - Oniris </t>
+  </si>
+  <si>
+    <t>A-20260615-9</t>
+  </si>
+  <si>
+    <t>Formation pour les personnes appliquant les procédures expérimentales, Module Rongeurs, Lapins</t>
+  </si>
+  <si>
+    <t>A-20260615-10</t>
+  </si>
+  <si>
+    <t>Formation pour les personnes concevant les procédures expérimentales, Module Carnivores, Porcs</t>
+  </si>
+  <si>
+    <t>A-20260615-11</t>
+  </si>
+  <si>
+    <t>Formation pour les personnes appliquant les procédures expérimentales, Module Carnivores, Porcs</t>
+  </si>
+  <si>
+    <t>A-20260615-12</t>
+  </si>
+  <si>
+    <t>Formation pour les personnes concevant les procédures expérimentales, Module Ruminants, Equidés</t>
+  </si>
+  <si>
+    <t>A-20260615-13</t>
+  </si>
+  <si>
+    <t>Formation pour les personnes appliquant les procédures expérimentales, Module Ruminants, Equidés</t>
+  </si>
+  <si>
+    <t>A-20260703-2</t>
+  </si>
+  <si>
+    <t>Formation pour les personnes concevant les procédures expérimentales, Module Oiseaux domestiques</t>
+  </si>
+  <si>
+    <t>Oiseaux domestiques</t>
+  </si>
+  <si>
+    <t>A-20260703-3</t>
+  </si>
+  <si>
+    <t>Formation pour les personnes appliquant les procédures expérimentales, Module Oiseaux domestiques</t>
+  </si>
+  <si>
+    <t>A-20260615-14</t>
+  </si>
+  <si>
+    <t>Formation pour les personnes concevant les procédures expérimentales, Module Poissons, Amphibiens</t>
+  </si>
+  <si>
+    <t>A-20260615-15</t>
+  </si>
+  <si>
+    <t>Formation pour les personnes appliquant les procédures expérimentales, Module Poissons, Amphibiens</t>
+  </si>
+  <si>
+    <t>A-20260608-4</t>
+  </si>
+  <si>
+    <t>Initiation à la chirurgie expérimentale des animaux utilisés à des fins scientifiques (Mammifères)</t>
+  </si>
+  <si>
+    <t>A-20260429-2</t>
+  </si>
+  <si>
+    <t>A-20260623-19</t>
+  </si>
+  <si>
+    <t>Certification en expérimentation animale - niveau concepteur de procédures expérimentales et de projets - rats et souris</t>
+  </si>
+  <si>
+    <t>Université de Rennes</t>
+  </si>
+  <si>
+    <t>A-20260529-3</t>
+  </si>
+  <si>
+    <t>Certification en expérimentation animale - niveau applicateur de procédures expérimentales - rats et souris</t>
+  </si>
+  <si>
+    <t>A-20260722-6</t>
+  </si>
+  <si>
+    <t>Formation en expérimentation animale, niveau concepteur de procédures expérimentales (rongeurs)</t>
+  </si>
+  <si>
+    <t>Université Marie et Louis Pasteur</t>
+  </si>
+  <si>
+    <t>Besançon</t>
+  </si>
+  <si>
+    <t>A-20260722-7</t>
+  </si>
+  <si>
+    <t>Formation en expérimentation animale, niveau applicateur de procédures expérimentales (rongeurs)</t>
+  </si>
+  <si>
+    <t>A-20260727-5</t>
+  </si>
+  <si>
+    <t>Formation spécifique destinée aux personnes appliquant les procédures expérimentales : espèces rongeurs</t>
+  </si>
+  <si>
+    <t>Université Paris Cité</t>
+  </si>
+  <si>
+    <t>A-20260727-4</t>
+  </si>
+  <si>
+    <t>Formation spécifique destinée aux personnes concevant les procédures expérimentales : espèces rongeurs</t>
+  </si>
+  <si>
+    <t>A-20260701-1</t>
+  </si>
+  <si>
+    <t>Université de Toulouse</t>
+  </si>
+  <si>
+    <t>Expirée</t>
+  </si>
+  <si>
+    <t>En cours</t>
+  </si>
+  <si>
+    <t>Statut de la formation</t>
   </si>
   <si>
     <t>N° de référence de la formation</t>
+  </si>
+  <si>
+    <t>Date d'approbation de la formation</t>
+  </si>
+  <si>
+    <t>Date de fin de validité d'approbation de la formation</t>
+  </si>
+  <si>
+    <t>Animaux de rente</t>
+  </si>
+  <si>
+    <t>Pour les formations dont l'approbation est expirée, certaines données n'ont pas été retrouvées dans les archives, d'où la présence de cases vides.</t>
+  </si>
+  <si>
+    <t>De même, la colonne "itinérance" n'étant renseignée que depuis peu, elle n'est pas toujours complétée.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="165" formatCode="dd/mm/yy"/>
+    <numFmt numFmtId="164" formatCode="dd/mm/yy"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1355,51 +1849,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1466,65 +1960,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1545,3191 +2039,6512 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4AFB5070-539D-4C17-AF98-021A0591D1CF}">
-  <dimension ref="A1:H121"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64B2AF6E-6687-46B6-845F-2826F106C6C8}">
+  <dimension ref="A1:A2"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A8" sqref="A8"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetData>
+    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>521</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1DBED5FF-8EB6-477F-970A-0184802E8C22}">
+  <dimension ref="A1:K145"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="61.28515625" style="8" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="8" width="18" style="4" customWidth="1"/>
+    <col min="1" max="1" width="61" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="157.5703125" style="4" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14" style="3" customWidth="1"/>
+    <col min="4" max="4" width="26.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14" style="3" customWidth="1"/>
+    <col min="6" max="6" width="115.28515625" style="3" customWidth="1"/>
+    <col min="7" max="7" width="15.140625" style="7" customWidth="1"/>
+    <col min="8" max="8" width="26.85546875" style="7" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="16.85546875" style="7" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="19.140625" style="7" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="14.42578125" style="7" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="9" customFormat="1" ht="60" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="1" t="s">
+    <row r="1" spans="1:11" s="7" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="I1" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A2" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="H2" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="I2" s="10">
+        <v>45090</v>
+      </c>
+      <c r="J2" s="10">
+        <v>46916.212500000001</v>
+      </c>
+      <c r="K2" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A3" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="I3" s="10">
+        <v>44481</v>
+      </c>
+      <c r="J3" s="10">
+        <v>46307.212500000001</v>
+      </c>
+      <c r="K3" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A4" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="I4" s="10">
+        <v>44481</v>
+      </c>
+      <c r="J4" s="10">
+        <v>46307.212500000001</v>
+      </c>
+      <c r="K4" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A5" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G5" s="9">
+        <v>13</v>
+      </c>
+      <c r="H5" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="I5" s="10">
+        <v>45216</v>
+      </c>
+      <c r="J5" s="10">
+        <v>47042.212500000001</v>
+      </c>
+      <c r="K5" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A6" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="G6" s="9">
+        <v>13</v>
+      </c>
+      <c r="H6" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="10">
+        <v>44853</v>
+      </c>
+      <c r="J6" s="10">
+        <v>46679.212500000001</v>
+      </c>
+      <c r="K6" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A7" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" s="9">
+        <v>13</v>
+      </c>
+      <c r="H7" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="10">
+        <v>45216</v>
+      </c>
+      <c r="J7" s="10">
+        <v>47042.212500000001</v>
+      </c>
+      <c r="K7" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A8" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="G8" s="9">
+        <v>13</v>
+      </c>
+      <c r="H8" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" s="10">
+        <v>45020</v>
+      </c>
+      <c r="J8" s="10">
+        <v>46846.212500000001</v>
+      </c>
+      <c r="K8" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A9" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G9" s="9">
+        <v>13</v>
+      </c>
+      <c r="H9" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="I9" s="10">
+        <v>45020</v>
+      </c>
+      <c r="J9" s="10">
+        <v>46846.212500000001</v>
+      </c>
+      <c r="K9" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="G10" s="9">
+        <v>13</v>
+      </c>
+      <c r="H10" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="I10" s="10">
+        <v>44853</v>
+      </c>
+      <c r="J10" s="10">
+        <v>46679.212500000001</v>
+      </c>
+      <c r="K10" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A11" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="G11" s="9">
+        <v>14</v>
+      </c>
+      <c r="H11" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I11" s="10">
+        <v>45090</v>
+      </c>
+      <c r="J11" s="10">
+        <v>46916.212500000001</v>
+      </c>
+      <c r="K11" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="G12" s="9">
+        <v>14</v>
+      </c>
+      <c r="H12" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I12" s="10">
+        <v>44719</v>
+      </c>
+      <c r="J12" s="10">
+        <v>46545.212500000001</v>
+      </c>
+      <c r="K12" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A13" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="G13" s="9">
+        <v>14</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="I13" s="10">
+        <v>44719</v>
+      </c>
+      <c r="J13" s="10">
+        <v>46545.212500000001</v>
+      </c>
+      <c r="K13" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A14" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="G14" s="9">
+        <v>75</v>
+      </c>
+      <c r="H14" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I14" s="10">
+        <v>44600</v>
+      </c>
+      <c r="J14" s="10">
+        <v>46426.212500000001</v>
+      </c>
+      <c r="K14" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A15" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" s="5"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="G15" s="9">
+        <v>31</v>
+      </c>
+      <c r="H15" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="I15" s="10">
+        <v>45020</v>
+      </c>
+      <c r="J15" s="10">
+        <v>46846.212500000001</v>
+      </c>
+      <c r="K15" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="G16" s="9">
+        <v>31</v>
+      </c>
+      <c r="H16" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="I16" s="10">
+        <v>44902</v>
+      </c>
+      <c r="J16" s="10">
+        <v>46728.212500000001</v>
+      </c>
+      <c r="K16" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A17" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="G17" s="9">
+        <v>31</v>
+      </c>
+      <c r="H17" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="I17" s="10">
+        <v>44902</v>
+      </c>
+      <c r="J17" s="10">
+        <v>46728.212500000001</v>
+      </c>
+      <c r="K17" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="G18" s="9">
+        <v>33</v>
+      </c>
+      <c r="H18" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="I18" s="10">
+        <v>44853</v>
+      </c>
+      <c r="J18" s="10">
+        <v>46679.212500000001</v>
+      </c>
+      <c r="K18" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A19" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="G19" s="9">
+        <v>34</v>
+      </c>
+      <c r="H19" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="I19" s="10">
+        <v>44656</v>
+      </c>
+      <c r="J19" s="10">
+        <v>46482.212500000001</v>
+      </c>
+      <c r="K19" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A20" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="G20" s="9">
+        <v>34</v>
+      </c>
+      <c r="H20" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="I20" s="10">
+        <v>45090</v>
+      </c>
+      <c r="J20" s="10">
+        <v>46916.212500000001</v>
+      </c>
+      <c r="K20" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A21" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="G21" s="9">
+        <v>35</v>
+      </c>
+      <c r="H21" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="I21" s="10">
+        <v>44481</v>
+      </c>
+      <c r="J21" s="10">
+        <v>46307.212500000001</v>
+      </c>
+      <c r="K21" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A22" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="G22" s="9">
+        <v>35</v>
+      </c>
+      <c r="H22" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="I22" s="10">
+        <v>44481</v>
+      </c>
+      <c r="J22" s="10">
+        <v>46307.212500000001</v>
+      </c>
+      <c r="K22" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A23" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D23" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="G23" s="9">
+        <v>37</v>
+      </c>
+      <c r="H23" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="I23" s="10">
+        <v>44853</v>
+      </c>
+      <c r="J23" s="10">
+        <v>46679.212500000001</v>
+      </c>
+      <c r="K23" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A24" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="G24" s="9">
+        <v>37</v>
+      </c>
+      <c r="H24" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="I24" s="10">
+        <v>44853</v>
+      </c>
+      <c r="J24" s="10">
+        <v>46679.212500000001</v>
+      </c>
+      <c r="K24" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A25" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="G25" s="9">
+        <v>37</v>
+      </c>
+      <c r="H25" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="I25" s="10">
+        <v>44719</v>
+      </c>
+      <c r="J25" s="10">
+        <v>46545.212500000001</v>
+      </c>
+      <c r="K25" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A26" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D26" s="5"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G26" s="9">
+        <v>38</v>
+      </c>
+      <c r="H26" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="I26" s="10">
+        <v>44656</v>
+      </c>
+      <c r="J26" s="10">
+        <v>46482.212500000001</v>
+      </c>
+      <c r="K26" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A27" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="G27" s="9">
+        <v>41</v>
+      </c>
+      <c r="H27" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="I27" s="10">
+        <v>44600</v>
+      </c>
+      <c r="J27" s="10">
+        <v>46426.212500000001</v>
+      </c>
+      <c r="K27" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A28" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="G28" s="9">
+        <v>41</v>
+      </c>
+      <c r="H28" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="I28" s="10">
+        <v>44853</v>
+      </c>
+      <c r="J28" s="10">
+        <v>46679.212500000001</v>
+      </c>
+      <c r="K28" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A29" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5" t="s">
+        <v>135</v>
+      </c>
+      <c r="G29" s="9">
+        <v>44</v>
+      </c>
+      <c r="H29" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="I29" s="10">
+        <v>44481</v>
+      </c>
+      <c r="J29" s="10">
+        <v>46307.212500000001</v>
+      </c>
+      <c r="K29" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A30" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="G30" s="9">
+        <v>44</v>
+      </c>
+      <c r="H30" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="I30" s="10">
+        <v>44481</v>
+      </c>
+      <c r="J30" s="10">
+        <v>46307.212500000001</v>
+      </c>
+      <c r="K30" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A31" s="5" t="s">
+        <v>142</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="G31" s="9">
+        <v>44</v>
+      </c>
+      <c r="H31" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="I31" s="10">
+        <v>44481</v>
+      </c>
+      <c r="J31" s="10">
+        <v>46307.212500000001</v>
+      </c>
+      <c r="K31" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A32" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>145</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E32" s="5"/>
+      <c r="F32" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="G32" s="9">
+        <v>44</v>
+      </c>
+      <c r="H32" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="I32" s="10">
+        <v>45020</v>
+      </c>
+      <c r="J32" s="10">
+        <v>46846.212500000001</v>
+      </c>
+      <c r="K32" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A33" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E33" s="5"/>
+      <c r="F33" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="G33" s="8">
+        <v>45</v>
+      </c>
+      <c r="H33" s="9" t="s">
+        <v>152</v>
+      </c>
+      <c r="I33" s="10">
+        <v>45266</v>
+      </c>
+      <c r="J33" s="10">
+        <v>47092.212500000001</v>
+      </c>
+      <c r="K33" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A34" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>154</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="G34" s="9">
+        <v>49</v>
+      </c>
+      <c r="H34" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="I34" s="10">
+        <v>45329</v>
+      </c>
+      <c r="J34" s="10">
+        <v>47155.212500000001</v>
+      </c>
+      <c r="K34" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A35" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E35" s="5"/>
+      <c r="F35" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G35" s="9">
+        <v>54</v>
+      </c>
+      <c r="H35" s="9" t="s">
+        <v>177</v>
+      </c>
+      <c r="I35" s="10">
+        <v>45216</v>
+      </c>
+      <c r="J35" s="10">
+        <v>47042.212500000001</v>
+      </c>
+      <c r="K35" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A36" s="5" t="s">
+        <v>178</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G36" s="9">
+        <v>54</v>
+      </c>
+      <c r="H36" s="9" t="s">
+        <v>177</v>
+      </c>
+      <c r="I36" s="10">
+        <v>45216</v>
+      </c>
+      <c r="J36" s="10">
+        <v>47042.212500000001</v>
+      </c>
+      <c r="K36" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A37" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>186</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="G37" s="9">
+        <v>59</v>
+      </c>
+      <c r="H37" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="I37" s="10">
+        <v>45090</v>
+      </c>
+      <c r="J37" s="10">
+        <v>46916.212500000001</v>
+      </c>
+      <c r="K37" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A38" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E38" s="5"/>
+      <c r="F38" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="G38" s="9">
+        <v>59</v>
+      </c>
+      <c r="H38" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="I38" s="10">
+        <v>45090</v>
+      </c>
+      <c r="J38" s="10">
+        <v>46916.212500000001</v>
+      </c>
+      <c r="K38" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A39" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="G39" s="9">
+        <v>59</v>
+      </c>
+      <c r="H39" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="I39" s="10">
+        <v>45090</v>
+      </c>
+      <c r="J39" s="10">
+        <v>46916.212500000001</v>
+      </c>
+      <c r="K39" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A40" s="5" t="s">
+        <v>192</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5" t="s">
+        <v>187</v>
+      </c>
+      <c r="G40" s="9">
+        <v>59</v>
+      </c>
+      <c r="H40" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="I40" s="10">
+        <v>45090</v>
+      </c>
+      <c r="J40" s="10">
+        <v>46916.212500000001</v>
+      </c>
+      <c r="K40" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A41" s="5" t="s">
+        <v>201</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>202</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D41" s="5"/>
+      <c r="E41" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="G41" s="9">
+        <v>63</v>
+      </c>
+      <c r="H41" s="9" t="s">
+        <v>204</v>
+      </c>
+      <c r="I41" s="10">
+        <v>45392</v>
+      </c>
+      <c r="J41" s="10">
+        <v>47218.212500000001</v>
+      </c>
+      <c r="K41" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A42" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42" s="5"/>
+      <c r="E42" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="G42" s="9">
+        <v>63</v>
+      </c>
+      <c r="H42" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="I42" s="10">
+        <v>45392</v>
+      </c>
+      <c r="J42" s="10">
+        <v>47218.212500000001</v>
+      </c>
+      <c r="K42" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A43" s="5" t="s">
+        <v>219</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="G43" s="9">
+        <v>67</v>
+      </c>
+      <c r="H43" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="I43" s="10">
+        <v>44481</v>
+      </c>
+      <c r="J43" s="10">
+        <v>46307.212500000001</v>
+      </c>
+      <c r="K43" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A44" s="5" t="s">
+        <v>221</v>
+      </c>
+      <c r="B44" s="6" t="s">
+        <v>222</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="G44" s="9">
+        <v>67</v>
+      </c>
+      <c r="H44" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="I44" s="10">
+        <v>44481</v>
+      </c>
+      <c r="J44" s="10">
+        <v>46307.212500000001</v>
+      </c>
+      <c r="K44" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A45" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>238</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="G45" s="9">
+        <v>69</v>
+      </c>
+      <c r="H45" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="I45" s="10">
+        <v>44537</v>
+      </c>
+      <c r="J45" s="10">
+        <v>46363.212500000001</v>
+      </c>
+      <c r="K45" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A46" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="G46" s="9">
+        <v>69</v>
+      </c>
+      <c r="H46" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="I46" s="10">
+        <v>44600</v>
+      </c>
+      <c r="J46" s="10">
+        <v>46426.212500000001</v>
+      </c>
+      <c r="K46" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A47" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E47" s="5"/>
+      <c r="F47" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="G47" s="9">
+        <v>69</v>
+      </c>
+      <c r="H47" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="I47" s="10">
+        <v>44600</v>
+      </c>
+      <c r="J47" s="10">
+        <v>46426.212500000001</v>
+      </c>
+      <c r="K47" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A48" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="B48" s="6" t="s">
+        <v>247</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D48" s="5"/>
+      <c r="E48" s="5"/>
+      <c r="F48" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="G48" s="9">
+        <v>69</v>
+      </c>
+      <c r="H48" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="I48" s="10">
+        <v>44537</v>
+      </c>
+      <c r="J48" s="10">
+        <v>46363.212500000001</v>
+      </c>
+      <c r="K48" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A49" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>254</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="G49" s="9">
+        <v>69</v>
+      </c>
+      <c r="H49" s="9" t="s">
+        <v>258</v>
+      </c>
+      <c r="I49" s="10">
+        <v>45392</v>
+      </c>
+      <c r="J49" s="10">
+        <v>47218.212500000001</v>
+      </c>
+      <c r="K49" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A50" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="B50" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D50" s="5"/>
+      <c r="E50" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="G50" s="9">
+        <v>69</v>
+      </c>
+      <c r="H50" s="9" t="s">
+        <v>258</v>
+      </c>
+      <c r="I50" s="10">
+        <v>45392</v>
+      </c>
+      <c r="J50" s="10">
+        <v>47218.212500000001</v>
+      </c>
+      <c r="K50" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A51" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="G51" s="9">
+        <v>69</v>
+      </c>
+      <c r="H51" s="9" t="s">
+        <v>264</v>
+      </c>
+      <c r="I51" s="10">
+        <v>45329</v>
+      </c>
+      <c r="J51" s="10">
+        <v>47155.212500000001</v>
+      </c>
+      <c r="K51" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A52" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="G52" s="9">
+        <v>69</v>
+      </c>
+      <c r="H52" s="9" t="s">
+        <v>267</v>
+      </c>
+      <c r="I52" s="10">
+        <v>45544</v>
+      </c>
+      <c r="J52" s="10">
+        <v>47370.212500000001</v>
+      </c>
+      <c r="K52" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A53" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E53" s="5"/>
+      <c r="F53" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="G53" s="9">
+        <v>69</v>
+      </c>
+      <c r="H53" s="9" t="s">
+        <v>267</v>
+      </c>
+      <c r="I53" s="10">
+        <v>44853</v>
+      </c>
+      <c r="J53" s="10">
+        <v>46679.212500000001</v>
+      </c>
+      <c r="K53" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A54" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="B54" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E54" s="5"/>
+      <c r="F54" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="G54" s="9">
+        <v>69</v>
+      </c>
+      <c r="H54" s="9" t="s">
+        <v>267</v>
+      </c>
+      <c r="I54" s="10">
+        <v>44902</v>
+      </c>
+      <c r="J54" s="10">
+        <v>46728.212500000001</v>
+      </c>
+      <c r="K54" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A55" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E55" s="5"/>
+      <c r="F55" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="G55" s="9">
+        <v>69</v>
+      </c>
+      <c r="H55" s="9" t="s">
+        <v>267</v>
+      </c>
+      <c r="I55" s="10">
+        <v>45216</v>
+      </c>
+      <c r="J55" s="10">
+        <v>47042.212500000001</v>
+      </c>
+      <c r="K55" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A56" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E56" s="5"/>
+      <c r="F56" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="G56" s="9">
+        <v>69</v>
+      </c>
+      <c r="H56" s="9" t="s">
+        <v>278</v>
+      </c>
+      <c r="I56" s="10">
+        <v>44853</v>
+      </c>
+      <c r="J56" s="10">
+        <v>46679.212500000001</v>
+      </c>
+      <c r="K56" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A57" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="B57" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E57" s="5"/>
+      <c r="F57" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="G57" s="9">
+        <v>75</v>
+      </c>
+      <c r="H57" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I57" s="10">
+        <v>44853</v>
+      </c>
+      <c r="J57" s="10">
+        <v>46679.212500000001</v>
+      </c>
+      <c r="K57" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A58" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="B58" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E58" s="5"/>
+      <c r="F58" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="G58" s="9">
+        <v>75</v>
+      </c>
+      <c r="H58" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I58" s="10">
+        <v>44481</v>
+      </c>
+      <c r="J58" s="10">
+        <v>46307.212500000001</v>
+      </c>
+      <c r="K58" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A59" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E59" s="5"/>
+      <c r="F59" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="G59" s="9">
+        <v>75</v>
+      </c>
+      <c r="H59" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I59" s="10">
+        <v>44481</v>
+      </c>
+      <c r="J59" s="10">
+        <v>46307.212500000001</v>
+      </c>
+      <c r="K59" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A60" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="B60" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F60" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="G60" s="9">
+        <v>75</v>
+      </c>
+      <c r="H60" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I60" s="10">
+        <v>45392</v>
+      </c>
+      <c r="J60" s="10">
+        <v>47218.212500000001</v>
+      </c>
+      <c r="K60" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A61" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="B61" s="6" t="s">
+        <v>171</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D61" s="5"/>
+      <c r="E61" s="5"/>
+      <c r="F61" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="G61" s="9">
+        <v>75</v>
+      </c>
+      <c r="H61" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I61" s="10">
+        <v>45266</v>
+      </c>
+      <c r="J61" s="10">
+        <v>47092.212500000001</v>
+      </c>
+      <c r="K61" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A62" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="E62" s="5"/>
+      <c r="F62" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="G62" s="9">
+        <v>75</v>
+      </c>
+      <c r="H62" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I62" s="10">
+        <v>44656</v>
+      </c>
+      <c r="J62" s="10">
+        <v>46482.212500000001</v>
+      </c>
+      <c r="K62" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A63" s="5" t="s">
+        <v>307</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="E63" s="5"/>
+      <c r="F63" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="G63" s="9">
+        <v>75</v>
+      </c>
+      <c r="H63" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I63" s="10">
+        <v>44656</v>
+      </c>
+      <c r="J63" s="10">
+        <v>46482.212500000001</v>
+      </c>
+      <c r="K63" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A64" s="5" t="s">
+        <v>309</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>310</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E64" s="5"/>
+      <c r="F64" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="G64" s="9">
+        <v>75</v>
+      </c>
+      <c r="H64" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I64" s="10">
+        <v>44719</v>
+      </c>
+      <c r="J64" s="10">
+        <v>46545.212500000001</v>
+      </c>
+      <c r="K64" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A65" s="5" t="s">
+        <v>312</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D65" s="5"/>
+      <c r="E65" s="5"/>
+      <c r="F65" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="G65" s="9">
+        <v>75</v>
+      </c>
+      <c r="H65" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I65" s="10">
+        <v>45090</v>
+      </c>
+      <c r="J65" s="10">
+        <v>46916.212500000001</v>
+      </c>
+      <c r="K65" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A66" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="B66" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="C66" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F66" s="5" t="s">
+        <v>315</v>
+      </c>
+      <c r="G66" s="9">
+        <v>76</v>
+      </c>
+      <c r="H66" s="9" t="s">
+        <v>316</v>
+      </c>
+      <c r="I66" s="10">
+        <v>45448</v>
+      </c>
+      <c r="J66" s="10">
+        <v>47274.212500000001</v>
+      </c>
+      <c r="K66" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A67" s="5" t="s">
+        <v>333</v>
+      </c>
+      <c r="B67" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="G67" s="9">
+        <v>91</v>
+      </c>
+      <c r="H67" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="I67" s="10">
+        <v>45448</v>
+      </c>
+      <c r="J67" s="10">
+        <v>47274.212500000001</v>
+      </c>
+      <c r="K67" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A68" s="5" t="s">
+        <v>336</v>
+      </c>
+      <c r="B68" s="5" t="s">
+        <v>337</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E68" s="5"/>
+      <c r="F68" s="5" t="s">
+        <v>338</v>
+      </c>
+      <c r="G68" s="9">
+        <v>93</v>
+      </c>
+      <c r="H68" s="9" t="s">
+        <v>339</v>
+      </c>
+      <c r="I68" s="10">
+        <v>45216</v>
+      </c>
+      <c r="J68" s="10">
+        <v>47042.212500000001</v>
+      </c>
+      <c r="K68" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A69" s="5" t="s">
+        <v>347</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>348</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E69" s="5"/>
+      <c r="F69" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="G69" s="9">
+        <v>94</v>
+      </c>
+      <c r="H69" s="9" t="s">
+        <v>346</v>
+      </c>
+      <c r="I69" s="10">
+        <v>44719</v>
+      </c>
+      <c r="J69" s="10">
+        <v>46545.212500000001</v>
+      </c>
+      <c r="K69" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A70" s="5" t="s">
+        <v>350</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="E70" s="5"/>
+      <c r="F70" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="G70" s="9">
+        <v>94</v>
+      </c>
+      <c r="H70" s="9" t="s">
+        <v>346</v>
+      </c>
+      <c r="I70" s="10">
+        <v>44719</v>
+      </c>
+      <c r="J70" s="10">
+        <v>46545.212500000001</v>
+      </c>
+      <c r="K70" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A71" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>353</v>
+      </c>
+      <c r="C71" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E71" s="5"/>
+      <c r="F71" s="5" t="s">
+        <v>349</v>
+      </c>
+      <c r="G71" s="9">
+        <v>94</v>
+      </c>
+      <c r="H71" s="9" t="s">
+        <v>346</v>
+      </c>
+      <c r="I71" s="10">
+        <v>44719</v>
+      </c>
+      <c r="J71" s="10">
+        <v>46545.212500000001</v>
+      </c>
+      <c r="K71" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A72" s="5" t="s">
+        <v>358</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="C72" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E72" s="5"/>
+      <c r="F72" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="G72" s="9">
+        <v>974</v>
+      </c>
+      <c r="H72" s="9" t="s">
+        <v>357</v>
+      </c>
+      <c r="I72" s="10">
+        <v>45216</v>
+      </c>
+      <c r="J72" s="10">
+        <v>47042.212500000001</v>
+      </c>
+      <c r="K72" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A73" s="5" t="s">
+        <v>360</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>361</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E73" s="5"/>
+      <c r="F73" s="5" t="s">
+        <v>356</v>
+      </c>
+      <c r="G73" s="9">
+        <v>974</v>
+      </c>
+      <c r="H73" s="9" t="s">
+        <v>357</v>
+      </c>
+      <c r="I73" s="10">
+        <v>45216</v>
+      </c>
+      <c r="J73" s="10">
+        <v>47042.212500000001</v>
+      </c>
+      <c r="K73" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A74" s="5" t="s">
+        <v>362</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="G74" s="9">
+        <v>31</v>
+      </c>
+      <c r="H74" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="I74" s="10">
+        <v>45629</v>
+      </c>
+      <c r="J74" s="10">
+        <v>47455.212500000001</v>
+      </c>
+      <c r="K74" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A75" s="5" t="s">
+        <v>365</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>366</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="G75" s="9">
+        <v>31</v>
+      </c>
+      <c r="H75" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="I75" s="10">
+        <v>45629</v>
+      </c>
+      <c r="J75" s="10">
+        <v>47455.212500000001</v>
+      </c>
+      <c r="K75" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A76" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="G76" s="9">
+        <v>31</v>
+      </c>
+      <c r="H76" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="I76" s="10">
+        <v>45629</v>
+      </c>
+      <c r="J76" s="10">
+        <v>47455.212500000001</v>
+      </c>
+      <c r="K76" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A77" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>370</v>
+      </c>
+      <c r="C77" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F77" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="G77" s="9">
+        <v>31</v>
+      </c>
+      <c r="H77" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="I77" s="10">
+        <v>45629</v>
+      </c>
+      <c r="J77" s="10">
+        <v>47455.212500000001</v>
+      </c>
+      <c r="K77" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A78" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="G78" s="9">
+        <v>31</v>
+      </c>
+      <c r="H78" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="I78" s="10">
+        <v>45629</v>
+      </c>
+      <c r="J78" s="10">
+        <v>47455.212500000001</v>
+      </c>
+      <c r="K78" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A79" s="5" t="s">
+        <v>373</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>374</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F79" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="G79" s="9">
+        <v>31</v>
+      </c>
+      <c r="H79" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="I79" s="10">
+        <v>45629</v>
+      </c>
+      <c r="J79" s="10">
+        <v>47455.212500000001</v>
+      </c>
+      <c r="K79" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A80" s="5" t="s">
+        <v>375</v>
+      </c>
+      <c r="B80" s="5" t="s">
+        <v>377</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D80" s="5"/>
+      <c r="E80" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F80" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="G80" s="9">
+        <v>31</v>
+      </c>
+      <c r="H80" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="I80" s="10">
+        <v>45629</v>
+      </c>
+      <c r="J80" s="10">
+        <v>47455.212500000001</v>
+      </c>
+      <c r="K80" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A81" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>379</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E81" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F81" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="G81" s="9">
+        <v>31</v>
+      </c>
+      <c r="H81" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="I81" s="10">
+        <v>45629</v>
+      </c>
+      <c r="J81" s="10">
+        <v>47455.212500000001</v>
+      </c>
+      <c r="K81" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A82" s="5" t="s">
+        <v>378</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E82" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F82" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="G82" s="9">
+        <v>31</v>
+      </c>
+      <c r="H82" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="I82" s="10">
+        <v>45629</v>
+      </c>
+      <c r="J82" s="10">
+        <v>47455.212500000001</v>
+      </c>
+      <c r="K82" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A83" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="E83" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F83" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="G83" s="9">
+        <v>31</v>
+      </c>
+      <c r="H83" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="I83" s="10">
+        <v>45629</v>
+      </c>
+      <c r="J83" s="10">
+        <v>47455.212500000001</v>
+      </c>
+      <c r="K83" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A84" s="5" t="s">
+        <v>382</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="E84" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F84" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="G84" s="9">
+        <v>31</v>
+      </c>
+      <c r="H84" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="I84" s="10">
+        <v>45629</v>
+      </c>
+      <c r="J84" s="10">
+        <v>47455.212500000001</v>
+      </c>
+      <c r="K84" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A85" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E85" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="G85" s="9">
+        <v>31</v>
+      </c>
+      <c r="H85" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="I85" s="10">
+        <v>45629</v>
+      </c>
+      <c r="J85" s="10">
+        <v>47455.212500000001</v>
+      </c>
+      <c r="K85" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A86" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E86" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="G86" s="9">
+        <v>31</v>
+      </c>
+      <c r="H86" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="I86" s="10">
+        <v>45629</v>
+      </c>
+      <c r="J86" s="10">
+        <v>47455.212500000001</v>
+      </c>
+      <c r="K86" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A87" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="C87" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E87" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F87" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="G87" s="9">
+        <v>69</v>
+      </c>
+      <c r="H87" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="I87" s="10">
+        <v>45755</v>
+      </c>
+      <c r="J87" s="10">
+        <v>47581.212500000001</v>
+      </c>
+      <c r="K87" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A88" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="C88" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E88" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F88" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="G88" s="9">
+        <v>34</v>
+      </c>
+      <c r="H88" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="I88" s="10">
+        <v>45819</v>
+      </c>
+      <c r="J88" s="10">
+        <v>47645.212500000001</v>
+      </c>
+      <c r="K88" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A89" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="C89" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F89" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="G89" s="9">
+        <v>31</v>
+      </c>
+      <c r="H89" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="I89" s="10">
+        <v>46038</v>
+      </c>
+      <c r="J89" s="10">
+        <v>47864.212500000001</v>
+      </c>
+      <c r="K89" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A90" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="B90" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="C90" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F90" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="G90" s="9">
+        <v>31</v>
+      </c>
+      <c r="H90" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="I90" s="10">
+        <v>46001</v>
+      </c>
+      <c r="J90" s="10">
+        <v>47827.212500000001</v>
+      </c>
+      <c r="K90" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A91" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="B91" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="C91" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>364</v>
+      </c>
+      <c r="G91" s="9">
+        <v>31</v>
+      </c>
+      <c r="H91" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="I91" s="10">
+        <v>46003</v>
+      </c>
+      <c r="J91" s="10">
+        <v>47829.212500000001</v>
+      </c>
+      <c r="K91" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A92" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="B92" s="6" t="s">
+        <v>403</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E92" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F92" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="G92" s="9">
+        <v>63</v>
+      </c>
+      <c r="H92" s="9" t="s">
+        <v>204</v>
+      </c>
+      <c r="I92" s="10">
+        <v>45855</v>
+      </c>
+      <c r="J92" s="10">
+        <v>47681.212500000001</v>
+      </c>
+      <c r="K92" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A93" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="G93" s="9">
+        <v>63</v>
+      </c>
+      <c r="H93" s="9" t="s">
+        <v>204</v>
+      </c>
+      <c r="I93" s="10">
+        <v>45794</v>
+      </c>
+      <c r="J93" s="10">
+        <v>47620.212500000001</v>
+      </c>
+      <c r="K93" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A94" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="B94" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E94" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F94" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="G94" s="9">
+        <v>69</v>
+      </c>
+      <c r="H94" s="9" t="s">
+        <v>267</v>
+      </c>
+      <c r="I94" s="10">
+        <v>45909</v>
+      </c>
+      <c r="J94" s="10">
+        <v>47735.212500000001</v>
+      </c>
+      <c r="K94" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A95" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F95" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="G95" s="9">
+        <v>75</v>
+      </c>
+      <c r="H95" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I95" s="10">
+        <v>45855</v>
+      </c>
+      <c r="J95" s="10">
+        <v>47681.212500000001</v>
+      </c>
+      <c r="K95" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A96" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F96" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="G96" s="9">
+        <v>86</v>
+      </c>
+      <c r="H96" s="9" t="s">
+        <v>324</v>
+      </c>
+      <c r="I96" s="10">
+        <v>45819</v>
+      </c>
+      <c r="J96" s="10">
+        <v>47645.212500000001</v>
+      </c>
+      <c r="K96" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A97" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E97" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F97" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="G97" s="9">
+        <v>87</v>
+      </c>
+      <c r="H97" s="9" t="s">
+        <v>330</v>
+      </c>
+      <c r="I97" s="10">
+        <v>45819</v>
+      </c>
+      <c r="J97" s="10">
+        <v>47645.212500000001</v>
+      </c>
+      <c r="K97" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A98" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="C98" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D98" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E98" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F98" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="G98" s="9">
+        <v>63</v>
+      </c>
+      <c r="H98" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="I98" s="10">
+        <v>45978</v>
+      </c>
+      <c r="J98" s="10">
+        <v>47804.212500000001</v>
+      </c>
+      <c r="K98" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A99" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="B99" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="C99" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D99" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E99" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F99" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="G99" s="8">
+        <v>45</v>
+      </c>
+      <c r="H99" s="9" t="s">
+        <v>152</v>
+      </c>
+      <c r="I99" s="10">
+        <v>45964</v>
+      </c>
+      <c r="J99" s="10">
+        <v>47790.212500000001</v>
+      </c>
+      <c r="K99" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A100" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="B100" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="C100" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D100" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E100" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F100" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="G100" s="9">
+        <v>37</v>
+      </c>
+      <c r="H100" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="I100" s="10">
+        <v>45968</v>
+      </c>
+      <c r="J100" s="10">
+        <v>47794.212500000001</v>
+      </c>
+      <c r="K100" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A101" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="C101" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E101" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F101" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="G101" s="9">
+        <v>75</v>
+      </c>
+      <c r="H101" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I101" s="10">
+        <v>46028</v>
+      </c>
+      <c r="J101" s="10">
+        <v>47854.212500000001</v>
+      </c>
+      <c r="K101" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A102" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="C102" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E102" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F102" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="G102" s="9">
+        <v>67</v>
+      </c>
+      <c r="H102" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="I102" s="10">
+        <v>46052</v>
+      </c>
+      <c r="J102" s="10">
+        <v>47878.212500000001</v>
+      </c>
+      <c r="K102" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A103" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="C103" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F103" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G103" s="9">
+        <v>38</v>
+      </c>
+      <c r="H103" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="I103" s="10">
+        <v>45978</v>
+      </c>
+      <c r="J103" s="10">
+        <v>47804.212500000001</v>
+      </c>
+      <c r="K103" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A104" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="C104" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E104" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F104" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="G104" s="9">
+        <v>38</v>
+      </c>
+      <c r="H104" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="I104" s="10">
+        <v>45978</v>
+      </c>
+      <c r="J104" s="10">
+        <v>47804.212500000001</v>
+      </c>
+      <c r="K104" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A105" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="C105" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="E105" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F105" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="G105" s="9">
+        <v>974</v>
+      </c>
+      <c r="H105" s="9" t="s">
+        <v>393</v>
+      </c>
+      <c r="I105" s="10">
+        <v>45985</v>
+      </c>
+      <c r="J105" s="10">
+        <v>47811.212500000001</v>
+      </c>
+      <c r="K105" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A106" s="5" t="s">
+        <v>426</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="C106" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="E106" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F106" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="G106" s="9">
+        <v>974</v>
+      </c>
+      <c r="H106" s="9" t="s">
+        <v>393</v>
+      </c>
+      <c r="I106" s="10">
+        <v>45985</v>
+      </c>
+      <c r="J106" s="10">
+        <v>47811.212500000001</v>
+      </c>
+      <c r="K106" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A107" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="B107" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="C107" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E107" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F107" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="G107" s="9">
+        <v>974</v>
+      </c>
+      <c r="H107" s="9" t="s">
+        <v>393</v>
+      </c>
+      <c r="I107" s="10">
+        <v>45981</v>
+      </c>
+      <c r="J107" s="10">
+        <v>47807.212500000001</v>
+      </c>
+      <c r="K107" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A108" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="C108" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E108" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F108" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="G108" s="9">
+        <v>974</v>
+      </c>
+      <c r="H108" s="9" t="s">
+        <v>393</v>
+      </c>
+      <c r="I108" s="10">
+        <v>45992</v>
+      </c>
+      <c r="J108" s="10">
+        <v>47818.212500000001</v>
+      </c>
+      <c r="K108" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A109" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="B109" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="C109" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D109" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E109" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F109" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="G109" s="9">
+        <v>974</v>
+      </c>
+      <c r="H109" s="9" t="s">
+        <v>393</v>
+      </c>
+      <c r="I109" s="10">
+        <v>45992</v>
+      </c>
+      <c r="J109" s="10">
+        <v>47818.212500000001</v>
+      </c>
+      <c r="K109" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A110" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="B110" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="C110" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D110" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E110" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F110" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="G110" s="9">
+        <v>41</v>
+      </c>
+      <c r="H110" s="9" t="s">
+        <v>434</v>
+      </c>
+      <c r="I110" s="10">
+        <v>45755</v>
+      </c>
+      <c r="J110" s="10">
+        <v>47581.212500000001</v>
+      </c>
+      <c r="K110" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A111" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="B111" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="C111" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E111" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F111" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="G111" s="9">
+        <v>44</v>
+      </c>
+      <c r="H111" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="10">
+        <v>45755</v>
+      </c>
+      <c r="J111" s="10">
+        <v>47581.212500000001</v>
+      </c>
+      <c r="K111" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A112" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="C112" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D112" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E112" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F112" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="G112" s="9">
+        <v>75</v>
+      </c>
+      <c r="H112" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I112" s="10">
+        <v>45755</v>
+      </c>
+      <c r="J112" s="10">
+        <v>47581.212500000001</v>
+      </c>
+      <c r="K112" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A113" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="B113" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E113" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F113" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="G113" s="9">
+        <v>44</v>
+      </c>
+      <c r="H113" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="I113" s="10">
+        <v>46000</v>
+      </c>
+      <c r="J113" s="10">
+        <v>47826.212500000001</v>
+      </c>
+      <c r="K113" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A114" s="5" t="s">
+        <v>440</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D114" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E114" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F114" s="5" t="s">
+        <v>442</v>
+      </c>
+      <c r="G114" s="9">
+        <v>69</v>
+      </c>
+      <c r="H114" s="9" t="s">
+        <v>236</v>
+      </c>
+      <c r="I114" s="10">
+        <v>46106</v>
+      </c>
+      <c r="J114" s="10">
+        <v>47932.212500000001</v>
+      </c>
+      <c r="K114" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A115" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="B115" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="C115" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D115" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E115" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F115" s="5" t="s">
+        <v>445</v>
+      </c>
+      <c r="G115" s="9">
+        <v>21</v>
+      </c>
+      <c r="H115" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="I115" s="10">
+        <v>46141</v>
+      </c>
+      <c r="J115" s="10">
+        <v>47967.212500000001</v>
+      </c>
+      <c r="K115" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A116" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E116" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F116" s="5" t="s">
+        <v>448</v>
+      </c>
+      <c r="G116" s="9">
+        <v>94</v>
+      </c>
+      <c r="H116" s="9" t="s">
+        <v>342</v>
+      </c>
+      <c r="I116" s="10">
+        <v>46106</v>
+      </c>
+      <c r="J116" s="10">
+        <v>47932.212500000001</v>
+      </c>
+      <c r="K116" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A117" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="B117" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E117" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F117" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="G117" s="9">
+        <v>59</v>
+      </c>
+      <c r="H117" s="9" t="s">
+        <v>200</v>
+      </c>
+      <c r="I117" s="10">
+        <v>46170</v>
+      </c>
+      <c r="J117" s="10">
+        <v>47996.212500000001</v>
+      </c>
+      <c r="K117" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A118" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>452</v>
+      </c>
+      <c r="C118" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E118" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F118" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="G118" s="9">
+        <v>34</v>
+      </c>
+      <c r="H118" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="I118" s="10">
+        <v>46091</v>
+      </c>
+      <c r="J118" s="10">
+        <v>47917.212500000001</v>
+      </c>
+      <c r="K118" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A119" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="C119" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D119" s="5"/>
+      <c r="E119" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F119" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="G119" s="9">
+        <v>59</v>
+      </c>
+      <c r="H119" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="I119" s="10">
+        <v>46104</v>
+      </c>
+      <c r="J119" s="10">
+        <v>47930.212500000001</v>
+      </c>
+      <c r="K119" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A120" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E120" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F120" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="G120" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="H120" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="I120" s="10">
+        <v>46184</v>
+      </c>
+      <c r="J120" s="10">
+        <v>48010.212500000001</v>
+      </c>
+      <c r="K120" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A121" s="5" t="s">
+        <v>458</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="C121" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E121" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F121" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="G121" s="9">
+        <v>80</v>
+      </c>
+      <c r="H121" s="9" t="s">
+        <v>320</v>
+      </c>
+      <c r="I121" s="10">
+        <v>46184</v>
+      </c>
+      <c r="J121" s="10">
+        <v>48010.212500000001</v>
+      </c>
+      <c r="K121" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A122" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="B122" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C122" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D122" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E122" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F122" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="G122" s="9">
+        <v>53</v>
+      </c>
+      <c r="H122" s="9" t="s">
+        <v>462</v>
+      </c>
+      <c r="I122" s="10">
+        <v>46184</v>
+      </c>
+      <c r="J122" s="10">
+        <v>48010.212500000001</v>
+      </c>
+      <c r="K122" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A123" s="5" t="s">
+        <v>463</v>
+      </c>
+      <c r="B123" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E123" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F123" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="G123" s="9">
+        <v>75</v>
+      </c>
+      <c r="H123" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I123" s="10">
+        <v>46127</v>
+      </c>
+      <c r="J123" s="10">
+        <v>47953.212500000001</v>
+      </c>
+      <c r="K123" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A124" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="B124" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="C124" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E124" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F124" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="G124" s="9">
+        <v>51</v>
+      </c>
+      <c r="H124" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="I124" s="10">
+        <v>46192</v>
+      </c>
+      <c r="J124" s="10">
+        <v>48018.212500000001</v>
+      </c>
+      <c r="K124" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A125" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="B125" s="5" t="s">
+        <v>468</v>
+      </c>
+      <c r="C125" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D125" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E125" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F125" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="G125" s="9">
+        <v>51</v>
+      </c>
+      <c r="H125" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="I125" s="10">
+        <v>46192</v>
+      </c>
+      <c r="J125" s="10">
+        <v>48018.212500000001</v>
+      </c>
+      <c r="K125" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A126" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="B126" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="C126" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E126" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F126" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="G126" s="9">
+        <v>51</v>
+      </c>
+      <c r="H126" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="I126" s="10">
+        <v>46192</v>
+      </c>
+      <c r="J126" s="10">
+        <v>48018.212500000001</v>
+      </c>
+      <c r="K126" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="127" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A127" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="B127" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="C127" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E127" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F127" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="G127" s="9">
+        <v>44</v>
+      </c>
+      <c r="H127" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="I127" s="10">
+        <v>46188</v>
+      </c>
+      <c r="J127" s="10">
+        <v>48014.212500000001</v>
+      </c>
+      <c r="K127" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="128" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A128" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="B128" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="C128" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E128" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F128" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="G128" s="9">
+        <v>44</v>
+      </c>
+      <c r="H128" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="I128" s="10">
+        <v>46188</v>
+      </c>
+      <c r="J128" s="10">
+        <v>48014.212500000001</v>
+      </c>
+      <c r="K128" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A129" s="5" t="s">
+        <v>475</v>
+      </c>
+      <c r="B129" s="5" t="s">
+        <v>476</v>
+      </c>
+      <c r="C129" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="E129" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F129" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="G129" s="9">
+        <v>44</v>
+      </c>
+      <c r="H129" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="I129" s="10">
+        <v>46188</v>
+      </c>
+      <c r="J129" s="10">
+        <v>48014.212500000001</v>
+      </c>
+      <c r="K129" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A130" s="5" t="s">
+        <v>477</v>
+      </c>
+      <c r="B130" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="C130" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="E130" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F130" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="G130" s="9">
+        <v>44</v>
+      </c>
+      <c r="H130" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="I130" s="10">
+        <v>46188</v>
+      </c>
+      <c r="J130" s="10">
+        <v>48014.212500000001</v>
+      </c>
+      <c r="K130" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="131" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A131" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="B131" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="C131" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D131" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="E131" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F131" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="G131" s="9">
+        <v>44</v>
+      </c>
+      <c r="H131" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="I131" s="10">
+        <v>46188</v>
+      </c>
+      <c r="J131" s="10">
+        <v>48014.212500000001</v>
+      </c>
+      <c r="K131" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A132" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B132" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="C132" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="E132" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F132" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="G132" s="9">
+        <v>44</v>
+      </c>
+      <c r="H132" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="I132" s="10">
+        <v>46188</v>
+      </c>
+      <c r="J132" s="10">
+        <v>48014.212500000001</v>
+      </c>
+      <c r="K132" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A133" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="B133" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="C133" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="E133" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F133" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="G133" s="9">
+        <v>44</v>
+      </c>
+      <c r="H133" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="I133" s="10">
+        <v>46206</v>
+      </c>
+      <c r="J133" s="10">
+        <v>48032.212500000001</v>
+      </c>
+      <c r="K133" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A134" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="B134" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="C134" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="E134" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F134" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="G134" s="9">
+        <v>44</v>
+      </c>
+      <c r="H134" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="I134" s="10">
+        <v>46206</v>
+      </c>
+      <c r="J134" s="10">
+        <v>48032.212500000001</v>
+      </c>
+      <c r="K134" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A135" s="5" t="s">
+        <v>488</v>
+      </c>
+      <c r="B135" s="5" t="s">
+        <v>489</v>
+      </c>
+      <c r="C135" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E135" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F135" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="G135" s="9">
+        <v>44</v>
+      </c>
+      <c r="H135" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="I135" s="10">
+        <v>46188</v>
+      </c>
+      <c r="J135" s="10">
+        <v>48014.212500000001</v>
+      </c>
+      <c r="K135" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A136" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="B136" s="5" t="s">
+        <v>491</v>
+      </c>
+      <c r="C136" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E136" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F136" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="G136" s="9">
+        <v>44</v>
+      </c>
+      <c r="H136" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="I136" s="10">
+        <v>46188</v>
+      </c>
+      <c r="J136" s="10">
+        <v>48014.212500000001</v>
+      </c>
+      <c r="K136" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A137" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="B137" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="C137" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D137" s="5"/>
+      <c r="E137" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F137" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="G137" s="9">
+        <v>44</v>
+      </c>
+      <c r="H137" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="I137" s="10">
+        <v>46181</v>
+      </c>
+      <c r="J137" s="10">
+        <v>48007.212500000001</v>
+      </c>
+      <c r="K137" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A138" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="B138" s="5" t="s">
+        <v>449</v>
+      </c>
+      <c r="C138" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E138" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="F138" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="G138" s="9">
+        <v>75</v>
+      </c>
+      <c r="H138" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I138" s="10">
+        <v>46141</v>
+      </c>
+      <c r="J138" s="10">
+        <v>47967.212500000001</v>
+      </c>
+      <c r="K138" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A139" s="5" t="s">
+        <v>495</v>
+      </c>
+      <c r="B139" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="C139" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E139" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F139" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="G139" s="9">
+        <v>35</v>
+      </c>
+      <c r="H139" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="I139" s="10">
+        <v>46196</v>
+      </c>
+      <c r="J139" s="10">
+        <v>48022.212500000001</v>
+      </c>
+      <c r="K139" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A140" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E140" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F140" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="G140" s="9">
+        <v>35</v>
+      </c>
+      <c r="H140" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="I140" s="11">
+        <v>46171</v>
+      </c>
+      <c r="J140" s="10">
+        <v>47997.212500000001</v>
+      </c>
+      <c r="K140" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A141" s="5" t="s">
+        <v>500</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>501</v>
+      </c>
+      <c r="C141" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E141" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F141" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="G141" s="9">
+        <v>25</v>
+      </c>
+      <c r="H141" s="9" t="s">
+        <v>503</v>
+      </c>
+      <c r="I141" s="10">
+        <v>46225</v>
+      </c>
+      <c r="J141" s="10">
+        <v>48051.212500000001</v>
+      </c>
+      <c r="K141" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A142" s="5" t="s">
+        <v>504</v>
+      </c>
+      <c r="B142" s="5" t="s">
+        <v>505</v>
+      </c>
+      <c r="C142" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E142" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F142" s="5" t="s">
+        <v>502</v>
+      </c>
+      <c r="G142" s="9">
+        <v>25</v>
+      </c>
+      <c r="H142" s="9" t="s">
+        <v>503</v>
+      </c>
+      <c r="I142" s="10">
+        <v>46225</v>
+      </c>
+      <c r="J142" s="10">
+        <v>48051.212500000001</v>
+      </c>
+      <c r="K142" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A143" s="5" t="s">
+        <v>506</v>
+      </c>
+      <c r="B143" s="5" t="s">
+        <v>507</v>
+      </c>
+      <c r="C143" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E143" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F143" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="G143" s="9">
+        <v>75</v>
+      </c>
+      <c r="H143" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I143" s="10">
+        <v>46218</v>
+      </c>
+      <c r="J143" s="10">
+        <v>48044.212500000001</v>
+      </c>
+      <c r="K143" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A144" s="5" t="s">
+        <v>509</v>
+      </c>
+      <c r="B144" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E144" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F144" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="G144" s="9">
+        <v>75</v>
+      </c>
+      <c r="H144" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I144" s="10">
+        <v>46218</v>
+      </c>
+      <c r="J144" s="10">
+        <v>48044.212500000001</v>
+      </c>
+      <c r="K144" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A145" s="5" t="s">
+        <v>511</v>
+      </c>
+      <c r="B145" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="C145" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E145" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="F145" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="G145" s="9">
+        <v>31</v>
+      </c>
+      <c r="H145" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="I145" s="10">
+        <v>46204</v>
+      </c>
+      <c r="J145" s="10">
+        <v>48030.212500000001</v>
+      </c>
+      <c r="K145" s="9" t="s">
+        <v>514</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A1:K145" xr:uid="{1DBED5FF-8EB6-477F-970A-0184802E8C22}"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C01DD817-5415-4EF1-AE0F-32FCD5110D80}">
+  <dimension ref="A1:J45"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="61" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="157.5703125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="14" customWidth="1"/>
+    <col min="4" max="4" width="26.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="115.28515625" customWidth="1"/>
+    <col min="6" max="6" width="15.140625" customWidth="1"/>
+    <col min="7" max="7" width="26.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="16.85546875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="19.140625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="14.42578125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="60" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="C2" s="6" t="s">
+      <c r="C2" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="D2" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="F2" s="3" t="s">
+      <c r="F2" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="G2" s="2" t="s">
+      <c r="G2" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="10">
+        <v>44361</v>
+      </c>
+      <c r="I2" s="10">
         <v>46187.212500000001</v>
       </c>
-    </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="J2" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="5" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="C3" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3" s="9">
+        <v>13</v>
+      </c>
+      <c r="G3" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="H3" s="10">
+        <v>44361</v>
+      </c>
+      <c r="I3" s="10">
+        <v>46187.212500000001</v>
+      </c>
+      <c r="J3" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F4" s="9">
+        <v>13</v>
+      </c>
+      <c r="G4" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="H4" s="10">
+        <v>44361</v>
+      </c>
+      <c r="I4" s="10">
+        <v>46187.212500000001</v>
+      </c>
+      <c r="J4" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A5" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="C5" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D3" s="6" t="s">
+      <c r="D5" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="F5" s="9">
+        <v>37</v>
+      </c>
+      <c r="G5" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="H5" s="10">
+        <v>44118</v>
+      </c>
+      <c r="I5" s="10">
+        <v>45944.212500000001</v>
+      </c>
+      <c r="J5" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A6" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="B6" s="5"/>
+      <c r="C6" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="F6" s="9">
+        <v>37</v>
+      </c>
+      <c r="G6" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="H6" s="10">
+        <v>42992</v>
+      </c>
+      <c r="I6" s="10">
+        <v>44818.212500000001</v>
+      </c>
+      <c r="J6" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A7" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="B7" s="5"/>
+      <c r="C7" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E7" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="F7" s="9">
+        <v>37</v>
+      </c>
+      <c r="G7" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="H7" s="10">
+        <v>43055</v>
+      </c>
+      <c r="I7" s="10">
+        <v>44881.212500000001</v>
+      </c>
+      <c r="J7" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="F8" s="9">
+        <v>37</v>
+      </c>
+      <c r="G8" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="H8" s="10">
+        <v>44180</v>
+      </c>
+      <c r="I8" s="10">
+        <v>46006.212500000001</v>
+      </c>
+      <c r="J8" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A9" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="F9" s="9">
+        <v>38</v>
+      </c>
+      <c r="G9" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="H9" s="10">
+        <v>43984</v>
+      </c>
+      <c r="I9" s="10">
+        <v>45810.212500000001</v>
+      </c>
+      <c r="J9" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
+        <v>115</v>
+      </c>
+      <c r="B10" s="5"/>
+      <c r="C10" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5" t="s">
+        <v>116</v>
+      </c>
+      <c r="F10" s="9">
+        <v>38</v>
+      </c>
+      <c r="G10" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="H10" s="10">
+        <v>42038</v>
+      </c>
+      <c r="I10" s="10">
+        <v>43864.212500000001</v>
+      </c>
+      <c r="J10" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="F11" s="9">
+        <v>38</v>
+      </c>
+      <c r="G11" s="9" t="s">
+        <v>114</v>
+      </c>
+      <c r="H11" s="10">
+        <v>43984</v>
+      </c>
+      <c r="I11" s="10">
+        <v>45810.212500000001</v>
+      </c>
+      <c r="J11" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="F12" s="9">
+        <v>41</v>
+      </c>
+      <c r="G12" s="9" t="s">
+        <v>125</v>
+      </c>
+      <c r="H12" s="10">
+        <v>43984</v>
+      </c>
+      <c r="I12" s="10">
+        <v>45810.212500000001</v>
+      </c>
+      <c r="J12" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="5" t="s">
+        <v>137</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" s="5"/>
+      <c r="E13" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="F13" s="9">
+        <v>44</v>
+      </c>
+      <c r="G13" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="H13" s="10">
+        <v>43984</v>
+      </c>
+      <c r="I13" s="10">
+        <v>45810.212500000001</v>
+      </c>
+      <c r="J13" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="F14" s="9">
+        <v>44</v>
+      </c>
+      <c r="G14" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="H14" s="10">
+        <v>44118</v>
+      </c>
+      <c r="I14" s="10">
+        <v>45944.212500000001</v>
+      </c>
+      <c r="J14" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="F15" s="9">
+        <v>49</v>
+      </c>
+      <c r="G15" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="H15" s="10">
+        <v>44118</v>
+      </c>
+      <c r="I15" s="10">
+        <v>45944.212500000001</v>
+      </c>
+      <c r="J15" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>162</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="F16" s="9">
+        <v>51</v>
+      </c>
+      <c r="G16" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="H16" s="10">
+        <v>44118</v>
+      </c>
+      <c r="I16" s="10">
+        <v>45944.212500000001</v>
+      </c>
+      <c r="J16" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A17" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="F17" s="9">
+        <v>51</v>
+      </c>
+      <c r="G17" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="H17" s="10">
+        <v>44118</v>
+      </c>
+      <c r="I17" s="10">
+        <v>45944.212500000001</v>
+      </c>
+      <c r="J17" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>163</v>
+      </c>
+      <c r="F18" s="9">
+        <v>51</v>
+      </c>
+      <c r="G18" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="H18" s="10">
+        <v>44118</v>
+      </c>
+      <c r="I18" s="10">
+        <v>45944.212500000001</v>
+      </c>
+      <c r="J18" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A19" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="F19" s="9">
+        <v>53</v>
+      </c>
+      <c r="G19" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="H19" s="10">
+        <v>42038</v>
+      </c>
+      <c r="I19" s="10">
+        <v>43864.212500000001</v>
+      </c>
+      <c r="J19" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A20" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="F20" s="9">
+        <v>59</v>
+      </c>
+      <c r="G20" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="H20" s="10">
+        <v>42707</v>
+      </c>
+      <c r="I20" s="10">
+        <v>44533.212500000001</v>
+      </c>
+      <c r="J20" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A21" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="B21" s="5"/>
+      <c r="C21" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D21" s="5"/>
+      <c r="E21" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="F21" s="9">
+        <v>59</v>
+      </c>
+      <c r="G21" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="H21" s="10">
+        <v>42087</v>
+      </c>
+      <c r="I21" s="10">
+        <v>43913.212500000001</v>
+      </c>
+      <c r="J21" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A22" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>195</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D22" s="5"/>
+      <c r="E22" s="5" t="s">
+        <v>196</v>
+      </c>
+      <c r="F22" s="9">
+        <v>59</v>
+      </c>
+      <c r="G22" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="H22" s="10">
+        <v>43984</v>
+      </c>
+      <c r="I22" s="10">
+        <v>45810.212500000001</v>
+      </c>
+      <c r="J22" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A23" s="5" t="s">
+        <v>197</v>
+      </c>
+      <c r="B23" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...19 lines deleted...]
-      <c r="C4" s="6" t="s">
+      <c r="E23" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="F23" s="9">
+        <v>59</v>
+      </c>
+      <c r="G23" s="9" t="s">
+        <v>200</v>
+      </c>
+      <c r="H23" s="10">
+        <v>43984</v>
+      </c>
+      <c r="I23" s="10">
+        <v>45810.212500000001</v>
+      </c>
+      <c r="J23" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A24" s="5" t="s">
+        <v>205</v>
+      </c>
+      <c r="B24" s="5" t="s">
+        <v>206</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E24" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="F24" s="9">
+        <v>63</v>
+      </c>
+      <c r="G24" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="H24" s="10">
+        <v>44118</v>
+      </c>
+      <c r="I24" s="10">
+        <v>45944.212500000001</v>
+      </c>
+      <c r="J24" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A25" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="C25" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="D25" s="5" t="s">
+        <v>519</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="F25" s="9">
+        <v>63</v>
+      </c>
+      <c r="G25" s="9" t="s">
+        <v>204</v>
+      </c>
+      <c r="H25" s="10">
+        <v>43984</v>
+      </c>
+      <c r="I25" s="10">
+        <v>45810.212500000001</v>
+      </c>
+      <c r="J25" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A26" s="5" t="s">
+        <v>215</v>
+      </c>
+      <c r="B26" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="F26" s="9">
+        <v>63</v>
+      </c>
+      <c r="G26" s="9" t="s">
+        <v>204</v>
+      </c>
+      <c r="H26" s="10">
+        <v>43984</v>
+      </c>
+      <c r="I26" s="10">
+        <v>45810.212500000001</v>
+      </c>
+      <c r="J26" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" s="5" t="s">
+        <v>223</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D27" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="E4" s="5" t="s">
-[...19 lines deleted...]
-      <c r="C5" s="6" t="s">
+      <c r="E27" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="F27" s="9">
+        <v>67</v>
+      </c>
+      <c r="G27" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="H27" s="10">
+        <v>44180</v>
+      </c>
+      <c r="I27" s="10">
+        <v>46006.212500000001</v>
+      </c>
+      <c r="J27" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A28" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="F28" s="9">
+        <v>67</v>
+      </c>
+      <c r="G28" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="H28" s="10">
+        <v>44118</v>
+      </c>
+      <c r="I28" s="10">
+        <v>45944.212500000001</v>
+      </c>
+      <c r="J28" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A29" s="5" t="s">
+        <v>228</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="C29" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="D29" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="F29" s="9">
+        <v>67</v>
+      </c>
+      <c r="G29" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="H29" s="10">
+        <v>44118</v>
+      </c>
+      <c r="I29" s="10">
+        <v>45944.212500000001</v>
+      </c>
+      <c r="J29" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A30" s="5" t="s">
+        <v>230</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>231</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="E5" s="5" t="s">
-[...19 lines deleted...]
-      <c r="C6" s="6" t="s">
+      <c r="E30" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="F30" s="9">
+        <v>67</v>
+      </c>
+      <c r="G30" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="H30" s="10">
+        <v>44361</v>
+      </c>
+      <c r="I30" s="10">
+        <v>46187.212500000001</v>
+      </c>
+      <c r="J30" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A31" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="F31" s="9">
+        <v>67</v>
+      </c>
+      <c r="G31" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="H31" s="10">
+        <v>44853</v>
+      </c>
+      <c r="I31" s="10">
+        <v>45948.727500000001</v>
+      </c>
+      <c r="J31" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A32" s="5" t="s">
+        <v>233</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>234</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>235</v>
+      </c>
+      <c r="F32" s="9">
+        <v>69</v>
+      </c>
+      <c r="G32" s="9" t="s">
+        <v>236</v>
+      </c>
+      <c r="H32" s="10">
+        <v>44298</v>
+      </c>
+      <c r="I32" s="10">
+        <v>46124.212500000001</v>
+      </c>
+      <c r="J32" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A33" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="C33" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="D33" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="F33" s="9">
+        <v>69</v>
+      </c>
+      <c r="G33" s="9" t="s">
+        <v>252</v>
+      </c>
+      <c r="H33" s="10">
+        <v>44180</v>
+      </c>
+      <c r="I33" s="10">
+        <v>46006.212500000001</v>
+      </c>
+      <c r="J33" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A34" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D34" s="5"/>
+      <c r="E34" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="F34" s="9">
+        <v>75</v>
+      </c>
+      <c r="G34" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="H34" s="10">
+        <v>44180</v>
+      </c>
+      <c r="I34" s="10">
+        <v>46006.212500000001</v>
+      </c>
+      <c r="J34" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A35" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="F35" s="9">
+        <v>75</v>
+      </c>
+      <c r="G35" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="H35" s="10">
+        <v>43984</v>
+      </c>
+      <c r="I35" s="10">
+        <v>45810.212500000001</v>
+      </c>
+      <c r="J35" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A36" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="F36" s="9">
+        <v>75</v>
+      </c>
+      <c r="G36" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="H36" s="10">
+        <v>44298</v>
+      </c>
+      <c r="I36" s="10">
+        <v>46124.212500000001</v>
+      </c>
+      <c r="J36" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A37" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="F37" s="9">
+        <v>75</v>
+      </c>
+      <c r="G37" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="H37" s="10">
+        <v>43987</v>
+      </c>
+      <c r="I37" s="10">
+        <v>45813.212500000001</v>
+      </c>
+      <c r="J37" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A38" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="E6" s="5" t="s">
-[...19 lines deleted...]
-      <c r="C7" s="6" t="s">
+      <c r="E38" s="5" t="s">
+        <v>319</v>
+      </c>
+      <c r="F38" s="9">
+        <v>80</v>
+      </c>
+      <c r="G38" s="9" t="s">
+        <v>320</v>
+      </c>
+      <c r="H38" s="10">
+        <v>44118</v>
+      </c>
+      <c r="I38" s="10">
+        <v>45944.212500000001</v>
+      </c>
+      <c r="J38" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A39" s="5" t="s">
+        <v>321</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>322</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="F39" s="9">
+        <v>86</v>
+      </c>
+      <c r="G39" s="9" t="s">
+        <v>324</v>
+      </c>
+      <c r="H39" s="10">
+        <v>44180</v>
+      </c>
+      <c r="I39" s="10">
+        <v>46006.212500000001</v>
+      </c>
+      <c r="J39" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A40" s="5" t="s">
+        <v>325</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="C40" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="D40" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="E7" s="5" t="s">
-[...19 lines deleted...]
-      <c r="C8" s="6" t="s">
+      <c r="E40" s="5" t="s">
+        <v>323</v>
+      </c>
+      <c r="F40" s="9">
+        <v>86</v>
+      </c>
+      <c r="G40" s="9" t="s">
+        <v>324</v>
+      </c>
+      <c r="H40" s="10">
+        <v>44180</v>
+      </c>
+      <c r="I40" s="10">
+        <v>46006.212500000001</v>
+      </c>
+      <c r="J40" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A41" s="5" t="s">
+        <v>327</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="F41" s="9">
+        <v>87</v>
+      </c>
+      <c r="G41" s="9" t="s">
+        <v>330</v>
+      </c>
+      <c r="H41" s="10">
+        <v>44118</v>
+      </c>
+      <c r="I41" s="10">
+        <v>45944.212500000001</v>
+      </c>
+      <c r="J41" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A42" s="5" t="s">
+        <v>331</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="C42" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="D8" s="6" t="s">
+      <c r="D42" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="E8" s="5" t="s">
-[...19 lines deleted...]
-      <c r="C9" s="6" t="s">
+      <c r="E42" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="F42" s="9">
+        <v>87</v>
+      </c>
+      <c r="G42" s="9" t="s">
+        <v>330</v>
+      </c>
+      <c r="H42" s="10">
+        <v>44118</v>
+      </c>
+      <c r="I42" s="10">
+        <v>45944.212500000001</v>
+      </c>
+      <c r="J42" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A43" s="5" t="s">
+        <v>340</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>341</v>
+      </c>
+      <c r="F43" s="9">
+        <v>94</v>
+      </c>
+      <c r="G43" s="9" t="s">
+        <v>342</v>
+      </c>
+      <c r="H43" s="10">
+        <v>44180</v>
+      </c>
+      <c r="I43" s="10">
+        <v>46006.212500000001</v>
+      </c>
+      <c r="J43" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A44" s="5" t="s">
+        <v>343</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="F44" s="9">
+        <v>94</v>
+      </c>
+      <c r="G44" s="9" t="s">
+        <v>346</v>
+      </c>
+      <c r="H44" s="10">
+        <v>44361</v>
+      </c>
+      <c r="I44" s="10">
+        <v>46187.212500000001</v>
+      </c>
+      <c r="J44" s="9" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A45" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="C45" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="D9" s="6"/>
-[...917 lines deleted...]
-      <c r="D45" s="6"/>
+      <c r="D45" s="5"/>
       <c r="E45" s="5" t="s">
-        <v>155</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>356</v>
+      </c>
+      <c r="F45" s="9">
+        <v>974</v>
+      </c>
+      <c r="G45" s="9" t="s">
+        <v>357</v>
       </c>
       <c r="H45" s="10">
-        <v>47218.212500000001</v>
-[...1945 lines deleted...]
-        <v>47826.212500000001</v>
+        <v>44180</v>
+      </c>
+      <c r="I45" s="10">
+        <v>46006.212500000001</v>
+      </c>
+      <c r="J45" s="9" t="s">
+        <v>513</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:H121" xr:uid="{4AFB5070-539D-4C17-AF98-021A0591D1CF}"/>
+  <autoFilter ref="A1:J45" xr:uid="{C01DD817-5415-4EF1-AE0F-32FCD5110D80}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Feuil1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Informations</vt:lpstr>
+      <vt:lpstr>En cours d'approbation</vt:lpstr>
+      <vt:lpstr>Approbation expirée</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Tiffany Boyer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>