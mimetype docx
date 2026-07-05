--- v0 (2026-05-02)
+++ v1 (2026-07-05)
@@ -1,736 +1,967 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="1261"/>
         <w:tblW w:w="14850" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2836"/>
         <w:gridCol w:w="5016"/>
         <w:gridCol w:w="2497"/>
         <w:gridCol w:w="4501"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D3510" w:rsidRPr="00114696" w14:paraId="2B1A782B" w14:textId="77777777" w:rsidTr="00E57053">
+      <w:tr w:rsidR="009D3510" w14:paraId="2B1A782B" w14:textId="77777777" w:rsidTr="00E57053">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="329B4267" w14:textId="77777777" w:rsidR="009D3510" w:rsidRPr="008D7F52" w:rsidRDefault="009D3510" w:rsidP="00E57053">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="329B4267" w14:textId="77777777" w:rsidR="009D3510" w:rsidRDefault="009D3510" w:rsidP="00E57053"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5016" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="094F2A3C" w14:textId="0F558AF9" w:rsidR="009D3510" w:rsidRPr="008D7F52" w:rsidRDefault="009D3510" w:rsidP="00E57053">
+          <w:p w14:paraId="094F2A3C" w14:textId="0F558AF9" w:rsidR="009D3510" w:rsidRPr="008613B1" w:rsidRDefault="009D3510" w:rsidP="00E57053">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008D7F52">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008613B1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Conditions générales requises</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2497" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="3D13F7D8" w14:textId="185FBD08" w:rsidR="009D3510" w:rsidRPr="008D7F52" w:rsidRDefault="009D3510" w:rsidP="00E57053">
+          <w:p w14:paraId="3D13F7D8" w14:textId="185FBD08" w:rsidR="009D3510" w:rsidRPr="008613B1" w:rsidRDefault="009D3510" w:rsidP="00E57053">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008D7F52">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008613B1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Zone de vaccination autorisées par l’accord</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4501" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="4217EE36" w14:textId="35032AD0" w:rsidR="009D3510" w:rsidRPr="008D7F52" w:rsidRDefault="009D3510" w:rsidP="00E57053">
+          <w:p w14:paraId="4217EE36" w14:textId="35032AD0" w:rsidR="009D3510" w:rsidRPr="008613B1" w:rsidRDefault="009D3510" w:rsidP="00E57053">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008D7F52">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008613B1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Conditions additionnelles du pays</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00053C0D" w:rsidRPr="00114696" w14:paraId="61AAD701" w14:textId="77777777" w:rsidTr="00E57053">
+      <w:tr w:rsidR="009D3510" w14:paraId="4061F09C" w14:textId="77777777" w:rsidTr="00E57053">
+        <w:trPr>
+          <w:trHeight w:val="1044"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="085854DC" w14:textId="5E3C2FA2" w:rsidR="00053C0D" w:rsidRPr="008D7F52" w:rsidRDefault="00053C0D" w:rsidP="00E57053">
+          <w:p w14:paraId="3180C856" w14:textId="4574B3C4" w:rsidR="009D3510" w:rsidRPr="008613B1" w:rsidRDefault="009D3510" w:rsidP="00E57053">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7F52">
+            <w:r w:rsidRPr="008613B1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>Italie ’protocole signé le 8/12/2025 pour la ZVII et le 23/02/2026 pour la ZV I)</w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Suisse </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C076A5" w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>depuis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C076A5" w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">le </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>8/12/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5016" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="698D7821" w14:textId="77777777" w:rsidR="00053C0D" w:rsidRPr="008D7F52" w:rsidRDefault="00053C0D" w:rsidP="00053C0D">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="008D7F52">
+          <w:p w14:paraId="5513FD90" w14:textId="77777777" w:rsidR="009D3510" w:rsidRPr="008613B1" w:rsidRDefault="009D3510" w:rsidP="00E57053">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008613B1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidRPr="008D7F52">
+            <w:r w:rsidRPr="008613B1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="008D7F52">
+            <w:r w:rsidRPr="008613B1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
               </w:rPr>
               <w:t>Examen clinique des bovins de l’envoi et de l’unité épidémiologique par un vétérinaire sanitaire</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73468132" w14:textId="77777777" w:rsidR="00053C0D" w:rsidRPr="008D7F52" w:rsidRDefault="00053C0D" w:rsidP="00053C0D">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="008D7F52">
+          <w:p w14:paraId="7AF36276" w14:textId="77777777" w:rsidR="009D3510" w:rsidRPr="008613B1" w:rsidRDefault="009D3510" w:rsidP="00E57053">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6615514F" w14:textId="77777777" w:rsidR="009D3510" w:rsidRPr="008613B1" w:rsidRDefault="009D3510" w:rsidP="00E57053">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008613B1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="008D7F52">
+            <w:r w:rsidRPr="008613B1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
               <w:t>Détention depuis au moins 28 jours au sein de l’élevage d’origine</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4ACA979E" w14:textId="77777777" w:rsidR="00053C0D" w:rsidRPr="008D7F52" w:rsidRDefault="00053C0D" w:rsidP="00053C0D">
-[...12 lines deleted...]
-            <w:r w:rsidRPr="008D7F52">
+          <w:p w14:paraId="5ADD3B0F" w14:textId="77777777" w:rsidR="009D3510" w:rsidRPr="008613B1" w:rsidRDefault="009D3510" w:rsidP="00E57053">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="742F95D9" w14:textId="66C240EE" w:rsidR="009D3510" w:rsidRPr="008613B1" w:rsidRDefault="009D3510" w:rsidP="00E57053">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008613B1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="008D7F52">
+            <w:r w:rsidRPr="008613B1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Vaccination des bovins de l’envoi et de l’unité épidémiologique depuis au moins 28 jours pour les bovins de ZV II et ZV I, ou veaux nés de mères valablement vaccinées</w:t>
-[...15 lines deleted...]
-            <w:r w:rsidRPr="008D7F52">
+              <w:t xml:space="preserve">Vaccination </w:t>
+            </w:r>
+            <w:r w:rsidR="00047A27" w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>des bovins de l’envoi et de l’unité épidémiologique depuis au moins 28 jours pour les bovins de ZV II et ZV I, ou veaux nés de mères valablement vaccinées</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60949925" w14:textId="77777777" w:rsidR="009D3510" w:rsidRPr="008613B1" w:rsidRDefault="009D3510" w:rsidP="00E57053">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FC40F43" w14:textId="3B9B489C" w:rsidR="009D3510" w:rsidRPr="008613B1" w:rsidRDefault="009D3510" w:rsidP="00E57053">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008613B1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidRPr="008D7F52">
+            <w:r w:rsidRPr="008613B1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
               <w:t>Absence foyer depuis au moins 3 mois dans les 20km autour de l’établissement d’origine</w:t>
             </w:r>
-            <w:r w:rsidR="001D5D34" w:rsidRPr="008D7F52">
+            <w:r w:rsidR="00047A27" w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F8A499E" w14:textId="77777777" w:rsidR="009D3510" w:rsidRPr="008613B1" w:rsidRDefault="009D3510" w:rsidP="00E57053">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="005254C4" w14:textId="59DF4584" w:rsidR="009D3510" w:rsidRPr="008613B1" w:rsidRDefault="009D3510" w:rsidP="00E57053">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Vaccination depuis au moins 60j dans les 50</w:t>
+            </w:r>
+            <w:r w:rsidR="008613B1" w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>km autour de l’établissement d’origine de tous les bovins détenus dans la ZV, ou couverture par l’immunité maternelle</w:t>
+            </w:r>
+            <w:r w:rsidR="006D42AD" w:rsidRPr="008613B1">
               <w:rPr>
                 <w:rStyle w:val="Appelnotedebasdep"/>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7447436F" w14:textId="77777777" w:rsidR="00053C0D" w:rsidRPr="008D7F52" w:rsidRDefault="00053C0D" w:rsidP="00053C0D">
-[...18 lines deleted...]
-            <w:r w:rsidRPr="008D7F52">
+          <w:p w14:paraId="2268D194" w14:textId="77777777" w:rsidR="00047A27" w:rsidRPr="008613B1" w:rsidRDefault="00047A27" w:rsidP="00E57053">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3492665B" w14:textId="314C3DE0" w:rsidR="00047A27" w:rsidRDefault="00047A27" w:rsidP="00C076A5">
+            <w:r w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008613B1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Vaccination depuis au moins 60j dans les 50km autour de l’établissement d’origine de tous les bovins détenus dans la ZV, ou couverture par l’immunité maternelle</w:t>
-[...26 lines deleted...]
-              <w:t>6. Les moyens de transport sont nettoyés désinfectés et désinsectisés après chaque</w:t>
+              <w:t xml:space="preserve"> Les moyens de transports sont nettoyés désinfectés et désinsectisés après chaque transport</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C076A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2497" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33225A54" w14:textId="45FC3258" w:rsidR="00053C0D" w:rsidRPr="008D7F52" w:rsidRDefault="00053C0D" w:rsidP="00E57053">
-[...9 lines deleted...]
-              <w:t>ZV I et ZV II</w:t>
+          <w:p w14:paraId="6F6D861A" w14:textId="039255AA" w:rsidR="009D3510" w:rsidRPr="008613B1" w:rsidRDefault="006D42AD" w:rsidP="00E57053">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ZV II</w:t>
+            </w:r>
+            <w:r w:rsidR="00C76C26" w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (hors bovins détenus en zone franche</w:t>
+            </w:r>
+            <w:r w:rsidR="00941602" w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rStyle w:val="Appelnotedebasdep"/>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
+            </w:r>
+            <w:r w:rsidR="00C76C26" w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pour abattage en Suisse)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4501" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31A760B6" w14:textId="70671D73" w:rsidR="00053C0D" w:rsidRPr="008D7F52" w:rsidRDefault="00053C0D" w:rsidP="00E57053">
+          <w:p w14:paraId="57BE7381" w14:textId="268FFF37" w:rsidR="009D3510" w:rsidRPr="008613B1" w:rsidRDefault="009D3510" w:rsidP="00E57053">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Attestation de désinsectisation des véhicules au départ, jointe au certificat</w:t>
+            </w:r>
+            <w:r w:rsidR="00047A27" w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> TRACES NT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D3510" w14:paraId="61AAD701" w14:textId="77777777" w:rsidTr="00E57053">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="085854DC" w14:textId="5B8008D2" w:rsidR="009D3510" w:rsidRPr="008613B1" w:rsidRDefault="009D3510" w:rsidP="00E57053">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Italie </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C076A5" w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>depuis le 08/12/2025 pour la ZV II et le 23/02/2026 pour la ZV I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5016" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FBC3AA3" w14:textId="77777777" w:rsidR="009D3510" w:rsidRDefault="009D3510" w:rsidP="00E57053"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2497" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33225A54" w14:textId="667F2CC8" w:rsidR="009D3510" w:rsidRPr="008613B1" w:rsidRDefault="00C76C26" w:rsidP="00E57053">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ZVI et </w:t>
+            </w:r>
+            <w:r w:rsidR="006D42AD" w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ZV II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4501" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66396E02" w14:textId="4A95AD53" w:rsidR="00047A27" w:rsidRPr="008613B1" w:rsidRDefault="00047A27" w:rsidP="00C076A5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joindre au certificat TRACES NT : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31A760B6" w14:textId="7D3E9DD2" w:rsidR="009D3510" w:rsidRPr="008613B1" w:rsidRDefault="009D3510" w:rsidP="00E57053">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7F52">
-[...13 lines deleted...]
-          <w:p w14:paraId="1A309C9F" w14:textId="77777777" w:rsidR="00053C0D" w:rsidRPr="008D7F52" w:rsidRDefault="00053C0D" w:rsidP="00E57053">
+            <w:r w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Attestation de bonne santé réalisée par le vétérinaire sanitaire faisant suite à l’examen clinique des bovins réalisée 24 heures avant envoi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D35F623" w14:textId="77777777" w:rsidR="009D3510" w:rsidRPr="008613B1" w:rsidRDefault="009D3510" w:rsidP="00E57053">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A309C9F" w14:textId="77777777" w:rsidR="009D3510" w:rsidRPr="008613B1" w:rsidRDefault="009D3510" w:rsidP="00E57053">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7F52">
+            <w:r w:rsidRPr="008613B1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Si certification en CRA, le VOP qui réalise l’examen clinique atteste de celui-ci dans le certificat uniquement. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55F535A2" w14:textId="77777777" w:rsidR="00053C0D" w:rsidRPr="008D7F52" w:rsidRDefault="00053C0D" w:rsidP="00E57053">
-[...6 lines deleted...]
-          <w:p w14:paraId="47F01D8F" w14:textId="112F41BB" w:rsidR="00053C0D" w:rsidRPr="008D7F52" w:rsidRDefault="00053C0D" w:rsidP="00AF2BC4">
+          <w:p w14:paraId="55F535A2" w14:textId="77777777" w:rsidR="009D3510" w:rsidRPr="008613B1" w:rsidRDefault="009D3510" w:rsidP="00E57053">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47F01D8F" w14:textId="4DF85B0F" w:rsidR="009D3510" w:rsidRPr="008613B1" w:rsidRDefault="009D3510" w:rsidP="00C76C26">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7F52">
-[...3 lines deleted...]
-              <w:t>Attestation de traitement des bovins pendant 10 jours avec des acaricides/insecticides et insectifuges remplie et signée par l’éleveur à joindre au certificat TRACES-NT</w:t>
+            <w:r w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Attestation de traitement des bovins pendant 10 jours avec des acaricides/insecticides et insectifuges remplie et signée par l’éleveur.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00053C0D" w:rsidRPr="00114696" w14:paraId="6647493F" w14:textId="77777777" w:rsidTr="00E57053">
+      <w:tr w:rsidR="009D3510" w14:paraId="6647493F" w14:textId="77777777" w:rsidTr="00E57053">
         <w:trPr>
           <w:trHeight w:val="1525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="72073C51" w14:textId="5CF960BF" w:rsidR="00053C0D" w:rsidRPr="008D7F52" w:rsidRDefault="00053C0D" w:rsidP="00E57053">
+          <w:p w14:paraId="72073C51" w14:textId="5BB2898A" w:rsidR="009D3510" w:rsidRPr="008613B1" w:rsidRDefault="0008370A" w:rsidP="00E57053">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7F52">
+            <w:r w:rsidRPr="008613B1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t xml:space="preserve">Espagne (protocole signé le 05/02/2026) </w:t>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espagne </w:t>
+            </w:r>
+            <w:r w:rsidR="00C076A5" w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">depuis le </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>05/02/2026)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5016" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AA1F267" w14:textId="77777777" w:rsidR="00053C0D" w:rsidRPr="008D7F52" w:rsidRDefault="00053C0D" w:rsidP="00E57053">
-[...5 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="1AA1F267" w14:textId="77777777" w:rsidR="009D3510" w:rsidRDefault="009D3510" w:rsidP="00E57053"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2497" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51DD2060" w14:textId="28C83B01" w:rsidR="00053C0D" w:rsidRPr="008D7F52" w:rsidRDefault="00053C0D" w:rsidP="00E57053">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="008D7F52">
+          <w:p w14:paraId="51DD2060" w14:textId="28C83B01" w:rsidR="009D3510" w:rsidRPr="008613B1" w:rsidRDefault="006D42AD" w:rsidP="00E57053">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008613B1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
               </w:rPr>
               <w:t>ZV I et ZV II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4501" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B2FDD3D" w14:textId="660179F8" w:rsidR="00053C0D" w:rsidRPr="008D7F52" w:rsidRDefault="00053C0D" w:rsidP="00E57053">
+          <w:p w14:paraId="2B2FDD3D" w14:textId="64F9BC1D" w:rsidR="009D3510" w:rsidRPr="008613B1" w:rsidRDefault="0008370A" w:rsidP="00E57053">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008D7F52">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="008D7F52">
+            <w:r w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="00C87619" w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>iste des bovins d</w:t>
+            </w:r>
+            <w:r w:rsidR="00047A27" w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00C87619" w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> l'envoi avec les dates de vaccination de chaque bovin ou bien de la mère pour les veaux couverts par l'immunité maternelle, jointe au certificat</w:t>
+            </w:r>
+            <w:r w:rsidR="00C87619" w:rsidRPr="008613B1">
               <w:rPr>
                 <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
-                <w:b/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> TRACES-NT</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00047A27" w:rsidRPr="008613B1">
+              <w:rPr>
+                <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+              </w:rPr>
+              <w:t>TRACES NT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C32C797" w14:textId="4F96DD9A" w:rsidR="00E57053" w:rsidRPr="00114696" w:rsidRDefault="00E57053" w:rsidP="00E57053">
+    <w:p w14:paraId="3C32C797" w14:textId="634775D5" w:rsidR="00E57053" w:rsidRPr="008613B1" w:rsidRDefault="00E57053" w:rsidP="00E57053">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114696">
+      <w:r w:rsidRPr="008613B1">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Conditions d’envoi de bovins à partir d’une zone vaccinale DNC vers d’autres </w:t>
-[...19 lines deleted...]
-        <w:t>tat Membres</w:t>
+        <w:t>Conditions d’envoi de bovins à partir d’une zone vaccinale DNC vers d’autres Etat Membres</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA9AAA5" w14:textId="77777777" w:rsidR="00F66D89" w:rsidRPr="00114696" w:rsidRDefault="00F66D89">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="00F66D89" w:rsidRPr="00114696" w:rsidSect="00E57053">
+    <w:p w14:paraId="5AA9AAA5" w14:textId="77777777" w:rsidR="00F66D89" w:rsidRDefault="00F66D89"/>
+    <w:sectPr w:rsidR="00F66D89" w:rsidSect="00E57053">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BB61938" w14:textId="77777777" w:rsidR="00AC3FAC" w:rsidRDefault="00AC3FAC" w:rsidP="006D42AD">
+    <w:p w14:paraId="3EFAEEBA" w14:textId="77777777" w:rsidR="004005DB" w:rsidRDefault="004005DB" w:rsidP="006D42AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59C8CF30" w14:textId="77777777" w:rsidR="00AC3FAC" w:rsidRDefault="00AC3FAC" w:rsidP="006D42AD">
+    <w:p w14:paraId="4C12B591" w14:textId="77777777" w:rsidR="004005DB" w:rsidRDefault="004005DB" w:rsidP="006D42AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Marianne">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000000F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="590449A9" w14:textId="77777777" w:rsidR="00AC3FAC" w:rsidRDefault="00AC3FAC" w:rsidP="006D42AD">
+    <w:p w14:paraId="46259B79" w14:textId="77777777" w:rsidR="004005DB" w:rsidRDefault="004005DB" w:rsidP="006D42AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28EA0DB4" w14:textId="77777777" w:rsidR="00AC3FAC" w:rsidRDefault="00AC3FAC" w:rsidP="006D42AD">
+    <w:p w14:paraId="0998F1D0" w14:textId="77777777" w:rsidR="004005DB" w:rsidRDefault="004005DB" w:rsidP="006D42AD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="28BBB5FB" w14:textId="77777777" w:rsidR="001D5D34" w:rsidRPr="008D7F52" w:rsidRDefault="001D5D34" w:rsidP="001D5D34">
+    <w:p w14:paraId="4DBB14D9" w14:textId="1BBE1898" w:rsidR="006D42AD" w:rsidRPr="008613B1" w:rsidRDefault="008613B1">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D7F52">
+      <w:r w:rsidRPr="008613B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:i/>
+          <w:iCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008613B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00047A27" w:rsidRPr="008613B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ces critères sont remplis pour toutes les communes dont la liste est présente sur le site du MAASA</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="1FED065E" w14:textId="38EB8F2B" w:rsidR="00941602" w:rsidRPr="008613B1" w:rsidRDefault="00941602">
+      <w:pPr>
+        <w:pStyle w:val="Notedebasdepage"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008613B1">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008D7F52">
+      <w:r w:rsidRPr="008613B1">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:hAnsi="Marianne"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ces critères sont remplis pour toutes les communes dont la liste est présente sur le site du MAASA.</w:t>
+        <w:t xml:space="preserve"> Zones franches du Pays de Gex et Haute-Savoie</w:t>
       </w:r>
-    </w:p>
-[...42 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F403557"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2326E7CA"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -955,107 +1186,193 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="347C4365"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7A164334"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00035429"/>
     <w:rsid w:val="00035429"/>
-    <w:rsid w:val="00053C0D"/>
+    <w:rsid w:val="00047A27"/>
     <w:rsid w:val="0008370A"/>
-    <w:rsid w:val="00114696"/>
     <w:rsid w:val="001B4DEA"/>
-    <w:rsid w:val="001D5D34"/>
-    <w:rsid w:val="003513F7"/>
+    <w:rsid w:val="001F6388"/>
+    <w:rsid w:val="004005DB"/>
+    <w:rsid w:val="00493DB1"/>
     <w:rsid w:val="006526AD"/>
     <w:rsid w:val="006D42AD"/>
-    <w:rsid w:val="008D7F52"/>
-    <w:rsid w:val="008E75EA"/>
+    <w:rsid w:val="008613B1"/>
+    <w:rsid w:val="00941602"/>
     <w:rsid w:val="009D3510"/>
-    <w:rsid w:val="00A9510A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AF2BC4"/>
+    <w:rsid w:val="00A550F9"/>
+    <w:rsid w:val="00C076A5"/>
+    <w:rsid w:val="00C76C26"/>
     <w:rsid w:val="00C87619"/>
-    <w:rsid w:val="00C920CC"/>
-    <w:rsid w:val="00DC4159"/>
     <w:rsid w:val="00E57053"/>
-    <w:rsid w:val="00EC72E4"/>
     <w:rsid w:val="00F66D89"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -1538,130 +1855,62 @@
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Appelnotedebasdep">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006D42AD"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006D42AD"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Marquedecommentaire">
-[...66 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1881,74 +2130,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F47D8F3B-1F46-4F50-8797-CF7CCED97337}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>257</Words>
-  <Characters>1416</Characters>
+  <Words>280</Words>
+  <Characters>1543</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1670</CharactersWithSpaces>
+  <CharactersWithSpaces>1820</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gwenaël PERON</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>