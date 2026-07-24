--- v2 (2026-06-22)
+++ v3 (2026-07-24)
@@ -1,84 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\2-SAS\SDSPV\BIB\COMMUNS\15-BIOCONTROLE\1 - Liste Bicontrôle\1_Publication NS\1_Annexe\2026 05\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\2-SAS\SDSPV\BIB\COMMUNS\15-BIOCONTROLE\1 - Liste Bicontrôle\1_Publication NS\1_Annexe\2026 06\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A8304807-E14F-4B3A-BBAD-E3D67F28EA6E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1A40F570-4F45-4D8E-8E3C-71568677F003}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="286" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" tabRatio="286" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Produits" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Produits!$A$1:$H$1125</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Produits!$A$1:$H$1174</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
-    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3614" uniqueCount="1045">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3734" uniqueCount="1090">
   <si>
     <t>ANNEXE: Liste des produits phytopharmaceutiques de biocontrôle, au titre des articles L.253-5 et L.253-7 du code rural et de la pêche maritime</t>
   </si>
   <si>
     <t>Partie A: Produits phytopharmaceutiques de biocontrôle comprenant des micro-organismes</t>
   </si>
   <si>
     <t>Substance active</t>
   </si>
   <si>
     <t>Nom commercial</t>
   </si>
   <si>
     <t>N°AMM</t>
   </si>
   <si>
     <t>Mention EAJ*</t>
   </si>
   <si>
     <t>AQ 10</t>
   </si>
   <si>
     <t>Aureobasidium pullulans souche DSM 14940 et DSM 14941</t>
   </si>
   <si>
@@ -1576,50 +1573,53 @@
     <t>SAVIAL FORTE</t>
   </si>
   <si>
     <t>V10</t>
   </si>
   <si>
     <t>Virus de la mosaïque du pépino, isolat VC1 peu virulent / Virus de la mosaïque du pépino, isolat VX1 peu virulent</t>
   </si>
   <si>
     <t>JULIETTA</t>
   </si>
   <si>
     <t>JULIETTA GARDEN</t>
   </si>
   <si>
     <t>Clonostachys rosea souche J1446 (anciennement Gliocladium catenulatum souche J1446)</t>
   </si>
   <si>
     <t>AMYLO-X JARDIN</t>
   </si>
   <si>
     <t>ANL-F004</t>
   </si>
   <si>
     <t>ECHIQUIER</t>
+  </si>
+  <si>
+    <t>ACTIPRON PLUS</t>
   </si>
   <si>
     <t>TOPGRAIN</t>
   </si>
   <si>
     <t>ORGRAIN</t>
   </si>
   <si>
     <t>MINIXX</t>
   </si>
   <si>
     <t>SEEDMIXX</t>
   </si>
   <si>
     <t>WHISPER</t>
   </si>
   <si>
     <t>KASHMIR</t>
   </si>
   <si>
     <t>BLAKMUR</t>
   </si>
   <si>
     <t>HERBATAK EASY</t>
   </si>
@@ -2357,50 +2357,53 @@
     <t>LARGO</t>
   </si>
   <si>
     <t>MISTER L</t>
   </si>
   <si>
     <t>Acide gibbérellique</t>
   </si>
   <si>
     <t>IRONCLAD MANTRA</t>
   </si>
   <si>
     <t>NEU 1187 M</t>
   </si>
   <si>
     <t>IRONCLAD EVO</t>
   </si>
   <si>
     <t>ATAPHOS-K</t>
   </si>
   <si>
     <t>CYDIA PRO BALL</t>
   </si>
   <si>
     <t>GINKO Z</t>
+  </si>
+  <si>
+    <t>S 700</t>
   </si>
   <si>
     <t>PREVAM</t>
   </si>
   <si>
     <t>DANICONFUS</t>
   </si>
   <si>
     <t>ALAMODE</t>
   </si>
   <si>
     <t>ISOMATE TP MAX TT</t>
   </si>
   <si>
     <t>STALANNE</t>
   </si>
   <si>
     <t>ROZANNE</t>
   </si>
   <si>
     <t>SDN MAX</t>
   </si>
   <si>
     <t>BIOPOM</t>
   </si>
@@ -3157,78 +3160,207 @@
   <si>
     <t>ALARON</t>
   </si>
   <si>
     <t>SAROIL</t>
   </si>
   <si>
     <t>PONAFOIL</t>
   </si>
   <si>
     <t>2025-005</t>
   </si>
   <si>
     <t>CEPP (actualisation 17/03/26)</t>
   </si>
   <si>
     <t xml:space="preserve">Pyrophosphate ferrique </t>
   </si>
   <si>
     <t>CYDIATEC ALPHA</t>
   </si>
   <si>
     <t>GRAPHOLITA PRO SPRAY</t>
   </si>
   <si>
+    <t>FEMA</t>
+  </si>
+  <si>
+    <t>GINKO ALPHA</t>
+  </si>
+  <si>
+    <t>LOBETEC BIO</t>
+  </si>
+  <si>
+    <t>MILICIA</t>
+  </si>
+  <si>
+    <t>Bacillus amyloliquefaciens souche QST 713</t>
+  </si>
+  <si>
+    <t>SUSTEED</t>
+  </si>
+  <si>
+    <t>TUTA PROTECT</t>
+  </si>
+  <si>
+    <t>BALON</t>
+  </si>
+  <si>
+    <t>FOSKARE</t>
+  </si>
+  <si>
+    <t>ALLURION</t>
+  </si>
+  <si>
+    <t>KAVIX</t>
+  </si>
+  <si>
+    <t>SPORTARIS</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> BIO-DOR PRO</t>
+  </si>
+  <si>
+    <t>SAVIAL JARDIN</t>
+  </si>
+  <si>
+    <t>SUMIFIVE TRAP</t>
+  </si>
+  <si>
+    <t>SUMITRAP</t>
+  </si>
+  <si>
+    <t>VITIFIX</t>
+  </si>
+  <si>
+    <t>ALTINCO GRINWARD</t>
+  </si>
+  <si>
+    <t>VITI1000</t>
+  </si>
+  <si>
+    <t>TOURLOS</t>
+  </si>
+  <si>
+    <t>DANICONFUS 300</t>
+  </si>
+  <si>
+    <t>GAGNAN PRO</t>
+  </si>
+  <si>
+    <t>DOVOM 80 WG</t>
+  </si>
+  <si>
+    <t>PENGAR 80 WG</t>
+  </si>
+  <si>
+    <t>KETAMON 80 WG</t>
+  </si>
+  <si>
+    <t>POWSYS</t>
+  </si>
+  <si>
+    <t>SULCLEAN</t>
+  </si>
+  <si>
+    <t>AZUPEC FLUID</t>
+  </si>
+  <si>
+    <t>SULPEC FLUID</t>
+  </si>
+  <si>
+    <t>COSAFLO</t>
+  </si>
+  <si>
+    <t>TERPEVA</t>
+  </si>
+  <si>
+    <t>PLANT OLEO</t>
+  </si>
+  <si>
+    <t>PRO-SOUFRE HELM 800SC</t>
+  </si>
+  <si>
+    <t>HELM-SOUFRE 800SC</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> OPTI-SOUFRE HELM 800SC</t>
+  </si>
+  <si>
+    <t>AKOSAR 800 SC</t>
+  </si>
+  <si>
+    <t>HYDROSAR 800 SC</t>
+  </si>
+  <si>
+    <t>BOTYSAR 800 SC</t>
+  </si>
+  <si>
+    <t>VITIPROTECT</t>
+  </si>
+  <si>
+    <t>KATIBERIAN</t>
+  </si>
+  <si>
+    <t>TRIOMPH</t>
+  </si>
+  <si>
+    <t>AZUMO WG</t>
+  </si>
+  <si>
+    <t>MILDURAN</t>
+  </si>
+  <si>
+    <t>NIREDIS DUO</t>
+  </si>
+  <si>
+    <t>VELSINUM</t>
+  </si>
+  <si>
+    <t>PYRADON</t>
+  </si>
+  <si>
+    <t>Ancienne dénomination : ALTINCOAGRO GRINWARD</t>
+  </si>
+  <si>
+    <t>Nouveau nom : ALTINCO GRINWARD</t>
+  </si>
+  <si>
+    <t>PLANTSAR</t>
+  </si>
+  <si>
+    <t>LIMIT</t>
+  </si>
+  <si>
+    <t>2025-028</t>
+  </si>
+  <si>
+    <t>2025-034</t>
+  </si>
+  <si>
     <t>2021-084</t>
-  </si>
-[...25 lines deleted...]
-    <t>2025-034</t>
   </si>
   <si>
     <t>2022-110</t>
   </si>
   <si>
     <t>2017-026</t>
   </si>
   <si>
     <t>2025-004</t>
   </si>
   <si>
     <t>2018-046</t>
   </si>
   <si>
     <t>2018-042</t>
   </si>
   <si>
     <t>2018-021</t>
   </si>
   <si>
     <t>2021-045</t>
   </si>
   <si>
     <t>2025-009</t>
   </si>
@@ -3266,51 +3398,51 @@
     <t>2017-023</t>
   </si>
   <si>
     <t>2018-039</t>
   </si>
   <si>
     <t>2021-008</t>
   </si>
   <si>
     <t>2018-037</t>
   </si>
   <si>
     <t>2020-078</t>
   </si>
   <si>
     <t>2025-063</t>
   </si>
   <si>
     <t>2018-041</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="31" x14ac:knownFonts="1">
+  <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color indexed="54"/>
       <name val="Calibri Light"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -3463,50 +3595,57 @@
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="4"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <strike/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <strike/>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -3546,50 +3685,59 @@
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color theme="0" tint="-0.34998626667073579"/>
       </left>
       <right/>
       <top/>
       <bottom style="hair">
         <color theme="0" tint="-0.34998626667073579"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
@@ -3617,651 +3765,620 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="196">
+  <cellXfs count="188">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="7" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="3" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="20" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="8" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...44 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
-    </xf>
-[...191 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="49" fontId="6" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="20" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="30" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="1" fontId="20" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="14" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="20" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="31" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="7" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="5" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="19" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="6" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="3" fontId="6" fillId="6" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="1" fontId="12" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...53 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="0" fillId="6" borderId="9" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...75 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="49" fontId="6" fillId="6" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="11" fontId="3" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="11" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="11" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="1" fontId="6" fillId="6" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="1" fontId="6" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="8" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Commentaire" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 4" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 5" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 6" xfId="8" xr:uid="{A5E3C32A-E670-4D83-867E-715CFE3C3E16}"/>
     <cellStyle name="Titre 1" xfId="2" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Titre 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -4603,40484 +4720,19354 @@
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephy.anses.fr/firme/sarl-hmwc-1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephy.anses.fr/firme/m-cazorla-sl" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Feuil3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AH1125"/>
+  <dimension ref="A1:H1174"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="H87" sqref="H87"/>
+    <sheetView tabSelected="1" topLeftCell="A90" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E104" sqref="E104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="59.140625" style="126" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="35" max="16384" width="11.42578125" style="7"/>
+    <col min="1" max="1" width="59.140625" style="116" customWidth="1"/>
+    <col min="2" max="2" width="46.28515625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="11.28515625" style="175" customWidth="1"/>
+    <col min="4" max="4" width="9.5703125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="34" style="1" customWidth="1"/>
+    <col min="6" max="6" width="12.85546875" style="14" customWidth="1"/>
+    <col min="7" max="7" width="15.28515625" style="19" customWidth="1"/>
+    <col min="8" max="8" width="14.7109375" style="112" customWidth="1"/>
+    <col min="9" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34" s="6" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="191" t="s">
+    <row r="1" spans="1:8" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A1" s="161" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="191"/>
-[...144 lines deleted...]
-      <c r="A5" s="190" t="s">
+      <c r="B1" s="161"/>
+      <c r="C1" s="161"/>
+      <c r="D1" s="161"/>
+      <c r="E1" s="161"/>
+      <c r="F1" s="161"/>
+      <c r="G1" s="161"/>
+      <c r="H1" s="161"/>
+    </row>
+    <row r="2" spans="1:8" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="114"/>
+      <c r="B2" s="11"/>
+      <c r="C2" s="119"/>
+      <c r="D2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="103"/>
+      <c r="H2" s="111"/>
+    </row>
+    <row r="3" spans="1:8" s="8" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="158" t="s">
+        <v>798</v>
+      </c>
+      <c r="B3" s="159"/>
+      <c r="C3" s="159"/>
+      <c r="D3" s="159"/>
+      <c r="E3" s="159"/>
+      <c r="F3" s="17"/>
+      <c r="G3" s="103"/>
+      <c r="H3" s="111"/>
+    </row>
+    <row r="4" spans="1:8" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="115"/>
+      <c r="B4" s="12"/>
+      <c r="C4" s="119"/>
+      <c r="D4" s="17"/>
+      <c r="F4" s="17"/>
+      <c r="G4" s="103"/>
+      <c r="H4" s="111"/>
+    </row>
+    <row r="5" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="160" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="190"/>
-[...33 lines deleted...]
-    <row r="6" spans="1:34" s="16" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+      <c r="B5" s="160"/>
+      <c r="C5" s="160"/>
+      <c r="D5" s="160"/>
+      <c r="E5" s="160"/>
+      <c r="F5" s="160"/>
+      <c r="G5" s="160"/>
+      <c r="H5" s="160"/>
+    </row>
+    <row r="6" spans="1:8" s="18" customFormat="1" ht="36" x14ac:dyDescent="0.2">
       <c r="A6" s="32" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="132" t="s">
+      <c r="C6" s="120" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="32" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="32" t="s">
         <v>497</v>
       </c>
       <c r="F6" s="32" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="G6" s="32" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="H6" s="32" t="s">
-        <v>569</v>
-[...28 lines deleted...]
-    <row r="7" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A7" s="30" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="B7" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="C7" s="133">
+      <c r="C7" s="166">
         <v>2100207</v>
       </c>
       <c r="D7" s="25"/>
       <c r="E7" s="27"/>
       <c r="F7" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G7" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H7" s="39" t="s">
-        <v>574</v>
-[...28 lines deleted...]
-    <row r="8" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A8" s="30" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="24" t="s">
-        <v>710</v>
-[...1 lines deleted...]
-      <c r="C8" s="133">
+        <v>711</v>
+      </c>
+      <c r="C8" s="166">
         <v>2180042</v>
       </c>
       <c r="D8" s="25"/>
       <c r="E8" s="27" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="F8" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G8" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H8" s="39"/>
-      <c r="I8" s="104"/>
-[...26 lines deleted...]
-    <row r="9" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A9" s="30" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="C9" s="133">
+      <c r="C9" s="166">
         <v>2110079</v>
       </c>
       <c r="D9" s="25"/>
       <c r="E9" s="27"/>
       <c r="F9" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G9" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H9" s="39"/>
-      <c r="I9" s="104"/>
-[...26 lines deleted...]
-    <row r="10" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A10" s="30" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="C10" s="133">
+      <c r="C10" s="166">
         <v>2120082</v>
       </c>
       <c r="D10" s="25"/>
       <c r="E10" s="28"/>
       <c r="F10" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G10" s="39" t="s">
-        <v>1018</v>
+        <v>1062</v>
       </c>
       <c r="H10" s="41"/>
-      <c r="I10" s="104"/>
-[...26 lines deleted...]
-    <row r="11" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A11" s="31" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="C11" s="134">
+      <c r="C11" s="167">
         <v>2140036</v>
       </c>
       <c r="D11" s="26"/>
       <c r="E11" s="28"/>
       <c r="F11" s="42" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G11" s="39" t="s">
-        <v>1018</v>
+        <v>1062</v>
       </c>
       <c r="H11" s="41"/>
-      <c r="I11" s="104"/>
-[...26 lines deleted...]
-    <row r="12" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A12" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="133">
+      <c r="C12" s="166">
         <v>2180651</v>
       </c>
       <c r="D12" s="25"/>
       <c r="E12" s="28"/>
       <c r="F12" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G12" s="39" t="s">
-        <v>1018</v>
+        <v>1062</v>
       </c>
       <c r="H12" s="41" t="s">
-        <v>574</v>
-[...28 lines deleted...]
-    <row r="13" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A13" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="133">
+      <c r="C13" s="166">
         <v>2171253</v>
       </c>
       <c r="D13" s="25"/>
       <c r="E13" s="28"/>
       <c r="F13" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G13" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H13" s="41"/>
-      <c r="I13" s="104"/>
-[...26 lines deleted...]
-    <row r="14" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A14" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="C14" s="133">
+      <c r="C14" s="166">
         <v>2171248</v>
       </c>
       <c r="D14" s="25"/>
       <c r="E14" s="28"/>
       <c r="F14" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G14" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H14" s="41"/>
-      <c r="I14" s="104"/>
-[...30 lines deleted...]
-      <c r="B15" s="158" t="s">
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A15" s="28" t="s">
         <v>1016</v>
       </c>
-      <c r="C15" s="159">
+      <c r="B15" s="24" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C15" s="166">
         <v>2260140</v>
       </c>
-      <c r="D15" s="160"/>
-[...33 lines deleted...]
-    <row r="16" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="D15" s="25"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G15" s="39"/>
+      <c r="H15" s="41"/>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A16" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="C16" s="133">
+      <c r="C16" s="166">
         <v>2160841</v>
       </c>
       <c r="D16" s="25"/>
       <c r="E16" s="28"/>
       <c r="F16" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G16" s="39" t="s">
-        <v>1018</v>
+        <v>1062</v>
       </c>
       <c r="H16" s="41"/>
-      <c r="I16" s="104"/>
-[...26 lines deleted...]
-    <row r="17" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A17" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="33" t="s">
-        <v>656</v>
-[...1 lines deleted...]
-      <c r="C17" s="133">
+        <v>657</v>
+      </c>
+      <c r="C17" s="166">
         <v>2200892</v>
       </c>
       <c r="D17" s="25"/>
       <c r="E17" s="28"/>
       <c r="F17" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G17" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H17" s="41"/>
-      <c r="I17" s="104"/>
-[...26 lines deleted...]
-    <row r="18" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A18" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="44" t="s">
         <v>511</v>
       </c>
-      <c r="C18" s="133">
+      <c r="C18" s="166">
         <v>2190346</v>
       </c>
       <c r="D18" s="25" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="28"/>
       <c r="F18" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G18" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H18" s="41"/>
-      <c r="I18" s="104"/>
-[...26 lines deleted...]
-    <row r="19" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A19" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="24" t="s">
-        <v>872</v>
-[...2 lines deleted...]
-        <v>873</v>
+        <v>874</v>
+      </c>
+      <c r="C19" s="166" t="s">
+        <v>875</v>
       </c>
       <c r="D19" s="25"/>
       <c r="E19" s="28"/>
       <c r="F19" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G19" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H19" s="41"/>
-      <c r="I19" s="104"/>
-[...26 lines deleted...]
-    <row r="20" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A20" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="24" t="s">
-        <v>652</v>
-[...1 lines deleted...]
-      <c r="C20" s="133">
+        <v>653</v>
+      </c>
+      <c r="C20" s="166">
         <v>2210063</v>
       </c>
       <c r="D20" s="25"/>
       <c r="E20" s="28"/>
       <c r="F20" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G20" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H20" s="41"/>
-      <c r="I20" s="104"/>
-[...28 lines deleted...]
-        <v>605</v>
+    </row>
+    <row r="21" spans="1:8" s="92" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="60" t="s">
+        <v>606</v>
       </c>
       <c r="B21" s="24" t="s">
-        <v>926</v>
-[...5 lines deleted...]
-        <v>574</v>
+        <v>928</v>
+      </c>
+      <c r="C21" s="168" t="s">
+        <v>932</v>
+      </c>
+      <c r="F21" s="92" t="s">
+        <v>575</v>
       </c>
       <c r="G21" s="39" t="s">
-        <v>675</v>
-[...38 lines deleted...]
-      <c r="C22" s="137">
+        <v>676</v>
+      </c>
+      <c r="H21" s="92" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A22" s="96" t="s">
+        <v>606</v>
+      </c>
+      <c r="B22" s="97" t="s">
+        <v>761</v>
+      </c>
+      <c r="C22" s="169">
         <v>2220430</v>
       </c>
-      <c r="D22" s="101"/>
-[...2 lines deleted...]
-        <v>574</v>
+      <c r="D22" s="98"/>
+      <c r="E22" s="99"/>
+      <c r="F22" s="100" t="s">
+        <v>575</v>
       </c>
       <c r="G22" s="39" t="s">
-        <v>1018</v>
-[...41 lines deleted...]
-      <c r="D23" s="25" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H22" s="101" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="152" t="s">
+        <v>606</v>
+      </c>
+      <c r="B23" s="157" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C23" s="170">
+        <v>2220430</v>
+      </c>
+      <c r="D23" s="153"/>
+      <c r="E23" s="154"/>
+      <c r="F23" s="155" t="s">
+        <v>575</v>
+      </c>
+      <c r="G23" s="127"/>
+      <c r="H23" s="156" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A24" s="30" t="s">
+        <v>606</v>
+      </c>
+      <c r="B24" s="93" t="s">
+        <v>924</v>
+      </c>
+      <c r="C24" s="166" t="s">
+        <v>925</v>
+      </c>
+      <c r="D24" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="E23" s="28"/>
-[...46 lines deleted...]
-      <c r="D24" s="25"/>
       <c r="E24" s="28"/>
       <c r="F24" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G24" s="39" t="s">
-        <v>1018</v>
+        <v>676</v>
       </c>
       <c r="H24" s="41" t="s">
-        <v>574</v>
-[...28 lines deleted...]
-    <row r="25" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A25" s="30" t="s">
-        <v>605</v>
-[...1 lines deleted...]
-      <c r="B25" s="24" t="s">
         <v>606</v>
       </c>
-      <c r="C25" s="133">
-        <v>2200311</v>
+      <c r="B25" s="79" t="s">
+        <v>859</v>
+      </c>
+      <c r="C25" s="166">
+        <v>2220430</v>
       </c>
       <c r="D25" s="25"/>
       <c r="E25" s="28"/>
       <c r="F25" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G25" s="39" t="s">
-        <v>675</v>
+        <v>1062</v>
       </c>
       <c r="H25" s="41" t="s">
-        <v>574</v>
-[...28 lines deleted...]
-    <row r="26" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A26" s="30" t="s">
-        <v>605</v>
-[...5 lines deleted...]
-        <v>2200800</v>
+        <v>606</v>
+      </c>
+      <c r="B26" s="24" t="s">
+        <v>607</v>
+      </c>
+      <c r="C26" s="166">
+        <v>2200311</v>
       </c>
       <c r="D26" s="25"/>
       <c r="E26" s="28"/>
       <c r="F26" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G26" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H26" s="41" t="s">
-        <v>574</v>
-[...28 lines deleted...]
-    <row r="27" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A27" s="30" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="B27" s="47" t="s">
         <v>648</v>
       </c>
-      <c r="C27" s="133">
-        <v>2200802</v>
+      <c r="C27" s="166">
+        <v>2200800</v>
       </c>
       <c r="D27" s="25"/>
       <c r="E27" s="28"/>
       <c r="F27" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G27" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H27" s="41" t="s">
-        <v>574</v>
-[...28 lines deleted...]
-    <row r="28" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A28" s="30" t="s">
-        <v>605</v>
-[...5 lines deleted...]
-        <v>2200801</v>
+        <v>606</v>
+      </c>
+      <c r="B28" s="47" t="s">
+        <v>649</v>
+      </c>
+      <c r="C28" s="166">
+        <v>2200802</v>
       </c>
       <c r="D28" s="25"/>
       <c r="E28" s="28"/>
       <c r="F28" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G28" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H28" s="41" t="s">
-        <v>574</v>
-[...28 lines deleted...]
-    <row r="29" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A29" s="30" t="s">
+        <v>606</v>
+      </c>
+      <c r="B29" s="48" t="s">
+        <v>642</v>
+      </c>
+      <c r="C29" s="166">
+        <v>2200801</v>
+      </c>
+      <c r="D29" s="25"/>
+      <c r="E29" s="28"/>
+      <c r="F29" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G29" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H29" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A30" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="B29" s="43" t="s">
+      <c r="B30" s="43" t="s">
         <v>19</v>
       </c>
-      <c r="C29" s="133">
-[...45 lines deleted...]
-      <c r="C30" s="134">
+      <c r="C30" s="166">
         <v>2180404</v>
       </c>
       <c r="D30" s="41"/>
       <c r="E30" s="28"/>
       <c r="F30" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G30" s="39" t="s">
-        <v>1018</v>
+        <v>1062</v>
       </c>
       <c r="H30" s="41"/>
-      <c r="I30" s="104"/>
-[...27 lines deleted...]
-      <c r="A31" s="30" t="s">
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A31" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B31" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" s="167">
+        <v>2180404</v>
+      </c>
+      <c r="D31" s="41"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G31" s="39" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H31" s="41"/>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A32" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="B31" s="24" t="s">
+      <c r="B32" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="C31" s="133">
+      <c r="C32" s="166">
         <v>2020241</v>
-      </c>
-[...44 lines deleted...]
-        <v>2170436</v>
       </c>
       <c r="D32" s="25"/>
       <c r="E32" s="28"/>
       <c r="F32" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G32" s="39" t="s">
-        <v>675</v>
+        <v>1063</v>
       </c>
       <c r="H32" s="41"/>
-      <c r="I32" s="104"/>
-[...82 lines deleted...]
-      <c r="D34" s="40"/>
+    </row>
+    <row r="33" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="124" t="s">
+        <v>22</v>
+      </c>
+      <c r="B33" s="139" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C33" s="171">
+        <v>2020241</v>
+      </c>
+      <c r="D33" s="125"/>
+      <c r="E33" s="136"/>
+      <c r="F33" s="135" t="s">
+        <v>575</v>
+      </c>
+      <c r="G33" s="127"/>
+      <c r="H33" s="126"/>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A34" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="B34" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="C34" s="166">
+        <v>2170436</v>
+      </c>
+      <c r="D34" s="25"/>
       <c r="E34" s="28"/>
       <c r="F34" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G34" s="39" t="s">
-        <v>1019</v>
+        <v>676</v>
       </c>
       <c r="H34" s="41"/>
-      <c r="I34" s="104"/>
-[...27 lines deleted...]
-      <c r="A35" s="31" t="s">
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A35" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="B35" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="134">
+      <c r="B35" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="166">
         <v>2010513</v>
       </c>
       <c r="D35" s="40"/>
       <c r="E35" s="28"/>
       <c r="F35" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G35" s="39" t="s">
-        <v>1019</v>
+        <v>1063</v>
       </c>
       <c r="H35" s="41"/>
-      <c r="I35" s="104"/>
-[...26 lines deleted...]
-    <row r="36" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A36" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="33" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="C36" s="134">
+        <v>37</v>
+      </c>
+      <c r="C36" s="167">
         <v>2010513</v>
       </c>
       <c r="D36" s="40"/>
       <c r="E36" s="28"/>
       <c r="F36" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G36" s="39" t="s">
-        <v>1019</v>
+        <v>1063</v>
       </c>
       <c r="H36" s="41"/>
-      <c r="I36" s="104"/>
-[...26 lines deleted...]
-    <row r="37" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A37" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="33" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="C37" s="134">
+        <v>38</v>
+      </c>
+      <c r="C37" s="167">
         <v>2010513</v>
       </c>
       <c r="D37" s="40"/>
       <c r="E37" s="28"/>
       <c r="F37" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G37" s="39" t="s">
-        <v>1019</v>
+        <v>1063</v>
       </c>
       <c r="H37" s="41"/>
-      <c r="I37" s="104"/>
-[...26 lines deleted...]
-    <row r="38" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A38" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="33" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="C38" s="134">
+        <v>39</v>
+      </c>
+      <c r="C38" s="167">
         <v>2010513</v>
       </c>
       <c r="D38" s="40"/>
       <c r="E38" s="28"/>
       <c r="F38" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G38" s="39" t="s">
-        <v>1019</v>
+        <v>1063</v>
       </c>
       <c r="H38" s="41"/>
-      <c r="I38" s="104"/>
-[...26 lines deleted...]
-    <row r="39" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A39" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="33" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="C39" s="134">
+        <v>40</v>
+      </c>
+      <c r="C39" s="167">
         <v>2010513</v>
       </c>
       <c r="D39" s="40"/>
       <c r="E39" s="28"/>
       <c r="F39" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G39" s="39" t="s">
-        <v>1019</v>
+        <v>1063</v>
       </c>
       <c r="H39" s="41"/>
-      <c r="I39" s="104"/>
-[...26 lines deleted...]
-    <row r="40" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A40" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="B40" s="44" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B40" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="C40" s="167">
+        <v>2010513</v>
+      </c>
+      <c r="D40" s="40"/>
       <c r="E40" s="28"/>
-      <c r="F40" s="53" t="s">
-        <v>574</v>
+      <c r="F40" s="40" t="s">
+        <v>575</v>
       </c>
       <c r="G40" s="39" t="s">
-        <v>675</v>
+        <v>1063</v>
       </c>
       <c r="H40" s="41"/>
-      <c r="I40" s="104"/>
-[...26 lines deleted...]
-    <row r="41" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A41" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="B41" s="54" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B41" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="C41" s="167">
+        <v>2010513</v>
+      </c>
+      <c r="D41" s="40"/>
       <c r="E41" s="28"/>
-      <c r="F41" s="42" t="s">
-        <v>574</v>
+      <c r="F41" s="40" t="s">
+        <v>575</v>
       </c>
       <c r="G41" s="39" t="s">
-        <v>675</v>
+        <v>1063</v>
       </c>
       <c r="H41" s="41"/>
-      <c r="I41" s="104"/>
-[...26 lines deleted...]
-    <row r="42" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A42" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="B42" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="134">
+      <c r="B42" s="44" t="s">
+        <v>43</v>
+      </c>
+      <c r="C42" s="167">
         <v>2150417</v>
       </c>
-      <c r="D42" s="52" t="s">
+      <c r="D42" s="51" t="s">
         <v>21</v>
       </c>
       <c r="E42" s="28"/>
-      <c r="F42" s="53" t="s">
-        <v>574</v>
+      <c r="F42" s="52" t="s">
+        <v>575</v>
       </c>
       <c r="G42" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H42" s="41"/>
-      <c r="I42" s="104"/>
-[...26 lines deleted...]
-    <row r="43" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A43" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="B43" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C43" s="134">
+      <c r="B43" s="53" t="s">
+        <v>44</v>
+      </c>
+      <c r="C43" s="167">
         <v>2150417</v>
       </c>
       <c r="D43" s="26" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="28"/>
       <c r="F43" s="42" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G43" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H43" s="41"/>
-      <c r="I43" s="104"/>
-[...26 lines deleted...]
-    <row r="44" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A44" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="B44" s="54" t="s">
+      <c r="B44" s="53" t="s">
+        <v>45</v>
+      </c>
+      <c r="C44" s="167">
+        <v>2150417</v>
+      </c>
+      <c r="D44" s="51" t="s">
+        <v>21</v>
+      </c>
+      <c r="E44" s="28"/>
+      <c r="F44" s="52" t="s">
+        <v>575</v>
+      </c>
+      <c r="G44" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H44" s="41"/>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A45" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="B45" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="C45" s="167">
+        <v>2150417</v>
+      </c>
+      <c r="D45" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="E45" s="28"/>
+      <c r="F45" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G45" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H45" s="41"/>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A46" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="B46" s="53" t="s">
         <v>47</v>
       </c>
-      <c r="C44" s="134">
+      <c r="C46" s="167">
         <v>2150417</v>
       </c>
-      <c r="D44" s="52" t="s">
+      <c r="D46" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="E44" s="28"/>
-[...35 lines deleted...]
-      <c r="A45" s="30" t="s">
+      <c r="E46" s="28"/>
+      <c r="F46" s="52" t="s">
+        <v>575</v>
+      </c>
+      <c r="G46" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H46" s="41"/>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A47" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="B45" s="24" t="s">
+      <c r="B47" s="24" t="s">
         <v>48</v>
       </c>
-      <c r="C45" s="133">
+      <c r="C47" s="166">
         <v>8900137</v>
       </c>
-      <c r="D45" s="25"/>
-[...91 lines deleted...]
-      <c r="D47" s="50"/>
+      <c r="D47" s="25"/>
       <c r="E47" s="28"/>
-      <c r="F47" s="51" t="s">
-        <v>574</v>
+      <c r="F47" s="40" t="s">
+        <v>575</v>
       </c>
       <c r="G47" s="39" t="s">
-        <v>675</v>
+        <v>1063</v>
       </c>
       <c r="H47" s="41"/>
-      <c r="I47" s="104"/>
-[...26 lines deleted...]
-    <row r="48" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A48" s="30" t="s">
         <v>49</v>
       </c>
       <c r="B48" s="43" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-        <v>2200048</v>
+        <v>50</v>
+      </c>
+      <c r="C48" s="166">
+        <v>2160494</v>
       </c>
       <c r="D48" s="50"/>
       <c r="E48" s="28"/>
-      <c r="F48" s="51" t="s">
-        <v>574</v>
+      <c r="F48" s="41" t="s">
+        <v>575</v>
       </c>
       <c r="G48" s="39" t="s">
-        <v>1019</v>
+        <v>1063</v>
       </c>
       <c r="H48" s="41"/>
-      <c r="I48" s="104"/>
-[...26 lines deleted...]
-    <row r="49" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A49" s="30" t="s">
-        <v>642</v>
+        <v>49</v>
       </c>
       <c r="B49" s="43" t="s">
-        <v>643</v>
-[...2 lines deleted...]
-        <v>2200701</v>
+        <v>998</v>
+      </c>
+      <c r="C49" s="166">
+        <v>2260041</v>
       </c>
       <c r="D49" s="50"/>
       <c r="E49" s="28"/>
-      <c r="F49" s="51" t="s">
-        <v>574</v>
+      <c r="F49" s="41" t="s">
+        <v>575</v>
       </c>
       <c r="G49" s="39" t="s">
-        <v>1019</v>
+        <v>676</v>
       </c>
       <c r="H49" s="41"/>
-      <c r="I49" s="104"/>
-[...26 lines deleted...]
-    <row r="50" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A50" s="30" t="s">
-        <v>642</v>
-[...5 lines deleted...]
-        <v>2200701</v>
+        <v>49</v>
+      </c>
+      <c r="B50" s="43" t="s">
+        <v>578</v>
+      </c>
+      <c r="C50" s="166">
+        <v>2200048</v>
       </c>
       <c r="D50" s="50"/>
       <c r="E50" s="28"/>
-      <c r="F50" s="51" t="s">
-        <v>574</v>
+      <c r="F50" s="41" t="s">
+        <v>575</v>
       </c>
       <c r="G50" s="39" t="s">
-        <v>1019</v>
+        <v>1063</v>
       </c>
       <c r="H50" s="41"/>
-      <c r="I50" s="104"/>
-[...26 lines deleted...]
-    <row r="51" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A51" s="30" t="s">
-        <v>642</v>
-[...4 lines deleted...]
-      <c r="C51" s="133">
+        <v>643</v>
+      </c>
+      <c r="B51" s="43" t="s">
+        <v>644</v>
+      </c>
+      <c r="C51" s="166">
         <v>2200701</v>
       </c>
       <c r="D51" s="50"/>
       <c r="E51" s="28"/>
-      <c r="F51" s="51" t="s">
-[...2 lines deleted...]
-      <c r="G51" s="39"/>
+      <c r="F51" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G51" s="39" t="s">
+        <v>1063</v>
+      </c>
       <c r="H51" s="41"/>
-      <c r="I51" s="104"/>
-[...26 lines deleted...]
-    <row r="52" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A52" s="30" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="B52" s="49" t="s">
         <v>1001</v>
       </c>
-      <c r="C52" s="133">
+      <c r="C52" s="166">
         <v>2200701</v>
       </c>
       <c r="D52" s="50"/>
       <c r="E52" s="28"/>
-      <c r="F52" s="51" t="s">
-[...2 lines deleted...]
-      <c r="G52" s="39"/>
+      <c r="F52" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G52" s="39" t="s">
+        <v>1063</v>
+      </c>
       <c r="H52" s="41"/>
-      <c r="I52" s="104"/>
-[...26 lines deleted...]
-    <row r="53" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A53" s="30" t="s">
+        <v>643</v>
+      </c>
+      <c r="B53" s="49" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C53" s="166">
+        <v>2200701</v>
+      </c>
+      <c r="D53" s="50"/>
+      <c r="E53" s="28"/>
+      <c r="F53" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G53" s="39"/>
+      <c r="H53" s="41"/>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A54" s="30" t="s">
+        <v>643</v>
+      </c>
+      <c r="B54" s="49" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C54" s="166">
+        <v>2200701</v>
+      </c>
+      <c r="D54" s="50"/>
+      <c r="E54" s="28"/>
+      <c r="F54" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G54" s="39"/>
+      <c r="H54" s="41"/>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A55" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="B53" s="43" t="s">
+      <c r="B55" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="C53" s="133">
+      <c r="C55" s="166">
         <v>9200482</v>
       </c>
-      <c r="D53" s="25"/>
-[...90 lines deleted...]
-      </c>
       <c r="D55" s="25"/>
-      <c r="E55" s="57"/>
+      <c r="E55" s="28"/>
       <c r="F55" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G55" s="39" t="s">
-        <v>675</v>
-[...29 lines deleted...]
-    <row r="56" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1063</v>
+      </c>
+      <c r="H55" s="41"/>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A56" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B56" s="49" t="s">
+      <c r="B56" s="55" t="s">
+        <v>28</v>
+      </c>
+      <c r="C56" s="167">
+        <v>2160943</v>
+      </c>
+      <c r="D56" s="26"/>
+      <c r="E56" s="28"/>
+      <c r="F56" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G56" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H56" s="41"/>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A57" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B57" s="54" t="s">
+        <v>748</v>
+      </c>
+      <c r="C57" s="166">
+        <v>2220180</v>
+      </c>
+      <c r="D57" s="25"/>
+      <c r="E57" s="56"/>
+      <c r="F57" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G57" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H57" s="52"/>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A58" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B58" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="C56" s="133">
+      <c r="C58" s="166">
         <v>9200482</v>
       </c>
-      <c r="D56" s="25"/>
-[...36 lines deleted...]
-      <c r="A57" s="31" t="s">
+      <c r="D58" s="25"/>
+      <c r="E58" s="28"/>
+      <c r="F58" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G58" s="39" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H58" s="41"/>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A59" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B57" s="59" t="s">
+      <c r="B59" s="57" t="s">
         <v>32</v>
       </c>
-      <c r="C57" s="133">
+      <c r="C59" s="166">
         <v>2030175</v>
       </c>
-      <c r="D57" s="25" t="s">
+      <c r="D59" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="E57" s="28"/>
-[...92 lines deleted...]
-      <c r="D59" s="25"/>
       <c r="E59" s="28"/>
       <c r="F59" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G59" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H59" s="41"/>
-      <c r="I59" s="104"/>
-[...26 lines deleted...]
-    <row r="60" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A60" s="31" t="s">
-        <v>495</v>
-[...5 lines deleted...]
-        <v>2170465</v>
+        <v>33</v>
+      </c>
+      <c r="B60" s="58" t="s">
+        <v>34</v>
+      </c>
+      <c r="C60" s="166">
+        <v>2030175</v>
       </c>
       <c r="D60" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="E60" s="28"/>
+      <c r="E60" s="56"/>
       <c r="F60" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G60" s="39" t="s">
-        <v>675</v>
-[...29 lines deleted...]
-    <row r="61" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H60" s="52"/>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A61" s="30" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>9300093</v>
+        <v>496</v>
+      </c>
+      <c r="B61" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="C61" s="166">
+        <v>2170466</v>
       </c>
       <c r="D61" s="25"/>
       <c r="E61" s="28"/>
       <c r="F61" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G61" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H61" s="41"/>
-      <c r="I61" s="104"/>
-[...36 lines deleted...]
-      <c r="D62" s="25"/>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A62" s="31" t="s">
+        <v>495</v>
+      </c>
+      <c r="B62" s="57" t="s">
+        <v>30</v>
+      </c>
+      <c r="C62" s="166">
+        <v>2170465</v>
+      </c>
+      <c r="D62" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E62" s="28"/>
       <c r="F62" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G62" s="39" t="s">
-        <v>1010</v>
+        <v>676</v>
       </c>
       <c r="H62" s="41"/>
-      <c r="I62" s="104"/>
-[...26 lines deleted...]
-    <row r="63" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A63" s="30" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>2170780</v>
+        <v>58</v>
+      </c>
+      <c r="B63" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="C63" s="166">
+        <v>9300093</v>
       </c>
       <c r="D63" s="25"/>
       <c r="E63" s="28"/>
       <c r="F63" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G63" s="39" t="s">
-        <v>1010</v>
+        <v>676</v>
       </c>
       <c r="H63" s="41"/>
-      <c r="I63" s="104"/>
-[...26 lines deleted...]
-    <row r="64" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A64" s="30" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="B64" s="43" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>2180058</v>
+        <v>52</v>
+      </c>
+      <c r="C64" s="166">
+        <v>2170437</v>
       </c>
       <c r="D64" s="25"/>
       <c r="E64" s="28"/>
       <c r="F64" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G64" s="39" t="s">
-        <v>675</v>
+        <v>1064</v>
       </c>
       <c r="H64" s="41"/>
-      <c r="I64" s="104"/>
-[...34 lines deleted...]
-        <v>2180058</v>
+    </row>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A65" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="B65" s="43" t="s">
+        <v>54</v>
+      </c>
+      <c r="C65" s="166">
+        <v>2170780</v>
       </c>
       <c r="D65" s="25"/>
       <c r="E65" s="28"/>
       <c r="F65" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G65" s="39" t="s">
-        <v>675</v>
+        <v>1064</v>
       </c>
       <c r="H65" s="41"/>
-      <c r="I65" s="104"/>
-[...28 lines deleted...]
-        <v>693</v>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A66" s="30" t="s">
+        <v>55</v>
       </c>
       <c r="B66" s="43" t="s">
-        <v>694</v>
-[...2 lines deleted...]
-        <v>2210811</v>
+        <v>56</v>
+      </c>
+      <c r="C66" s="166">
+        <v>2180058</v>
       </c>
       <c r="D66" s="25"/>
       <c r="E66" s="28"/>
       <c r="F66" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G66" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H66" s="41"/>
-      <c r="I66" s="104"/>
-[...34 lines deleted...]
-        <v>2080108</v>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A67" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="B67" s="55" t="s">
+        <v>57</v>
+      </c>
+      <c r="C67" s="167">
+        <v>2180058</v>
       </c>
       <c r="D67" s="25"/>
       <c r="E67" s="28"/>
       <c r="F67" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G67" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H67" s="41"/>
-      <c r="I67" s="104"/>
-[...28 lines deleted...]
-        <v>840</v>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A68" s="31" t="s">
+        <v>694</v>
       </c>
       <c r="B68" s="43" t="s">
-        <v>841</v>
-[...2 lines deleted...]
-        <v>2230264</v>
+        <v>695</v>
+      </c>
+      <c r="C68" s="167">
+        <v>2210811</v>
       </c>
       <c r="D68" s="25"/>
       <c r="E68" s="28"/>
       <c r="F68" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G68" s="39" t="s">
-        <v>1020</v>
-[...32 lines deleted...]
-      <c r="A69" s="30" t="s">
+        <v>676</v>
+      </c>
+      <c r="H68" s="41"/>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A69" s="28" t="s">
+        <v>60</v>
+      </c>
+      <c r="B69" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="C69" s="166">
+        <v>2080108</v>
+      </c>
+      <c r="D69" s="25"/>
+      <c r="E69" s="28"/>
+      <c r="F69" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G69" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H69" s="41"/>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A70" s="28" t="s">
+        <v>842</v>
+      </c>
+      <c r="B70" s="43" t="s">
         <v>843</v>
       </c>
-      <c r="B69" s="24" t="s">
-[...2 lines deleted...]
-      <c r="C69" s="133">
+      <c r="C70" s="166">
+        <v>2230264</v>
+      </c>
+      <c r="D70" s="25"/>
+      <c r="E70" s="28"/>
+      <c r="F70" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G70" s="39" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H70" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A71" s="30" t="s">
+        <v>845</v>
+      </c>
+      <c r="B71" s="24" t="s">
+        <v>807</v>
+      </c>
+      <c r="C71" s="166">
         <v>9900189</v>
       </c>
-      <c r="D69" s="25"/>
-[...43 lines deleted...]
-      <c r="B70" s="33" t="s">
+      <c r="D71" s="25"/>
+      <c r="E71" s="29" t="s">
+        <v>808</v>
+      </c>
+      <c r="F71" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G71" s="39" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H71" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A72" s="30" t="s">
+        <v>845</v>
+      </c>
+      <c r="B72" s="33" t="s">
         <v>62</v>
       </c>
-      <c r="C70" s="134">
+      <c r="C72" s="167">
         <v>2140217</v>
-      </c>
-[...92 lines deleted...]
-        <v>931</v>
       </c>
       <c r="D72" s="26"/>
       <c r="E72" s="28"/>
       <c r="F72" s="42" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G72" s="39" t="s">
-        <v>675</v>
+        <v>1066</v>
       </c>
       <c r="H72" s="41" t="s">
-        <v>574</v>
-[...28 lines deleted...]
-    <row r="73" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A73" s="30" t="s">
+        <v>845</v>
+      </c>
+      <c r="B73" s="33" t="s">
+        <v>781</v>
+      </c>
+      <c r="C73" s="167">
+        <v>2211138</v>
+      </c>
+      <c r="D73" s="26"/>
+      <c r="E73" s="28"/>
+      <c r="F73" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G73" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H73" s="41"/>
+    </row>
+    <row r="74" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A74" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="B73" s="24" t="s">
-[...53 lines deleted...]
-      </c>
+      <c r="B74" s="59" t="s">
+        <v>929</v>
+      </c>
+      <c r="C74" s="167" t="s">
+        <v>933</v>
+      </c>
+      <c r="D74" s="26"/>
       <c r="E74" s="28"/>
-      <c r="F74" s="53" t="s">
-        <v>574</v>
+      <c r="F74" s="42" t="s">
+        <v>575</v>
       </c>
       <c r="G74" s="39" t="s">
-        <v>675</v>
-[...29 lines deleted...]
-    <row r="75" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H74" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A75" s="30" t="s">
         <v>63</v>
       </c>
       <c r="B75" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="C75" s="166">
+        <v>9800076</v>
+      </c>
+      <c r="D75" s="25"/>
+      <c r="E75" s="28"/>
+      <c r="F75" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G75" s="39" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H75" s="41"/>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A76" s="31" t="s">
+        <v>63</v>
+      </c>
+      <c r="B76" s="44" t="s">
+        <v>69</v>
+      </c>
+      <c r="C76" s="167">
+        <v>2150851</v>
+      </c>
+      <c r="D76" s="51" t="s">
+        <v>21</v>
+      </c>
+      <c r="E76" s="28"/>
+      <c r="F76" s="52" t="s">
+        <v>575</v>
+      </c>
+      <c r="G76" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H76" s="41"/>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A77" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="B77" s="24" t="s">
         <v>65</v>
       </c>
-      <c r="C75" s="133">
+      <c r="C77" s="166">
         <v>2160620</v>
       </c>
-      <c r="D75" s="50" t="s">
+      <c r="D77" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="E75" s="28"/>
-[...35 lines deleted...]
-      <c r="A76" s="30" t="s">
+      <c r="E77" s="28"/>
+      <c r="F77" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G77" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H77" s="41"/>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A78" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="B76" s="24" t="s">
+      <c r="B78" s="24" t="s">
         <v>66</v>
       </c>
-      <c r="C76" s="133">
+      <c r="C78" s="166">
         <v>2120081</v>
       </c>
-      <c r="D76" s="25"/>
-[...91 lines deleted...]
-      <c r="D78" s="26"/>
+      <c r="D78" s="25"/>
       <c r="E78" s="28"/>
-      <c r="F78" s="42" t="s">
-        <v>574</v>
+      <c r="F78" s="40" t="s">
+        <v>575</v>
       </c>
       <c r="G78" s="39" t="s">
-        <v>675</v>
+        <v>1067</v>
       </c>
       <c r="H78" s="41"/>
-      <c r="I78" s="104"/>
-[...26 lines deleted...]
-    <row r="79" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A79" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="B79" s="61" t="s">
-[...3 lines deleted...]
-        <v>932</v>
+      <c r="B79" s="33" t="s">
+        <v>67</v>
+      </c>
+      <c r="C79" s="167">
+        <v>2170825</v>
       </c>
       <c r="D79" s="26"/>
       <c r="E79" s="28"/>
       <c r="F79" s="42" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G79" s="39" t="s">
-        <v>675</v>
-[...31 lines deleted...]
-    <row r="80" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H79" s="41"/>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A80" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="B80" s="61" t="s">
-[...3 lines deleted...]
-        <v>2250284</v>
+      <c r="B80" s="33" t="s">
+        <v>68</v>
+      </c>
+      <c r="C80" s="167">
+        <v>2170832</v>
       </c>
       <c r="D80" s="26"/>
       <c r="E80" s="28"/>
       <c r="F80" s="42" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G80" s="39" t="s">
-        <v>675</v>
-[...32 lines deleted...]
-      <c r="A81" s="30" t="s">
+        <v>676</v>
+      </c>
+      <c r="H80" s="41"/>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A81" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="B81" s="24" t="s">
+      <c r="B81" s="59" t="s">
+        <v>930</v>
+      </c>
+      <c r="C81" s="167" t="s">
+        <v>934</v>
+      </c>
+      <c r="D81" s="26"/>
+      <c r="E81" s="28"/>
+      <c r="F81" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G81" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H81" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A82" s="31" t="s">
+        <v>63</v>
+      </c>
+      <c r="B82" s="59" t="s">
+        <v>968</v>
+      </c>
+      <c r="C82" s="167">
+        <v>2250284</v>
+      </c>
+      <c r="D82" s="26"/>
+      <c r="E82" s="28"/>
+      <c r="F82" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G82" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H82" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A83" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="B83" s="24" t="s">
         <v>70</v>
       </c>
-      <c r="C81" s="133">
+      <c r="C83" s="166">
         <v>2130175</v>
-      </c>
-[...90 lines deleted...]
-        <v>871</v>
       </c>
       <c r="D83" s="25"/>
       <c r="E83" s="28"/>
       <c r="F83" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G83" s="39" t="s">
-        <v>675</v>
-[...33 lines deleted...]
-        <v>510</v>
+        <v>1067</v>
+      </c>
+      <c r="H83" s="41"/>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A84" s="30" t="s">
+        <v>63</v>
       </c>
       <c r="B84" s="24" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>2120177</v>
+        <v>71</v>
+      </c>
+      <c r="C84" s="166">
+        <v>2140238</v>
       </c>
       <c r="D84" s="25"/>
       <c r="E84" s="28"/>
       <c r="F84" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G84" s="39" t="s">
-        <v>1021</v>
-[...32 lines deleted...]
-      <c r="A85" s="29" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H84" s="41"/>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A85" s="30" t="s">
         <v>510</v>
       </c>
       <c r="B85" s="24" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>2150847</v>
+        <v>872</v>
+      </c>
+      <c r="C85" s="166" t="s">
+        <v>873</v>
       </c>
       <c r="D85" s="25"/>
       <c r="E85" s="28"/>
       <c r="F85" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G85" s="39" t="s">
-        <v>675</v>
-[...33 lines deleted...]
-        <v>74</v>
+        <v>676</v>
+      </c>
+      <c r="H85" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="24" x14ac:dyDescent="0.2">
+      <c r="A86" s="29" t="s">
+        <v>510</v>
       </c>
       <c r="B86" s="24" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>2140094</v>
+        <v>72</v>
+      </c>
+      <c r="C86" s="166">
+        <v>2120177</v>
       </c>
       <c r="D86" s="25"/>
       <c r="E86" s="28"/>
       <c r="F86" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G86" s="39" t="s">
-        <v>1023</v>
-[...31 lines deleted...]
-        <v>76</v>
+        <v>1066</v>
+      </c>
+      <c r="H86" s="82" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="24" x14ac:dyDescent="0.2">
+      <c r="A87" s="29" t="s">
+        <v>510</v>
       </c>
       <c r="B87" s="24" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>2010206</v>
+        <v>73</v>
+      </c>
+      <c r="C87" s="166">
+        <v>2150847</v>
       </c>
       <c r="D87" s="25"/>
       <c r="E87" s="28"/>
       <c r="F87" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G87" s="39" t="s">
-        <v>1024</v>
-[...31 lines deleted...]
-    <row r="88" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H87" s="82" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A88" s="30" t="s">
-        <v>974</v>
+        <v>74</v>
       </c>
       <c r="B88" s="24" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>2040354</v>
+        <v>75</v>
+      </c>
+      <c r="C88" s="166">
+        <v>2140094</v>
       </c>
       <c r="D88" s="25"/>
       <c r="E88" s="28"/>
       <c r="F88" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G88" s="39" t="s">
-        <v>1024</v>
+        <v>1068</v>
       </c>
       <c r="H88" s="41"/>
-      <c r="I88" s="104"/>
-[...28 lines deleted...]
-        <v>758</v>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A89" s="30" t="s">
+        <v>76</v>
       </c>
       <c r="B89" s="24" t="s">
-        <v>754</v>
-[...1 lines deleted...]
-      <c r="C89" s="133">
+        <v>77</v>
+      </c>
+      <c r="C89" s="166">
+        <v>2010206</v>
+      </c>
+      <c r="D89" s="25"/>
+      <c r="E89" s="28"/>
+      <c r="F89" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G89" s="39" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H89" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A90" s="30" t="s">
+        <v>976</v>
+      </c>
+      <c r="B90" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="C90" s="166">
+        <v>2040354</v>
+      </c>
+      <c r="D90" s="25"/>
+      <c r="E90" s="28"/>
+      <c r="F90" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G90" s="39" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H90" s="41"/>
+    </row>
+    <row r="91" spans="1:8" ht="24" x14ac:dyDescent="0.2">
+      <c r="A91" s="29" t="s">
+        <v>759</v>
+      </c>
+      <c r="B91" s="24" t="s">
+        <v>755</v>
+      </c>
+      <c r="C91" s="166">
         <v>2110055</v>
       </c>
-      <c r="D89" s="25"/>
-[...41 lines deleted...]
-      <c r="B90" s="33" t="s">
+      <c r="D91" s="25"/>
+      <c r="E91" s="27" t="s">
+        <v>756</v>
+      </c>
+      <c r="F91" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G91" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H91" s="41"/>
+    </row>
+    <row r="92" spans="1:8" ht="24" x14ac:dyDescent="0.2">
+      <c r="A92" s="29" t="s">
+        <v>759</v>
+      </c>
+      <c r="B92" s="33" t="s">
         <v>79</v>
       </c>
-      <c r="C90" s="134">
+      <c r="C92" s="167">
         <v>2110055</v>
       </c>
-      <c r="D90" s="26"/>
-[...42 lines deleted...]
-      <c r="C91" s="133">
+      <c r="D92" s="26"/>
+      <c r="E92" s="28"/>
+      <c r="F92" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G92" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H92" s="41"/>
+    </row>
+    <row r="93" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A93" s="30" t="s">
+        <v>699</v>
+      </c>
+      <c r="B93" s="24" t="s">
+        <v>541</v>
+      </c>
+      <c r="C93" s="166">
         <v>2190671</v>
-      </c>
-[...90 lines deleted...]
-        <v>2190673</v>
       </c>
       <c r="D93" s="25"/>
       <c r="E93" s="28"/>
       <c r="F93" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G93" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H93" s="41"/>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A94" s="30" t="s">
+        <v>699</v>
+      </c>
+      <c r="B94" s="24" t="s">
+        <v>543</v>
+      </c>
+      <c r="C94" s="166">
+        <v>2190672</v>
+      </c>
+      <c r="D94" s="25"/>
+      <c r="E94" s="28"/>
+      <c r="F94" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G94" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H94" s="41"/>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A95" s="30" t="s">
+        <v>699</v>
+      </c>
+      <c r="B95" s="24" t="s">
+        <v>540</v>
+      </c>
+      <c r="C95" s="166">
+        <v>2190673</v>
+      </c>
+      <c r="D95" s="25"/>
+      <c r="E95" s="28"/>
+      <c r="F95" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G95" s="39" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H95" s="41"/>
+    </row>
+    <row r="96" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A96" s="31" t="s">
         <v>574</v>
       </c>
-      <c r="G93" s="39" t="s">
-[...37 lines deleted...]
-      <c r="C94" s="134">
+      <c r="B96" s="59" t="s">
+        <v>647</v>
+      </c>
+      <c r="C96" s="167">
         <v>2200569</v>
-      </c>
-[...90 lines deleted...]
-        <v>2200197</v>
       </c>
       <c r="D96" s="26"/>
       <c r="E96" s="28"/>
       <c r="F96" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G96" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H96" s="41"/>
+    </row>
+    <row r="97" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A97" s="31" t="s">
         <v>574</v>
       </c>
-      <c r="G96" s="39" t="s">
-[...34 lines deleted...]
-      <c r="B97" s="24" t="s">
+      <c r="B97" s="66" t="s">
+        <v>867</v>
+      </c>
+      <c r="C97" s="167">
+        <v>2230029</v>
+      </c>
+      <c r="D97" s="26"/>
+      <c r="E97" s="28"/>
+      <c r="F97" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G97" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H97" s="41"/>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A98" s="31" t="s">
+        <v>601</v>
+      </c>
+      <c r="B98" s="24" t="s">
+        <v>602</v>
+      </c>
+      <c r="C98" s="167">
+        <v>2200197</v>
+      </c>
+      <c r="D98" s="26"/>
+      <c r="E98" s="28"/>
+      <c r="F98" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G98" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H98" s="41"/>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A99" s="30" t="s">
+        <v>846</v>
+      </c>
+      <c r="B99" s="24" t="s">
         <v>80</v>
       </c>
-      <c r="C97" s="133">
+      <c r="C99" s="166">
         <v>2120176</v>
-      </c>
-[...90 lines deleted...]
-        <v>2170931</v>
       </c>
       <c r="D99" s="25"/>
       <c r="E99" s="28"/>
       <c r="F99" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G99" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H99" s="41"/>
-      <c r="I99" s="104"/>
-[...34 lines deleted...]
-        <v>2250359</v>
+    </row>
+    <row r="100" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A100" s="30" t="s">
+        <v>81</v>
+      </c>
+      <c r="B100" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="C100" s="166">
+        <v>2080056</v>
       </c>
       <c r="D100" s="25"/>
-      <c r="E100" s="90"/>
-[...1 lines deleted...]
-        <v>574</v>
+      <c r="E100" s="28"/>
+      <c r="F100" s="40" t="s">
+        <v>575</v>
       </c>
       <c r="G100" s="39" t="s">
-        <v>675</v>
-[...31 lines deleted...]
-    <row r="101" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H100" s="41"/>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A101" s="30" t="s">
-        <v>538</v>
+        <v>83</v>
       </c>
       <c r="B101" s="24" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>2150328</v>
+        <v>84</v>
+      </c>
+      <c r="C101" s="166">
+        <v>2170931</v>
       </c>
       <c r="D101" s="25"/>
       <c r="E101" s="28"/>
       <c r="F101" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G101" s="39" t="s">
-        <v>1025</v>
+        <v>676</v>
       </c>
       <c r="H101" s="41"/>
-      <c r="I101" s="104"/>
-[...34 lines deleted...]
-        <v>2190010</v>
+    </row>
+    <row r="102" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A102" s="90" t="s">
+        <v>965</v>
+      </c>
+      <c r="B102" s="91" t="s">
+        <v>964</v>
+      </c>
+      <c r="C102" s="172">
+        <v>2250359</v>
       </c>
       <c r="D102" s="25"/>
-      <c r="E102" s="28"/>
-[...1 lines deleted...]
-        <v>574</v>
+      <c r="E102" s="88"/>
+      <c r="F102" s="122" t="s">
+        <v>575</v>
       </c>
       <c r="G102" s="39" t="s">
-        <v>1018</v>
+        <v>676</v>
       </c>
       <c r="H102" s="41" t="s">
-        <v>574</v>
-[...38 lines deleted...]
-      <c r="D103" s="26"/>
+        <v>575</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A103" s="30" t="s">
+        <v>539</v>
+      </c>
+      <c r="B103" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="C103" s="166">
+        <v>2150328</v>
+      </c>
+      <c r="D103" s="25"/>
       <c r="E103" s="28"/>
-      <c r="F103" s="42" t="s">
-        <v>574</v>
+      <c r="F103" s="40" t="s">
+        <v>575</v>
       </c>
       <c r="G103" s="39" t="s">
-        <v>1018</v>
-[...31 lines deleted...]
-    <row r="104" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1070</v>
+      </c>
+      <c r="H103" s="41"/>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A104" s="30" t="s">
         <v>494</v>
       </c>
       <c r="B104" s="24" t="s">
-        <v>509</v>
-[...6 lines deleted...]
-      </c>
+        <v>508</v>
+      </c>
+      <c r="C104" s="166">
+        <v>2190010</v>
+      </c>
+      <c r="D104" s="25"/>
       <c r="E104" s="28"/>
       <c r="F104" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G104" s="39" t="s">
-        <v>675</v>
+        <v>1062</v>
       </c>
       <c r="H104" s="41" t="s">
-        <v>574</v>
-[...41 lines deleted...]
-        <v>574</v>
+        <v>575</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A105" s="31" t="s">
+        <v>494</v>
+      </c>
+      <c r="B105" s="33" t="s">
+        <v>492</v>
+      </c>
+      <c r="C105" s="167">
+        <v>2190010</v>
+      </c>
+      <c r="D105" s="26"/>
+      <c r="E105" s="28"/>
+      <c r="F105" s="42" t="s">
+        <v>575</v>
       </c>
       <c r="G105" s="39" t="s">
-        <v>675</v>
-[...29 lines deleted...]
-    <row r="106" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1062</v>
+      </c>
+      <c r="H105" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A106" s="30" t="s">
-        <v>86</v>
-[...7 lines deleted...]
-      <c r="D106" s="25"/>
+        <v>494</v>
+      </c>
+      <c r="B106" s="24" t="s">
+        <v>509</v>
+      </c>
+      <c r="C106" s="166">
+        <v>2190011</v>
+      </c>
+      <c r="D106" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E106" s="28"/>
       <c r="F106" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G106" s="39" t="s">
-        <v>675</v>
-[...29 lines deleted...]
-    <row r="107" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H106" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A107" s="30" t="s">
+        <v>86</v>
+      </c>
+      <c r="B107" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="C107" s="166">
+        <v>2140208</v>
+      </c>
+      <c r="D107" s="25"/>
+      <c r="E107" s="21"/>
+      <c r="F107" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G107" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H107" s="41"/>
+    </row>
+    <row r="108" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A108" s="30" t="s">
+        <v>86</v>
+      </c>
+      <c r="B108" s="33" t="s">
+        <v>702</v>
+      </c>
+      <c r="C108" s="166">
+        <v>2140208</v>
+      </c>
+      <c r="D108" s="25"/>
+      <c r="E108" s="28"/>
+      <c r="F108" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G108" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H108" s="41"/>
+    </row>
+    <row r="109" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A109" s="30" t="s">
         <v>99</v>
       </c>
-      <c r="B107" s="24" t="s">
+      <c r="B109" s="24" t="s">
         <v>100</v>
       </c>
-      <c r="C107" s="133">
+      <c r="C109" s="166">
         <v>2150155</v>
       </c>
-      <c r="D107" s="25"/>
-[...36 lines deleted...]
-      <c r="A108" s="31" t="s">
+      <c r="D109" s="25"/>
+      <c r="E109" s="28"/>
+      <c r="F109" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G109" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H109" s="41"/>
+    </row>
+    <row r="110" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A110" s="31" t="s">
         <v>99</v>
       </c>
-      <c r="B108" s="33" t="s">
+      <c r="B110" s="33" t="s">
         <v>101</v>
       </c>
-      <c r="C108" s="134">
+      <c r="C110" s="167">
         <v>2150155</v>
       </c>
-      <c r="D108" s="26"/>
-[...36 lines deleted...]
-      <c r="A109" s="31" t="s">
+      <c r="D110" s="26"/>
+      <c r="E110" s="28"/>
+      <c r="F110" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G110" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H110" s="41"/>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A111" s="31" t="s">
         <v>99</v>
       </c>
-      <c r="B109" s="33" t="s">
+      <c r="B111" s="33" t="s">
         <v>102</v>
       </c>
-      <c r="C109" s="134">
+      <c r="C111" s="167">
         <v>2180120</v>
       </c>
-      <c r="D109" s="26"/>
-[...36 lines deleted...]
-      <c r="A110" s="30" t="s">
+      <c r="D111" s="26"/>
+      <c r="E111" s="28"/>
+      <c r="F111" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G111" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H111" s="41"/>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A112" s="30" t="s">
         <v>88</v>
       </c>
-      <c r="B110" s="24" t="s">
+      <c r="B112" s="24" t="s">
         <v>89</v>
       </c>
-      <c r="C110" s="133">
+      <c r="C112" s="166">
         <v>2130089</v>
-      </c>
-[...90 lines deleted...]
-        <v>2160492</v>
       </c>
       <c r="D112" s="25"/>
       <c r="E112" s="28"/>
       <c r="F112" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G112" s="39" t="s">
-        <v>1021</v>
+        <v>676</v>
       </c>
       <c r="H112" s="41"/>
-      <c r="I112" s="104"/>
-[...27 lines deleted...]
-      <c r="A113" s="77" t="s">
+    </row>
+    <row r="113" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A113" s="30" t="s">
         <v>90</v>
       </c>
-      <c r="B113" s="80" t="s">
-[...2 lines deleted...]
-      <c r="C113" s="139">
+      <c r="B113" s="24" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C113" s="166">
+        <v>2260040</v>
+      </c>
+      <c r="D113" s="25"/>
+      <c r="E113" s="28"/>
+      <c r="F113" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G113" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H113" s="41"/>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A114" s="60" t="s">
+        <v>90</v>
+      </c>
+      <c r="B114" s="43" t="s">
+        <v>91</v>
+      </c>
+      <c r="C114" s="166">
         <v>2160492</v>
       </c>
-      <c r="D113" s="82"/>
-[...44 lines deleted...]
-      <c r="C114" s="139">
+      <c r="D114" s="25"/>
+      <c r="E114" s="28"/>
+      <c r="F114" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G114" s="39" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H114" s="41"/>
+    </row>
+    <row r="115" spans="1:8" s="83" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+      <c r="A115" s="75" t="s">
+        <v>90</v>
+      </c>
+      <c r="B115" s="78" t="s">
+        <v>849</v>
+      </c>
+      <c r="C115" s="173">
+        <v>2160492</v>
+      </c>
+      <c r="D115" s="80"/>
+      <c r="E115" s="61" t="s">
+        <v>881</v>
+      </c>
+      <c r="F115" s="81" t="s">
+        <v>575</v>
+      </c>
+      <c r="G115" s="39" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H115" s="82"/>
+    </row>
+    <row r="116" spans="1:8" s="83" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="75" t="s">
+        <v>970</v>
+      </c>
+      <c r="B116" s="94" t="s">
+        <v>969</v>
+      </c>
+      <c r="C116" s="173">
         <v>2250490</v>
       </c>
-      <c r="D114" s="82"/>
-[...44 lines deleted...]
-      <c r="C115" s="139" t="s">
+      <c r="D116" s="80"/>
+      <c r="E116" s="61"/>
+      <c r="F116" s="122" t="s">
+        <v>575</v>
+      </c>
+      <c r="G116" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H116" s="82" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" s="83" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="75" t="s">
+        <v>918</v>
+      </c>
+      <c r="B117" s="94" t="s">
         <v>917</v>
       </c>
-      <c r="D115" s="82"/>
-[...96 lines deleted...]
-        <v>574</v>
+      <c r="C117" s="173" t="s">
+        <v>919</v>
+      </c>
+      <c r="D117" s="80"/>
+      <c r="E117" s="61"/>
+      <c r="F117" s="81" t="s">
+        <v>575</v>
       </c>
       <c r="G117" s="39" t="s">
-        <v>1021</v>
-[...29 lines deleted...]
-    <row r="118" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H117" s="82" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A118" s="30" t="s">
         <v>92</v>
       </c>
-      <c r="B118" s="70" t="s">
-[...3 lines deleted...]
-        <v>2160686</v>
+      <c r="B118" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="C118" s="166">
+        <v>2080004</v>
       </c>
       <c r="D118" s="25"/>
       <c r="E118" s="28"/>
       <c r="F118" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G118" s="39" t="s">
-        <v>1021</v>
+        <v>1071</v>
       </c>
       <c r="H118" s="41"/>
-      <c r="I118" s="104"/>
-[...26 lines deleted...]
-    <row r="119" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A119" s="30" t="s">
         <v>92</v>
       </c>
       <c r="B119" s="24" t="s">
-        <v>670</v>
-[...2 lines deleted...]
-        <v>2210388</v>
+        <v>94</v>
+      </c>
+      <c r="C119" s="166">
+        <v>2160686</v>
       </c>
       <c r="D119" s="25"/>
       <c r="E119" s="28"/>
       <c r="F119" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G119" s="39" t="s">
-        <v>675</v>
+        <v>1066</v>
       </c>
       <c r="H119" s="41"/>
-      <c r="I119" s="104"/>
-[...26 lines deleted...]
-    <row r="120" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="120" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A120" s="30" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>2169998</v>
+        <v>92</v>
+      </c>
+      <c r="B120" s="68" t="s">
+        <v>850</v>
+      </c>
+      <c r="C120" s="166">
+        <v>2160686</v>
       </c>
       <c r="D120" s="25"/>
       <c r="E120" s="28"/>
       <c r="F120" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G120" s="39" t="s">
-        <v>1026</v>
-[...31 lines deleted...]
-    <row r="121" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1066</v>
+      </c>
+      <c r="H120" s="41"/>
+    </row>
+    <row r="121" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A121" s="30" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>2210474</v>
+        <v>92</v>
+      </c>
+      <c r="B121" s="24" t="s">
+        <v>671</v>
+      </c>
+      <c r="C121" s="166">
+        <v>2210388</v>
       </c>
       <c r="D121" s="25"/>
       <c r="E121" s="28"/>
       <c r="F121" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G121" s="39" t="s">
-        <v>675</v>
-[...31 lines deleted...]
-    <row r="122" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H121" s="41"/>
+    </row>
+    <row r="122" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A122" s="30" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B122" s="24" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>2150839</v>
+        <v>96</v>
+      </c>
+      <c r="C122" s="166">
+        <v>2169998</v>
       </c>
       <c r="D122" s="25"/>
       <c r="E122" s="28"/>
       <c r="F122" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G122" s="39" t="s">
-        <v>675</v>
-[...29 lines deleted...]
-    <row r="123" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1071</v>
+      </c>
+      <c r="H122" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A123" s="30" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>2090168</v>
+        <v>95</v>
+      </c>
+      <c r="B123" s="33" t="s">
+        <v>674</v>
+      </c>
+      <c r="C123" s="166">
+        <v>2210474</v>
       </c>
       <c r="D123" s="25"/>
       <c r="E123" s="28"/>
       <c r="F123" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G123" s="39" t="s">
-        <v>1021</v>
-[...30 lines deleted...]
-      <c r="A124" s="31" t="s">
+        <v>676</v>
+      </c>
+      <c r="H123" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A124" s="30" t="s">
+        <v>97</v>
+      </c>
+      <c r="B124" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="C124" s="166">
+        <v>2150839</v>
+      </c>
+      <c r="D124" s="25"/>
+      <c r="E124" s="28"/>
+      <c r="F124" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G124" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H124" s="41"/>
+    </row>
+    <row r="125" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A125" s="30" t="s">
         <v>103</v>
       </c>
-      <c r="B124" s="33" t="s">
+      <c r="B125" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="C125" s="166">
+        <v>2090168</v>
+      </c>
+      <c r="D125" s="25"/>
+      <c r="E125" s="28"/>
+      <c r="F125" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G125" s="39" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H125" s="41"/>
+    </row>
+    <row r="126" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A126" s="31" t="s">
+        <v>103</v>
+      </c>
+      <c r="B126" s="33" t="s">
         <v>105</v>
       </c>
-      <c r="C124" s="134">
+      <c r="C126" s="167">
         <v>2090168</v>
       </c>
-      <c r="D124" s="26"/>
-[...91 lines deleted...]
-      <c r="D126" s="25"/>
+      <c r="D126" s="26"/>
       <c r="E126" s="28"/>
-      <c r="F126" s="40" t="s">
-        <v>574</v>
+      <c r="F126" s="42" t="s">
+        <v>575</v>
       </c>
       <c r="G126" s="39" t="s">
-        <v>1021</v>
+        <v>1066</v>
       </c>
       <c r="H126" s="41"/>
-      <c r="I126" s="104"/>
-[...26 lines deleted...]
-    <row r="127" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="127" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A127" s="31" t="s">
         <v>103</v>
       </c>
       <c r="B127" s="33" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>2090169</v>
+        <v>847</v>
+      </c>
+      <c r="C127" s="167">
+        <v>2090168</v>
       </c>
       <c r="D127" s="26"/>
       <c r="E127" s="28"/>
       <c r="F127" s="42" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G127" s="39" t="s">
-        <v>1021</v>
+        <v>1066</v>
       </c>
       <c r="H127" s="41"/>
-      <c r="I127" s="104"/>
-[...26 lines deleted...]
-    <row r="128" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="128" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A128" s="30" t="s">
         <v>103</v>
       </c>
-      <c r="B128" s="70" t="s">
-[...2 lines deleted...]
-      <c r="C128" s="133">
+      <c r="B128" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="C128" s="166">
         <v>2090169</v>
       </c>
       <c r="D128" s="25"/>
       <c r="E128" s="28"/>
       <c r="F128" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G128" s="39" t="s">
-        <v>1021</v>
+        <v>1066</v>
       </c>
       <c r="H128" s="41"/>
-      <c r="I128" s="104"/>
-[...34 lines deleted...]
-        <v>2190247</v>
+    </row>
+    <row r="129" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A129" s="31" t="s">
+        <v>103</v>
+      </c>
+      <c r="B129" s="33" t="s">
+        <v>107</v>
+      </c>
+      <c r="C129" s="167">
+        <v>2090169</v>
       </c>
       <c r="D129" s="26"/>
       <c r="E129" s="28"/>
       <c r="F129" s="42" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G129" s="39" t="s">
-        <v>675</v>
-[...31 lines deleted...]
-    <row r="130" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1066</v>
+      </c>
+      <c r="H129" s="41"/>
+    </row>
+    <row r="130" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A130" s="30" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-        <v>2159995</v>
+        <v>103</v>
+      </c>
+      <c r="B130" s="68" t="s">
+        <v>848</v>
+      </c>
+      <c r="C130" s="166">
+        <v>2090169</v>
       </c>
       <c r="D130" s="25"/>
       <c r="E130" s="28"/>
       <c r="F130" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G130" s="39" t="s">
-        <v>675</v>
-[...32 lines deleted...]
-      <c r="A131" s="30" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H130" s="41"/>
+    </row>
+    <row r="131" spans="1:8" ht="24" x14ac:dyDescent="0.2">
+      <c r="A131" s="62" t="s">
+        <v>507</v>
+      </c>
+      <c r="B131" s="24" t="s">
+        <v>506</v>
+      </c>
+      <c r="C131" s="167">
+        <v>2190247</v>
+      </c>
+      <c r="D131" s="26"/>
+      <c r="E131" s="28"/>
+      <c r="F131" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G131" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H131" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A132" s="30" t="s">
+        <v>108</v>
+      </c>
+      <c r="B132" s="24" t="s">
+        <v>109</v>
+      </c>
+      <c r="C132" s="166">
+        <v>2159995</v>
+      </c>
+      <c r="D132" s="25"/>
+      <c r="E132" s="28"/>
+      <c r="F132" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G132" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H132" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" s="109" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="30" t="s">
         <v>110</v>
       </c>
-      <c r="B131" s="24" t="s">
+      <c r="B133" s="24" t="s">
         <v>111</v>
       </c>
-      <c r="C131" s="133">
+      <c r="C133" s="166">
         <v>2160706</v>
       </c>
-      <c r="D131" s="25"/>
-[...66 lines deleted...]
-      <c r="A135" s="195" t="s">
+      <c r="D133" s="25"/>
+      <c r="E133" s="28"/>
+      <c r="F133" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G133" s="39" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H133" s="41"/>
+    </row>
+    <row r="134" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A134" s="6"/>
+      <c r="B134" s="104"/>
+      <c r="C134" s="174"/>
+      <c r="D134" s="110"/>
+      <c r="E134" s="106"/>
+      <c r="F134" s="13"/>
+      <c r="G134" s="108"/>
+      <c r="H134" s="14"/>
+    </row>
+    <row r="135" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A135" s="6"/>
+      <c r="B135" s="104"/>
+      <c r="C135" s="174"/>
+      <c r="D135" s="110"/>
+      <c r="E135" s="106"/>
+      <c r="F135" s="13"/>
+      <c r="G135" s="108"/>
+      <c r="H135" s="14"/>
+    </row>
+    <row r="136" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A136" s="1"/>
+      <c r="D136" s="13"/>
+      <c r="F136" s="13"/>
+      <c r="G136" s="108"/>
+      <c r="H136" s="14"/>
+    </row>
+    <row r="137" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="165" t="s">
         <v>112</v>
       </c>
-      <c r="B135" s="195"/>
-[...34 lines deleted...]
-      <c r="A136" s="32" t="s">
+      <c r="B137" s="165"/>
+      <c r="C137" s="165"/>
+      <c r="D137" s="165"/>
+      <c r="E137" s="165"/>
+      <c r="F137" s="165"/>
+      <c r="G137" s="165"/>
+      <c r="H137" s="165"/>
+    </row>
+    <row r="138" spans="1:8" s="18" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+      <c r="A138" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="B136" s="32" t="s">
+      <c r="B138" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="C136" s="132" t="s">
+      <c r="C138" s="120" t="s">
         <v>4</v>
       </c>
-      <c r="D136" s="32" t="s">
+      <c r="D138" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="E136" s="32" t="s">
+      <c r="E138" s="32" t="s">
         <v>497</v>
       </c>
-      <c r="F136" s="32" t="s">
-[...127 lines deleted...]
-    <row r="139" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="F138" s="32" t="s">
+        <v>696</v>
+      </c>
+      <c r="G138" s="32" t="s">
+        <v>1008</v>
+      </c>
+      <c r="H138" s="32" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A139" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B139" s="24" t="s">
-        <v>783</v>
-[...2 lines deleted...]
-        <v>2220737</v>
+        <v>579</v>
+      </c>
+      <c r="C139" s="166">
+        <v>2200132</v>
       </c>
       <c r="D139" s="25"/>
       <c r="E139" s="28"/>
       <c r="F139" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G139" s="39" t="s">
-        <v>1027</v>
+        <v>1072</v>
       </c>
       <c r="H139" s="41"/>
-      <c r="I139" s="104"/>
-[...26 lines deleted...]
-    <row r="140" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="140" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A140" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B140" s="24" t="s">
-        <v>596</v>
-[...2 lines deleted...]
-        <v>2189998</v>
+        <v>786</v>
+      </c>
+      <c r="C140" s="166">
+        <v>2220738</v>
       </c>
       <c r="D140" s="25"/>
       <c r="E140" s="28"/>
       <c r="F140" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G140" s="39" t="s">
-        <v>675</v>
+        <v>1072</v>
       </c>
       <c r="H140" s="41"/>
-      <c r="I140" s="104"/>
-[...26 lines deleted...]
-    <row r="141" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="141" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A141" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B141" s="33" t="s">
-[...3 lines deleted...]
-        <v>2189998</v>
+      <c r="B141" s="24" t="s">
+        <v>785</v>
+      </c>
+      <c r="C141" s="166">
+        <v>2220737</v>
       </c>
       <c r="D141" s="25"/>
       <c r="E141" s="28"/>
       <c r="F141" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G141" s="39" t="s">
-        <v>675</v>
+        <v>1072</v>
       </c>
       <c r="H141" s="41"/>
-      <c r="I141" s="104"/>
-[...26 lines deleted...]
-    <row r="142" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="142" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A142" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B142" s="24" t="s">
-        <v>804</v>
-[...2 lines deleted...]
-        <v>2220909</v>
+        <v>597</v>
+      </c>
+      <c r="C142" s="166">
+        <v>2189998</v>
       </c>
       <c r="D142" s="25"/>
-      <c r="E142" s="27"/>
+      <c r="E142" s="28"/>
       <c r="F142" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G142" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H142" s="41"/>
-      <c r="I142" s="104"/>
-[...26 lines deleted...]
-    <row r="143" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="143" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A143" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B143" s="24" t="s">
-[...3 lines deleted...]
-        <v>2210793</v>
+      <c r="B143" s="33" t="s">
+        <v>839</v>
+      </c>
+      <c r="C143" s="166">
+        <v>2189998</v>
       </c>
       <c r="D143" s="25"/>
-      <c r="E143" s="27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E143" s="28"/>
       <c r="F143" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G143" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H143" s="41"/>
-      <c r="I143" s="104"/>
-[...26 lines deleted...]
-    <row r="144" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="144" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A144" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B144" s="24" t="s">
-        <v>682</v>
-[...2 lines deleted...]
-        <v>2200914</v>
+        <v>806</v>
+      </c>
+      <c r="C144" s="166">
+        <v>2220909</v>
       </c>
       <c r="D144" s="25"/>
-      <c r="E144" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E144" s="27"/>
       <c r="F144" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G144" s="39" t="s">
-        <v>1027</v>
+        <v>676</v>
       </c>
       <c r="H144" s="41"/>
-      <c r="I144" s="104"/>
-[...26 lines deleted...]
-    <row r="145" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="145" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A145" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B145" s="24" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>2100036</v>
+        <v>811</v>
+      </c>
+      <c r="C145" s="166">
+        <v>2210793</v>
       </c>
       <c r="D145" s="25"/>
-      <c r="E145" s="28"/>
+      <c r="E145" s="27" t="s">
+        <v>882</v>
+      </c>
       <c r="F145" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G145" s="39" t="s">
-        <v>1005</v>
+        <v>676</v>
       </c>
       <c r="H145" s="41"/>
-      <c r="I145" s="104"/>
-[...27 lines deleted...]
-      <c r="A146" s="31" t="s">
+    </row>
+    <row r="146" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A146" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B146" s="33" t="s">
-[...8 lines deleted...]
-        <v>574</v>
+      <c r="B146" s="24" t="s">
+        <v>683</v>
+      </c>
+      <c r="C146" s="166">
+        <v>2200914</v>
+      </c>
+      <c r="D146" s="25"/>
+      <c r="E146" s="28" t="s">
+        <v>883</v>
+      </c>
+      <c r="F146" s="40" t="s">
+        <v>575</v>
       </c>
       <c r="G146" s="39" t="s">
-        <v>675</v>
+        <v>1072</v>
       </c>
       <c r="H146" s="41"/>
-      <c r="I146" s="104"/>
-[...26 lines deleted...]
-    <row r="147" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="147" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A147" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B147" s="24" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-        <v>2200388</v>
+        <v>114</v>
+      </c>
+      <c r="C147" s="166">
+        <v>2100036</v>
       </c>
       <c r="D147" s="25"/>
       <c r="E147" s="28"/>
       <c r="F147" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G147" s="39" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="H147" s="41"/>
-      <c r="I147" s="104"/>
-[...27 lines deleted...]
-      <c r="A148" s="30" t="s">
+    </row>
+    <row r="148" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A148" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B148" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D148" s="25"/>
+      <c r="B148" s="33" t="s">
+        <v>115</v>
+      </c>
+      <c r="C148" s="167">
+        <v>2130046</v>
+      </c>
+      <c r="D148" s="26"/>
       <c r="E148" s="28"/>
-      <c r="F148" s="40" t="s">
-        <v>574</v>
+      <c r="F148" s="42" t="s">
+        <v>575</v>
       </c>
       <c r="G148" s="39" t="s">
-        <v>1005</v>
+        <v>676</v>
       </c>
       <c r="H148" s="41"/>
-      <c r="I148" s="104"/>
-[...26 lines deleted...]
-    <row r="149" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="149" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A149" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B149" s="24" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>2160423</v>
+        <v>603</v>
+      </c>
+      <c r="C149" s="166">
+        <v>2200388</v>
       </c>
       <c r="D149" s="25"/>
       <c r="E149" s="28"/>
       <c r="F149" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G149" s="39" t="s">
-        <v>1027</v>
+        <v>1007</v>
       </c>
       <c r="H149" s="41"/>
-      <c r="I149" s="104"/>
-[...26 lines deleted...]
-    <row r="150" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="150" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A150" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B150" s="24" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-        <v>2200389</v>
+        <v>749</v>
+      </c>
+      <c r="C150" s="166">
+        <v>2190561</v>
       </c>
       <c r="D150" s="25"/>
       <c r="E150" s="28"/>
       <c r="F150" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G150" s="39" t="s">
-        <v>1027</v>
+        <v>1007</v>
       </c>
       <c r="H150" s="41"/>
-      <c r="I150" s="104"/>
-[...26 lines deleted...]
-    <row r="151" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="151" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A151" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B151" s="24" t="s">
-        <v>759</v>
-[...2 lines deleted...]
-        <v>2220429</v>
+        <v>116</v>
+      </c>
+      <c r="C151" s="166">
+        <v>2160423</v>
       </c>
       <c r="D151" s="25"/>
       <c r="E151" s="28"/>
       <c r="F151" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G151" s="39" t="s">
-        <v>1005</v>
+        <v>1072</v>
       </c>
       <c r="H151" s="41"/>
-      <c r="I151" s="104"/>
-[...26 lines deleted...]
-    <row r="152" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="152" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A152" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B152" s="24" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-        <v>2199993</v>
+        <v>604</v>
+      </c>
+      <c r="C152" s="166">
+        <v>2200389</v>
       </c>
       <c r="D152" s="25"/>
       <c r="E152" s="28"/>
       <c r="F152" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G152" s="39" t="s">
-        <v>1028</v>
+        <v>1072</v>
       </c>
       <c r="H152" s="41"/>
-      <c r="I152" s="104"/>
-[...26 lines deleted...]
-    <row r="153" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="153" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A153" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B153" s="24" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>2130272</v>
+        <v>760</v>
+      </c>
+      <c r="C153" s="166">
+        <v>2220429</v>
       </c>
       <c r="D153" s="25"/>
       <c r="E153" s="28"/>
       <c r="F153" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G153" s="39" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="H153" s="41"/>
-      <c r="I153" s="104"/>
-[...26 lines deleted...]
-    <row r="154" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="154" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A154" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B154" s="24" t="s">
-        <v>530</v>
-[...2 lines deleted...]
-        <v>2190599</v>
+        <v>739</v>
+      </c>
+      <c r="C154" s="166">
+        <v>2199993</v>
       </c>
       <c r="D154" s="25"/>
       <c r="E154" s="28"/>
       <c r="F154" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G154" s="39" t="s">
-        <v>1005</v>
+        <v>1073</v>
       </c>
       <c r="H154" s="41"/>
-      <c r="I154" s="104"/>
-[...26 lines deleted...]
-    <row r="155" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="155" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A155" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B155" s="24" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>2130273</v>
+        <v>117</v>
+      </c>
+      <c r="C155" s="166">
+        <v>2130272</v>
       </c>
       <c r="D155" s="25"/>
       <c r="E155" s="28"/>
       <c r="F155" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G155" s="39" t="s">
-        <v>675</v>
+        <v>1007</v>
       </c>
       <c r="H155" s="41"/>
-      <c r="I155" s="104"/>
-[...26 lines deleted...]
-    <row r="156" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="156" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A156" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B156" s="24" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>2140143</v>
+        <v>531</v>
+      </c>
+      <c r="C156" s="166">
+        <v>2190599</v>
       </c>
       <c r="D156" s="25"/>
       <c r="E156" s="28"/>
       <c r="F156" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G156" s="39" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="H156" s="41"/>
-      <c r="I156" s="104"/>
-[...26 lines deleted...]
-    <row r="157" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="157" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A157" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B157" s="24" t="s">
-        <v>954</v>
-[...2 lines deleted...]
-        <v>2250271</v>
+        <v>118</v>
+      </c>
+      <c r="C157" s="166">
+        <v>2130273</v>
       </c>
       <c r="D157" s="25"/>
       <c r="E157" s="28"/>
       <c r="F157" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G157" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H157" s="41"/>
-      <c r="I157" s="104"/>
-[...26 lines deleted...]
-    <row r="158" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="158" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A158" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B158" s="70" t="s">
-[...3 lines deleted...]
-        <v>2250271</v>
+      <c r="B158" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="C158" s="166">
+        <v>2140143</v>
       </c>
       <c r="D158" s="25"/>
       <c r="E158" s="28"/>
       <c r="F158" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G158" s="39" t="s">
-        <v>675</v>
+        <v>1007</v>
       </c>
       <c r="H158" s="41"/>
-      <c r="I158" s="104"/>
-[...26 lines deleted...]
-    <row r="159" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="159" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A159" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B159" s="24" t="s">
-        <v>608</v>
-[...2 lines deleted...]
-        <v>2199996</v>
+        <v>956</v>
+      </c>
+      <c r="C159" s="166">
+        <v>2250271</v>
       </c>
       <c r="D159" s="25"/>
       <c r="E159" s="28"/>
       <c r="F159" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G159" s="39" t="s">
-        <v>1027</v>
+        <v>676</v>
       </c>
       <c r="H159" s="41"/>
-      <c r="I159" s="104"/>
-[...26 lines deleted...]
-    <row r="160" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="160" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A160" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B160" s="24" t="s">
-[...3 lines deleted...]
-        <v>2200379</v>
+      <c r="B160" s="68" t="s">
+        <v>971</v>
+      </c>
+      <c r="C160" s="166">
+        <v>2250271</v>
       </c>
       <c r="D160" s="25"/>
       <c r="E160" s="28"/>
       <c r="F160" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G160" s="39" t="s">
-        <v>1005</v>
+        <v>676</v>
       </c>
       <c r="H160" s="41"/>
-      <c r="I160" s="104"/>
-[...26 lines deleted...]
-    <row r="161" spans="1:34" s="1" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+    </row>
+    <row r="161" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A161" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B161" s="24" t="s">
-        <v>769</v>
-[...2 lines deleted...]
-        <v>2210541</v>
+        <v>609</v>
+      </c>
+      <c r="C161" s="166">
+        <v>2199996</v>
       </c>
       <c r="D161" s="25"/>
-      <c r="E161" s="27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E161" s="28"/>
       <c r="F161" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G161" s="39" t="s">
-        <v>1005</v>
+        <v>1072</v>
       </c>
       <c r="H161" s="41"/>
-      <c r="I161" s="104"/>
-[...26 lines deleted...]
-    <row r="162" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="162" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A162" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B162" s="24" t="s">
-        <v>918</v>
-[...2 lines deleted...]
-        <v>920</v>
+        <v>605</v>
+      </c>
+      <c r="C162" s="166">
+        <v>2200379</v>
       </c>
       <c r="D162" s="25"/>
-      <c r="E162" s="27"/>
+      <c r="E162" s="28"/>
       <c r="F162" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G162" s="39" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="H162" s="41"/>
-      <c r="I162" s="104"/>
-[...26 lines deleted...]
-    <row r="163" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="163" spans="1:8" ht="24" x14ac:dyDescent="0.2">
       <c r="A163" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B163" s="70" t="s">
-[...3 lines deleted...]
-        <v>2240640</v>
+      <c r="B163" s="24" t="s">
+        <v>770</v>
+      </c>
+      <c r="C163" s="166">
+        <v>2210541</v>
       </c>
       <c r="D163" s="25"/>
-      <c r="E163" s="27"/>
+      <c r="E163" s="27" t="s">
+        <v>884</v>
+      </c>
       <c r="F163" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G163" s="39" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="H163" s="41"/>
-      <c r="I163" s="104"/>
-[...26 lines deleted...]
-    <row r="164" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="164" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A164" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B164" s="24" t="s">
-        <v>994</v>
-[...2 lines deleted...]
-        <v>2260003</v>
+        <v>920</v>
+      </c>
+      <c r="C164" s="166" t="s">
+        <v>922</v>
       </c>
       <c r="D164" s="25"/>
       <c r="E164" s="27"/>
       <c r="F164" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G164" s="39" t="s">
-        <v>675</v>
+        <v>1007</v>
       </c>
       <c r="H164" s="41"/>
-      <c r="I164" s="104"/>
-[...27 lines deleted...]
-      <c r="A165" s="157" t="s">
+    </row>
+    <row r="165" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A165" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B165" s="158" t="s">
-[...2 lines deleted...]
-      <c r="C165" s="159">
+      <c r="B165" s="68" t="s">
+        <v>939</v>
+      </c>
+      <c r="C165" s="166">
+        <v>2240640</v>
+      </c>
+      <c r="D165" s="25"/>
+      <c r="E165" s="27"/>
+      <c r="F165" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G165" s="39" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H165" s="41"/>
+    </row>
+    <row r="166" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A166" s="30" t="s">
+        <v>113</v>
+      </c>
+      <c r="B166" s="24" t="s">
+        <v>996</v>
+      </c>
+      <c r="C166" s="166">
+        <v>2260003</v>
+      </c>
+      <c r="D166" s="25"/>
+      <c r="E166" s="27"/>
+      <c r="F166" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G166" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H166" s="41"/>
+    </row>
+    <row r="167" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A167" s="30" t="s">
+        <v>113</v>
+      </c>
+      <c r="B167" s="24" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C167" s="166">
         <v>2260032</v>
       </c>
-      <c r="D165" s="160"/>
-[...34 lines deleted...]
-      <c r="A166" s="92" t="s">
+      <c r="D167" s="25"/>
+      <c r="E167" s="27"/>
+      <c r="F167" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G167" s="39"/>
+      <c r="H167" s="41"/>
+    </row>
+    <row r="168" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A168" s="90" t="s">
         <v>113</v>
       </c>
-      <c r="B166" s="93" t="s">
+      <c r="B168" s="91" t="s">
         <v>120</v>
       </c>
-      <c r="C166" s="142">
+      <c r="C168" s="172">
         <v>2100242</v>
-      </c>
-[...90 lines deleted...]
-        <v>2210017</v>
       </c>
       <c r="D168" s="25"/>
       <c r="E168" s="28"/>
       <c r="F168" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G168" s="39" t="s">
-        <v>1005</v>
+        <v>676</v>
       </c>
       <c r="H168" s="41"/>
-      <c r="I168" s="104"/>
-[...27 lines deleted...]
-      <c r="A169" s="30" t="s">
+    </row>
+    <row r="169" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A169" s="90" t="s">
         <v>113</v>
       </c>
-      <c r="B169" s="24" t="s">
-[...3 lines deleted...]
-        <v>2210610</v>
+      <c r="B169" s="91" t="s">
+        <v>949</v>
+      </c>
+      <c r="C169" s="172">
+        <v>2250159</v>
       </c>
       <c r="D169" s="25"/>
-      <c r="E169" s="27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E169" s="28"/>
       <c r="F169" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G169" s="39" t="s">
-        <v>1005</v>
+        <v>676</v>
       </c>
       <c r="H169" s="41"/>
-      <c r="I169" s="104"/>
-[...26 lines deleted...]
-    <row r="170" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="170" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A170" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B170" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C170" s="133">
+      <c r="B170" s="24" t="s">
+        <v>654</v>
+      </c>
+      <c r="C170" s="166">
+        <v>2210017</v>
+      </c>
+      <c r="D170" s="25"/>
+      <c r="E170" s="28"/>
+      <c r="F170" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G170" s="39" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H170" s="41"/>
+    </row>
+    <row r="171" spans="1:8" ht="24" x14ac:dyDescent="0.2">
+      <c r="A171" s="30" t="s">
+        <v>113</v>
+      </c>
+      <c r="B171" s="24" t="s">
+        <v>703</v>
+      </c>
+      <c r="C171" s="166">
         <v>2210610</v>
       </c>
-      <c r="D170" s="25"/>
-[...79 lines deleted...]
-    <row r="172" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="D171" s="25"/>
+      <c r="E171" s="27" t="s">
+        <v>885</v>
+      </c>
+      <c r="F171" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G171" s="39" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H171" s="41"/>
+    </row>
+    <row r="172" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A172" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B172" s="24" t="s">
+      <c r="B172" s="33" t="s">
+        <v>840</v>
+      </c>
+      <c r="C172" s="166">
+        <v>2210610</v>
+      </c>
+      <c r="D172" s="25"/>
+      <c r="E172" s="27"/>
+      <c r="F172" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G172" s="39" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H172" s="41"/>
+    </row>
+    <row r="173" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A173" s="30" t="s">
+        <v>113</v>
+      </c>
+      <c r="B173" s="59" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C173" s="166">
+        <v>2260127</v>
+      </c>
+      <c r="D173" s="25"/>
+      <c r="E173" s="27"/>
+      <c r="F173" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G173" s="39"/>
+      <c r="H173" s="41"/>
+    </row>
+    <row r="174" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A174" s="30" t="s">
+        <v>113</v>
+      </c>
+      <c r="B174" s="24" t="s">
         <v>121</v>
       </c>
-      <c r="C172" s="133">
+      <c r="C174" s="166">
         <v>2000536</v>
       </c>
-      <c r="D172" s="25"/>
-[...36 lines deleted...]
-      <c r="A173" s="31" t="s">
+      <c r="D174" s="25"/>
+      <c r="E174" s="28"/>
+      <c r="F174" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G174" s="39" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H174" s="41"/>
+    </row>
+    <row r="175" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A175" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B173" s="33" t="s">
+      <c r="B175" s="33" t="s">
         <v>122</v>
       </c>
-      <c r="C173" s="134">
+      <c r="C175" s="167">
         <v>2040121</v>
       </c>
-      <c r="D173" s="26"/>
-[...36 lines deleted...]
-      <c r="A174" s="31" t="s">
+      <c r="D175" s="26"/>
+      <c r="E175" s="28"/>
+      <c r="F175" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G175" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H175" s="41"/>
+    </row>
+    <row r="176" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A176" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B174" s="33" t="s">
+      <c r="B176" s="33" t="s">
         <v>123</v>
       </c>
-      <c r="C174" s="134">
+      <c r="C176" s="167">
         <v>2120017</v>
       </c>
-      <c r="D174" s="26"/>
-[...36 lines deleted...]
-      <c r="A175" s="175" t="s">
+      <c r="D176" s="26"/>
+      <c r="E176" s="28"/>
+      <c r="F176" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G176" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H176" s="41"/>
+    </row>
+    <row r="177" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A177" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B175" s="173" t="s">
-[...2 lines deleted...]
-      <c r="C175" s="176">
+      <c r="B177" s="59" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C177" s="167">
         <v>2250523</v>
       </c>
-      <c r="D175" s="177"/>
-[...89 lines deleted...]
-      <c r="D177" s="25"/>
+      <c r="D177" s="26"/>
       <c r="E177" s="28"/>
-      <c r="F177" s="40" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F177" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G177" s="39"/>
       <c r="H177" s="41"/>
-      <c r="I177" s="104"/>
-[...26 lines deleted...]
-    <row r="178" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="178" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A178" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B178" s="24" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>2180549</v>
+        <v>124</v>
+      </c>
+      <c r="C178" s="166">
+        <v>2110179</v>
       </c>
       <c r="D178" s="25"/>
       <c r="E178" s="28"/>
       <c r="F178" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G178" s="39" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="H178" s="41"/>
-      <c r="I178" s="104"/>
-[...26 lines deleted...]
-    <row r="179" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="179" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A179" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B179" s="24" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>9900123</v>
+        <v>125</v>
+      </c>
+      <c r="C179" s="166">
+        <v>2160929</v>
       </c>
       <c r="D179" s="25"/>
       <c r="E179" s="28"/>
       <c r="F179" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G179" s="39" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="H179" s="41"/>
-      <c r="I179" s="104"/>
-[...27 lines deleted...]
-      <c r="A180" s="31" t="s">
+    </row>
+    <row r="180" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A180" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B180" s="33" t="s">
-[...8 lines deleted...]
-        <v>574</v>
+      <c r="B180" s="24" t="s">
+        <v>126</v>
+      </c>
+      <c r="C180" s="166">
+        <v>2180549</v>
+      </c>
+      <c r="D180" s="25"/>
+      <c r="E180" s="28"/>
+      <c r="F180" s="40" t="s">
+        <v>575</v>
       </c>
       <c r="G180" s="39" t="s">
-        <v>675</v>
-[...29 lines deleted...]
-    <row r="181" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1007</v>
+      </c>
+      <c r="H180" s="41"/>
+    </row>
+    <row r="181" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A181" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B181" s="24" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>2150175</v>
+        <v>127</v>
+      </c>
+      <c r="C181" s="166">
+        <v>9900123</v>
       </c>
       <c r="D181" s="25"/>
       <c r="E181" s="28"/>
       <c r="F181" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G181" s="39" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="H181" s="41"/>
-      <c r="I181" s="104"/>
-[...26 lines deleted...]
-    <row r="182" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="182" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A182" s="31" t="s">
         <v>113</v>
       </c>
       <c r="B182" s="33" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>2160974</v>
+        <v>128</v>
+      </c>
+      <c r="C182" s="167">
+        <v>2040120</v>
       </c>
       <c r="D182" s="26"/>
-      <c r="E182" s="28"/>
+      <c r="E182" s="56"/>
       <c r="F182" s="42" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G182" s="39" t="s">
-        <v>675</v>
-[...29 lines deleted...]
-    <row r="183" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H182" s="52"/>
+    </row>
+    <row r="183" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A183" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B183" s="24" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>2170785</v>
+        <v>129</v>
+      </c>
+      <c r="C183" s="166">
+        <v>2150175</v>
       </c>
       <c r="D183" s="25"/>
       <c r="E183" s="28"/>
       <c r="F183" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G183" s="39" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="H183" s="41"/>
-      <c r="I183" s="104"/>
-[...27 lines deleted...]
-      <c r="A184" s="30" t="s">
+    </row>
+    <row r="184" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A184" s="31" t="s">
         <v>113</v>
       </c>
       <c r="B184" s="33" t="s">
-        <v>774</v>
-[...4 lines deleted...]
-      <c r="D184" s="25"/>
+        <v>130</v>
+      </c>
+      <c r="C184" s="167">
+        <v>2160974</v>
+      </c>
+      <c r="D184" s="26"/>
       <c r="E184" s="28"/>
-      <c r="F184" s="40" t="s">
-        <v>574</v>
+      <c r="F184" s="42" t="s">
+        <v>575</v>
       </c>
       <c r="G184" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H184" s="41"/>
-      <c r="I184" s="104"/>
-[...27 lines deleted...]
-      <c r="A185" s="31" t="s">
+    </row>
+    <row r="185" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A185" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B185" s="44" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B185" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C185" s="166">
+        <v>2170785</v>
+      </c>
+      <c r="D185" s="25"/>
       <c r="E185" s="28"/>
-      <c r="F185" s="53" t="s">
-        <v>574</v>
+      <c r="F185" s="40" t="s">
+        <v>575</v>
       </c>
       <c r="G185" s="39" t="s">
-        <v>675</v>
+        <v>1007</v>
       </c>
       <c r="H185" s="41"/>
-      <c r="I185" s="104"/>
-[...26 lines deleted...]
-    <row r="186" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="186" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A186" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B186" s="24" t="s">
-[...3 lines deleted...]
-        <v>2100241</v>
+      <c r="B186" s="33" t="s">
+        <v>776</v>
+      </c>
+      <c r="C186" s="166">
+        <v>2220466</v>
       </c>
       <c r="D186" s="25"/>
       <c r="E186" s="28"/>
       <c r="F186" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G186" s="39" t="s">
-        <v>1005</v>
+        <v>676</v>
       </c>
       <c r="H186" s="41"/>
-      <c r="I186" s="104"/>
-[...26 lines deleted...]
-    <row r="187" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="187" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A187" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B187" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D187" s="26"/>
+      <c r="B187" s="44" t="s">
+        <v>132</v>
+      </c>
+      <c r="C187" s="167">
+        <v>2120033</v>
+      </c>
+      <c r="D187" s="51" t="s">
+        <v>21</v>
+      </c>
       <c r="E187" s="28"/>
-      <c r="F187" s="42" t="s">
-        <v>574</v>
+      <c r="F187" s="52" t="s">
+        <v>575</v>
       </c>
       <c r="G187" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H187" s="41"/>
-      <c r="I187" s="104"/>
-[...26 lines deleted...]
-    <row r="188" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="188" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A188" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B188" s="24" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>2120130</v>
+        <v>133</v>
+      </c>
+      <c r="C188" s="166">
+        <v>2100241</v>
       </c>
       <c r="D188" s="25"/>
       <c r="E188" s="28"/>
       <c r="F188" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G188" s="39" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="H188" s="41"/>
-      <c r="I188" s="104"/>
-[...27 lines deleted...]
-      <c r="A189" s="30" t="s">
+    </row>
+    <row r="189" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A189" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B189" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D189" s="25"/>
+      <c r="B189" s="33" t="s">
+        <v>134</v>
+      </c>
+      <c r="C189" s="167">
+        <v>2120105</v>
+      </c>
+      <c r="D189" s="26"/>
       <c r="E189" s="28"/>
-      <c r="F189" s="40" t="s">
-        <v>574</v>
+      <c r="F189" s="42" t="s">
+        <v>575</v>
       </c>
       <c r="G189" s="39" t="s">
-        <v>1027</v>
+        <v>676</v>
       </c>
       <c r="H189" s="41"/>
-      <c r="I189" s="104"/>
-[...26 lines deleted...]
-    <row r="190" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="190" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A190" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B190" s="24" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>2140044</v>
+        <v>135</v>
+      </c>
+      <c r="C190" s="166">
+        <v>2120130</v>
       </c>
       <c r="D190" s="25"/>
       <c r="E190" s="28"/>
       <c r="F190" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G190" s="39" t="s">
-        <v>1027</v>
+        <v>1007</v>
       </c>
       <c r="H190" s="41"/>
-      <c r="I190" s="104"/>
-[...26 lines deleted...]
-    <row r="191" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="191" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A191" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B191" s="24" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>2161035</v>
+        <v>136</v>
+      </c>
+      <c r="C191" s="166">
+        <v>2140043</v>
       </c>
       <c r="D191" s="25"/>
       <c r="E191" s="28"/>
       <c r="F191" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G191" s="39" t="s">
-        <v>1027</v>
+        <v>1072</v>
       </c>
       <c r="H191" s="41"/>
-      <c r="I191" s="104"/>
-[...26 lines deleted...]
-    <row r="192" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="192" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A192" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B192" s="24" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>2120030</v>
+        <v>138</v>
+      </c>
+      <c r="C192" s="166">
+        <v>2140044</v>
       </c>
       <c r="D192" s="25"/>
       <c r="E192" s="28"/>
       <c r="F192" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G192" s="39" t="s">
-        <v>1027</v>
+        <v>1072</v>
       </c>
       <c r="H192" s="41"/>
-      <c r="I192" s="104"/>
-[...27 lines deleted...]
-      <c r="A193" s="31" t="s">
+    </row>
+    <row r="193" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A193" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B193" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D193" s="26"/>
+      <c r="B193" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="C193" s="166">
+        <v>2161035</v>
+      </c>
+      <c r="D193" s="25"/>
       <c r="E193" s="28"/>
-      <c r="F193" s="42" t="s">
-        <v>574</v>
+      <c r="F193" s="40" t="s">
+        <v>575</v>
       </c>
       <c r="G193" s="39" t="s">
-        <v>675</v>
+        <v>1072</v>
       </c>
       <c r="H193" s="41"/>
-      <c r="I193" s="104"/>
-[...27 lines deleted...]
-      <c r="A194" s="31" t="s">
+    </row>
+    <row r="194" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A194" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B194" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D194" s="26"/>
+      <c r="B194" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C194" s="166">
+        <v>2120030</v>
+      </c>
+      <c r="D194" s="25"/>
       <c r="E194" s="28"/>
-      <c r="F194" s="42" t="s">
-        <v>574</v>
+      <c r="F194" s="40" t="s">
+        <v>575</v>
       </c>
       <c r="G194" s="39" t="s">
-        <v>675</v>
+        <v>1072</v>
       </c>
       <c r="H194" s="41"/>
-      <c r="I194" s="104"/>
-[...26 lines deleted...]
-    <row r="195" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="195" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A195" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B195" s="24" t="s">
-[...3 lines deleted...]
-        <v>2220447</v>
+      <c r="B195" s="33" t="s">
+        <v>140</v>
+      </c>
+      <c r="C195" s="167">
+        <v>2120124</v>
       </c>
       <c r="D195" s="26"/>
       <c r="E195" s="28"/>
       <c r="F195" s="42" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G195" s="39" t="s">
-        <v>1027</v>
+        <v>676</v>
       </c>
       <c r="H195" s="41"/>
-      <c r="I195" s="104"/>
-[...27 lines deleted...]
-      <c r="A196" s="30" t="s">
+    </row>
+    <row r="196" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A196" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B196" s="24" t="s">
-[...2 lines deleted...]
-      <c r="C196" s="133">
+      <c r="B196" s="33" t="s">
+        <v>141</v>
+      </c>
+      <c r="C196" s="167">
+        <v>2130064</v>
+      </c>
+      <c r="D196" s="26"/>
+      <c r="E196" s="28"/>
+      <c r="F196" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G196" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H196" s="41"/>
+    </row>
+    <row r="197" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A197" s="31" t="s">
+        <v>113</v>
+      </c>
+      <c r="B197" s="24" t="s">
+        <v>762</v>
+      </c>
+      <c r="C197" s="167">
+        <v>2220447</v>
+      </c>
+      <c r="D197" s="26"/>
+      <c r="E197" s="28"/>
+      <c r="F197" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G197" s="39" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H197" s="41"/>
+    </row>
+    <row r="198" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A198" s="30" t="s">
+        <v>113</v>
+      </c>
+      <c r="B198" s="24" t="s">
+        <v>528</v>
+      </c>
+      <c r="C198" s="166">
         <v>2190594</v>
       </c>
-      <c r="D196" s="25"/>
-[...36 lines deleted...]
-      <c r="A197" s="30" t="s">
+      <c r="D198" s="25"/>
+      <c r="E198" s="28"/>
+      <c r="F198" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G198" s="39" t="s">
+        <v>1074</v>
+      </c>
+      <c r="H198" s="41"/>
+    </row>
+    <row r="199" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A199" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B197" s="24" t="s">
+      <c r="B199" s="24" t="s">
         <v>491</v>
       </c>
-      <c r="C197" s="133">
+      <c r="C199" s="166">
         <v>2170960</v>
       </c>
-      <c r="D197" s="25"/>
-[...91 lines deleted...]
-      <c r="D199" s="26"/>
+      <c r="D199" s="25"/>
       <c r="E199" s="28"/>
       <c r="F199" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G199" s="39" t="s">
-        <v>1027</v>
+        <v>1007</v>
       </c>
       <c r="H199" s="41"/>
-      <c r="I199" s="104"/>
-[...26 lines deleted...]
-    <row r="200" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="200" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A200" s="31" t="s">
         <v>113</v>
       </c>
       <c r="B200" s="33" t="s">
-        <v>734</v>
-[...2 lines deleted...]
-        <v>2210439</v>
+        <v>771</v>
+      </c>
+      <c r="C200" s="167">
+        <v>2170960</v>
       </c>
       <c r="D200" s="26"/>
       <c r="E200" s="28"/>
-      <c r="F200" s="40" t="s">
-        <v>574</v>
+      <c r="F200" s="42" t="s">
+        <v>575</v>
       </c>
       <c r="G200" s="39" t="s">
-        <v>1027</v>
+        <v>1007</v>
       </c>
       <c r="H200" s="41"/>
-      <c r="I200" s="104"/>
-[...27 lines deleted...]
-      <c r="A201" s="30" t="s">
+    </row>
+    <row r="201" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A201" s="31" t="s">
         <v>113</v>
       </c>
       <c r="B201" s="24" t="s">
-        <v>842</v>
-[...5 lines deleted...]
-      <c r="E201" s="27"/>
+        <v>677</v>
+      </c>
+      <c r="C201" s="167">
+        <v>2210439</v>
+      </c>
+      <c r="D201" s="26"/>
+      <c r="E201" s="28"/>
       <c r="F201" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G201" s="39" t="s">
-        <v>1027</v>
-[...32 lines deleted...]
-      <c r="A202" s="30" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H201" s="41"/>
+    </row>
+    <row r="202" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A202" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B202" s="24" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B202" s="33" t="s">
+        <v>735</v>
+      </c>
+      <c r="C202" s="167">
+        <v>2210439</v>
+      </c>
+      <c r="D202" s="26"/>
+      <c r="E202" s="28"/>
       <c r="F202" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G202" s="39" t="s">
-        <v>1027</v>
+        <v>1072</v>
       </c>
       <c r="H202" s="41"/>
-      <c r="I202" s="104"/>
-[...26 lines deleted...]
-    <row r="203" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="203" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A203" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B203" s="33" t="s">
-[...3 lines deleted...]
-        <v>2220334</v>
+      <c r="B203" s="24" t="s">
+        <v>844</v>
+      </c>
+      <c r="C203" s="166">
+        <v>2230368</v>
       </c>
       <c r="D203" s="25"/>
-      <c r="E203" s="28"/>
+      <c r="E203" s="27"/>
       <c r="F203" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G203" s="39" t="s">
-        <v>1027</v>
-[...29 lines deleted...]
-    <row r="204" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1072</v>
+      </c>
+      <c r="H203" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8" ht="24" x14ac:dyDescent="0.2">
       <c r="A204" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B204" s="24" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>2170435</v>
+        <v>809</v>
+      </c>
+      <c r="C204" s="166">
+        <v>2220334</v>
       </c>
       <c r="D204" s="25"/>
-      <c r="E204" s="28"/>
+      <c r="E204" s="27" t="s">
+        <v>886</v>
+      </c>
       <c r="F204" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G204" s="39" t="s">
-        <v>1027</v>
+        <v>1072</v>
       </c>
       <c r="H204" s="41"/>
-      <c r="I204" s="104"/>
-[...27 lines deleted...]
-      <c r="A205" s="157" t="s">
+    </row>
+    <row r="205" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A205" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B205" s="158" t="s">
-[...39 lines deleted...]
-    <row r="206" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B205" s="33" t="s">
+        <v>841</v>
+      </c>
+      <c r="C205" s="166">
+        <v>2220334</v>
+      </c>
+      <c r="D205" s="25"/>
+      <c r="E205" s="28"/>
+      <c r="F205" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G205" s="39" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H205" s="41"/>
+    </row>
+    <row r="206" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A206" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B206" s="24" t="s">
-        <v>863</v>
-[...2 lines deleted...]
-        <v>864</v>
+        <v>142</v>
+      </c>
+      <c r="C206" s="166">
+        <v>2170435</v>
       </c>
       <c r="D206" s="25"/>
       <c r="E206" s="28"/>
       <c r="F206" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G206" s="39" t="s">
-        <v>675</v>
-[...31 lines deleted...]
-    <row r="207" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1072</v>
+      </c>
+      <c r="H206" s="41"/>
+    </row>
+    <row r="207" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A207" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B207" s="33" t="s">
-[...3 lines deleted...]
-        <v>2210757</v>
+      <c r="B207" s="24" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C207" s="166">
+        <v>2260033</v>
       </c>
       <c r="D207" s="25"/>
       <c r="E207" s="28"/>
       <c r="F207" s="40" t="s">
-        <v>574</v>
-[...3 lines deleted...]
-      </c>
+        <v>575</v>
+      </c>
+      <c r="G207" s="39"/>
       <c r="H207" s="41"/>
-      <c r="I207" s="104"/>
-[...26 lines deleted...]
-    <row r="208" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="208" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A208" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B208" s="33" t="s">
-[...3 lines deleted...]
-        <v>2210759</v>
+      <c r="B208" s="24" t="s">
+        <v>865</v>
+      </c>
+      <c r="C208" s="166" t="s">
+        <v>866</v>
       </c>
       <c r="D208" s="25"/>
       <c r="E208" s="28"/>
       <c r="F208" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G208" s="39" t="s">
-        <v>675</v>
-[...30 lines deleted...]
-      <c r="A209" s="31" t="s">
+        <v>676</v>
+      </c>
+      <c r="H208" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A209" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B209" s="24" t="s">
-[...2 lines deleted...]
-      <c r="C209" s="134">
+      <c r="B209" s="33" t="s">
+        <v>727</v>
+      </c>
+      <c r="C209" s="166">
+        <v>2210757</v>
+      </c>
+      <c r="D209" s="25"/>
+      <c r="E209" s="28"/>
+      <c r="F209" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G209" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H209" s="41"/>
+    </row>
+    <row r="210" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A210" s="30" t="s">
+        <v>113</v>
+      </c>
+      <c r="B210" s="33" t="s">
+        <v>774</v>
+      </c>
+      <c r="C210" s="166">
+        <v>2210759</v>
+      </c>
+      <c r="D210" s="25"/>
+      <c r="E210" s="28"/>
+      <c r="F210" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G210" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H210" s="41"/>
+    </row>
+    <row r="211" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="124" t="s">
+        <v>113</v>
+      </c>
+      <c r="B211" s="139" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C211" s="171">
+        <v>2260154</v>
+      </c>
+      <c r="D211" s="125"/>
+      <c r="E211" s="147"/>
+      <c r="F211" s="135" t="s">
+        <v>575</v>
+      </c>
+      <c r="G211" s="127"/>
+      <c r="H211" s="126" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A212" s="31" t="s">
+        <v>113</v>
+      </c>
+      <c r="B212" s="24" t="s">
+        <v>764</v>
+      </c>
+      <c r="C212" s="167">
         <v>2220441</v>
       </c>
-      <c r="D209" s="26"/>
-[...36 lines deleted...]
-      <c r="A210" s="31" t="s">
+      <c r="D212" s="26"/>
+      <c r="E212" s="28"/>
+      <c r="F212" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G212" s="39" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H212" s="41"/>
+    </row>
+    <row r="213" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A213" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B210" s="24" t="s">
-[...2 lines deleted...]
-      <c r="C210" s="134">
+      <c r="B213" s="24" t="s">
+        <v>745</v>
+      </c>
+      <c r="C213" s="167">
         <v>2220002</v>
       </c>
-      <c r="D210" s="26"/>
-[...36 lines deleted...]
-      <c r="A211" s="31" t="s">
+      <c r="D213" s="26"/>
+      <c r="E213" s="28"/>
+      <c r="F213" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G213" s="39" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H213" s="41"/>
+    </row>
+    <row r="214" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A214" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B211" s="24" t="s">
-[...2 lines deleted...]
-      <c r="C211" s="134">
+      <c r="B214" s="24" t="s">
+        <v>979</v>
+      </c>
+      <c r="C214" s="167">
         <v>2239998</v>
       </c>
-      <c r="D211" s="26"/>
-[...137 lines deleted...]
-      <c r="D214" s="25"/>
+      <c r="D214" s="26"/>
       <c r="E214" s="28"/>
       <c r="F214" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G214" s="39" t="s">
-        <v>1005</v>
+        <v>676</v>
       </c>
       <c r="H214" s="41"/>
-      <c r="I214" s="104"/>
-[...26 lines deleted...]
-    <row r="215" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="215" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A215" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B215" s="24" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>2170434</v>
+        <v>143</v>
+      </c>
+      <c r="C215" s="166">
+        <v>2140215</v>
       </c>
       <c r="D215" s="25"/>
       <c r="E215" s="28"/>
       <c r="F215" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G215" s="39" t="s">
-        <v>1005</v>
+        <v>1072</v>
       </c>
       <c r="H215" s="41"/>
-      <c r="I215" s="104"/>
-[...26 lines deleted...]
-    <row r="216" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="216" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A216" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B216" s="24" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>8900685</v>
+        <v>144</v>
+      </c>
+      <c r="C216" s="166">
+        <v>2150105</v>
       </c>
       <c r="D216" s="25"/>
       <c r="E216" s="28"/>
       <c r="F216" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G216" s="39" t="s">
-        <v>1005</v>
+        <v>1072</v>
       </c>
       <c r="H216" s="41"/>
-      <c r="I216" s="104"/>
-[...27 lines deleted...]
-      <c r="A217" s="31" t="s">
+    </row>
+    <row r="217" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A217" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B217" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D217" s="26"/>
+      <c r="B217" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="C217" s="166">
+        <v>2140146</v>
+      </c>
+      <c r="D217" s="25"/>
       <c r="E217" s="28"/>
-      <c r="F217" s="42" t="s">
-        <v>574</v>
+      <c r="F217" s="40" t="s">
+        <v>575</v>
       </c>
       <c r="G217" s="39" t="s">
-        <v>675</v>
+        <v>1007</v>
       </c>
       <c r="H217" s="41"/>
-      <c r="I217" s="104"/>
-[...27 lines deleted...]
-      <c r="A218" s="31" t="s">
+    </row>
+    <row r="218" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A218" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B218" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D218" s="26"/>
+      <c r="B218" s="24" t="s">
+        <v>145</v>
+      </c>
+      <c r="C218" s="166">
+        <v>2170434</v>
+      </c>
+      <c r="D218" s="25"/>
       <c r="E218" s="28"/>
-      <c r="F218" s="42" t="s">
-        <v>574</v>
+      <c r="F218" s="40" t="s">
+        <v>575</v>
       </c>
       <c r="G218" s="39" t="s">
-        <v>675</v>
+        <v>1007</v>
       </c>
       <c r="H218" s="41"/>
-      <c r="I218" s="104"/>
-[...26 lines deleted...]
-    <row r="219" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="219" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A219" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B219" s="24" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>2171126</v>
+        <v>147</v>
+      </c>
+      <c r="C219" s="166">
+        <v>8900685</v>
       </c>
       <c r="D219" s="25"/>
       <c r="E219" s="28"/>
       <c r="F219" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G219" s="39" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="H219" s="41"/>
-      <c r="I219" s="104"/>
-[...27 lines deleted...]
-      <c r="A220" s="30" t="s">
+    </row>
+    <row r="220" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A220" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B220" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D220" s="25"/>
+      <c r="B220" s="33" t="s">
+        <v>148</v>
+      </c>
+      <c r="C220" s="167">
+        <v>2100130</v>
+      </c>
+      <c r="D220" s="26"/>
       <c r="E220" s="28"/>
-      <c r="F220" s="40" t="s">
-        <v>574</v>
+      <c r="F220" s="42" t="s">
+        <v>575</v>
       </c>
       <c r="G220" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H220" s="41"/>
-      <c r="I220" s="104"/>
-[...27 lines deleted...]
-      <c r="A221" s="30" t="s">
+    </row>
+    <row r="221" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A221" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B221" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D221" s="25"/>
+      <c r="B221" s="33" t="s">
+        <v>561</v>
+      </c>
+      <c r="C221" s="167">
+        <v>2190353</v>
+      </c>
+      <c r="D221" s="26"/>
       <c r="E221" s="28"/>
-      <c r="F221" s="40" t="s">
-        <v>574</v>
+      <c r="F221" s="42" t="s">
+        <v>575</v>
       </c>
       <c r="G221" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H221" s="41"/>
-      <c r="I221" s="104"/>
-[...26 lines deleted...]
-    <row r="222" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="222" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A222" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B222" s="24" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>2210521</v>
+        <v>149</v>
+      </c>
+      <c r="C222" s="166">
+        <v>2171126</v>
       </c>
       <c r="D222" s="25"/>
       <c r="E222" s="28"/>
       <c r="F222" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G222" s="39" t="s">
-        <v>675</v>
+        <v>1007</v>
       </c>
       <c r="H222" s="41"/>
-      <c r="I222" s="104"/>
-[...26 lines deleted...]
-    <row r="223" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="223" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A223" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B223" s="24" t="s">
-        <v>949</v>
-[...2 lines deleted...]
-        <v>2250259</v>
+        <v>746</v>
+      </c>
+      <c r="C223" s="166">
+        <v>2220045</v>
       </c>
       <c r="D223" s="25"/>
       <c r="E223" s="28"/>
       <c r="F223" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G223" s="39" t="s">
-        <v>1027</v>
-[...31 lines deleted...]
-    <row r="224" spans="1:34" s="1" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H223" s="41"/>
+    </row>
+    <row r="224" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A224" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B224" s="24" t="s">
-        <v>808</v>
-[...2 lines deleted...]
-        <v>2220335</v>
+        <v>747</v>
+      </c>
+      <c r="C224" s="166">
+        <v>2220046</v>
       </c>
       <c r="D224" s="25"/>
-      <c r="E224" s="27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E224" s="28"/>
       <c r="F224" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G224" s="39" t="s">
-        <v>1029</v>
+        <v>676</v>
       </c>
       <c r="H224" s="41"/>
-      <c r="I224" s="104"/>
-[...26 lines deleted...]
-    <row r="225" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="225" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A225" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B225" s="33" t="s">
-[...3 lines deleted...]
-        <v>2220335</v>
+      <c r="B225" s="24" t="s">
+        <v>681</v>
+      </c>
+      <c r="C225" s="166">
+        <v>2210521</v>
       </c>
       <c r="D225" s="25"/>
       <c r="E225" s="28"/>
       <c r="F225" s="40" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G225" s="39" t="s">
-        <v>1029</v>
+        <v>676</v>
       </c>
       <c r="H225" s="41"/>
-      <c r="I225" s="104"/>
-[...27 lines deleted...]
-      <c r="A226" s="157" t="s">
+    </row>
+    <row r="226" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A226" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B226" s="173" t="s">
-[...2 lines deleted...]
-      <c r="C226" s="159">
+      <c r="B226" s="24" t="s">
+        <v>951</v>
+      </c>
+      <c r="C226" s="166">
+        <v>2250259</v>
+      </c>
+      <c r="D226" s="25"/>
+      <c r="E226" s="28"/>
+      <c r="F226" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G226" s="39" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H226" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A227" s="30" t="s">
+        <v>113</v>
+      </c>
+      <c r="B227" s="24" t="s">
+        <v>810</v>
+      </c>
+      <c r="C227" s="166">
+        <v>2220335</v>
+      </c>
+      <c r="D227" s="25"/>
+      <c r="E227" s="27" t="s">
+        <v>887</v>
+      </c>
+      <c r="F227" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G227" s="39" t="s">
+        <v>1074</v>
+      </c>
+      <c r="H227" s="41"/>
+    </row>
+    <row r="228" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A228" s="30" t="s">
+        <v>113</v>
+      </c>
+      <c r="B228" s="33" t="s">
+        <v>829</v>
+      </c>
+      <c r="C228" s="166">
+        <v>2220335</v>
+      </c>
+      <c r="D228" s="25"/>
+      <c r="E228" s="28"/>
+      <c r="F228" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G228" s="39" t="s">
+        <v>1074</v>
+      </c>
+      <c r="H228" s="41"/>
+    </row>
+    <row r="229" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A229" s="30" t="s">
+        <v>113</v>
+      </c>
+      <c r="B229" s="59" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C229" s="166">
         <v>2260060</v>
       </c>
-      <c r="D226" s="160"/>
-[...36 lines deleted...]
-      <c r="A227" s="31" t="s">
+      <c r="D229" s="25"/>
+      <c r="E229" s="28"/>
+      <c r="F229" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G229" s="39"/>
+      <c r="H229" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A230" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B227" s="24" t="s">
-[...2 lines deleted...]
-      <c r="C227" s="134">
+      <c r="B230" s="24" t="s">
+        <v>585</v>
+      </c>
+      <c r="C230" s="167">
         <v>2200133</v>
-      </c>
-[...136 lines deleted...]
-        <v>2250068</v>
       </c>
       <c r="D230" s="26"/>
       <c r="E230" s="28"/>
       <c r="F230" s="42" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G230" s="39" t="s">
-        <v>1005</v>
+        <v>1074</v>
       </c>
       <c r="H230" s="41"/>
-      <c r="I230" s="104"/>
-[...57 lines deleted...]
-      <c r="A234" s="195" t="s">
+    </row>
+    <row r="231" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A231" s="31" t="s">
+        <v>113</v>
+      </c>
+      <c r="B231" s="24" t="s">
+        <v>672</v>
+      </c>
+      <c r="C231" s="167">
+        <v>2210421</v>
+      </c>
+      <c r="D231" s="26"/>
+      <c r="E231" s="28"/>
+      <c r="F231" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G231" s="39" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H231" s="41"/>
+    </row>
+    <row r="232" spans="1:8" s="109" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A232" s="31" t="s">
+        <v>113</v>
+      </c>
+      <c r="B232" s="24" t="s">
+        <v>650</v>
+      </c>
+      <c r="C232" s="167">
+        <v>2200702</v>
+      </c>
+      <c r="D232" s="26"/>
+      <c r="E232" s="28"/>
+      <c r="F232" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G232" s="39" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H232" s="41"/>
+    </row>
+    <row r="233" spans="1:8" s="109" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A233" s="31" t="s">
+        <v>947</v>
+      </c>
+      <c r="B233" s="24" t="s">
+        <v>948</v>
+      </c>
+      <c r="C233" s="167">
+        <v>2250068</v>
+      </c>
+      <c r="D233" s="26"/>
+      <c r="E233" s="28"/>
+      <c r="F233" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G233" s="39" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H233" s="41"/>
+    </row>
+    <row r="234" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A234" s="4"/>
+      <c r="B234" s="104"/>
+      <c r="C234" s="176"/>
+      <c r="D234" s="105"/>
+      <c r="E234" s="106"/>
+      <c r="F234" s="107"/>
+      <c r="G234" s="108"/>
+      <c r="H234" s="14"/>
+    </row>
+    <row r="235" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A235" s="4"/>
+      <c r="B235" s="104"/>
+      <c r="C235" s="176"/>
+      <c r="D235" s="105"/>
+      <c r="E235" s="106"/>
+      <c r="F235" s="107"/>
+      <c r="G235" s="108"/>
+      <c r="H235" s="14"/>
+    </row>
+    <row r="236" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A236" s="8"/>
+      <c r="B236" s="15"/>
+      <c r="C236" s="177"/>
+      <c r="D236" s="16"/>
+      <c r="E236" s="8"/>
+      <c r="F236" s="16"/>
+      <c r="H236" s="17"/>
+    </row>
+    <row r="237" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A237" s="165" t="s">
         <v>150</v>
       </c>
-      <c r="B234" s="195"/>
-[...34 lines deleted...]
-      <c r="A235" s="32" t="s">
+      <c r="B237" s="165"/>
+      <c r="C237" s="165"/>
+      <c r="D237" s="165"/>
+      <c r="E237" s="165"/>
+      <c r="F237" s="165"/>
+      <c r="G237" s="165"/>
+      <c r="H237" s="165"/>
+    </row>
+    <row r="238" spans="1:8" s="18" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+      <c r="A238" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="B235" s="32" t="s">
+      <c r="B238" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="C235" s="132" t="s">
+      <c r="C238" s="120" t="s">
         <v>4</v>
       </c>
-      <c r="D235" s="32" t="s">
+      <c r="D238" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="E235" s="32" t="s">
+      <c r="E238" s="32" t="s">
         <v>497</v>
       </c>
-      <c r="F235" s="32" t="s">
-[...42 lines deleted...]
-      <c r="C236" s="136">
+      <c r="F238" s="32" t="s">
+        <v>696</v>
+      </c>
+      <c r="G238" s="32" t="s">
+        <v>1008</v>
+      </c>
+      <c r="H238" s="32" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8" s="133" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="31" t="s">
+        <v>988</v>
+      </c>
+      <c r="B239" s="24" t="s">
+        <v>989</v>
+      </c>
+      <c r="C239" s="168">
         <v>2160967</v>
       </c>
-      <c r="D236" s="168"/>
-[...11 lines deleted...]
-      <c r="B237" s="70" t="s">
+      <c r="D239" s="132"/>
+      <c r="E239" s="132"/>
+      <c r="F239" s="132"/>
+      <c r="G239" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H239" s="132"/>
+    </row>
+    <row r="240" spans="1:8" s="133" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A240" s="31" t="s">
+        <v>988</v>
+      </c>
+      <c r="B240" s="68" t="s">
+        <v>992</v>
+      </c>
+      <c r="C240" s="168">
+        <v>2190452</v>
+      </c>
+      <c r="D240" s="132"/>
+      <c r="E240" s="132"/>
+      <c r="F240" s="132"/>
+      <c r="G240" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H240" s="132"/>
+    </row>
+    <row r="241" spans="1:8" s="133" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A241" s="31" t="s">
+        <v>988</v>
+      </c>
+      <c r="B241" s="68" t="s">
         <v>990</v>
       </c>
-      <c r="C237" s="136">
-[...14 lines deleted...]
-      <c r="B238" s="70" t="s">
+      <c r="C241" s="168">
+        <v>2200335</v>
+      </c>
+      <c r="D241" s="132"/>
+      <c r="E241" s="132"/>
+      <c r="F241" s="132"/>
+      <c r="G241" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H241" s="132"/>
+    </row>
+    <row r="242" spans="1:8" s="133" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A242" s="31" t="s">
         <v>988</v>
       </c>
-      <c r="C238" s="136">
-[...14 lines deleted...]
-      <c r="B239" s="70" t="s">
+      <c r="B242" s="68" t="s">
+        <v>993</v>
+      </c>
+      <c r="C242" s="168">
+        <v>2210025</v>
+      </c>
+      <c r="D242" s="132"/>
+      <c r="E242" s="132"/>
+      <c r="F242" s="132"/>
+      <c r="G242" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H242" s="132"/>
+    </row>
+    <row r="243" spans="1:8" s="133" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="31" t="s">
+        <v>988</v>
+      </c>
+      <c r="B243" s="68" t="s">
+        <v>994</v>
+      </c>
+      <c r="C243" s="168">
+        <v>2210026</v>
+      </c>
+      <c r="D243" s="132"/>
+      <c r="E243" s="132"/>
+      <c r="F243" s="132"/>
+      <c r="G243" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H243" s="132"/>
+    </row>
+    <row r="244" spans="1:8" s="133" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A244" s="31" t="s">
+        <v>988</v>
+      </c>
+      <c r="B244" s="68" t="s">
         <v>991</v>
       </c>
-      <c r="C239" s="136">
-[...35 lines deleted...]
-      <c r="C241" s="136">
+      <c r="C244" s="168">
         <v>2200516</v>
       </c>
-      <c r="D241" s="168"/>
-[...14 lines deleted...]
-      <c r="C242" s="136">
+      <c r="D244" s="132"/>
+      <c r="E244" s="132"/>
+      <c r="F244" s="132"/>
+      <c r="G244" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H244" s="132"/>
+    </row>
+    <row r="245" spans="1:8" s="133" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A245" s="31" t="s">
+        <v>988</v>
+      </c>
+      <c r="B245" s="68" t="s">
+        <v>995</v>
+      </c>
+      <c r="C245" s="168">
         <v>2210119</v>
       </c>
-      <c r="D242" s="168"/>
-[...8 lines deleted...]
-      <c r="A243" s="30" t="s">
+      <c r="D245" s="132"/>
+      <c r="E245" s="132"/>
+      <c r="F245" s="132"/>
+      <c r="G245" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H245" s="132"/>
+    </row>
+    <row r="246" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A246" s="30" t="s">
         <v>151</v>
       </c>
-      <c r="B243" s="24" t="s">
+      <c r="B246" s="24" t="s">
         <v>152</v>
       </c>
-      <c r="C243" s="133">
+      <c r="C246" s="166">
         <v>2090055</v>
       </c>
-      <c r="D243" s="25"/>
-[...137 lines deleted...]
-      <c r="D246" s="26"/>
+      <c r="D246" s="25"/>
       <c r="E246" s="28"/>
       <c r="F246" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G246" s="39" t="s">
-        <v>675</v>
+        <v>1075</v>
       </c>
       <c r="H246" s="41"/>
-      <c r="I246" s="104"/>
-[...27 lines deleted...]
-      <c r="A247" s="30" t="s">
+    </row>
+    <row r="247" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A247" s="31" t="s">
         <v>151</v>
       </c>
-      <c r="B247" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D247" s="25"/>
+      <c r="B247" s="33" t="s">
+        <v>154</v>
+      </c>
+      <c r="C247" s="167">
+        <v>2090055</v>
+      </c>
+      <c r="D247" s="26"/>
       <c r="E247" s="28"/>
       <c r="F247" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G247" s="39" t="s">
-        <v>1030</v>
+        <v>1075</v>
       </c>
       <c r="H247" s="41"/>
-      <c r="I247" s="104"/>
-[...26 lines deleted...]
-    <row r="248" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="248" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A248" s="31" t="s">
         <v>151</v>
       </c>
       <c r="B248" s="33" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>2090019</v>
+        <v>153</v>
+      </c>
+      <c r="C248" s="167">
+        <v>2130071</v>
       </c>
       <c r="D248" s="26"/>
       <c r="E248" s="28"/>
       <c r="F248" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G248" s="39" t="s">
-        <v>1030</v>
+        <v>1075</v>
       </c>
       <c r="H248" s="41"/>
-      <c r="I248" s="104"/>
-[...26 lines deleted...]
-    <row r="249" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="249" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A249" s="31" t="s">
         <v>151</v>
       </c>
       <c r="B249" s="33" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>2140155</v>
+        <v>563</v>
+      </c>
+      <c r="C249" s="167">
+        <v>2190314</v>
       </c>
       <c r="D249" s="26"/>
       <c r="E249" s="28"/>
       <c r="F249" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G249" s="39" t="s">
-        <v>1030</v>
+        <v>676</v>
       </c>
       <c r="H249" s="41"/>
-      <c r="I249" s="104"/>
-[...27 lines deleted...]
-      <c r="A250" s="31" t="s">
+    </row>
+    <row r="250" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A250" s="30" t="s">
         <v>151</v>
       </c>
-      <c r="B250" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D250" s="26"/>
+      <c r="B250" s="24" t="s">
+        <v>156</v>
+      </c>
+      <c r="C250" s="166">
+        <v>2090019</v>
+      </c>
+      <c r="D250" s="25"/>
       <c r="E250" s="28"/>
       <c r="F250" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G250" s="39" t="s">
-        <v>675</v>
+        <v>1075</v>
       </c>
       <c r="H250" s="41"/>
-      <c r="I250" s="104"/>
-[...26 lines deleted...]
-    <row r="251" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="251" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A251" s="31" t="s">
-        <v>588</v>
-[...7 lines deleted...]
-      <c r="D251" s="25"/>
+        <v>151</v>
+      </c>
+      <c r="B251" s="33" t="s">
+        <v>157</v>
+      </c>
+      <c r="C251" s="167">
+        <v>2090019</v>
+      </c>
+      <c r="D251" s="26"/>
       <c r="E251" s="28"/>
       <c r="F251" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G251" s="39" t="s">
-        <v>675</v>
+        <v>1075</v>
       </c>
       <c r="H251" s="41"/>
-      <c r="I251" s="104"/>
-[...39 lines deleted...]
-      </c>
+    </row>
+    <row r="252" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A252" s="31" t="s">
+        <v>151</v>
+      </c>
+      <c r="B252" s="33" t="s">
+        <v>158</v>
+      </c>
+      <c r="C252" s="167">
+        <v>2140155</v>
+      </c>
+      <c r="D252" s="26"/>
+      <c r="E252" s="28"/>
       <c r="F252" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G252" s="39" t="s">
-        <v>675</v>
+        <v>1075</v>
       </c>
       <c r="H252" s="41"/>
-      <c r="I252" s="104"/>
-[...36 lines deleted...]
-      <c r="D253" s="25"/>
+    </row>
+    <row r="253" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A253" s="31" t="s">
+        <v>151</v>
+      </c>
+      <c r="B253" s="33" t="s">
+        <v>159</v>
+      </c>
+      <c r="C253" s="167">
+        <v>2160421</v>
+      </c>
+      <c r="D253" s="26"/>
       <c r="E253" s="28"/>
       <c r="F253" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G253" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H253" s="41"/>
-      <c r="I253" s="104"/>
-[...28 lines deleted...]
-        <v>588</v>
+    </row>
+    <row r="254" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A254" s="31" t="s">
+        <v>589</v>
       </c>
       <c r="B254" s="24" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>8200489</v>
+        <v>155</v>
+      </c>
+      <c r="C254" s="166">
+        <v>2060079</v>
       </c>
       <c r="D254" s="25"/>
       <c r="E254" s="28"/>
       <c r="F254" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G254" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H254" s="41"/>
-      <c r="I254" s="104"/>
-[...26 lines deleted...]
-    <row r="255" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="255" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A255" s="30" t="s">
-        <v>666</v>
+        <v>589</v>
       </c>
       <c r="B255" s="24" t="s">
+        <v>706</v>
+      </c>
+      <c r="C255" s="166">
+        <v>2200148</v>
+      </c>
+      <c r="D255" s="25"/>
+      <c r="E255" s="27" t="s">
+        <v>731</v>
+      </c>
+      <c r="F255" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G255" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H255" s="41"/>
+    </row>
+    <row r="256" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A256" s="30" t="s">
+        <v>589</v>
+      </c>
+      <c r="B256" s="24" t="s">
+        <v>160</v>
+      </c>
+      <c r="C256" s="166">
+        <v>9700357</v>
+      </c>
+      <c r="D256" s="25"/>
+      <c r="E256" s="28"/>
+      <c r="F256" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G256" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H256" s="41"/>
+    </row>
+    <row r="257" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A257" s="30" t="s">
+        <v>589</v>
+      </c>
+      <c r="B257" s="24" t="s">
+        <v>161</v>
+      </c>
+      <c r="C257" s="166">
+        <v>8200489</v>
+      </c>
+      <c r="D257" s="25"/>
+      <c r="E257" s="28"/>
+      <c r="F257" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G257" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H257" s="41"/>
+    </row>
+    <row r="258" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A258" s="30" t="s">
         <v>667</v>
       </c>
-      <c r="C255" s="133">
+      <c r="B258" s="24" t="s">
+        <v>668</v>
+      </c>
+      <c r="C258" s="166">
         <v>2210387</v>
       </c>
-      <c r="D255" s="25"/>
-[...42 lines deleted...]
-      <c r="C256" s="133">
+      <c r="D258" s="25"/>
+      <c r="E258" s="27"/>
+      <c r="F258" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G258" s="39" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H258" s="41"/>
+    </row>
+    <row r="259" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A259" s="30" t="s">
+        <v>667</v>
+      </c>
+      <c r="B259" s="68" t="s">
+        <v>857</v>
+      </c>
+      <c r="C259" s="166">
         <v>2210387</v>
       </c>
-      <c r="D256" s="25"/>
-[...42 lines deleted...]
-      <c r="C257" s="133">
+      <c r="D259" s="25"/>
+      <c r="E259" s="27"/>
+      <c r="F259" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G259" s="39" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H259" s="41"/>
+    </row>
+    <row r="260" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A260" s="30" t="s">
+        <v>667</v>
+      </c>
+      <c r="B260" s="68" t="s">
+        <v>858</v>
+      </c>
+      <c r="C260" s="166">
         <v>2210387</v>
       </c>
-      <c r="D257" s="25"/>
-[...36 lines deleted...]
-      <c r="A258" s="30" t="s">
+      <c r="D260" s="25"/>
+      <c r="E260" s="27"/>
+      <c r="F260" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G260" s="39" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H260" s="41"/>
+    </row>
+    <row r="261" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A261" s="30" t="s">
         <v>162</v>
       </c>
-      <c r="B258" s="24" t="s">
+      <c r="B261" s="24" t="s">
         <v>163</v>
       </c>
-      <c r="C258" s="133">
+      <c r="C261" s="166">
         <v>2180244</v>
       </c>
-      <c r="D258" s="25" t="s">
-[...141 lines deleted...]
-      <c r="D261" s="26" t="s">
+      <c r="D261" s="25" t="s">
         <v>21</v>
       </c>
       <c r="E261" s="28"/>
       <c r="F261" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G261" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H261" s="41"/>
-      <c r="I261" s="104"/>
-[...27 lines deleted...]
-      <c r="A262" s="31" t="s">
+    </row>
+    <row r="262" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A262" s="30" t="s">
         <v>162</v>
       </c>
-      <c r="B262" s="33" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B262" s="24" t="s">
+        <v>164</v>
+      </c>
+      <c r="C262" s="166">
+        <v>2180245</v>
+      </c>
+      <c r="D262" s="25"/>
       <c r="E262" s="28"/>
       <c r="F262" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G262" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H262" s="41"/>
-      <c r="I262" s="104"/>
-[...27 lines deleted...]
-      <c r="A263" s="31" t="s">
+    </row>
+    <row r="263" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A263" s="30" t="s">
         <v>162</v>
       </c>
-      <c r="B263" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D263" s="52" t="s">
+      <c r="B263" s="24" t="s">
+        <v>165</v>
+      </c>
+      <c r="C263" s="166">
+        <v>2130153</v>
+      </c>
+      <c r="D263" s="50" t="s">
         <v>21</v>
       </c>
       <c r="E263" s="28"/>
       <c r="F263" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G263" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H263" s="41"/>
-      <c r="I263" s="104"/>
-[...26 lines deleted...]
-    <row r="264" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="264" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A264" s="31" t="s">
         <v>162</v>
       </c>
-      <c r="B264" s="68" t="s">
-[...5 lines deleted...]
-      <c r="D264" s="52" t="s">
+      <c r="B264" s="33" t="s">
+        <v>167</v>
+      </c>
+      <c r="C264" s="167">
+        <v>2130153</v>
+      </c>
+      <c r="D264" s="26" t="s">
         <v>21</v>
       </c>
       <c r="E264" s="28"/>
       <c r="F264" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G264" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H264" s="41"/>
-      <c r="I264" s="104"/>
-[...26 lines deleted...]
-    <row r="265" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="265" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A265" s="31" t="s">
         <v>162</v>
       </c>
       <c r="B265" s="33" t="s">
-        <v>610</v>
-[...4 lines deleted...]
-      <c r="D265" s="52" t="s">
+        <v>168</v>
+      </c>
+      <c r="C265" s="167">
+        <v>2130153</v>
+      </c>
+      <c r="D265" s="26" t="s">
         <v>21</v>
       </c>
       <c r="E265" s="28"/>
       <c r="F265" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G265" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H265" s="41"/>
-      <c r="I265" s="104"/>
-[...36 lines deleted...]
-      <c r="D266" s="25"/>
+    </row>
+    <row r="266" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A266" s="31" t="s">
+        <v>162</v>
+      </c>
+      <c r="B266" s="33" t="s">
+        <v>166</v>
+      </c>
+      <c r="C266" s="167">
+        <v>2170685</v>
+      </c>
+      <c r="D266" s="51" t="s">
+        <v>21</v>
+      </c>
       <c r="E266" s="28"/>
       <c r="F266" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G266" s="39" t="s">
-        <v>1032</v>
+        <v>676</v>
       </c>
       <c r="H266" s="41"/>
-      <c r="I266" s="104"/>
-[...36 lines deleted...]
-      <c r="D267" s="25"/>
+    </row>
+    <row r="267" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A267" s="31" t="s">
+        <v>162</v>
+      </c>
+      <c r="B267" s="66" t="s">
+        <v>610</v>
+      </c>
+      <c r="C267" s="167">
+        <v>2170002</v>
+      </c>
+      <c r="D267" s="51" t="s">
+        <v>21</v>
+      </c>
       <c r="E267" s="28"/>
       <c r="F267" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G267" s="39" t="s">
-        <v>1032</v>
+        <v>676</v>
       </c>
       <c r="H267" s="41"/>
-      <c r="I267" s="104"/>
-[...36 lines deleted...]
-      <c r="D268" s="25" t="s">
+    </row>
+    <row r="268" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A268" s="31" t="s">
+        <v>162</v>
+      </c>
+      <c r="B268" s="33" t="s">
+        <v>611</v>
+      </c>
+      <c r="C268" s="167">
+        <v>2170003</v>
+      </c>
+      <c r="D268" s="51" t="s">
         <v>21</v>
       </c>
       <c r="E268" s="28"/>
       <c r="F268" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G268" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H268" s="41"/>
-      <c r="I268" s="104"/>
-[...26 lines deleted...]
-    <row r="269" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="269" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A269" s="30" t="s">
-        <v>764</v>
+        <v>169</v>
       </c>
       <c r="B269" s="24" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>2140001</v>
+        <v>170</v>
+      </c>
+      <c r="C269" s="166">
+        <v>2180369</v>
       </c>
       <c r="D269" s="25"/>
       <c r="E269" s="28"/>
       <c r="F269" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G269" s="39" t="s">
-        <v>1018</v>
+        <v>1077</v>
       </c>
       <c r="H269" s="41"/>
-      <c r="I269" s="104"/>
-[...26 lines deleted...]
-    <row r="270" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="270" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A270" s="30" t="s">
-        <v>764</v>
+        <v>169</v>
       </c>
       <c r="B270" s="33" t="s">
-        <v>733</v>
-[...2 lines deleted...]
-        <v>2140001</v>
+        <v>631</v>
+      </c>
+      <c r="C270" s="166">
+        <v>2180369</v>
       </c>
       <c r="D270" s="25"/>
       <c r="E270" s="28"/>
-      <c r="F270" s="41"/>
+      <c r="F270" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G270" s="39" t="s">
-        <v>1018</v>
+        <v>1077</v>
       </c>
       <c r="H270" s="41"/>
-      <c r="I270" s="104"/>
-[...26 lines deleted...]
-    <row r="271" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="271" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A271" s="30" t="s">
-        <v>764</v>
-[...7 lines deleted...]
-      <c r="D271" s="25"/>
+        <v>169</v>
+      </c>
+      <c r="B271" s="24" t="s">
+        <v>171</v>
+      </c>
+      <c r="C271" s="166">
+        <v>2180367</v>
+      </c>
+      <c r="D271" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E271" s="28"/>
       <c r="F271" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G271" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H271" s="41"/>
-      <c r="I271" s="104"/>
-[...26 lines deleted...]
-    <row r="272" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="272" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A272" s="30" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="B272" s="24" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>2160383</v>
+        <v>172</v>
+      </c>
+      <c r="C272" s="166">
+        <v>2140001</v>
       </c>
       <c r="D272" s="25"/>
       <c r="E272" s="28"/>
       <c r="F272" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G272" s="39" t="s">
-        <v>1018</v>
+        <v>1062</v>
       </c>
       <c r="H272" s="41"/>
-      <c r="I272" s="104"/>
-[...26 lines deleted...]
-    <row r="273" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="273" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A273" s="30" t="s">
-        <v>764</v>
-[...5 lines deleted...]
-        <v>2220167</v>
+        <v>765</v>
+      </c>
+      <c r="B273" s="33" t="s">
+        <v>734</v>
+      </c>
+      <c r="C273" s="166">
+        <v>2140001</v>
       </c>
       <c r="D273" s="25"/>
       <c r="E273" s="28"/>
       <c r="F273" s="41"/>
       <c r="G273" s="39" t="s">
-        <v>675</v>
+        <v>1062</v>
       </c>
       <c r="H273" s="41"/>
-      <c r="I273" s="104"/>
-[...26 lines deleted...]
-    <row r="274" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="274" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A274" s="30" t="s">
-        <v>764</v>
-[...5 lines deleted...]
-        <v>2210416</v>
+        <v>765</v>
+      </c>
+      <c r="B274" s="33" t="s">
+        <v>560</v>
+      </c>
+      <c r="C274" s="166">
+        <v>2190856</v>
       </c>
       <c r="D274" s="25"/>
       <c r="E274" s="28"/>
-      <c r="F274" s="41"/>
+      <c r="F274" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G274" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H274" s="41"/>
-      <c r="I274" s="104"/>
-[...34 lines deleted...]
-        <v>8500354</v>
+    </row>
+    <row r="275" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A275" s="30" t="s">
+        <v>765</v>
+      </c>
+      <c r="B275" s="24" t="s">
+        <v>173</v>
+      </c>
+      <c r="C275" s="166">
+        <v>2160383</v>
       </c>
       <c r="D275" s="25"/>
       <c r="E275" s="28"/>
       <c r="F275" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G275" s="39" t="s">
-        <v>675</v>
+        <v>1062</v>
       </c>
       <c r="H275" s="41"/>
-      <c r="I275" s="104"/>
-[...34 lines deleted...]
-        <v>8500352</v>
+    </row>
+    <row r="276" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A276" s="30" t="s">
+        <v>765</v>
+      </c>
+      <c r="B276" s="24" t="s">
+        <v>763</v>
+      </c>
+      <c r="C276" s="166">
+        <v>2220167</v>
       </c>
       <c r="D276" s="25"/>
       <c r="E276" s="28"/>
-      <c r="F276" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F276" s="41"/>
       <c r="G276" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H276" s="41"/>
-      <c r="I276" s="104"/>
-[...34 lines deleted...]
-        <v>8500353</v>
+    </row>
+    <row r="277" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A277" s="30" t="s">
+        <v>765</v>
+      </c>
+      <c r="B277" s="24" t="s">
+        <v>680</v>
+      </c>
+      <c r="C277" s="166">
+        <v>2210416</v>
       </c>
       <c r="D277" s="25"/>
       <c r="E277" s="28"/>
-      <c r="F277" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F277" s="41"/>
       <c r="G277" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H277" s="41"/>
-      <c r="I277" s="104"/>
-[...26 lines deleted...]
-    <row r="278" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="278" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A278" s="28" t="s">
         <v>174</v>
       </c>
       <c r="B278" s="43" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>8500351</v>
+        <v>175</v>
+      </c>
+      <c r="C278" s="166">
+        <v>8500354</v>
       </c>
       <c r="D278" s="25"/>
       <c r="E278" s="28"/>
       <c r="F278" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G278" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H278" s="41"/>
-      <c r="I278" s="104"/>
-[...26 lines deleted...]
-    <row r="279" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="279" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A279" s="28" t="s">
         <v>174</v>
       </c>
       <c r="B279" s="43" t="s">
-        <v>179</v>
-[...6 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="C279" s="166">
+        <v>8500352</v>
+      </c>
+      <c r="D279" s="25"/>
       <c r="E279" s="28"/>
       <c r="F279" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G279" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H279" s="41"/>
-      <c r="I279" s="104"/>
-[...26 lines deleted...]
-    <row r="280" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="280" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A280" s="28" t="s">
         <v>174</v>
       </c>
       <c r="B280" s="43" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>9200062</v>
+        <v>177</v>
+      </c>
+      <c r="C280" s="166">
+        <v>8500353</v>
       </c>
       <c r="D280" s="25"/>
       <c r="E280" s="28"/>
       <c r="F280" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G280" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H280" s="41"/>
-      <c r="I280" s="104"/>
-[...26 lines deleted...]
-    <row r="281" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="281" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A281" s="28" t="s">
         <v>174</v>
       </c>
       <c r="B281" s="43" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>9200058</v>
+        <v>178</v>
+      </c>
+      <c r="C281" s="166">
+        <v>8500351</v>
       </c>
       <c r="D281" s="25"/>
       <c r="E281" s="28"/>
       <c r="F281" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G281" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H281" s="41"/>
-      <c r="I281" s="104"/>
-[...26 lines deleted...]
-    <row r="282" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="282" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A282" s="28" t="s">
         <v>174</v>
       </c>
       <c r="B282" s="43" t="s">
-        <v>182</v>
-[...4 lines deleted...]
-      <c r="D282" s="25"/>
+        <v>179</v>
+      </c>
+      <c r="C282" s="166">
+        <v>2180252</v>
+      </c>
+      <c r="D282" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E282" s="28"/>
       <c r="F282" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G282" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H282" s="41"/>
-      <c r="I282" s="104"/>
-[...34 lines deleted...]
-        <v>2140255</v>
+    </row>
+    <row r="283" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A283" s="28" t="s">
+        <v>174</v>
+      </c>
+      <c r="B283" s="43" t="s">
+        <v>180</v>
+      </c>
+      <c r="C283" s="166">
+        <v>9200062</v>
       </c>
       <c r="D283" s="25"/>
       <c r="E283" s="28"/>
       <c r="F283" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G283" s="39" t="s">
-        <v>1032</v>
+        <v>676</v>
       </c>
       <c r="H283" s="41"/>
-      <c r="I283" s="104"/>
-[...36 lines deleted...]
-      <c r="D284" s="26"/>
+    </row>
+    <row r="284" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A284" s="28" t="s">
+        <v>174</v>
+      </c>
+      <c r="B284" s="43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C284" s="166">
+        <v>9200058</v>
+      </c>
+      <c r="D284" s="25"/>
       <c r="E284" s="28"/>
       <c r="F284" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G284" s="39" t="s">
-        <v>1032</v>
+        <v>676</v>
       </c>
       <c r="H284" s="41"/>
-      <c r="I284" s="104"/>
-[...36 lines deleted...]
-      <c r="D285" s="26"/>
+    </row>
+    <row r="285" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A285" s="28" t="s">
+        <v>174</v>
+      </c>
+      <c r="B285" s="43" t="s">
+        <v>182</v>
+      </c>
+      <c r="C285" s="166">
+        <v>9200056</v>
+      </c>
+      <c r="D285" s="25"/>
       <c r="E285" s="28"/>
       <c r="F285" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G285" s="39" t="s">
-        <v>1032</v>
+        <v>676</v>
       </c>
       <c r="H285" s="41"/>
-      <c r="I285" s="104"/>
-[...27 lines deleted...]
-      <c r="A286" s="31" t="s">
+    </row>
+    <row r="286" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A286" s="30" t="s">
         <v>183</v>
       </c>
-      <c r="B286" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D286" s="26"/>
+      <c r="B286" s="24" t="s">
+        <v>184</v>
+      </c>
+      <c r="C286" s="166">
+        <v>2140255</v>
+      </c>
+      <c r="D286" s="25"/>
       <c r="E286" s="28"/>
       <c r="F286" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G286" s="39" t="s">
-        <v>1032</v>
+        <v>1077</v>
       </c>
       <c r="H286" s="41"/>
-      <c r="I286" s="104"/>
-[...26 lines deleted...]
-    <row r="287" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="287" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A287" s="31" t="s">
         <v>183</v>
       </c>
       <c r="B287" s="33" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>2180075</v>
+        <v>185</v>
+      </c>
+      <c r="C287" s="167">
+        <v>2140255</v>
       </c>
       <c r="D287" s="26"/>
       <c r="E287" s="28"/>
       <c r="F287" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G287" s="39" t="s">
-        <v>675</v>
+        <v>1077</v>
       </c>
       <c r="H287" s="41"/>
-      <c r="I287" s="104"/>
-[...26 lines deleted...]
-    <row r="288" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="288" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A288" s="31" t="s">
         <v>183</v>
       </c>
       <c r="B288" s="33" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>2180361</v>
+        <v>186</v>
+      </c>
+      <c r="C288" s="167">
+        <v>2140255</v>
       </c>
       <c r="D288" s="26"/>
       <c r="E288" s="28"/>
       <c r="F288" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G288" s="39" t="s">
-        <v>675</v>
+        <v>1077</v>
       </c>
       <c r="H288" s="41"/>
-      <c r="I288" s="104"/>
-[...26 lines deleted...]
-    <row r="289" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="289" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A289" s="31" t="s">
         <v>183</v>
       </c>
       <c r="B289" s="33" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-        <v>2190967</v>
+        <v>187</v>
+      </c>
+      <c r="C289" s="167">
+        <v>2170062</v>
       </c>
       <c r="D289" s="26"/>
       <c r="E289" s="28"/>
       <c r="F289" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G289" s="39" t="s">
-        <v>675</v>
+        <v>1077</v>
       </c>
       <c r="H289" s="41"/>
-      <c r="I289" s="104"/>
-[...26 lines deleted...]
-    <row r="290" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="290" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A290" s="31" t="s">
         <v>183</v>
       </c>
       <c r="B290" s="33" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>2200515</v>
+        <v>188</v>
+      </c>
+      <c r="C290" s="167">
+        <v>2180075</v>
       </c>
       <c r="D290" s="26"/>
       <c r="E290" s="28"/>
       <c r="F290" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G290" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H290" s="41"/>
-      <c r="I290" s="104"/>
-[...27 lines deleted...]
-      <c r="A291" s="30" t="s">
+    </row>
+    <row r="291" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A291" s="31" t="s">
         <v>183</v>
       </c>
-      <c r="B291" s="24" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B291" s="33" t="s">
+        <v>189</v>
+      </c>
+      <c r="C291" s="167">
+        <v>2180361</v>
+      </c>
+      <c r="D291" s="26"/>
       <c r="E291" s="28"/>
       <c r="F291" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G291" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H291" s="41"/>
-      <c r="I291" s="104"/>
-[...27 lines deleted...]
-      <c r="A292" s="30" t="s">
+    </row>
+    <row r="292" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A292" s="31" t="s">
         <v>183</v>
       </c>
-      <c r="B292" s="71" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B292" s="33" t="s">
+        <v>569</v>
+      </c>
+      <c r="C292" s="167">
+        <v>2190967</v>
+      </c>
+      <c r="D292" s="26"/>
       <c r="E292" s="28"/>
-      <c r="F292" s="41"/>
+      <c r="F292" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G292" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H292" s="41"/>
-      <c r="I292" s="104"/>
-[...26 lines deleted...]
-    <row r="293" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="293" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A293" s="31" t="s">
         <v>183</v>
       </c>
       <c r="B293" s="33" t="s">
-        <v>191</v>
-[...6 lines deleted...]
-      </c>
+        <v>626</v>
+      </c>
+      <c r="C293" s="167">
+        <v>2200515</v>
+      </c>
+      <c r="D293" s="26"/>
       <c r="E293" s="28"/>
       <c r="F293" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G293" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H293" s="41"/>
-      <c r="I293" s="104"/>
-[...27 lines deleted...]
-      <c r="A294" s="31" t="s">
+    </row>
+    <row r="294" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A294" s="30" t="s">
         <v>183</v>
       </c>
-      <c r="B294" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C294" s="134">
+      <c r="B294" s="24" t="s">
+        <v>190</v>
+      </c>
+      <c r="C294" s="166">
         <v>2170243</v>
       </c>
-      <c r="D294" s="26" t="s">
+      <c r="D294" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="E294" s="57"/>
-[...1 lines deleted...]
-        <v>675</v>
+      <c r="E294" s="28"/>
+      <c r="F294" s="41" t="s">
+        <v>676</v>
       </c>
       <c r="G294" s="39" t="s">
-        <v>675</v>
-[...30 lines deleted...]
-      <c r="A295" s="31" t="s">
+        <v>676</v>
+      </c>
+      <c r="H294" s="41"/>
+    </row>
+    <row r="295" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A295" s="30" t="s">
         <v>183</v>
       </c>
-      <c r="B295" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D295" s="26" t="s">
+      <c r="B295" s="69" t="s">
+        <v>906</v>
+      </c>
+      <c r="C295" s="166" t="s">
+        <v>907</v>
+      </c>
+      <c r="D295" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="E295" s="57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E295" s="28"/>
+      <c r="F295" s="41"/>
       <c r="G295" s="39" t="s">
-        <v>675</v>
-[...29 lines deleted...]
-    <row r="296" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H295" s="41"/>
+    </row>
+    <row r="296" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A296" s="31" t="s">
         <v>183</v>
       </c>
       <c r="B296" s="33" t="s">
-        <v>493</v>
-[...1 lines deleted...]
-      <c r="C296" s="134">
+        <v>191</v>
+      </c>
+      <c r="C296" s="167">
         <v>2170243</v>
       </c>
       <c r="D296" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="E296" s="69"/>
-[...1 lines deleted...]
-        <v>675</v>
+      <c r="E296" s="28"/>
+      <c r="F296" s="41" t="s">
+        <v>676</v>
       </c>
       <c r="G296" s="39" t="s">
-        <v>675</v>
-[...29 lines deleted...]
-    <row r="297" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H296" s="41"/>
+    </row>
+    <row r="297" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A297" s="31" t="s">
         <v>183</v>
       </c>
       <c r="B297" s="33" t="s">
-        <v>814</v>
-[...1 lines deleted...]
-      <c r="C297" s="134">
+        <v>192</v>
+      </c>
+      <c r="C297" s="167">
         <v>2170243</v>
       </c>
       <c r="D297" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="E297" s="69"/>
-[...1 lines deleted...]
-        <v>675</v>
+      <c r="E297" s="56"/>
+      <c r="F297" s="52" t="s">
+        <v>676</v>
       </c>
       <c r="G297" s="39" t="s">
-        <v>675</v>
-[...29 lines deleted...]
-    <row r="298" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H297" s="52"/>
+    </row>
+    <row r="298" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A298" s="31" t="s">
         <v>183</v>
       </c>
       <c r="B298" s="33" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="C298" s="134">
+        <v>193</v>
+      </c>
+      <c r="C298" s="167">
         <v>2170243</v>
       </c>
       <c r="D298" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="E298" s="28"/>
-[...1 lines deleted...]
-        <v>675</v>
+      <c r="E298" s="56"/>
+      <c r="F298" s="52" t="s">
+        <v>676</v>
       </c>
       <c r="G298" s="39" t="s">
-        <v>675</v>
-[...29 lines deleted...]
-    <row r="299" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H298" s="52"/>
+    </row>
+    <row r="299" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A299" s="31" t="s">
         <v>183</v>
       </c>
       <c r="B299" s="33" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="C299" s="134">
+        <v>493</v>
+      </c>
+      <c r="C299" s="167">
         <v>2170243</v>
       </c>
       <c r="D299" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="E299" s="28"/>
-[...1 lines deleted...]
-        <v>675</v>
+      <c r="E299" s="67"/>
+      <c r="F299" s="42" t="s">
+        <v>676</v>
       </c>
       <c r="G299" s="39" t="s">
-        <v>675</v>
-[...29 lines deleted...]
-    <row r="300" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H299" s="26"/>
+    </row>
+    <row r="300" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A300" s="31" t="s">
         <v>183</v>
       </c>
       <c r="B300" s="33" t="s">
-        <v>613</v>
-[...1 lines deleted...]
-      <c r="C300" s="134">
+        <v>816</v>
+      </c>
+      <c r="C300" s="167">
         <v>2170243</v>
       </c>
       <c r="D300" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="E300" s="28"/>
-[...1 lines deleted...]
-        <v>675</v>
+      <c r="E300" s="67"/>
+      <c r="F300" s="42" t="s">
+        <v>676</v>
       </c>
       <c r="G300" s="39" t="s">
-        <v>675</v>
-[...29 lines deleted...]
-    <row r="301" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H300" s="26"/>
+    </row>
+    <row r="301" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A301" s="31" t="s">
         <v>183</v>
       </c>
       <c r="B301" s="33" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="C301" s="134">
+        <v>194</v>
+      </c>
+      <c r="C301" s="167">
         <v>2170243</v>
       </c>
       <c r="D301" s="26" t="s">
         <v>21</v>
       </c>
       <c r="E301" s="28"/>
       <c r="F301" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G301" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H301" s="41"/>
-      <c r="I301" s="104"/>
-[...26 lines deleted...]
-    <row r="302" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="302" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A302" s="31" t="s">
         <v>183</v>
       </c>
       <c r="B302" s="33" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="C302" s="134">
+        <v>195</v>
+      </c>
+      <c r="C302" s="167">
         <v>2170243</v>
       </c>
       <c r="D302" s="26" t="s">
         <v>21</v>
       </c>
       <c r="E302" s="28"/>
       <c r="F302" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G302" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H302" s="41"/>
-      <c r="I302" s="104"/>
-[...27 lines deleted...]
-      <c r="A303" s="30" t="s">
+    </row>
+    <row r="303" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A303" s="31" t="s">
         <v>183</v>
       </c>
-      <c r="B303" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D303" s="25"/>
+      <c r="B303" s="33" t="s">
+        <v>614</v>
+      </c>
+      <c r="C303" s="167">
+        <v>2170243</v>
+      </c>
+      <c r="D303" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E303" s="28"/>
       <c r="F303" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G303" s="39" t="s">
-        <v>1032</v>
+        <v>676</v>
       </c>
       <c r="H303" s="41"/>
-      <c r="I303" s="104"/>
-[...26 lines deleted...]
-    <row r="304" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="304" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A304" s="31" t="s">
         <v>183</v>
       </c>
       <c r="B304" s="33" t="s">
-        <v>199</v>
-[...4 lines deleted...]
-      <c r="D304" s="26"/>
+        <v>196</v>
+      </c>
+      <c r="C304" s="167">
+        <v>2170243</v>
+      </c>
+      <c r="D304" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E304" s="28"/>
       <c r="F304" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G304" s="39" t="s">
-        <v>1032</v>
+        <v>676</v>
       </c>
       <c r="H304" s="41"/>
-      <c r="I304" s="104"/>
-[...27 lines deleted...]
-      <c r="A305" s="30" t="s">
+    </row>
+    <row r="305" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A305" s="31" t="s">
         <v>183</v>
       </c>
-      <c r="B305" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D305" s="50" t="s">
+      <c r="B305" s="33" t="s">
+        <v>197</v>
+      </c>
+      <c r="C305" s="167">
+        <v>2170243</v>
+      </c>
+      <c r="D305" s="26" t="s">
         <v>21</v>
       </c>
       <c r="E305" s="28"/>
       <c r="F305" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G305" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H305" s="41"/>
-      <c r="I305" s="104"/>
-[...26 lines deleted...]
-    <row r="306" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="306" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A306" s="30" t="s">
         <v>183</v>
       </c>
       <c r="B306" s="24" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>2160614</v>
+        <v>198</v>
+      </c>
+      <c r="C306" s="166">
+        <v>2110056</v>
       </c>
       <c r="D306" s="25"/>
       <c r="E306" s="28"/>
       <c r="F306" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G306" s="39" t="s">
-        <v>1032</v>
+        <v>1077</v>
       </c>
       <c r="H306" s="41"/>
-      <c r="I306" s="104"/>
-[...26 lines deleted...]
-    <row r="307" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="307" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A307" s="31" t="s">
         <v>183</v>
       </c>
-      <c r="B307" s="44" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B307" s="33" t="s">
+        <v>199</v>
+      </c>
+      <c r="C307" s="167">
+        <v>2110056</v>
+      </c>
+      <c r="D307" s="26"/>
       <c r="E307" s="28"/>
       <c r="F307" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G307" s="39" t="s">
-        <v>675</v>
+        <v>1077</v>
       </c>
       <c r="H307" s="41"/>
-      <c r="I307" s="104"/>
-[...27 lines deleted...]
-      <c r="A308" s="31" t="s">
+    </row>
+    <row r="308" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A308" s="30" t="s">
         <v>183</v>
       </c>
-      <c r="B308" s="70" t="s">
-[...5 lines deleted...]
-      <c r="D308" s="26" t="s">
+      <c r="B308" s="24" t="s">
+        <v>200</v>
+      </c>
+      <c r="C308" s="166">
+        <v>2110033</v>
+      </c>
+      <c r="D308" s="50" t="s">
         <v>21</v>
       </c>
       <c r="E308" s="28"/>
-      <c r="F308" s="41"/>
+      <c r="F308" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G308" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H308" s="41"/>
-      <c r="I308" s="104"/>
-[...27 lines deleted...]
-      <c r="A309" s="31" t="s">
+    </row>
+    <row r="309" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A309" s="30" t="s">
         <v>183</v>
       </c>
       <c r="B309" s="24" t="s">
-        <v>541</v>
-[...4 lines deleted...]
-      <c r="D309" s="26"/>
+        <v>201</v>
+      </c>
+      <c r="C309" s="166">
+        <v>2160614</v>
+      </c>
+      <c r="D309" s="25"/>
       <c r="E309" s="28"/>
       <c r="F309" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G309" s="39" t="s">
-        <v>675</v>
+        <v>1077</v>
       </c>
       <c r="H309" s="41"/>
-      <c r="I309" s="104"/>
-[...27 lines deleted...]
-      <c r="A310" s="30" t="s">
+    </row>
+    <row r="310" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A310" s="31" t="s">
         <v>183</v>
       </c>
-      <c r="B310" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D310" s="50" t="s">
+      <c r="B310" s="44" t="s">
+        <v>202</v>
+      </c>
+      <c r="C310" s="167">
+        <v>2170355</v>
+      </c>
+      <c r="D310" s="26" t="s">
         <v>21</v>
       </c>
       <c r="E310" s="28"/>
       <c r="F310" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G310" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H310" s="41"/>
-      <c r="I310" s="104"/>
-[...27 lines deleted...]
-      <c r="A311" s="30" t="s">
+    </row>
+    <row r="311" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A311" s="31" t="s">
         <v>183</v>
       </c>
-      <c r="B311" s="70" t="s">
-[...5 lines deleted...]
-      <c r="D311" s="50" t="s">
+      <c r="B311" s="68" t="s">
+        <v>851</v>
+      </c>
+      <c r="C311" s="167">
+        <v>2170355</v>
+      </c>
+      <c r="D311" s="26" t="s">
         <v>21</v>
       </c>
       <c r="E311" s="28"/>
-      <c r="F311" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F311" s="41"/>
       <c r="G311" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H311" s="41"/>
-      <c r="I311" s="104"/>
-[...27 lines deleted...]
-      <c r="A312" s="30" t="s">
+    </row>
+    <row r="312" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A312" s="31" t="s">
         <v>183</v>
       </c>
       <c r="B312" s="24" t="s">
-        <v>635</v>
-[...6 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="C312" s="167">
+        <v>2190187</v>
+      </c>
+      <c r="D312" s="26"/>
       <c r="E312" s="28"/>
       <c r="F312" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G312" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H312" s="41"/>
-      <c r="I312" s="104"/>
-[...26 lines deleted...]
-    <row r="313" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="313" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A313" s="30" t="s">
         <v>183</v>
       </c>
-      <c r="B313" s="70" t="s">
-[...3 lines deleted...]
-        <v>2200526</v>
+      <c r="B313" s="24" t="s">
+        <v>522</v>
+      </c>
+      <c r="C313" s="166">
+        <v>2190319</v>
       </c>
       <c r="D313" s="50" t="s">
         <v>21</v>
       </c>
       <c r="E313" s="28"/>
       <c r="F313" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G313" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H313" s="41"/>
-      <c r="I313" s="104"/>
-[...26 lines deleted...]
-    <row r="314" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="314" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A314" s="30" t="s">
         <v>183</v>
       </c>
-      <c r="B314" s="24" t="s">
-[...3 lines deleted...]
-        <v>2210563</v>
+      <c r="B314" s="68" t="s">
+        <v>523</v>
+      </c>
+      <c r="C314" s="166">
+        <v>2190319</v>
       </c>
       <c r="D314" s="50" t="s">
         <v>21</v>
       </c>
       <c r="E314" s="28"/>
-      <c r="F314" s="41"/>
+      <c r="F314" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G314" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H314" s="41"/>
-      <c r="I314" s="104"/>
-[...26 lines deleted...]
-    <row r="315" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="315" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A315" s="30" t="s">
         <v>183</v>
       </c>
-      <c r="B315" s="33" t="s">
-[...3 lines deleted...]
-        <v>2210563</v>
+      <c r="B315" s="24" t="s">
+        <v>636</v>
+      </c>
+      <c r="C315" s="166">
+        <v>2200526</v>
       </c>
       <c r="D315" s="50" t="s">
         <v>21</v>
       </c>
       <c r="E315" s="28"/>
-      <c r="F315" s="41"/>
+      <c r="F315" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G315" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H315" s="41"/>
-      <c r="I315" s="104"/>
-[...26 lines deleted...]
-    <row r="316" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="316" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A316" s="30" t="s">
         <v>183</v>
       </c>
-      <c r="B316" s="24" t="s">
-[...3 lines deleted...]
-        <v>2200372</v>
+      <c r="B316" s="68" t="s">
+        <v>637</v>
+      </c>
+      <c r="C316" s="166">
+        <v>2200526</v>
       </c>
       <c r="D316" s="50" t="s">
         <v>21</v>
       </c>
       <c r="E316" s="28"/>
       <c r="F316" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G316" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H316" s="41"/>
-      <c r="I316" s="104"/>
-[...26 lines deleted...]
-    <row r="317" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="317" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A317" s="30" t="s">
         <v>183</v>
       </c>
-      <c r="B317" s="33" t="s">
-[...3 lines deleted...]
-        <v>2200372</v>
+      <c r="B317" s="24" t="s">
+        <v>682</v>
+      </c>
+      <c r="C317" s="166">
+        <v>2210563</v>
       </c>
       <c r="D317" s="50" t="s">
         <v>21</v>
       </c>
       <c r="E317" s="28"/>
-      <c r="F317" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F317" s="41"/>
       <c r="G317" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H317" s="41"/>
-      <c r="I317" s="104"/>
-[...26 lines deleted...]
-    <row r="318" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="318" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A318" s="30" t="s">
         <v>183</v>
       </c>
       <c r="B318" s="33" t="s">
-        <v>821</v>
-[...2 lines deleted...]
-        <v>2200372</v>
+        <v>812</v>
+      </c>
+      <c r="C318" s="166">
+        <v>2210563</v>
       </c>
       <c r="D318" s="50" t="s">
         <v>21</v>
       </c>
       <c r="E318" s="28"/>
-      <c r="F318" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F318" s="41"/>
       <c r="G318" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H318" s="41"/>
-      <c r="I318" s="104"/>
-[...26 lines deleted...]
-    <row r="319" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="319" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A319" s="30" t="s">
         <v>183</v>
       </c>
       <c r="B319" s="24" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>2140121</v>
+        <v>641</v>
+      </c>
+      <c r="C319" s="166">
+        <v>2200372</v>
       </c>
       <c r="D319" s="50" t="s">
         <v>21</v>
       </c>
       <c r="E319" s="28"/>
       <c r="F319" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G319" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H319" s="41"/>
-      <c r="I319" s="104"/>
-[...27 lines deleted...]
-      <c r="A320" s="31" t="s">
+    </row>
+    <row r="320" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A320" s="30" t="s">
         <v>183</v>
       </c>
       <c r="B320" s="33" t="s">
-        <v>205</v>
-[...4 lines deleted...]
-      <c r="D320" s="26" t="s">
+        <v>822</v>
+      </c>
+      <c r="C320" s="166">
+        <v>2200372</v>
+      </c>
+      <c r="D320" s="50" t="s">
         <v>21</v>
       </c>
       <c r="E320" s="28"/>
       <c r="F320" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G320" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H320" s="41"/>
-      <c r="I320" s="104"/>
-[...27 lines deleted...]
-      <c r="A321" s="31" t="s">
+    </row>
+    <row r="321" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A321" s="30" t="s">
         <v>183</v>
       </c>
       <c r="B321" s="33" t="s">
-        <v>204</v>
-[...4 lines deleted...]
-      <c r="D321" s="26" t="s">
+        <v>823</v>
+      </c>
+      <c r="C321" s="166">
+        <v>2200372</v>
+      </c>
+      <c r="D321" s="50" t="s">
         <v>21</v>
       </c>
       <c r="E321" s="28"/>
       <c r="F321" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G321" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H321" s="41"/>
-      <c r="I321" s="104"/>
-[...26 lines deleted...]
-    <row r="322" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="322" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A322" s="30" t="s">
         <v>183</v>
       </c>
       <c r="B322" s="24" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>2160115</v>
+        <v>203</v>
+      </c>
+      <c r="C322" s="166">
+        <v>2140121</v>
       </c>
       <c r="D322" s="50" t="s">
         <v>21</v>
       </c>
       <c r="E322" s="28"/>
       <c r="F322" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G322" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H322" s="41"/>
-      <c r="I322" s="104"/>
-[...26 lines deleted...]
-    <row r="323" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="323" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A323" s="31" t="s">
         <v>183</v>
       </c>
       <c r="B323" s="33" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>2160115</v>
+        <v>205</v>
+      </c>
+      <c r="C323" s="167">
+        <v>2140121</v>
       </c>
       <c r="D323" s="26" t="s">
         <v>21</v>
       </c>
       <c r="E323" s="28"/>
       <c r="F323" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G323" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H323" s="41"/>
-      <c r="I323" s="104"/>
-[...26 lines deleted...]
-    <row r="324" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="324" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A324" s="31" t="s">
         <v>183</v>
       </c>
-      <c r="B324" s="61" t="s">
-[...3 lines deleted...]
-        <v>2250103</v>
+      <c r="B324" s="33" t="s">
+        <v>204</v>
+      </c>
+      <c r="C324" s="167">
+        <v>2140121</v>
       </c>
       <c r="D324" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="E324" s="69"/>
-      <c r="F324" s="42"/>
+      <c r="E324" s="28"/>
+      <c r="F324" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G324" s="39" t="s">
-        <v>675</v>
-[...29 lines deleted...]
-    <row r="325" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H324" s="41"/>
+    </row>
+    <row r="325" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A325" s="30" t="s">
         <v>183</v>
       </c>
       <c r="B325" s="24" t="s">
-        <v>208</v>
-[...4 lines deleted...]
-      <c r="D325" s="25"/>
+        <v>206</v>
+      </c>
+      <c r="C325" s="166">
+        <v>2160115</v>
+      </c>
+      <c r="D325" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E325" s="28"/>
       <c r="F325" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G325" s="39" t="s">
-        <v>1032</v>
+        <v>676</v>
       </c>
       <c r="H325" s="41"/>
-      <c r="I325" s="104"/>
-[...27 lines deleted...]
-      <c r="A326" s="30" t="s">
+    </row>
+    <row r="326" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A326" s="31" t="s">
         <v>183</v>
       </c>
       <c r="B326" s="33" t="s">
-        <v>563</v>
-[...4 lines deleted...]
-      <c r="D326" s="25"/>
+        <v>207</v>
+      </c>
+      <c r="C326" s="167">
+        <v>2160115</v>
+      </c>
+      <c r="D326" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E326" s="28"/>
       <c r="F326" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G326" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H326" s="41"/>
-      <c r="I326" s="104"/>
-[...27 lines deleted...]
-      <c r="A327" s="30" t="s">
+    </row>
+    <row r="327" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A327" s="31" t="s">
         <v>183</v>
       </c>
-      <c r="B327" s="68" t="s">
-[...9 lines deleted...]
-      </c>
+      <c r="B327" s="59" t="s">
+        <v>935</v>
+      </c>
+      <c r="C327" s="167">
+        <v>2250103</v>
+      </c>
+      <c r="D327" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="E327" s="67"/>
+      <c r="F327" s="42"/>
       <c r="G327" s="39" t="s">
-        <v>675</v>
-[...29 lines deleted...]
-    <row r="328" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H327" s="26"/>
+    </row>
+    <row r="328" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A328" s="30" t="s">
         <v>183</v>
       </c>
-      <c r="B328" s="33" t="s">
-[...3 lines deleted...]
-        <v>2220243</v>
+      <c r="B328" s="24" t="s">
+        <v>208</v>
+      </c>
+      <c r="C328" s="166">
+        <v>2140254</v>
       </c>
       <c r="D328" s="25"/>
       <c r="E328" s="28"/>
-      <c r="F328" s="41"/>
+      <c r="F328" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G328" s="39" t="s">
-        <v>675</v>
+        <v>1077</v>
       </c>
       <c r="H328" s="41"/>
-      <c r="I328" s="104"/>
-[...26 lines deleted...]
-    <row r="329" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="329" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A329" s="30" t="s">
         <v>183</v>
       </c>
       <c r="B329" s="33" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>2220244</v>
+        <v>564</v>
+      </c>
+      <c r="C329" s="166">
+        <v>2171234</v>
       </c>
       <c r="D329" s="25"/>
       <c r="E329" s="28"/>
-      <c r="F329" s="41"/>
+      <c r="F329" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G329" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H329" s="41"/>
-      <c r="I329" s="104"/>
-[...26 lines deleted...]
-    <row r="330" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="330" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A330" s="30" t="s">
         <v>183</v>
       </c>
-      <c r="B330" s="24" t="s">
-[...3 lines deleted...]
-        <v>2170321</v>
+      <c r="B330" s="66" t="s">
+        <v>651</v>
+      </c>
+      <c r="C330" s="166">
+        <v>2201039</v>
       </c>
       <c r="D330" s="25"/>
       <c r="E330" s="28"/>
       <c r="F330" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G330" s="39" t="s">
-        <v>1032</v>
+        <v>676</v>
       </c>
       <c r="H330" s="41"/>
-      <c r="I330" s="104"/>
-[...27 lines deleted...]
-      <c r="A331" s="31" t="s">
+    </row>
+    <row r="331" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A331" s="30" t="s">
         <v>183</v>
       </c>
       <c r="B331" s="33" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="C331" s="134">
+        <v>778</v>
+      </c>
+      <c r="C331" s="166">
+        <v>2220243</v>
+      </c>
+      <c r="D331" s="25"/>
+      <c r="E331" s="28"/>
+      <c r="F331" s="41"/>
+      <c r="G331" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H331" s="41"/>
+    </row>
+    <row r="332" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A332" s="30" t="s">
+        <v>183</v>
+      </c>
+      <c r="B332" s="33" t="s">
+        <v>777</v>
+      </c>
+      <c r="C332" s="166">
+        <v>2220244</v>
+      </c>
+      <c r="D332" s="25"/>
+      <c r="E332" s="28"/>
+      <c r="F332" s="41"/>
+      <c r="G332" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H332" s="41"/>
+    </row>
+    <row r="333" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A333" s="30" t="s">
+        <v>183</v>
+      </c>
+      <c r="B333" s="24" t="s">
+        <v>209</v>
+      </c>
+      <c r="C333" s="166">
         <v>2170321</v>
       </c>
-      <c r="D331" s="26"/>
-[...93 lines deleted...]
-      </c>
+      <c r="D333" s="25"/>
       <c r="E333" s="28"/>
       <c r="F333" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G333" s="39" t="s">
-        <v>675</v>
+        <v>1077</v>
       </c>
       <c r="H333" s="41"/>
-      <c r="I333" s="104"/>
-[...26 lines deleted...]
-    <row r="334" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="334" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A334" s="31" t="s">
         <v>183</v>
       </c>
-      <c r="B334" s="24" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B334" s="33" t="s">
+        <v>210</v>
+      </c>
+      <c r="C334" s="167">
+        <v>2170321</v>
+      </c>
+      <c r="D334" s="26"/>
       <c r="E334" s="28"/>
       <c r="F334" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G334" s="39" t="s">
-        <v>675</v>
+        <v>1077</v>
       </c>
       <c r="H334" s="41"/>
-      <c r="I334" s="104"/>
-[...26 lines deleted...]
-    <row r="335" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="335" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A335" s="31" t="s">
         <v>183</v>
       </c>
-      <c r="B335" s="24" t="s">
-[...3 lines deleted...]
-        <v>2250066</v>
+      <c r="B335" s="33" t="s">
+        <v>211</v>
+      </c>
+      <c r="C335" s="167">
+        <v>2170321</v>
       </c>
       <c r="D335" s="26"/>
       <c r="E335" s="28"/>
       <c r="F335" s="41" t="s">
-        <v>574</v>
+        <v>676</v>
       </c>
       <c r="G335" s="39" t="s">
-        <v>675</v>
+        <v>1077</v>
       </c>
       <c r="H335" s="41"/>
-      <c r="I335" s="104"/>
-[...28 lines deleted...]
-        <v>212</v>
+    </row>
+    <row r="336" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A336" s="31" t="s">
+        <v>183</v>
       </c>
       <c r="B336" s="24" t="s">
-        <v>677</v>
-[...4 lines deleted...]
-      <c r="D336" s="26"/>
+        <v>612</v>
+      </c>
+      <c r="C336" s="167">
+        <v>2190513</v>
+      </c>
+      <c r="D336" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E336" s="28"/>
       <c r="F336" s="41" t="s">
-        <v>574</v>
+        <v>676</v>
       </c>
       <c r="G336" s="39" t="s">
-        <v>1033</v>
+        <v>676</v>
       </c>
       <c r="H336" s="41"/>
-      <c r="I336" s="104"/>
-[...28 lines deleted...]
-        <v>212</v>
+    </row>
+    <row r="337" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A337" s="31" t="s">
+        <v>183</v>
       </c>
       <c r="B337" s="24" t="s">
-        <v>995</v>
-[...4 lines deleted...]
-      <c r="D337" s="26"/>
+        <v>613</v>
+      </c>
+      <c r="C337" s="167">
+        <v>2190514</v>
+      </c>
+      <c r="D337" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E337" s="28"/>
       <c r="F337" s="41" t="s">
-        <v>574</v>
+        <v>676</v>
       </c>
       <c r="G337" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H337" s="41"/>
-      <c r="I337" s="104"/>
-[...28 lines deleted...]
-        <v>212</v>
+    </row>
+    <row r="338" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A338" s="31" t="s">
+        <v>183</v>
       </c>
       <c r="B338" s="24" t="s">
-        <v>213</v>
-[...4 lines deleted...]
-      <c r="D338" s="25"/>
+        <v>958</v>
+      </c>
+      <c r="C338" s="167">
+        <v>2250066</v>
+      </c>
+      <c r="D338" s="26"/>
       <c r="E338" s="28"/>
       <c r="F338" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G338" s="39" t="s">
-        <v>1033</v>
+        <v>676</v>
       </c>
       <c r="H338" s="41"/>
-      <c r="I338" s="104"/>
-[...26 lines deleted...]
-    <row r="339" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="339" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A339" s="30" t="s">
         <v>212</v>
       </c>
-      <c r="B339" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D339" s="25"/>
+      <c r="B339" s="24" t="s">
+        <v>678</v>
+      </c>
+      <c r="C339" s="167">
+        <v>2210415</v>
+      </c>
+      <c r="D339" s="26"/>
       <c r="E339" s="28"/>
       <c r="F339" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G339" s="39" t="s">
-        <v>675</v>
+        <v>1078</v>
       </c>
       <c r="H339" s="41"/>
-      <c r="I339" s="104"/>
-[...26 lines deleted...]
-    <row r="340" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="340" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A340" s="30" t="s">
         <v>212</v>
       </c>
       <c r="B340" s="24" t="s">
-        <v>214</v>
-[...6 lines deleted...]
-      </c>
+        <v>997</v>
+      </c>
+      <c r="C340" s="167">
+        <v>2260006</v>
+      </c>
+      <c r="D340" s="26"/>
       <c r="E340" s="28"/>
-      <c r="F340" s="41"/>
+      <c r="F340" s="41" t="s">
+        <v>575</v>
+      </c>
       <c r="G340" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H340" s="41"/>
-      <c r="I340" s="104"/>
-[...26 lines deleted...]
-    <row r="341" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="341" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A341" s="30" t="s">
         <v>212</v>
       </c>
       <c r="B341" s="24" t="s">
-        <v>215</v>
-[...6 lines deleted...]
-      </c>
+        <v>213</v>
+      </c>
+      <c r="C341" s="166">
+        <v>2160527</v>
+      </c>
+      <c r="D341" s="25"/>
       <c r="E341" s="28"/>
-      <c r="F341" s="41"/>
+      <c r="F341" s="41" t="s">
+        <v>575</v>
+      </c>
       <c r="G341" s="39" t="s">
-        <v>675</v>
+        <v>1078</v>
       </c>
       <c r="H341" s="41"/>
-      <c r="I341" s="104"/>
-[...26 lines deleted...]
-    <row r="342" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="342" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A342" s="30" t="s">
         <v>212</v>
       </c>
-      <c r="B342" s="24" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B342" s="33" t="s">
+        <v>562</v>
+      </c>
+      <c r="C342" s="166">
+        <v>2190357</v>
+      </c>
+      <c r="D342" s="25"/>
       <c r="E342" s="28"/>
       <c r="F342" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G342" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H342" s="41"/>
-      <c r="I342" s="104"/>
-[...27 lines deleted...]
-      <c r="A343" s="157" t="s">
+    </row>
+    <row r="343" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A343" s="30" t="s">
         <v>212</v>
       </c>
-      <c r="B343" s="158" t="s">
-[...39 lines deleted...]
-    <row r="344" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B343" s="24" t="s">
+        <v>214</v>
+      </c>
+      <c r="C343" s="166">
+        <v>2140166</v>
+      </c>
+      <c r="D343" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="E343" s="28"/>
+      <c r="F343" s="41"/>
+      <c r="G343" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H343" s="41"/>
+    </row>
+    <row r="344" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A344" s="30" t="s">
         <v>212</v>
       </c>
       <c r="B344" s="24" t="s">
-        <v>661</v>
-[...4 lines deleted...]
-      <c r="D344" s="50"/>
+        <v>215</v>
+      </c>
+      <c r="C344" s="166">
+        <v>2140167</v>
+      </c>
+      <c r="D344" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E344" s="28"/>
-      <c r="F344" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F344" s="41"/>
       <c r="G344" s="39" t="s">
-        <v>1033</v>
+        <v>676</v>
       </c>
       <c r="H344" s="41"/>
-      <c r="I344" s="104"/>
-[...26 lines deleted...]
-    <row r="345" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="345" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A345" s="30" t="s">
         <v>212</v>
       </c>
       <c r="B345" s="24" t="s">
-        <v>997</v>
-[...4 lines deleted...]
-      <c r="D345" s="50"/>
+        <v>216</v>
+      </c>
+      <c r="C345" s="166">
+        <v>2010100</v>
+      </c>
+      <c r="D345" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E345" s="28"/>
       <c r="F345" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G345" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H345" s="41"/>
-      <c r="I345" s="104"/>
-[...26 lines deleted...]
-    <row r="346" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="346" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A346" s="30" t="s">
         <v>212</v>
       </c>
       <c r="B346" s="24" t="s">
-        <v>217</v>
-[...6 lines deleted...]
-      </c>
+        <v>1015</v>
+      </c>
+      <c r="C346" s="166">
+        <v>2260007</v>
+      </c>
+      <c r="D346" s="50"/>
       <c r="E346" s="28"/>
       <c r="F346" s="41" t="s">
-        <v>574</v>
-[...3 lines deleted...]
-      </c>
+        <v>575</v>
+      </c>
+      <c r="G346" s="39"/>
       <c r="H346" s="41"/>
-      <c r="I346" s="104"/>
-[...26 lines deleted...]
-    <row r="347" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="347" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A347" s="30" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="B347" s="24" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>2170654</v>
+        <v>662</v>
+      </c>
+      <c r="C347" s="166">
+        <v>2210244</v>
       </c>
       <c r="D347" s="50"/>
       <c r="E347" s="28"/>
       <c r="F347" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G347" s="39" t="s">
-        <v>1031</v>
-[...41 lines deleted...]
-      <c r="D348" s="52"/>
+        <v>1078</v>
+      </c>
+      <c r="H347" s="41"/>
+    </row>
+    <row r="348" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A348" s="30" t="s">
+        <v>212</v>
+      </c>
+      <c r="B348" s="24" t="s">
+        <v>999</v>
+      </c>
+      <c r="C348" s="166">
+        <v>2260008</v>
+      </c>
+      <c r="D348" s="50"/>
       <c r="E348" s="28"/>
       <c r="F348" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G348" s="39" t="s">
-        <v>1031</v>
-[...41 lines deleted...]
-      <c r="D349" s="52"/>
+        <v>676</v>
+      </c>
+      <c r="H348" s="41"/>
+    </row>
+    <row r="349" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A349" s="30" t="s">
+        <v>212</v>
+      </c>
+      <c r="B349" s="24" t="s">
+        <v>217</v>
+      </c>
+      <c r="C349" s="166">
+        <v>2010099</v>
+      </c>
+      <c r="D349" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E349" s="28"/>
       <c r="F349" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G349" s="39" t="s">
-        <v>675</v>
-[...32 lines deleted...]
-      <c r="A350" s="31" t="s">
+        <v>676</v>
+      </c>
+      <c r="H349" s="41"/>
+    </row>
+    <row r="350" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A350" s="30" t="s">
         <v>218</v>
       </c>
-      <c r="B350" s="71" t="s">
-[...5 lines deleted...]
-      <c r="D350" s="52"/>
+      <c r="B350" s="24" t="s">
+        <v>219</v>
+      </c>
+      <c r="C350" s="166">
+        <v>2170654</v>
+      </c>
+      <c r="D350" s="50"/>
       <c r="E350" s="28"/>
       <c r="F350" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G350" s="39" t="s">
-        <v>1031</v>
+        <v>1076</v>
       </c>
       <c r="H350" s="41" t="s">
-        <v>574</v>
-[...28 lines deleted...]
-    <row r="351" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A351" s="31" t="s">
         <v>218</v>
       </c>
-      <c r="B351" s="70" t="s">
-[...5 lines deleted...]
-      <c r="D351" s="52"/>
+      <c r="B351" s="69" t="s">
+        <v>220</v>
+      </c>
+      <c r="C351" s="167">
+        <v>2171118</v>
+      </c>
+      <c r="D351" s="51"/>
       <c r="E351" s="28"/>
       <c r="F351" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G351" s="39" t="s">
-        <v>1031</v>
+        <v>1076</v>
       </c>
       <c r="H351" s="41" t="s">
-        <v>574</v>
-[...29 lines deleted...]
-      <c r="A352" s="20" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A352" s="31" t="s">
         <v>218</v>
       </c>
-      <c r="B352" s="44" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B352" s="69" t="s">
+        <v>622</v>
+      </c>
+      <c r="C352" s="167">
+        <v>2200510</v>
+      </c>
+      <c r="D352" s="51"/>
       <c r="E352" s="28"/>
       <c r="F352" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G352" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H352" s="41" t="s">
-        <v>574</v>
-[...38 lines deleted...]
-      <c r="D353" s="25"/>
+        <v>575</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A353" s="31" t="s">
+        <v>218</v>
+      </c>
+      <c r="B353" s="69" t="s">
+        <v>623</v>
+      </c>
+      <c r="C353" s="167">
+        <v>2200142</v>
+      </c>
+      <c r="D353" s="51"/>
       <c r="E353" s="28"/>
       <c r="F353" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G353" s="39" t="s">
-        <v>1031</v>
+        <v>1076</v>
       </c>
       <c r="H353" s="41" t="s">
-        <v>574</v>
-[...38 lines deleted...]
-      <c r="D354" s="25"/>
+        <v>575</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A354" s="31" t="s">
+        <v>218</v>
+      </c>
+      <c r="B354" s="68" t="s">
+        <v>742</v>
+      </c>
+      <c r="C354" s="167">
+        <v>2200399</v>
+      </c>
+      <c r="D354" s="51"/>
       <c r="E354" s="28"/>
       <c r="F354" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G354" s="39" t="s">
-        <v>1031</v>
+        <v>1076</v>
       </c>
       <c r="H354" s="41" t="s">
-        <v>574</v>
-[...38 lines deleted...]
-      <c r="D355" s="25"/>
+        <v>575</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A355" s="22" t="s">
+        <v>218</v>
+      </c>
+      <c r="B355" s="44" t="s">
+        <v>221</v>
+      </c>
+      <c r="C355" s="167">
+        <v>2180275</v>
+      </c>
+      <c r="D355" s="51" t="s">
+        <v>21</v>
+      </c>
       <c r="E355" s="28"/>
       <c r="F355" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G355" s="39" t="s">
-        <v>1031</v>
+        <v>676</v>
       </c>
       <c r="H355" s="41" t="s">
-        <v>574</v>
-[...28 lines deleted...]
-    <row r="356" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A356" s="30" t="s">
         <v>222</v>
       </c>
       <c r="B356" s="24" t="s">
-        <v>223</v>
-[...6 lines deleted...]
-      </c>
+        <v>535</v>
+      </c>
+      <c r="C356" s="166">
+        <v>2190730</v>
+      </c>
+      <c r="D356" s="25"/>
       <c r="E356" s="28"/>
       <c r="F356" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G356" s="39" t="s">
-        <v>675</v>
+        <v>1076</v>
       </c>
       <c r="H356" s="41" t="s">
-        <v>574</v>
-[...28 lines deleted...]
-    <row r="357" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A357" s="30" t="s">
         <v>222</v>
       </c>
-      <c r="B357" s="24" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B357" s="84" t="s">
+        <v>856</v>
+      </c>
+      <c r="C357" s="166">
+        <v>2190730</v>
+      </c>
+      <c r="D357" s="25"/>
       <c r="E357" s="28"/>
       <c r="F357" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G357" s="39" t="s">
-        <v>675</v>
+        <v>1076</v>
       </c>
       <c r="H357" s="41" t="s">
-        <v>574</v>
-[...28 lines deleted...]
-    <row r="358" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A358" s="30" t="s">
         <v>222</v>
       </c>
-      <c r="B358" s="24" t="s">
-[...3 lines deleted...]
-        <v>2150479</v>
+      <c r="B358" s="33" t="s">
+        <v>590</v>
+      </c>
+      <c r="C358" s="166">
+        <v>2190730</v>
       </c>
       <c r="D358" s="25"/>
       <c r="E358" s="28"/>
       <c r="F358" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G358" s="39" t="s">
-        <v>1031</v>
-[...30 lines deleted...]
-      <c r="A359" s="31" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H358" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A359" s="30" t="s">
         <v>222</v>
       </c>
-      <c r="B359" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D359" s="26"/>
+      <c r="B359" s="24" t="s">
+        <v>223</v>
+      </c>
+      <c r="C359" s="166">
+        <v>2170932</v>
+      </c>
+      <c r="D359" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E359" s="28"/>
       <c r="F359" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G359" s="39" t="s">
-        <v>1031</v>
-[...30 lines deleted...]
-      <c r="A360" s="31" t="s">
+        <v>676</v>
+      </c>
+      <c r="H359" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A360" s="30" t="s">
         <v>222</v>
       </c>
-      <c r="B360" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D360" s="26"/>
+      <c r="B360" s="24" t="s">
+        <v>894</v>
+      </c>
+      <c r="C360" s="166" t="s">
+        <v>895</v>
+      </c>
+      <c r="D360" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E360" s="28"/>
       <c r="F360" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G360" s="39" t="s">
-        <v>1031</v>
-[...30 lines deleted...]
-      <c r="A361" s="31" t="s">
+        <v>676</v>
+      </c>
+      <c r="H360" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A361" s="30" t="s">
         <v>222</v>
       </c>
-      <c r="B361" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C361" s="134">
+      <c r="B361" s="24" t="s">
+        <v>224</v>
+      </c>
+      <c r="C361" s="166">
         <v>2150479</v>
       </c>
-      <c r="D361" s="26"/>
+      <c r="D361" s="25"/>
       <c r="E361" s="28"/>
       <c r="F361" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G361" s="39" t="s">
-        <v>1031</v>
+        <v>1076</v>
       </c>
       <c r="H361" s="41"/>
-      <c r="I361" s="104"/>
-[...26 lines deleted...]
-    <row r="362" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="362" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A362" s="31" t="s">
         <v>222</v>
       </c>
       <c r="B362" s="33" t="s">
-        <v>638</v>
-[...1 lines deleted...]
-      <c r="C362" s="134">
+        <v>225</v>
+      </c>
+      <c r="C362" s="167">
         <v>2150479</v>
       </c>
       <c r="D362" s="26"/>
       <c r="E362" s="28"/>
       <c r="F362" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G362" s="39" t="s">
-        <v>1031</v>
+        <v>1076</v>
       </c>
       <c r="H362" s="41"/>
-      <c r="I362" s="104"/>
-[...26 lines deleted...]
-    <row r="363" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="363" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A363" s="31" t="s">
         <v>222</v>
       </c>
       <c r="B363" s="33" t="s">
-        <v>547</v>
-[...1 lines deleted...]
-      <c r="C363" s="134">
+        <v>226</v>
+      </c>
+      <c r="C363" s="167">
         <v>2150479</v>
       </c>
       <c r="D363" s="26"/>
       <c r="E363" s="28"/>
       <c r="F363" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G363" s="39" t="s">
-        <v>1031</v>
+        <v>1076</v>
       </c>
       <c r="H363" s="41"/>
-      <c r="I363" s="104"/>
-[...26 lines deleted...]
-    <row r="364" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="364" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A364" s="31" t="s">
         <v>222</v>
       </c>
       <c r="B364" s="33" t="s">
-        <v>548</v>
-[...1 lines deleted...]
-      <c r="C364" s="134">
+        <v>227</v>
+      </c>
+      <c r="C364" s="167">
         <v>2150479</v>
       </c>
       <c r="D364" s="26"/>
       <c r="E364" s="28"/>
       <c r="F364" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G364" s="39" t="s">
-        <v>1031</v>
+        <v>1076</v>
       </c>
       <c r="H364" s="41"/>
-      <c r="I364" s="104"/>
-[...26 lines deleted...]
-    <row r="365" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="365" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A365" s="31" t="s">
         <v>222</v>
       </c>
       <c r="B365" s="33" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>2170516</v>
+        <v>639</v>
+      </c>
+      <c r="C365" s="167">
+        <v>2150479</v>
       </c>
       <c r="D365" s="26"/>
       <c r="E365" s="28"/>
       <c r="F365" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G365" s="39" t="s">
-        <v>675</v>
+        <v>1076</v>
       </c>
       <c r="H365" s="41"/>
-      <c r="I365" s="104"/>
-[...26 lines deleted...]
-    <row r="366" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="366" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A366" s="31" t="s">
         <v>222</v>
       </c>
       <c r="B366" s="33" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>2171257</v>
+        <v>548</v>
+      </c>
+      <c r="C366" s="167">
+        <v>2150479</v>
       </c>
       <c r="D366" s="26"/>
       <c r="E366" s="28"/>
       <c r="F366" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G366" s="39" t="s">
-        <v>675</v>
+        <v>1076</v>
       </c>
       <c r="H366" s="41"/>
-      <c r="I366" s="104"/>
-[...26 lines deleted...]
-    <row r="367" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="367" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A367" s="31" t="s">
         <v>222</v>
       </c>
       <c r="B367" s="33" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-        <v>2200198</v>
+        <v>549</v>
+      </c>
+      <c r="C367" s="167">
+        <v>2150479</v>
       </c>
       <c r="D367" s="26"/>
       <c r="E367" s="28"/>
       <c r="F367" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G367" s="39" t="s">
-        <v>1031</v>
+        <v>1076</v>
       </c>
       <c r="H367" s="41"/>
-      <c r="I367" s="104"/>
-[...26 lines deleted...]
-    <row r="368" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="368" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A368" s="31" t="s">
-        <v>902</v>
-[...5 lines deleted...]
-        <v>2239996</v>
+        <v>222</v>
+      </c>
+      <c r="B368" s="33" t="s">
+        <v>229</v>
+      </c>
+      <c r="C368" s="167">
+        <v>2170516</v>
       </c>
       <c r="D368" s="26"/>
       <c r="E368" s="28"/>
       <c r="F368" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G368" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H368" s="41"/>
-      <c r="I368" s="104"/>
-[...26 lines deleted...]
-    <row r="369" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="369" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A369" s="31" t="s">
-        <v>902</v>
-[...5 lines deleted...]
-        <v>2250141</v>
+        <v>222</v>
+      </c>
+      <c r="B369" s="33" t="s">
+        <v>228</v>
+      </c>
+      <c r="C369" s="167">
+        <v>2171257</v>
       </c>
       <c r="D369" s="26"/>
       <c r="E369" s="28"/>
       <c r="F369" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G369" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H369" s="41"/>
-      <c r="I369" s="104"/>
-[...26 lines deleted...]
-    <row r="370" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="370" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A370" s="31" t="s">
-        <v>902</v>
-[...5 lines deleted...]
-        <v>903</v>
+        <v>222</v>
+      </c>
+      <c r="B370" s="33" t="s">
+        <v>625</v>
+      </c>
+      <c r="C370" s="167">
+        <v>2200198</v>
       </c>
       <c r="D370" s="26"/>
       <c r="E370" s="28"/>
       <c r="F370" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G370" s="39" t="s">
-        <v>675</v>
+        <v>1076</v>
       </c>
       <c r="H370" s="41"/>
-      <c r="I370" s="104"/>
-[...26 lines deleted...]
-    <row r="371" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="371" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A371" s="31" t="s">
+        <v>904</v>
+      </c>
+      <c r="B371" s="59" t="s">
         <v>902</v>
       </c>
-      <c r="B371" s="61" t="s">
-[...3 lines deleted...]
-        <v>912</v>
+      <c r="C371" s="167">
+        <v>2239996</v>
       </c>
       <c r="D371" s="26"/>
       <c r="E371" s="28"/>
       <c r="F371" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G371" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H371" s="41"/>
-      <c r="I371" s="104"/>
-[...36 lines deleted...]
-      <c r="D372" s="25"/>
+    </row>
+    <row r="372" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A372" s="31" t="s">
+        <v>904</v>
+      </c>
+      <c r="B372" s="59" t="s">
+        <v>957</v>
+      </c>
+      <c r="C372" s="178">
+        <v>2250141</v>
+      </c>
+      <c r="D372" s="26"/>
       <c r="E372" s="28"/>
       <c r="F372" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G372" s="39" t="s">
-        <v>1018</v>
+        <v>676</v>
       </c>
       <c r="H372" s="41"/>
-      <c r="I372" s="104"/>
-[...36 lines deleted...]
-      <c r="D373" s="25"/>
+    </row>
+    <row r="373" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A373" s="31" t="s">
+        <v>904</v>
+      </c>
+      <c r="B373" s="59" t="s">
+        <v>903</v>
+      </c>
+      <c r="C373" s="167" t="s">
+        <v>905</v>
+      </c>
+      <c r="D373" s="26"/>
       <c r="E373" s="28"/>
       <c r="F373" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G373" s="39" t="s">
-        <v>1018</v>
+        <v>676</v>
       </c>
       <c r="H373" s="41"/>
-      <c r="I373" s="104"/>
-[...36 lines deleted...]
-      <c r="D374" s="25"/>
+    </row>
+    <row r="374" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A374" s="31" t="s">
+        <v>904</v>
+      </c>
+      <c r="B374" s="59" t="s">
+        <v>912</v>
+      </c>
+      <c r="C374" s="167" t="s">
+        <v>914</v>
+      </c>
+      <c r="D374" s="26"/>
       <c r="E374" s="28"/>
       <c r="F374" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G374" s="39" t="s">
-        <v>1018</v>
+        <v>676</v>
       </c>
       <c r="H374" s="41"/>
-      <c r="I374" s="104"/>
-[...26 lines deleted...]
-    <row r="375" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="375" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A375" s="28" t="s">
         <v>230</v>
       </c>
-      <c r="B375" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C375" s="133">
+      <c r="B375" s="95" t="s">
+        <v>834</v>
+      </c>
+      <c r="C375" s="166">
         <v>2161080</v>
       </c>
       <c r="D375" s="25"/>
       <c r="E375" s="28"/>
       <c r="F375" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G375" s="39" t="s">
-        <v>1018</v>
+        <v>1062</v>
       </c>
       <c r="H375" s="41"/>
-      <c r="I375" s="104"/>
-[...26 lines deleted...]
-    <row r="376" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="376" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A376" s="28" t="s">
         <v>230</v>
       </c>
       <c r="B376" s="49" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>2170855</v>
+        <v>231</v>
+      </c>
+      <c r="C376" s="166">
+        <v>2161080</v>
       </c>
       <c r="D376" s="25"/>
       <c r="E376" s="28"/>
       <c r="F376" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G376" s="39" t="s">
-        <v>1018</v>
+        <v>1062</v>
       </c>
       <c r="H376" s="41"/>
-      <c r="I376" s="104"/>
-[...26 lines deleted...]
-    <row r="377" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="377" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A377" s="28" t="s">
         <v>230</v>
       </c>
       <c r="B377" s="49" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>2170859</v>
+        <v>232</v>
+      </c>
+      <c r="C377" s="166">
+        <v>2161080</v>
       </c>
       <c r="D377" s="25"/>
       <c r="E377" s="28"/>
       <c r="F377" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G377" s="39" t="s">
-        <v>675</v>
+        <v>1062</v>
       </c>
       <c r="H377" s="41"/>
-      <c r="I377" s="104"/>
-[...27 lines deleted...]
-      <c r="A378" s="28" t="s">
+    </row>
+    <row r="378" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A378" s="136" t="s">
         <v>230</v>
       </c>
-      <c r="B378" s="49" t="s">
-[...41 lines deleted...]
-    <row r="379" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B378" s="151" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C378" s="171">
+        <v>2161080</v>
+      </c>
+      <c r="D378" s="125"/>
+      <c r="E378" s="136"/>
+      <c r="F378" s="126" t="s">
+        <v>575</v>
+      </c>
+      <c r="G378" s="127"/>
+      <c r="H378" s="126"/>
+    </row>
+    <row r="379" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A379" s="28" t="s">
-        <v>825</v>
-[...5 lines deleted...]
-        <v>2230270</v>
+        <v>230</v>
+      </c>
+      <c r="B379" s="49" t="s">
+        <v>233</v>
+      </c>
+      <c r="C379" s="166">
+        <v>2161080</v>
       </c>
       <c r="D379" s="25"/>
       <c r="E379" s="28"/>
       <c r="F379" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G379" s="39" t="s">
-        <v>675</v>
-[...39 lines deleted...]
-        <v>2160454</v>
+        <v>1062</v>
+      </c>
+      <c r="H379" s="41"/>
+    </row>
+    <row r="380" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A380" s="28" t="s">
+        <v>230</v>
+      </c>
+      <c r="B380" s="49" t="s">
+        <v>235</v>
+      </c>
+      <c r="C380" s="166">
+        <v>2170855</v>
       </c>
       <c r="D380" s="25"/>
       <c r="E380" s="28"/>
       <c r="F380" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G380" s="39" t="s">
-        <v>1034</v>
+        <v>1062</v>
       </c>
       <c r="H380" s="41"/>
-      <c r="I380" s="104"/>
-[...36 lines deleted...]
-      <c r="D381" s="26"/>
+    </row>
+    <row r="381" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A381" s="28" t="s">
+        <v>230</v>
+      </c>
+      <c r="B381" s="49" t="s">
+        <v>236</v>
+      </c>
+      <c r="C381" s="166">
+        <v>2170859</v>
+      </c>
+      <c r="D381" s="25"/>
       <c r="E381" s="28"/>
       <c r="F381" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G381" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H381" s="41"/>
-      <c r="I381" s="104"/>
-[...36 lines deleted...]
-      <c r="D382" s="26"/>
+    </row>
+    <row r="382" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A382" s="28" t="s">
+        <v>230</v>
+      </c>
+      <c r="B382" s="49" t="s">
+        <v>234</v>
+      </c>
+      <c r="C382" s="166">
+        <v>2171177</v>
+      </c>
+      <c r="D382" s="25"/>
       <c r="E382" s="28"/>
       <c r="F382" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G382" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H382" s="41"/>
-      <c r="I382" s="104"/>
-[...34 lines deleted...]
-        <v>2110195</v>
+    </row>
+    <row r="383" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A383" s="28" t="s">
+        <v>827</v>
+      </c>
+      <c r="B383" s="43" t="s">
+        <v>828</v>
+      </c>
+      <c r="C383" s="166">
+        <v>2230270</v>
       </c>
       <c r="D383" s="25"/>
       <c r="E383" s="28"/>
       <c r="F383" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G383" s="39" t="s">
-        <v>675</v>
-[...29 lines deleted...]
-    <row r="384" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H383" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A384" s="30" t="s">
-        <v>619</v>
+        <v>237</v>
       </c>
       <c r="B384" s="24" t="s">
-        <v>620</v>
-[...2 lines deleted...]
-        <v>2200643</v>
+        <v>238</v>
+      </c>
+      <c r="C384" s="166">
+        <v>2160454</v>
       </c>
       <c r="D384" s="25"/>
       <c r="E384" s="28"/>
       <c r="F384" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G384" s="39" t="s">
-        <v>675</v>
+        <v>1079</v>
       </c>
       <c r="H384" s="41"/>
-      <c r="I384" s="104"/>
-[...36 lines deleted...]
-      <c r="D385" s="25"/>
+    </row>
+    <row r="385" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A385" s="31" t="s">
+        <v>237</v>
+      </c>
+      <c r="B385" s="33" t="s">
+        <v>239</v>
+      </c>
+      <c r="C385" s="167">
+        <v>2170746</v>
+      </c>
+      <c r="D385" s="26"/>
       <c r="E385" s="28"/>
       <c r="F385" s="41" t="s">
-        <v>675</v>
+        <v>575</v>
       </c>
       <c r="G385" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H385" s="41"/>
-      <c r="I385" s="104"/>
-[...34 lines deleted...]
-        <v>2100196</v>
+    </row>
+    <row r="386" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A386" s="31" t="s">
+        <v>237</v>
+      </c>
+      <c r="B386" s="59" t="s">
+        <v>908</v>
+      </c>
+      <c r="C386" s="167" t="s">
+        <v>909</v>
       </c>
       <c r="D386" s="26"/>
       <c r="E386" s="28"/>
       <c r="F386" s="41" t="s">
-        <v>675</v>
+        <v>575</v>
       </c>
       <c r="G386" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H386" s="41"/>
-      <c r="I386" s="104"/>
-[...74 lines deleted...]
-    <row r="388" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="387" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A387" s="137" t="s">
+        <v>237</v>
+      </c>
+      <c r="B387" s="140" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C387" s="179">
+        <v>2240384</v>
+      </c>
+      <c r="D387" s="138"/>
+      <c r="E387" s="136"/>
+      <c r="F387" s="126" t="s">
+        <v>575</v>
+      </c>
+      <c r="G387" s="127"/>
+      <c r="H387" s="126"/>
+    </row>
+    <row r="388" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A388" s="30" t="s">
-        <v>587</v>
+        <v>240</v>
       </c>
       <c r="B388" s="24" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>9700355</v>
+        <v>241</v>
+      </c>
+      <c r="C388" s="166">
+        <v>2110195</v>
       </c>
       <c r="D388" s="25"/>
       <c r="E388" s="28"/>
       <c r="F388" s="41" t="s">
-        <v>675</v>
+        <v>575</v>
       </c>
       <c r="G388" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H388" s="41"/>
-      <c r="I388" s="104"/>
-[...26 lines deleted...]
-    <row r="389" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="389" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A389" s="30" t="s">
-        <v>587</v>
+        <v>620</v>
       </c>
       <c r="B389" s="24" t="s">
-        <v>908</v>
-[...2 lines deleted...]
-        <v>2160390</v>
+        <v>621</v>
+      </c>
+      <c r="C389" s="166">
+        <v>2200643</v>
       </c>
       <c r="D389" s="25"/>
       <c r="E389" s="28"/>
       <c r="F389" s="41" t="s">
-        <v>675</v>
+        <v>575</v>
       </c>
       <c r="G389" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H389" s="41"/>
-      <c r="I389" s="104"/>
-[...26 lines deleted...]
-    <row r="390" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="390" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A390" s="30" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="B390" s="24" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>2010643</v>
+        <v>242</v>
+      </c>
+      <c r="C390" s="166">
+        <v>2030259</v>
       </c>
       <c r="D390" s="25"/>
       <c r="E390" s="28"/>
       <c r="F390" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G390" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H390" s="41"/>
-      <c r="I390" s="104"/>
-[...26 lines deleted...]
-    <row r="391" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="391" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A391" s="30" t="s">
-        <v>246</v>
-[...7 lines deleted...]
-      <c r="D391" s="25"/>
+        <v>588</v>
+      </c>
+      <c r="B391" s="33" t="s">
+        <v>243</v>
+      </c>
+      <c r="C391" s="167">
+        <v>2100196</v>
+      </c>
+      <c r="D391" s="26"/>
       <c r="E391" s="28"/>
       <c r="F391" s="41" t="s">
-        <v>574</v>
+        <v>676</v>
       </c>
       <c r="G391" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H391" s="41"/>
-      <c r="I391" s="104"/>
-[...28 lines deleted...]
-        <v>246</v>
+    </row>
+    <row r="392" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A392" s="31" t="s">
+        <v>588</v>
       </c>
       <c r="B392" s="24" t="s">
-        <v>248</v>
-[...7 lines deleted...]
-      <c r="E392" s="28"/>
+        <v>705</v>
+      </c>
+      <c r="C392" s="167">
+        <v>2200147</v>
+      </c>
+      <c r="D392" s="26"/>
+      <c r="E392" s="27" t="s">
+        <v>730</v>
+      </c>
       <c r="F392" s="41" t="s">
-        <v>574</v>
+        <v>676</v>
       </c>
       <c r="G392" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H392" s="41"/>
-      <c r="I392" s="104"/>
-[...26 lines deleted...]
-    <row r="393" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="393" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A393" s="30" t="s">
-        <v>249</v>
+        <v>588</v>
       </c>
       <c r="B393" s="24" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>2070108</v>
+        <v>244</v>
+      </c>
+      <c r="C393" s="166">
+        <v>9700355</v>
       </c>
       <c r="D393" s="25"/>
       <c r="E393" s="28"/>
       <c r="F393" s="41" t="s">
-        <v>574</v>
+        <v>676</v>
       </c>
       <c r="G393" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H393" s="41"/>
-      <c r="I393" s="104"/>
-[...34 lines deleted...]
-        <v>2110075</v>
+    </row>
+    <row r="394" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A394" s="30" t="s">
+        <v>588</v>
+      </c>
+      <c r="B394" s="24" t="s">
+        <v>910</v>
+      </c>
+      <c r="C394" s="166">
+        <v>2160390</v>
       </c>
       <c r="D394" s="25"/>
-      <c r="E394" s="22"/>
+      <c r="E394" s="28"/>
       <c r="F394" s="41" t="s">
-        <v>574</v>
+        <v>676</v>
       </c>
       <c r="G394" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H394" s="41"/>
-      <c r="I394" s="104"/>
-[...28 lines deleted...]
-        <v>253</v>
+    </row>
+    <row r="395" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A395" s="30" t="s">
+        <v>588</v>
       </c>
       <c r="B395" s="24" t="s">
-        <v>254</v>
-[...6 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="C395" s="166">
+        <v>2010643</v>
+      </c>
+      <c r="D395" s="25"/>
       <c r="E395" s="28"/>
       <c r="F395" s="41" t="s">
-        <v>574</v>
+        <v>676</v>
       </c>
       <c r="G395" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H395" s="41"/>
-      <c r="I395" s="104"/>
-[...28 lines deleted...]
-        <v>253</v>
+    </row>
+    <row r="396" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A396" s="30" t="s">
+        <v>246</v>
       </c>
       <c r="B396" s="24" t="s">
-        <v>255</v>
-[...6 lines deleted...]
-      </c>
+        <v>247</v>
+      </c>
+      <c r="C396" s="166">
+        <v>2120057</v>
+      </c>
+      <c r="D396" s="25"/>
       <c r="E396" s="28"/>
       <c r="F396" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G396" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H396" s="41"/>
-      <c r="I396" s="104"/>
-[...28 lines deleted...]
-        <v>554</v>
+    </row>
+    <row r="397" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A397" s="30" t="s">
+        <v>246</v>
       </c>
       <c r="B397" s="24" t="s">
-        <v>256</v>
-[...4 lines deleted...]
-      <c r="D397" s="50" t="s">
+        <v>248</v>
+      </c>
+      <c r="C397" s="166">
+        <v>2180289</v>
+      </c>
+      <c r="D397" s="25" t="s">
         <v>21</v>
       </c>
       <c r="E397" s="28"/>
       <c r="F397" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G397" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H397" s="41"/>
-      <c r="I397" s="104"/>
-[...28 lines deleted...]
-        <v>253</v>
+    </row>
+    <row r="398" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A398" s="30" t="s">
+        <v>249</v>
       </c>
       <c r="B398" s="24" t="s">
-        <v>257</v>
-[...6 lines deleted...]
-      </c>
+        <v>250</v>
+      </c>
+      <c r="C398" s="166">
+        <v>2070108</v>
+      </c>
+      <c r="D398" s="25"/>
       <c r="E398" s="28"/>
       <c r="F398" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G398" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H398" s="41"/>
-      <c r="I398" s="104"/>
-[...26 lines deleted...]
-    <row r="399" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="399" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A399" s="28" t="s">
-        <v>262</v>
+        <v>251</v>
       </c>
       <c r="B399" s="43" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>2100194</v>
+        <v>252</v>
+      </c>
+      <c r="C399" s="166">
+        <v>2110075</v>
       </c>
       <c r="D399" s="25"/>
-      <c r="E399" s="28"/>
+      <c r="E399" s="21"/>
       <c r="F399" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G399" s="39" t="s">
-        <v>1035</v>
+        <v>676</v>
       </c>
       <c r="H399" s="41"/>
-      <c r="I399" s="104"/>
-[...26 lines deleted...]
-    <row r="400" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="400" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A400" s="28" t="s">
-        <v>262</v>
-[...7 lines deleted...]
-      <c r="D400" s="25"/>
+        <v>253</v>
+      </c>
+      <c r="B400" s="24" t="s">
+        <v>254</v>
+      </c>
+      <c r="C400" s="168">
+        <v>2170978</v>
+      </c>
+      <c r="D400" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E400" s="28"/>
       <c r="F400" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G400" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H400" s="41"/>
-      <c r="I400" s="104"/>
-[...26 lines deleted...]
-    <row r="401" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="401" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A401" s="28" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>2180858</v>
+        <v>253</v>
+      </c>
+      <c r="B401" s="24" t="s">
+        <v>255</v>
+      </c>
+      <c r="C401" s="168">
+        <v>2170977</v>
       </c>
       <c r="D401" s="25" t="s">
         <v>21</v>
       </c>
       <c r="E401" s="28"/>
       <c r="F401" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G401" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H401" s="41"/>
-      <c r="I401" s="104"/>
-[...26 lines deleted...]
-    <row r="402" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="402" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A402" s="31" t="s">
-        <v>265</v>
-[...7 lines deleted...]
-      <c r="D402" s="25"/>
+        <v>555</v>
+      </c>
+      <c r="B402" s="24" t="s">
+        <v>256</v>
+      </c>
+      <c r="C402" s="166">
+        <v>2110150</v>
+      </c>
+      <c r="D402" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E402" s="28"/>
       <c r="F402" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G402" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H402" s="41"/>
-      <c r="I402" s="104"/>
-[...26 lines deleted...]
-    <row r="403" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="403" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A403" s="31" t="s">
-        <v>265</v>
-[...7 lines deleted...]
-      <c r="D403" s="25"/>
+        <v>253</v>
+      </c>
+      <c r="B403" s="24" t="s">
+        <v>257</v>
+      </c>
+      <c r="C403" s="166">
+        <v>2110149</v>
+      </c>
+      <c r="D403" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E403" s="28"/>
       <c r="F403" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G403" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H403" s="41"/>
-      <c r="I403" s="104"/>
-[...38 lines deleted...]
-      </c>
+    </row>
+    <row r="404" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A404" s="28" t="s">
+        <v>262</v>
+      </c>
+      <c r="B404" s="43" t="s">
+        <v>263</v>
+      </c>
+      <c r="C404" s="166">
+        <v>2100194</v>
+      </c>
+      <c r="D404" s="25"/>
       <c r="E404" s="28"/>
       <c r="F404" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G404" s="39" t="s">
-        <v>675</v>
+        <v>1080</v>
       </c>
       <c r="H404" s="41"/>
-      <c r="I404" s="104"/>
-[...28 lines deleted...]
-        <v>265</v>
+    </row>
+    <row r="405" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A405" s="28" t="s">
+        <v>262</v>
       </c>
       <c r="B405" s="33" t="s">
-        <v>270</v>
-[...6 lines deleted...]
-      </c>
+        <v>780</v>
+      </c>
+      <c r="C405" s="166">
+        <v>2220140</v>
+      </c>
+      <c r="D405" s="25"/>
       <c r="E405" s="28"/>
       <c r="F405" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G405" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H405" s="41"/>
-      <c r="I405" s="104"/>
-[...36 lines deleted...]
-      <c r="D406" s="52" t="s">
+    </row>
+    <row r="406" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A406" s="28" t="s">
+        <v>262</v>
+      </c>
+      <c r="B406" s="43" t="s">
+        <v>264</v>
+      </c>
+      <c r="C406" s="166">
+        <v>2180858</v>
+      </c>
+      <c r="D406" s="25" t="s">
         <v>21</v>
       </c>
       <c r="E406" s="28"/>
       <c r="F406" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G406" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H406" s="41"/>
-      <c r="I406" s="104"/>
-[...26 lines deleted...]
-    <row r="407" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="407" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A407" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B407" s="33" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B407" s="143" t="s">
+        <v>514</v>
+      </c>
+      <c r="C407" s="166">
+        <v>9200024</v>
+      </c>
+      <c r="D407" s="25"/>
       <c r="E407" s="28"/>
       <c r="F407" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G407" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H407" s="41"/>
-      <c r="I407" s="104"/>
-[...27 lines deleted...]
-      <c r="A408" s="31" t="s">
+    </row>
+    <row r="408" spans="1:8" s="128" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+      <c r="A408" s="148" t="s">
         <v>265</v>
       </c>
-      <c r="B408" s="44" t="s">
-[...44 lines deleted...]
-      <c r="A409" s="30" t="s">
+      <c r="B408" s="149" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C408" s="171">
+        <v>2240240</v>
+      </c>
+      <c r="D408" s="125"/>
+      <c r="E408" s="147" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F408" s="126" t="s">
+        <v>575</v>
+      </c>
+      <c r="G408" s="127" t="s">
+        <v>676</v>
+      </c>
+      <c r="H408" s="126"/>
+    </row>
+    <row r="409" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A409" s="145" t="s">
         <v>265</v>
       </c>
-      <c r="B409" s="24" t="s">
-[...41 lines deleted...]
-    <row r="410" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B409" s="146" t="s">
+        <v>940</v>
+      </c>
+      <c r="C409" s="180">
+        <v>2240240</v>
+      </c>
+      <c r="D409" s="45"/>
+      <c r="E409" s="28" t="s">
+        <v>1059</v>
+      </c>
+      <c r="F409" s="46" t="s">
+        <v>575</v>
+      </c>
+      <c r="G409" s="38" t="s">
+        <v>676</v>
+      </c>
+      <c r="H409" s="46"/>
+    </row>
+    <row r="410" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A410" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B410" s="68" t="s">
-[...5 lines deleted...]
-      <c r="D410" s="52" t="s">
+      <c r="B410" s="44" t="s">
+        <v>269</v>
+      </c>
+      <c r="C410" s="167">
+        <v>2171250</v>
+      </c>
+      <c r="D410" s="26" t="s">
         <v>21</v>
       </c>
       <c r="E410" s="28"/>
       <c r="F410" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G410" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H410" s="41"/>
-      <c r="I410" s="104"/>
-[...26 lines deleted...]
-    <row r="411" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="411" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A411" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B411" s="68" t="s">
-[...5 lines deleted...]
-      <c r="D411" s="72" t="s">
+      <c r="B411" s="33" t="s">
+        <v>270</v>
+      </c>
+      <c r="C411" s="181">
+        <v>2171250</v>
+      </c>
+      <c r="D411" s="51" t="s">
         <v>21</v>
       </c>
       <c r="E411" s="28"/>
       <c r="F411" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G411" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H411" s="41"/>
-      <c r="I411" s="104"/>
-[...27 lines deleted...]
-      <c r="A412" s="30" t="s">
+    </row>
+    <row r="412" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A412" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B412" s="44" t="s">
-[...5 lines deleted...]
-      <c r="D412" s="50" t="s">
+      <c r="B412" s="33" t="s">
+        <v>271</v>
+      </c>
+      <c r="C412" s="181">
+        <v>2171250</v>
+      </c>
+      <c r="D412" s="51" t="s">
         <v>21</v>
       </c>
       <c r="E412" s="28"/>
       <c r="F412" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G412" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H412" s="41"/>
-      <c r="I412" s="104"/>
-[...27 lines deleted...]
-      <c r="A413" s="30" t="s">
+    </row>
+    <row r="413" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A413" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B413" s="68" t="s">
-[...5 lines deleted...]
-      <c r="D413" s="72" t="s">
+      <c r="B413" s="33" t="s">
+        <v>272</v>
+      </c>
+      <c r="C413" s="181">
+        <v>2171250</v>
+      </c>
+      <c r="D413" s="51" t="s">
         <v>21</v>
       </c>
       <c r="E413" s="28"/>
       <c r="F413" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G413" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H413" s="41"/>
-      <c r="I413" s="104"/>
-[...26 lines deleted...]
-    <row r="414" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="414" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A414" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B414" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D414" s="25"/>
+      <c r="B414" s="44" t="s">
+        <v>274</v>
+      </c>
+      <c r="C414" s="167">
+        <v>2140106</v>
+      </c>
+      <c r="D414" s="51" t="s">
+        <v>21</v>
+      </c>
       <c r="E414" s="28"/>
       <c r="F414" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G414" s="39" t="s">
-        <v>1036</v>
+        <v>676</v>
       </c>
       <c r="H414" s="41"/>
-      <c r="I414" s="104"/>
-[...26 lines deleted...]
-    <row r="415" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="415" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A415" s="30" t="s">
         <v>265</v>
       </c>
       <c r="B415" s="24" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>2170462</v>
+        <v>275</v>
+      </c>
+      <c r="C415" s="166">
+        <v>9800096</v>
       </c>
       <c r="D415" s="50"/>
       <c r="E415" s="28"/>
       <c r="F415" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G415" s="39" t="s">
-        <v>1036</v>
+        <v>1081</v>
       </c>
       <c r="H415" s="41"/>
-      <c r="I415" s="104"/>
-[...27 lines deleted...]
-      <c r="A416" s="30" t="s">
+    </row>
+    <row r="416" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A416" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B416" s="70" t="s">
-[...5 lines deleted...]
-      <c r="D416" s="50"/>
+      <c r="B416" s="66" t="s">
+        <v>273</v>
+      </c>
+      <c r="C416" s="167">
+        <v>2150100</v>
+      </c>
+      <c r="D416" s="51" t="s">
+        <v>21</v>
+      </c>
       <c r="E416" s="28"/>
       <c r="F416" s="41" t="s">
-        <v>574</v>
-[...1 lines deleted...]
-      <c r="G416" s="39"/>
+        <v>575</v>
+      </c>
+      <c r="G416" s="39" t="s">
+        <v>676</v>
+      </c>
       <c r="H416" s="41"/>
-      <c r="I416" s="104"/>
-[...27 lines deleted...]
-      <c r="A417" s="30" t="s">
+    </row>
+    <row r="417" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A417" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B417" s="70" t="s">
-[...5 lines deleted...]
-      <c r="D417" s="50"/>
+      <c r="B417" s="66" t="s">
+        <v>276</v>
+      </c>
+      <c r="C417" s="167">
+        <v>2180408</v>
+      </c>
+      <c r="D417" s="70" t="s">
+        <v>21</v>
+      </c>
       <c r="E417" s="28"/>
       <c r="F417" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G417" s="39" t="s">
-        <v>1036</v>
+        <v>676</v>
       </c>
       <c r="H417" s="41"/>
-      <c r="I417" s="104"/>
-[...26 lines deleted...]
-    <row r="418" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="418" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A418" s="30" t="s">
         <v>265</v>
       </c>
-      <c r="B418" s="70" t="s">
-[...5 lines deleted...]
-      <c r="D418" s="50"/>
+      <c r="B418" s="44" t="s">
+        <v>587</v>
+      </c>
+      <c r="C418" s="166">
+        <v>2200263</v>
+      </c>
+      <c r="D418" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E418" s="28"/>
       <c r="F418" s="41" t="s">
-        <v>574</v>
-[...1 lines deleted...]
-      <c r="G418" s="39"/>
+        <v>575</v>
+      </c>
+      <c r="G418" s="39" t="s">
+        <v>676</v>
+      </c>
       <c r="H418" s="41"/>
-      <c r="I418" s="104"/>
-[...26 lines deleted...]
-    <row r="419" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="419" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A419" s="30" t="s">
         <v>265</v>
       </c>
-      <c r="B419" s="70" t="s">
-[...5 lines deleted...]
-      <c r="D419" s="50"/>
+      <c r="B419" s="66" t="s">
+        <v>684</v>
+      </c>
+      <c r="C419" s="167">
+        <v>2210843</v>
+      </c>
+      <c r="D419" s="70" t="s">
+        <v>21</v>
+      </c>
       <c r="E419" s="28"/>
       <c r="F419" s="41" t="s">
-        <v>574</v>
-[...1 lines deleted...]
-      <c r="G419" s="39"/>
+        <v>575</v>
+      </c>
+      <c r="G419" s="39" t="s">
+        <v>676</v>
+      </c>
       <c r="H419" s="41"/>
-      <c r="I419" s="104"/>
-[...27 lines deleted...]
-      <c r="A420" s="30" t="s">
+    </row>
+    <row r="420" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A420" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B420" s="70" t="s">
-[...5 lines deleted...]
-      <c r="D420" s="50"/>
+      <c r="B420" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="C420" s="166">
+        <v>9200235</v>
+      </c>
+      <c r="D420" s="25"/>
       <c r="E420" s="28"/>
       <c r="F420" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G420" s="39" t="s">
-        <v>1036</v>
+        <v>1081</v>
       </c>
       <c r="H420" s="41"/>
-      <c r="I420" s="104"/>
-[...27 lines deleted...]
-      <c r="A421" s="31" t="s">
+    </row>
+    <row r="421" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A421" s="30" t="s">
         <v>265</v>
       </c>
-      <c r="B421" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D421" s="52"/>
+      <c r="B421" s="24" t="s">
+        <v>277</v>
+      </c>
+      <c r="C421" s="166">
+        <v>2170462</v>
+      </c>
+      <c r="D421" s="50"/>
       <c r="E421" s="28"/>
       <c r="F421" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G421" s="39" t="s">
-        <v>675</v>
+        <v>1081</v>
       </c>
       <c r="H421" s="41"/>
-      <c r="I421" s="104"/>
-[...26 lines deleted...]
-    <row r="422" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="422" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A422" s="30" t="s">
         <v>265</v>
       </c>
-      <c r="B422" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D422" s="25"/>
+      <c r="B422" s="68" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C422" s="166">
+        <v>2170462</v>
+      </c>
+      <c r="D422" s="50"/>
       <c r="E422" s="28"/>
       <c r="F422" s="41" t="s">
-        <v>574</v>
-[...3 lines deleted...]
-      </c>
+        <v>575</v>
+      </c>
+      <c r="G422" s="39"/>
       <c r="H422" s="41"/>
-      <c r="I422" s="104"/>
-[...26 lines deleted...]
-    <row r="423" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="423" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A423" s="30" t="s">
         <v>265</v>
       </c>
-      <c r="B423" s="24" t="s">
-[...3 lines deleted...]
-        <v>2170463</v>
+      <c r="B423" s="68" t="s">
+        <v>814</v>
+      </c>
+      <c r="C423" s="166">
+        <v>2170462</v>
       </c>
       <c r="D423" s="50"/>
       <c r="E423" s="28"/>
       <c r="F423" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G423" s="39" t="s">
-        <v>675</v>
+        <v>1081</v>
       </c>
       <c r="H423" s="41"/>
-      <c r="I423" s="104"/>
-[...26 lines deleted...]
-    <row r="424" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="424" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A424" s="30" t="s">
         <v>265</v>
       </c>
-      <c r="B424" s="24" t="s">
-[...3 lines deleted...]
-        <v>2170464</v>
+      <c r="B424" s="68" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C424" s="166">
+        <v>2170462</v>
       </c>
       <c r="D424" s="50"/>
       <c r="E424" s="28"/>
       <c r="F424" s="41" t="s">
-        <v>574</v>
-[...3 lines deleted...]
-      </c>
+        <v>575</v>
+      </c>
+      <c r="G424" s="39"/>
       <c r="H424" s="41"/>
-      <c r="I424" s="104"/>
-[...26 lines deleted...]
-    <row r="425" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="425" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A425" s="30" t="s">
         <v>265</v>
       </c>
-      <c r="B425" s="70" t="s">
-[...3 lines deleted...]
-        <v>2170464</v>
+      <c r="B425" s="68" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C425" s="166">
+        <v>2170462</v>
       </c>
       <c r="D425" s="50"/>
       <c r="E425" s="28"/>
       <c r="F425" s="41" t="s">
-        <v>574</v>
-[...3 lines deleted...]
-      </c>
+        <v>575</v>
+      </c>
+      <c r="G425" s="39"/>
       <c r="H425" s="41"/>
-      <c r="I425" s="104"/>
-[...26 lines deleted...]
-    <row r="426" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="426" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A426" s="30" t="s">
         <v>265</v>
       </c>
-      <c r="B426" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D426" s="25"/>
+      <c r="B426" s="68" t="s">
+        <v>635</v>
+      </c>
+      <c r="C426" s="166">
+        <v>2170462</v>
+      </c>
+      <c r="D426" s="50"/>
       <c r="E426" s="28"/>
       <c r="F426" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G426" s="39" t="s">
-        <v>1036</v>
+        <v>1081</v>
       </c>
       <c r="H426" s="41"/>
-      <c r="I426" s="104"/>
-[...26 lines deleted...]
-    <row r="427" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="427" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A427" s="31" t="s">
         <v>265</v>
       </c>
       <c r="B427" s="33" t="s">
-        <v>266</v>
-[...4 lines deleted...]
-      <c r="D427" s="26"/>
+        <v>278</v>
+      </c>
+      <c r="C427" s="167">
+        <v>2180690</v>
+      </c>
+      <c r="D427" s="51"/>
       <c r="E427" s="28"/>
       <c r="F427" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G427" s="39" t="s">
-        <v>1036</v>
+        <v>676</v>
       </c>
       <c r="H427" s="41"/>
-      <c r="I427" s="104"/>
-[...27 lines deleted...]
-      <c r="A428" s="31" t="s">
+    </row>
+    <row r="428" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A428" s="30" t="s">
         <v>265</v>
       </c>
-      <c r="B428" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D428" s="26"/>
+      <c r="B428" s="24" t="s">
+        <v>279</v>
+      </c>
+      <c r="C428" s="166">
+        <v>8500470</v>
+      </c>
+      <c r="D428" s="25"/>
       <c r="E428" s="28"/>
       <c r="F428" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G428" s="39" t="s">
-        <v>1036</v>
+        <v>1081</v>
       </c>
       <c r="H428" s="41"/>
-      <c r="I428" s="104"/>
-[...27 lines deleted...]
-      <c r="A429" s="31" t="s">
+    </row>
+    <row r="429" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A429" s="30" t="s">
         <v>265</v>
       </c>
-      <c r="B429" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D429" s="26"/>
+      <c r="B429" s="24" t="s">
+        <v>281</v>
+      </c>
+      <c r="C429" s="166">
+        <v>2170463</v>
+      </c>
+      <c r="D429" s="50"/>
       <c r="E429" s="28"/>
       <c r="F429" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G429" s="39" t="s">
-        <v>1036</v>
+        <v>676</v>
       </c>
       <c r="H429" s="41"/>
-      <c r="I429" s="104"/>
-[...27 lines deleted...]
-      <c r="A430" s="31" t="s">
+    </row>
+    <row r="430" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A430" s="30" t="s">
         <v>265</v>
       </c>
-      <c r="B430" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D430" s="26"/>
+      <c r="B430" s="24" t="s">
+        <v>282</v>
+      </c>
+      <c r="C430" s="166">
+        <v>2170464</v>
+      </c>
+      <c r="D430" s="50"/>
       <c r="E430" s="28"/>
       <c r="F430" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G430" s="39" t="s">
-        <v>1036</v>
+        <v>1081</v>
       </c>
       <c r="H430" s="41"/>
-      <c r="I430" s="104"/>
-[...27 lines deleted...]
-      <c r="A431" s="31" t="s">
+    </row>
+    <row r="431" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A431" s="30" t="s">
         <v>265</v>
       </c>
-      <c r="B431" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D431" s="26"/>
+      <c r="B431" s="68" t="s">
+        <v>852</v>
+      </c>
+      <c r="C431" s="166">
+        <v>2170464</v>
+      </c>
+      <c r="D431" s="50"/>
       <c r="E431" s="28"/>
       <c r="F431" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G431" s="39" t="s">
-        <v>1036</v>
+        <v>1081</v>
       </c>
       <c r="H431" s="41"/>
-      <c r="I431" s="104"/>
-[...27 lines deleted...]
-      <c r="A432" s="31" t="s">
+    </row>
+    <row r="432" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A432" s="124" t="s">
         <v>265</v>
       </c>
-      <c r="B432" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C432" s="145">
+      <c r="B432" s="139" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C432" s="171">
+        <v>2170464</v>
+      </c>
+      <c r="D432" s="150"/>
+      <c r="E432" s="136"/>
+      <c r="F432" s="126" t="s">
+        <v>575</v>
+      </c>
+      <c r="G432" s="127"/>
+      <c r="H432" s="126"/>
+    </row>
+    <row r="433" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A433" s="30" t="s">
+        <v>265</v>
+      </c>
+      <c r="B433" s="24" t="s">
+        <v>284</v>
+      </c>
+      <c r="C433" s="166">
         <v>9300504</v>
       </c>
-      <c r="D432" s="26"/>
-[...45 lines deleted...]
-      <c r="D433" s="26"/>
+      <c r="D433" s="25"/>
       <c r="E433" s="28"/>
       <c r="F433" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G433" s="39" t="s">
-        <v>1036</v>
+        <v>1081</v>
       </c>
       <c r="H433" s="41"/>
-      <c r="I433" s="104"/>
-[...26 lines deleted...]
-    <row r="434" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="434" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A434" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B434" s="68" t="s">
-[...3 lines deleted...]
-        <v>891</v>
+      <c r="B434" s="33" t="s">
+        <v>266</v>
+      </c>
+      <c r="C434" s="181">
+        <v>9300504</v>
       </c>
       <c r="D434" s="26"/>
       <c r="E434" s="28"/>
       <c r="F434" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G434" s="39" t="s">
-        <v>675</v>
+        <v>1081</v>
       </c>
       <c r="H434" s="41"/>
-      <c r="I434" s="104"/>
-[...26 lines deleted...]
-    <row r="435" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="435" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A435" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B435" s="68" t="s">
-[...3 lines deleted...]
-        <v>2150104</v>
+      <c r="B435" s="33" t="s">
+        <v>268</v>
+      </c>
+      <c r="C435" s="181">
+        <v>9300504</v>
       </c>
       <c r="D435" s="26"/>
       <c r="E435" s="28"/>
       <c r="F435" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G435" s="39" t="s">
-        <v>1036</v>
+        <v>1081</v>
       </c>
       <c r="H435" s="41"/>
-      <c r="I435" s="104"/>
-[...26 lines deleted...]
-    <row r="436" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="436" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A436" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B436" s="68" t="s">
-[...3 lines deleted...]
-        <v>890</v>
+      <c r="B436" s="33" t="s">
+        <v>285</v>
+      </c>
+      <c r="C436" s="181">
+        <v>9300504</v>
       </c>
       <c r="D436" s="26"/>
       <c r="E436" s="28"/>
       <c r="F436" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G436" s="39" t="s">
-        <v>675</v>
+        <v>1081</v>
       </c>
       <c r="H436" s="41"/>
-      <c r="I436" s="104"/>
-[...26 lines deleted...]
-    <row r="437" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="437" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A437" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B437" s="68" t="s">
-[...3 lines deleted...]
-        <v>2230201</v>
+      <c r="B437" s="33" t="s">
+        <v>295</v>
+      </c>
+      <c r="C437" s="181">
+        <v>9300504</v>
       </c>
       <c r="D437" s="26"/>
       <c r="E437" s="28"/>
       <c r="F437" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G437" s="39" t="s">
-        <v>675</v>
+        <v>1081</v>
       </c>
       <c r="H437" s="41"/>
-      <c r="I437" s="104"/>
-[...27 lines deleted...]
-      <c r="A438" s="30" t="s">
+    </row>
+    <row r="438" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A438" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B438" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D438" s="50"/>
+      <c r="B438" s="33" t="s">
+        <v>283</v>
+      </c>
+      <c r="C438" s="181">
+        <v>9300504</v>
+      </c>
+      <c r="D438" s="26"/>
       <c r="E438" s="28"/>
       <c r="F438" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G438" s="39" t="s">
-        <v>1036</v>
+        <v>1081</v>
       </c>
       <c r="H438" s="41"/>
-      <c r="I438" s="104"/>
-[...27 lines deleted...]
-      <c r="A439" s="30" t="s">
+    </row>
+    <row r="439" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A439" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B439" s="71" t="s">
-[...5 lines deleted...]
-      <c r="D439" s="25"/>
+      <c r="B439" s="33" t="s">
+        <v>294</v>
+      </c>
+      <c r="C439" s="181">
+        <v>9300504</v>
+      </c>
+      <c r="D439" s="26"/>
       <c r="E439" s="28"/>
       <c r="F439" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G439" s="39" t="s">
-        <v>675</v>
+        <v>1081</v>
       </c>
       <c r="H439" s="41"/>
-      <c r="I439" s="104"/>
-[...26 lines deleted...]
-    <row r="440" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="440" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A440" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B440" s="68" t="s">
-[...3 lines deleted...]
-        <v>2080010</v>
+      <c r="B440" s="66" t="s">
+        <v>267</v>
+      </c>
+      <c r="C440" s="167">
+        <v>2150103</v>
       </c>
       <c r="D440" s="26"/>
       <c r="E440" s="28"/>
       <c r="F440" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G440" s="39" t="s">
-        <v>675</v>
+        <v>1081</v>
       </c>
       <c r="H440" s="41"/>
-      <c r="I440" s="104"/>
-[...26 lines deleted...]
-    <row r="441" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="441" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A441" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B441" s="68" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B441" s="66" t="s">
+        <v>890</v>
+      </c>
+      <c r="C441" s="167" t="s">
+        <v>893</v>
+      </c>
+      <c r="D441" s="26"/>
       <c r="E441" s="28"/>
       <c r="F441" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G441" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H441" s="41"/>
-      <c r="I441" s="104"/>
-[...26 lines deleted...]
-    <row r="442" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="442" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A442" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B442" s="68" t="s">
-[...3 lines deleted...]
-        <v>2190065</v>
+      <c r="B442" s="66" t="s">
+        <v>286</v>
+      </c>
+      <c r="C442" s="167">
+        <v>2150104</v>
       </c>
       <c r="D442" s="26"/>
       <c r="E442" s="28"/>
       <c r="F442" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G442" s="39" t="s">
-        <v>1036</v>
+        <v>1081</v>
       </c>
       <c r="H442" s="41"/>
-      <c r="I442" s="104"/>
-[...26 lines deleted...]
-    <row r="443" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="443" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A443" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B443" s="68" t="s">
-[...3 lines deleted...]
-        <v>2190843</v>
+      <c r="B443" s="66" t="s">
+        <v>889</v>
+      </c>
+      <c r="C443" s="167" t="s">
+        <v>892</v>
       </c>
       <c r="D443" s="26"/>
       <c r="E443" s="28"/>
       <c r="F443" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G443" s="39" t="s">
-        <v>1036</v>
+        <v>676</v>
       </c>
       <c r="H443" s="41"/>
-      <c r="I443" s="104"/>
-[...26 lines deleted...]
-    <row r="444" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="444" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A444" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B444" s="68" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B444" s="66" t="s">
+        <v>876</v>
+      </c>
+      <c r="C444" s="167">
+        <v>2230201</v>
+      </c>
+      <c r="D444" s="26"/>
       <c r="E444" s="28"/>
       <c r="F444" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G444" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H444" s="41"/>
-      <c r="I444" s="104"/>
-[...26 lines deleted...]
-    <row r="445" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="445" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A445" s="30" t="s">
         <v>265</v>
       </c>
       <c r="B445" s="24" t="s">
-        <v>291</v>
-[...4 lines deleted...]
-      <c r="D445" s="25"/>
+        <v>289</v>
+      </c>
+      <c r="C445" s="166">
+        <v>9400496</v>
+      </c>
+      <c r="D445" s="50"/>
       <c r="E445" s="28"/>
       <c r="F445" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G445" s="39" t="s">
-        <v>1036</v>
+        <v>1081</v>
       </c>
       <c r="H445" s="41"/>
-      <c r="I445" s="104"/>
-[...27 lines deleted...]
-      <c r="A446" s="31" t="s">
+    </row>
+    <row r="446" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A446" s="30" t="s">
         <v>265</v>
       </c>
-      <c r="B446" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D446" s="26"/>
+      <c r="B446" s="69" t="s">
+        <v>911</v>
+      </c>
+      <c r="C446" s="166" t="s">
+        <v>913</v>
+      </c>
+      <c r="D446" s="25"/>
       <c r="E446" s="28"/>
       <c r="F446" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G446" s="39" t="s">
-        <v>1036</v>
+        <v>676</v>
       </c>
       <c r="H446" s="41"/>
-      <c r="I446" s="104"/>
-[...26 lines deleted...]
-    <row r="447" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="447" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A447" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B447" s="33" t="s">
-[...3 lines deleted...]
-        <v>2160985</v>
+      <c r="B447" s="66" t="s">
+        <v>287</v>
+      </c>
+      <c r="C447" s="167">
+        <v>2080010</v>
       </c>
       <c r="D447" s="26"/>
       <c r="E447" s="28"/>
       <c r="F447" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G447" s="39" t="s">
-        <v>1036</v>
+        <v>676</v>
       </c>
       <c r="H447" s="41"/>
-      <c r="I447" s="104"/>
-[...36 lines deleted...]
-      <c r="D448" s="25"/>
+    </row>
+    <row r="448" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A448" s="31" t="s">
+        <v>265</v>
+      </c>
+      <c r="B448" s="66" t="s">
+        <v>288</v>
+      </c>
+      <c r="C448" s="167">
+        <v>2160616</v>
+      </c>
+      <c r="D448" s="51" t="s">
+        <v>21</v>
+      </c>
       <c r="E448" s="28"/>
       <c r="F448" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G448" s="39" t="s">
-        <v>1035</v>
+        <v>676</v>
       </c>
       <c r="H448" s="41"/>
-      <c r="I448" s="104"/>
-[...36 lines deleted...]
-      <c r="D449" s="25"/>
+    </row>
+    <row r="449" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A449" s="31" t="s">
+        <v>265</v>
+      </c>
+      <c r="B449" s="66" t="s">
+        <v>290</v>
+      </c>
+      <c r="C449" s="167">
+        <v>2190065</v>
+      </c>
+      <c r="D449" s="26"/>
       <c r="E449" s="28"/>
       <c r="F449" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G449" s="39" t="s">
-        <v>675</v>
+        <v>1081</v>
       </c>
       <c r="H449" s="41"/>
-      <c r="I449" s="104"/>
-[...36 lines deleted...]
-      <c r="D450" s="25"/>
+    </row>
+    <row r="450" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A450" s="31" t="s">
+        <v>265</v>
+      </c>
+      <c r="B450" s="66" t="s">
+        <v>547</v>
+      </c>
+      <c r="C450" s="167">
+        <v>2190843</v>
+      </c>
+      <c r="D450" s="26"/>
       <c r="E450" s="28"/>
       <c r="F450" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G450" s="39" t="s">
-        <v>675</v>
+        <v>1081</v>
       </c>
       <c r="H450" s="41"/>
-      <c r="I450" s="104"/>
-[...36 lines deleted...]
-      <c r="D451" s="26" t="s">
+    </row>
+    <row r="451" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A451" s="31" t="s">
+        <v>265</v>
+      </c>
+      <c r="B451" s="66" t="s">
+        <v>280</v>
+      </c>
+      <c r="C451" s="167">
+        <v>9800396</v>
+      </c>
+      <c r="D451" s="51" t="s">
         <v>21</v>
       </c>
       <c r="E451" s="28"/>
       <c r="F451" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G451" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H451" s="41"/>
-      <c r="I451" s="104"/>
-[...26 lines deleted...]
-    <row r="452" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="452" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A452" s="30" t="s">
-        <v>258</v>
-[...9 lines deleted...]
-      </c>
+        <v>265</v>
+      </c>
+      <c r="B452" s="24" t="s">
+        <v>291</v>
+      </c>
+      <c r="C452" s="166">
+        <v>2160985</v>
+      </c>
+      <c r="D452" s="25"/>
       <c r="E452" s="28"/>
       <c r="F452" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G452" s="39" t="s">
-        <v>675</v>
+        <v>1081</v>
       </c>
       <c r="H452" s="41"/>
-      <c r="I452" s="104"/>
-[...28 lines deleted...]
-        <v>258</v>
+    </row>
+    <row r="453" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A453" s="31" t="s">
+        <v>265</v>
       </c>
       <c r="B453" s="33" t="s">
-        <v>583</v>
-[...6 lines deleted...]
-      </c>
+        <v>292</v>
+      </c>
+      <c r="C453" s="167">
+        <v>2160985</v>
+      </c>
+      <c r="D453" s="26"/>
       <c r="E453" s="28"/>
       <c r="F453" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G453" s="39" t="s">
-        <v>675</v>
+        <v>1081</v>
       </c>
       <c r="H453" s="41"/>
-      <c r="I453" s="104"/>
-[...28 lines deleted...]
-        <v>258</v>
+    </row>
+    <row r="454" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A454" s="31" t="s">
+        <v>265</v>
       </c>
       <c r="B454" s="33" t="s">
-        <v>722</v>
-[...6 lines deleted...]
-      </c>
+        <v>293</v>
+      </c>
+      <c r="C454" s="167">
+        <v>2160985</v>
+      </c>
+      <c r="D454" s="26"/>
       <c r="E454" s="28"/>
       <c r="F454" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G454" s="39" t="s">
-        <v>675</v>
+        <v>1081</v>
       </c>
       <c r="H454" s="41"/>
-      <c r="I454" s="104"/>
-[...26 lines deleted...]
-    <row r="455" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="455" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A455" s="30" t="s">
         <v>258</v>
       </c>
       <c r="B455" s="24" t="s">
-        <v>259</v>
-[...4 lines deleted...]
-      <c r="D455" s="50"/>
+        <v>640</v>
+      </c>
+      <c r="C455" s="166">
+        <v>2200899</v>
+      </c>
+      <c r="D455" s="25"/>
       <c r="E455" s="28"/>
       <c r="F455" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G455" s="39" t="s">
-        <v>1037</v>
+        <v>1080</v>
       </c>
       <c r="H455" s="41"/>
-      <c r="I455" s="104"/>
-[...27 lines deleted...]
-      <c r="A456" s="31" t="s">
+    </row>
+    <row r="456" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A456" s="30" t="s">
         <v>258</v>
       </c>
       <c r="B456" s="33" t="s">
-        <v>752</v>
-[...5 lines deleted...]
-      <c r="E456" s="27"/>
+        <v>726</v>
+      </c>
+      <c r="C456" s="166">
+        <v>2210851</v>
+      </c>
+      <c r="D456" s="25"/>
+      <c r="E456" s="28"/>
       <c r="F456" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G456" s="39" t="s">
-        <v>1037</v>
+        <v>676</v>
       </c>
       <c r="H456" s="41"/>
-      <c r="I456" s="104"/>
-[...27 lines deleted...]
-      <c r="A457" s="31" t="s">
+    </row>
+    <row r="457" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A457" s="30" t="s">
         <v>258</v>
       </c>
       <c r="B457" s="33" t="s">
-        <v>771</v>
-[...5 lines deleted...]
-      <c r="E457" s="27"/>
+        <v>728</v>
+      </c>
+      <c r="C457" s="166">
+        <v>2210853</v>
+      </c>
+      <c r="D457" s="25"/>
+      <c r="E457" s="28"/>
       <c r="F457" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G457" s="39" t="s">
-        <v>1037</v>
+        <v>676</v>
       </c>
       <c r="H457" s="41"/>
-      <c r="I457" s="104"/>
-[...27 lines deleted...]
-      <c r="A458" s="31" t="s">
+    </row>
+    <row r="458" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A458" s="30" t="s">
         <v>258</v>
       </c>
-      <c r="B458" s="33" t="s">
-[...6 lines deleted...]
-      <c r="E458" s="27"/>
+      <c r="B458" s="24" t="s">
+        <v>582</v>
+      </c>
+      <c r="C458" s="167">
+        <v>2200059</v>
+      </c>
+      <c r="D458" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="E458" s="28"/>
       <c r="F458" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G458" s="39" t="s">
-        <v>1037</v>
+        <v>676</v>
       </c>
       <c r="H458" s="41"/>
-      <c r="I458" s="104"/>
-[...26 lines deleted...]
-    <row r="459" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="459" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A459" s="30" t="s">
         <v>258</v>
       </c>
       <c r="B459" s="33" t="s">
-        <v>713</v>
-[...4 lines deleted...]
-      <c r="D459" s="50"/>
+        <v>583</v>
+      </c>
+      <c r="C459" s="167">
+        <v>2200059</v>
+      </c>
+      <c r="D459" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E459" s="28"/>
       <c r="F459" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G459" s="39" t="s">
-        <v>1037</v>
+        <v>676</v>
       </c>
       <c r="H459" s="41"/>
-      <c r="I459" s="104"/>
-[...26 lines deleted...]
-    <row r="460" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="460" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A460" s="30" t="s">
         <v>258</v>
       </c>
       <c r="B460" s="33" t="s">
-        <v>811</v>
-[...4 lines deleted...]
-      <c r="D460" s="50"/>
+        <v>584</v>
+      </c>
+      <c r="C460" s="167">
+        <v>2200059</v>
+      </c>
+      <c r="D460" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E460" s="28"/>
       <c r="F460" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G460" s="39" t="s">
-        <v>1037</v>
+        <v>676</v>
       </c>
       <c r="H460" s="41"/>
-      <c r="I460" s="104"/>
-[...26 lines deleted...]
-    <row r="461" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="461" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A461" s="30" t="s">
         <v>258</v>
       </c>
-      <c r="B461" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D461" s="50"/>
+      <c r="B461" s="33" t="s">
+        <v>723</v>
+      </c>
+      <c r="C461" s="167">
+        <v>2200059</v>
+      </c>
+      <c r="D461" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E461" s="28"/>
       <c r="F461" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G461" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H461" s="41"/>
-      <c r="I461" s="104"/>
-[...26 lines deleted...]
-    <row r="462" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="462" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A462" s="30" t="s">
         <v>258</v>
       </c>
-      <c r="B462" s="70" t="s">
-[...3 lines deleted...]
-        <v>2200324</v>
+      <c r="B462" s="24" t="s">
+        <v>259</v>
+      </c>
+      <c r="C462" s="166">
+        <v>2180631</v>
       </c>
       <c r="D462" s="50"/>
       <c r="E462" s="28"/>
       <c r="F462" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G462" s="39" t="s">
-        <v>675</v>
+        <v>1082</v>
       </c>
       <c r="H462" s="41"/>
-      <c r="I462" s="104"/>
-[...27 lines deleted...]
-      <c r="A463" s="30" t="s">
+    </row>
+    <row r="463" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A463" s="31" t="s">
         <v>258</v>
       </c>
-      <c r="B463" s="70" t="s">
-[...6 lines deleted...]
-      <c r="E463" s="28"/>
+      <c r="B463" s="33" t="s">
+        <v>753</v>
+      </c>
+      <c r="C463" s="167">
+        <v>2180631</v>
+      </c>
+      <c r="D463" s="26"/>
+      <c r="E463" s="27"/>
       <c r="F463" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G463" s="39" t="s">
-        <v>675</v>
+        <v>1082</v>
       </c>
       <c r="H463" s="41"/>
-      <c r="I463" s="104"/>
-[...26 lines deleted...]
-    <row r="464" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="464" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A464" s="31" t="s">
         <v>258</v>
       </c>
-      <c r="B464" s="24" t="s">
-[...3 lines deleted...]
-        <v>2090127</v>
+      <c r="B464" s="33" t="s">
+        <v>773</v>
+      </c>
+      <c r="C464" s="167">
+        <v>2180631</v>
       </c>
       <c r="D464" s="26"/>
-      <c r="E464" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E464" s="27"/>
       <c r="F464" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G464" s="39" t="s">
-        <v>1037</v>
+        <v>1082</v>
       </c>
       <c r="H464" s="41"/>
-      <c r="I464" s="104"/>
-[...26 lines deleted...]
-    <row r="465" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="465" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A465" s="31" t="s">
         <v>258</v>
       </c>
       <c r="B465" s="33" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-        <v>2090127</v>
+        <v>754</v>
+      </c>
+      <c r="C465" s="167">
+        <v>2180631</v>
       </c>
       <c r="D465" s="26"/>
-      <c r="E465" s="28"/>
+      <c r="E465" s="27"/>
       <c r="F465" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G465" s="39" t="s">
-        <v>1037</v>
+        <v>1082</v>
       </c>
       <c r="H465" s="41"/>
-      <c r="I465" s="104"/>
-[...27 lines deleted...]
-      <c r="A466" s="31" t="s">
+    </row>
+    <row r="466" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A466" s="30" t="s">
         <v>258</v>
       </c>
       <c r="B466" s="33" t="s">
-        <v>261</v>
-[...4 lines deleted...]
-      <c r="D466" s="26"/>
+        <v>714</v>
+      </c>
+      <c r="C466" s="166">
+        <v>2180631</v>
+      </c>
+      <c r="D466" s="50"/>
       <c r="E466" s="28"/>
       <c r="F466" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G466" s="39" t="s">
-        <v>1037</v>
+        <v>1082</v>
       </c>
       <c r="H466" s="41"/>
-      <c r="I466" s="104"/>
-[...27 lines deleted...]
-      <c r="A467" s="31" t="s">
+    </row>
+    <row r="467" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A467" s="30" t="s">
         <v>258</v>
       </c>
       <c r="B467" s="33" t="s">
-        <v>724</v>
-[...4 lines deleted...]
-      <c r="D467" s="26"/>
+        <v>813</v>
+      </c>
+      <c r="C467" s="166">
+        <v>2180631</v>
+      </c>
+      <c r="D467" s="50"/>
       <c r="E467" s="28"/>
       <c r="F467" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G467" s="39" t="s">
-        <v>1037</v>
+        <v>1082</v>
       </c>
       <c r="H467" s="41"/>
-      <c r="I467" s="104"/>
-[...27 lines deleted...]
-      <c r="A468" s="31" t="s">
+    </row>
+    <row r="468" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A468" s="30" t="s">
         <v>258</v>
       </c>
-      <c r="B468" s="44" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B468" s="24" t="s">
+        <v>646</v>
+      </c>
+      <c r="C468" s="166">
+        <v>2200324</v>
+      </c>
+      <c r="D468" s="50"/>
       <c r="E468" s="28"/>
       <c r="F468" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G468" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H468" s="41"/>
-      <c r="I468" s="104"/>
-[...27 lines deleted...]
-      <c r="A469" s="31" t="s">
+    </row>
+    <row r="469" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A469" s="30" t="s">
         <v>258</v>
       </c>
-      <c r="B469" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D469" s="26"/>
+      <c r="B469" s="68" t="s">
+        <v>982</v>
+      </c>
+      <c r="C469" s="166">
+        <v>2200324</v>
+      </c>
+      <c r="D469" s="50"/>
       <c r="E469" s="28"/>
       <c r="F469" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G469" s="39" t="s">
-        <v>1037</v>
+        <v>676</v>
       </c>
       <c r="H469" s="41"/>
-      <c r="I469" s="104"/>
-[...27 lines deleted...]
-      <c r="A470" s="31" t="s">
+    </row>
+    <row r="470" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A470" s="30" t="s">
         <v>258</v>
       </c>
-      <c r="B470" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D470" s="26"/>
+      <c r="B470" s="68" t="s">
+        <v>983</v>
+      </c>
+      <c r="C470" s="166">
+        <v>2200324</v>
+      </c>
+      <c r="D470" s="50"/>
       <c r="E470" s="28"/>
       <c r="F470" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G470" s="39" t="s">
-        <v>1037</v>
+        <v>676</v>
       </c>
       <c r="H470" s="41"/>
-      <c r="I470" s="104"/>
-[...26 lines deleted...]
-    <row r="471" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="471" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A471" s="31" t="s">
         <v>258</v>
       </c>
-      <c r="B471" s="33" t="s">
-[...3 lines deleted...]
-        <v>2190538</v>
+      <c r="B471" s="24" t="s">
+        <v>260</v>
+      </c>
+      <c r="C471" s="167">
+        <v>2090127</v>
       </c>
       <c r="D471" s="26"/>
-      <c r="E471" s="28"/>
+      <c r="E471" s="28" t="s">
+        <v>733</v>
+      </c>
       <c r="F471" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G471" s="39" t="s">
-        <v>1037</v>
+        <v>1082</v>
       </c>
       <c r="H471" s="41"/>
-      <c r="I471" s="104"/>
-[...26 lines deleted...]
-    <row r="472" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="472" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A472" s="31" t="s">
         <v>258</v>
       </c>
-      <c r="B472" s="44" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B472" s="33" t="s">
+        <v>724</v>
+      </c>
+      <c r="C472" s="167">
+        <v>2090127</v>
+      </c>
+      <c r="D472" s="26"/>
       <c r="E472" s="28"/>
       <c r="F472" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G472" s="39" t="s">
-        <v>675</v>
+        <v>1082</v>
       </c>
       <c r="H472" s="41"/>
-      <c r="I472" s="104"/>
-[...38 lines deleted...]
-      </c>
+    </row>
+    <row r="473" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A473" s="31" t="s">
+        <v>258</v>
+      </c>
+      <c r="B473" s="33" t="s">
+        <v>261</v>
+      </c>
+      <c r="C473" s="167">
+        <v>2090127</v>
+      </c>
+      <c r="D473" s="26"/>
       <c r="E473" s="28"/>
       <c r="F473" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G473" s="39" t="s">
-        <v>675</v>
+        <v>1082</v>
       </c>
       <c r="H473" s="41"/>
-      <c r="I473" s="104"/>
-[...36 lines deleted...]
-      <c r="D474" s="25"/>
+    </row>
+    <row r="474" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A474" s="31" t="s">
+        <v>258</v>
+      </c>
+      <c r="B474" s="33" t="s">
+        <v>725</v>
+      </c>
+      <c r="C474" s="167">
+        <v>2090127</v>
+      </c>
+      <c r="D474" s="26"/>
       <c r="E474" s="28"/>
       <c r="F474" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G474" s="39" t="s">
-        <v>675</v>
+        <v>1082</v>
       </c>
       <c r="H474" s="41"/>
-      <c r="I474" s="104"/>
-[...36 lines deleted...]
-      <c r="D475" s="25"/>
+    </row>
+    <row r="475" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A475" s="31" t="s">
+        <v>258</v>
+      </c>
+      <c r="B475" s="44" t="s">
+        <v>652</v>
+      </c>
+      <c r="C475" s="167">
+        <v>2210019</v>
+      </c>
+      <c r="D475" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E475" s="28"/>
       <c r="F475" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G475" s="39" t="s">
-        <v>1018</v>
+        <v>676</v>
       </c>
       <c r="H475" s="41"/>
-      <c r="I475" s="104"/>
-[...26 lines deleted...]
-    <row r="476" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="476" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A476" s="31" t="s">
-        <v>297</v>
-[...5 lines deleted...]
-        <v>2110059</v>
+        <v>258</v>
+      </c>
+      <c r="B476" s="24" t="s">
+        <v>536</v>
+      </c>
+      <c r="C476" s="167">
+        <v>2190538</v>
       </c>
       <c r="D476" s="26"/>
       <c r="E476" s="28"/>
       <c r="F476" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G476" s="39" t="s">
-        <v>1018</v>
+        <v>1082</v>
       </c>
       <c r="H476" s="41"/>
-      <c r="I476" s="104"/>
-[...26 lines deleted...]
-    <row r="477" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="477" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A477" s="31" t="s">
-        <v>297</v>
+        <v>258</v>
       </c>
       <c r="B477" s="33" t="s">
-        <v>696</v>
-[...2 lines deleted...]
-        <v>2110059</v>
+        <v>833</v>
+      </c>
+      <c r="C477" s="167">
+        <v>2190538</v>
       </c>
       <c r="D477" s="26"/>
       <c r="E477" s="28"/>
       <c r="F477" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G477" s="39" t="s">
-        <v>1018</v>
+        <v>1082</v>
       </c>
       <c r="H477" s="41"/>
-      <c r="I477" s="104"/>
-[...26 lines deleted...]
-    <row r="478" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="478" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A478" s="31" t="s">
-        <v>297</v>
+        <v>258</v>
       </c>
       <c r="B478" s="33" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>2140027</v>
+        <v>984</v>
+      </c>
+      <c r="C478" s="167">
+        <v>2190538</v>
       </c>
       <c r="D478" s="26"/>
       <c r="E478" s="28"/>
       <c r="F478" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G478" s="39" t="s">
-        <v>1018</v>
+        <v>1082</v>
       </c>
       <c r="H478" s="41"/>
-      <c r="I478" s="104"/>
-[...26 lines deleted...]
-    <row r="479" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="479" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A479" s="31" t="s">
-        <v>297</v>
-[...7 lines deleted...]
-      <c r="D479" s="26"/>
+        <v>258</v>
+      </c>
+      <c r="B479" s="44" t="s">
+        <v>693</v>
+      </c>
+      <c r="C479" s="167">
+        <v>2210895</v>
+      </c>
+      <c r="D479" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E479" s="28"/>
       <c r="F479" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G479" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H479" s="41"/>
-      <c r="I479" s="104"/>
-[...27 lines deleted...]
-      <c r="A480" s="31" t="s">
+    </row>
+    <row r="480" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A480" s="30" t="s">
         <v>297</v>
       </c>
-      <c r="B480" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D480" s="26"/>
+      <c r="B480" s="24" t="s">
+        <v>298</v>
+      </c>
+      <c r="C480" s="166">
+        <v>2170861</v>
+      </c>
+      <c r="D480" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E480" s="28"/>
       <c r="F480" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G480" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H480" s="41"/>
-      <c r="I480" s="104"/>
-[...27 lines deleted...]
-      <c r="A481" s="31" t="s">
+    </row>
+    <row r="481" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A481" s="30" t="s">
         <v>297</v>
       </c>
-      <c r="B481" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D481" s="26"/>
+      <c r="B481" s="24" t="s">
+        <v>512</v>
+      </c>
+      <c r="C481" s="166">
+        <v>2190264</v>
+      </c>
+      <c r="D481" s="25"/>
       <c r="E481" s="28"/>
       <c r="F481" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G481" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H481" s="41"/>
-      <c r="I481" s="104"/>
-[...27 lines deleted...]
-      <c r="A482" s="31" t="s">
+    </row>
+    <row r="482" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A482" s="30" t="s">
         <v>297</v>
       </c>
-      <c r="B482" s="44" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B482" s="24" t="s">
+        <v>299</v>
+      </c>
+      <c r="C482" s="166">
+        <v>2110059</v>
+      </c>
+      <c r="D482" s="25"/>
       <c r="E482" s="28"/>
       <c r="F482" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G482" s="39" t="s">
-        <v>675</v>
+        <v>1062</v>
       </c>
       <c r="H482" s="41"/>
-      <c r="I482" s="104"/>
-[...26 lines deleted...]
-    <row r="483" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="483" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A483" s="31" t="s">
         <v>297</v>
       </c>
-      <c r="B483" s="54" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B483" s="33" t="s">
+        <v>300</v>
+      </c>
+      <c r="C483" s="167">
+        <v>2110059</v>
+      </c>
+      <c r="D483" s="26"/>
       <c r="E483" s="28"/>
       <c r="F483" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G483" s="39" t="s">
-        <v>675</v>
+        <v>1062</v>
       </c>
       <c r="H483" s="41"/>
-      <c r="I483" s="104"/>
-[...27 lines deleted...]
-      <c r="A484" s="30" t="s">
+    </row>
+    <row r="484" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A484" s="31" t="s">
         <v>297</v>
       </c>
-      <c r="B484" s="24" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B484" s="33" t="s">
+        <v>697</v>
+      </c>
+      <c r="C484" s="167">
+        <v>2110059</v>
+      </c>
+      <c r="D484" s="26"/>
       <c r="E484" s="28"/>
       <c r="F484" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G484" s="39" t="s">
-        <v>675</v>
+        <v>1062</v>
       </c>
       <c r="H484" s="41"/>
-      <c r="I484" s="104"/>
-[...27 lines deleted...]
-      <c r="A485" s="30" t="s">
+    </row>
+    <row r="485" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A485" s="31" t="s">
         <v>297</v>
       </c>
-      <c r="B485" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D485" s="25"/>
+      <c r="B485" s="33" t="s">
+        <v>302</v>
+      </c>
+      <c r="C485" s="167">
+        <v>2140027</v>
+      </c>
+      <c r="D485" s="26"/>
       <c r="E485" s="28"/>
       <c r="F485" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G485" s="39" t="s">
-        <v>1018</v>
+        <v>1062</v>
       </c>
       <c r="H485" s="41"/>
-      <c r="I485" s="104"/>
-[...27 lines deleted...]
-      <c r="A486" s="30" t="s">
+    </row>
+    <row r="486" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A486" s="31" t="s">
         <v>297</v>
       </c>
-      <c r="B486" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D486" s="50"/>
+      <c r="B486" s="33" t="s">
+        <v>301</v>
+      </c>
+      <c r="C486" s="167">
+        <v>2170461</v>
+      </c>
+      <c r="D486" s="26"/>
       <c r="E486" s="28"/>
       <c r="F486" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G486" s="39" t="s">
-        <v>1018</v>
+        <v>676</v>
       </c>
       <c r="H486" s="41"/>
-      <c r="I486" s="104"/>
-[...27 lines deleted...]
-      <c r="A487" s="30" t="s">
+    </row>
+    <row r="487" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A487" s="31" t="s">
         <v>297</v>
       </c>
       <c r="B487" s="33" t="s">
-        <v>564</v>
-[...4 lines deleted...]
-      <c r="D487" s="50"/>
+        <v>608</v>
+      </c>
+      <c r="C487" s="167">
+        <v>2200366</v>
+      </c>
+      <c r="D487" s="26"/>
       <c r="E487" s="28"/>
       <c r="F487" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G487" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H487" s="41"/>
+    </row>
+    <row r="488" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A488" s="31" t="s">
+        <v>297</v>
+      </c>
+      <c r="B488" s="33" t="s">
         <v>675</v>
       </c>
-      <c r="H487" s="41"/>
-[...37 lines deleted...]
-      <c r="D488" s="25"/>
+      <c r="C488" s="167">
+        <v>2210334</v>
+      </c>
+      <c r="D488" s="26"/>
       <c r="E488" s="28"/>
       <c r="F488" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G488" s="39" t="s">
-        <v>1031</v>
+        <v>676</v>
       </c>
       <c r="H488" s="41"/>
-      <c r="I488" s="104"/>
-[...26 lines deleted...]
-    <row r="489" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="489" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A489" s="31" t="s">
-        <v>307</v>
-[...7 lines deleted...]
-      <c r="D489" s="26"/>
+        <v>297</v>
+      </c>
+      <c r="B489" s="44" t="s">
+        <v>303</v>
+      </c>
+      <c r="C489" s="167">
+        <v>2110196</v>
+      </c>
+      <c r="D489" s="51" t="s">
+        <v>21</v>
+      </c>
       <c r="E489" s="28"/>
       <c r="F489" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G489" s="39" t="s">
-        <v>1031</v>
+        <v>676</v>
       </c>
       <c r="H489" s="41"/>
-      <c r="I489" s="104"/>
-[...26 lines deleted...]
-    <row r="490" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="490" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A490" s="31" t="s">
-        <v>307</v>
-[...7 lines deleted...]
-      <c r="D490" s="26"/>
+        <v>297</v>
+      </c>
+      <c r="B490" s="53" t="s">
+        <v>304</v>
+      </c>
+      <c r="C490" s="167">
+        <v>2110196</v>
+      </c>
+      <c r="D490" s="51" t="s">
+        <v>21</v>
+      </c>
       <c r="E490" s="28"/>
       <c r="F490" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G490" s="39" t="s">
-        <v>1031</v>
+        <v>676</v>
       </c>
       <c r="H490" s="41"/>
-      <c r="I490" s="104"/>
-[...26 lines deleted...]
-    <row r="491" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="491" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A491" s="30" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="B491" s="24" t="s">
-        <v>310</v>
-[...5 lines deleted...]
-      <c r="E491" s="25"/>
+        <v>305</v>
+      </c>
+      <c r="C491" s="166">
+        <v>2171067</v>
+      </c>
+      <c r="D491" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="E491" s="28"/>
       <c r="F491" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G491" s="39" t="s">
-        <v>1031</v>
+        <v>676</v>
       </c>
       <c r="H491" s="41"/>
-      <c r="I491" s="104"/>
-[...36 lines deleted...]
-      <c r="D492" s="26"/>
+    </row>
+    <row r="492" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A492" s="30" t="s">
+        <v>297</v>
+      </c>
+      <c r="B492" s="24" t="s">
+        <v>513</v>
+      </c>
+      <c r="C492" s="166">
+        <v>2190265</v>
+      </c>
+      <c r="D492" s="25"/>
       <c r="E492" s="28"/>
       <c r="F492" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G492" s="39" t="s">
-        <v>1031</v>
+        <v>1062</v>
       </c>
       <c r="H492" s="41"/>
-      <c r="I492" s="104"/>
-[...36 lines deleted...]
-      <c r="D493" s="26"/>
+    </row>
+    <row r="493" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A493" s="30" t="s">
+        <v>297</v>
+      </c>
+      <c r="B493" s="24" t="s">
+        <v>306</v>
+      </c>
+      <c r="C493" s="166">
+        <v>2171200</v>
+      </c>
+      <c r="D493" s="50"/>
       <c r="E493" s="28"/>
       <c r="F493" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G493" s="39" t="s">
-        <v>675</v>
-[...75 lines deleted...]
-    <row r="495" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1062</v>
+      </c>
+      <c r="H493" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A494" s="124" t="s">
+        <v>297</v>
+      </c>
+      <c r="B494" s="139" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C494" s="171">
+        <v>2171200</v>
+      </c>
+      <c r="D494" s="150"/>
+      <c r="E494" s="136"/>
+      <c r="F494" s="126" t="s">
+        <v>575</v>
+      </c>
+      <c r="G494" s="127"/>
+      <c r="H494" s="126" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A495" s="30" t="s">
-        <v>312</v>
-[...7 lines deleted...]
-      <c r="D495" s="25"/>
+        <v>297</v>
+      </c>
+      <c r="B495" s="33" t="s">
+        <v>565</v>
+      </c>
+      <c r="C495" s="166">
+        <v>2190737</v>
+      </c>
+      <c r="D495" s="50"/>
       <c r="E495" s="28"/>
       <c r="F495" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G495" s="39" t="s">
-        <v>1033</v>
+        <v>676</v>
       </c>
       <c r="H495" s="41"/>
-      <c r="I495" s="104"/>
-[...72 lines deleted...]
-    <row r="497" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="496" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A496" s="124" t="s">
+        <v>297</v>
+      </c>
+      <c r="B496" s="140" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C496" s="171">
+        <v>2250442</v>
+      </c>
+      <c r="D496" s="150"/>
+      <c r="E496" s="136"/>
+      <c r="F496" s="126" t="s">
+        <v>575</v>
+      </c>
+      <c r="G496" s="127"/>
+      <c r="H496" s="126" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A497" s="30" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="B497" s="24" t="s">
-        <v>501</v>
-[...2 lines deleted...]
-        <v>2190191</v>
+        <v>308</v>
+      </c>
+      <c r="C497" s="166">
+        <v>2020021</v>
       </c>
       <c r="D497" s="25"/>
       <c r="E497" s="28"/>
       <c r="F497" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G497" s="39" t="s">
-        <v>1033</v>
+        <v>1076</v>
       </c>
       <c r="H497" s="41"/>
-      <c r="I497" s="104"/>
-[...28 lines deleted...]
-        <v>312</v>
+    </row>
+    <row r="498" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A498" s="31" t="s">
+        <v>307</v>
       </c>
       <c r="B498" s="33" t="s">
-        <v>707</v>
-[...4 lines deleted...]
-      <c r="D498" s="25"/>
+        <v>309</v>
+      </c>
+      <c r="C498" s="167">
+        <v>2020021</v>
+      </c>
+      <c r="D498" s="26"/>
       <c r="E498" s="28"/>
       <c r="F498" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G498" s="39" t="s">
-        <v>1033</v>
+        <v>1076</v>
       </c>
       <c r="H498" s="41"/>
-      <c r="I498" s="104"/>
-[...41 lines deleted...]
-        <v>675</v>
+    </row>
+    <row r="499" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A499" s="31" t="s">
+        <v>307</v>
+      </c>
+      <c r="B499" s="33" t="s">
+        <v>698</v>
+      </c>
+      <c r="C499" s="167">
+        <v>2020021</v>
+      </c>
+      <c r="D499" s="26"/>
+      <c r="E499" s="28"/>
+      <c r="F499" s="41" t="s">
+        <v>575</v>
       </c>
       <c r="G499" s="39" t="s">
-        <v>675</v>
-[...29 lines deleted...]
-    <row r="500" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1076</v>
+      </c>
+      <c r="H499" s="41"/>
+    </row>
+    <row r="500" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A500" s="30" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
       <c r="B500" s="24" t="s">
-        <v>579</v>
-[...7 lines deleted...]
-      <c r="E500" s="28"/>
+        <v>310</v>
+      </c>
+      <c r="C500" s="166">
+        <v>2080019</v>
+      </c>
+      <c r="D500" s="25"/>
+      <c r="E500" s="25"/>
       <c r="F500" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G500" s="39" t="s">
-        <v>675</v>
-[...33 lines deleted...]
-        <v>315</v>
+        <v>1076</v>
+      </c>
+      <c r="H500" s="41"/>
+    </row>
+    <row r="501" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A501" s="31" t="s">
+        <v>307</v>
       </c>
       <c r="B501" s="33" t="s">
-        <v>712</v>
-[...6 lines deleted...]
-      </c>
+        <v>311</v>
+      </c>
+      <c r="C501" s="167">
+        <v>2080019</v>
+      </c>
+      <c r="D501" s="26"/>
       <c r="E501" s="28"/>
       <c r="F501" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G501" s="39" t="s">
-        <v>675</v>
-[...43 lines deleted...]
-      </c>
+        <v>1076</v>
+      </c>
+      <c r="H501" s="41"/>
+    </row>
+    <row r="502" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A502" s="31" t="s">
+        <v>307</v>
+      </c>
+      <c r="B502" s="66" t="s">
+        <v>685</v>
+      </c>
+      <c r="C502" s="167">
+        <v>2210501</v>
+      </c>
+      <c r="D502" s="26"/>
       <c r="E502" s="28"/>
       <c r="F502" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G502" s="39" t="s">
-        <v>675</v>
-[...41 lines deleted...]
-      <c r="D503" s="25"/>
+        <v>676</v>
+      </c>
+      <c r="H502" s="41"/>
+    </row>
+    <row r="503" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A503" s="31" t="s">
+        <v>307</v>
+      </c>
+      <c r="B503" s="33" t="s">
+        <v>686</v>
+      </c>
+      <c r="C503" s="167">
+        <v>2210501</v>
+      </c>
+      <c r="D503" s="26"/>
       <c r="E503" s="28"/>
       <c r="F503" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G503" s="39" t="s">
-        <v>1038</v>
-[...31 lines deleted...]
-    <row r="504" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H503" s="41"/>
+    </row>
+    <row r="504" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A504" s="30" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-        <v>2190537</v>
+        <v>312</v>
+      </c>
+      <c r="B504" s="24" t="s">
+        <v>313</v>
+      </c>
+      <c r="C504" s="166">
+        <v>2160114</v>
       </c>
       <c r="D504" s="25"/>
       <c r="E504" s="28"/>
       <c r="F504" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G504" s="39" t="s">
-        <v>1038</v>
-[...43 lines deleted...]
-      </c>
+        <v>1078</v>
+      </c>
+      <c r="H504" s="41"/>
+    </row>
+    <row r="505" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A505" s="31" t="s">
+        <v>312</v>
+      </c>
+      <c r="B505" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="C505" s="167">
+        <v>2161072</v>
+      </c>
+      <c r="D505" s="26"/>
       <c r="E505" s="28"/>
       <c r="F505" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G505" s="39" t="s">
-        <v>675</v>
-[...31 lines deleted...]
-    <row r="506" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1078</v>
+      </c>
+      <c r="H505" s="41"/>
+    </row>
+    <row r="506" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A506" s="30" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="B506" s="24" t="s">
-        <v>782</v>
-[...6 lines deleted...]
-      </c>
+        <v>501</v>
+      </c>
+      <c r="C506" s="166">
+        <v>2190191</v>
+      </c>
+      <c r="D506" s="25"/>
       <c r="E506" s="28"/>
       <c r="F506" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G506" s="39" t="s">
-        <v>675</v>
-[...31 lines deleted...]
-    <row r="507" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1078</v>
+      </c>
+      <c r="H506" s="41"/>
+    </row>
+    <row r="507" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A507" s="30" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-        <v>2220532</v>
+        <v>312</v>
+      </c>
+      <c r="B507" s="33" t="s">
+        <v>708</v>
+      </c>
+      <c r="C507" s="166">
+        <v>2190191</v>
       </c>
       <c r="D507" s="25"/>
       <c r="E507" s="28"/>
       <c r="F507" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G507" s="39" t="s">
-        <v>675</v>
-[...79 lines deleted...]
-    <row r="509" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1078</v>
+      </c>
+      <c r="H507" s="41"/>
+    </row>
+    <row r="508" spans="1:8" s="7" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A508" s="89" t="s">
+        <v>544</v>
+      </c>
+      <c r="B508" s="23" t="s">
+        <v>545</v>
+      </c>
+      <c r="C508" s="182">
+        <v>2190196</v>
+      </c>
+      <c r="D508" s="129"/>
+      <c r="E508" s="131" t="s">
+        <v>986</v>
+      </c>
+      <c r="F508" s="46" t="s">
+        <v>676</v>
+      </c>
+      <c r="G508" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H508" s="46"/>
+    </row>
+    <row r="509" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A509" s="30" t="s">
         <v>315</v>
       </c>
       <c r="B509" s="24" t="s">
-        <v>316</v>
-[...4 lines deleted...]
-      <c r="D509" s="50" t="s">
+        <v>580</v>
+      </c>
+      <c r="C509" s="166">
+        <v>2200067</v>
+      </c>
+      <c r="D509" s="25" t="s">
         <v>21</v>
       </c>
       <c r="E509" s="28"/>
       <c r="F509" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G509" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H509" s="41" t="s">
-        <v>574</v>
-[...29 lines deleted...]
-      <c r="A510" s="31" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A510" s="30" t="s">
         <v>315</v>
       </c>
       <c r="B510" s="33" t="s">
-        <v>317</v>
-[...4 lines deleted...]
-      <c r="D510" s="52" t="s">
+        <v>713</v>
+      </c>
+      <c r="C510" s="166">
+        <v>2200067</v>
+      </c>
+      <c r="D510" s="25" t="s">
         <v>21</v>
       </c>
       <c r="E510" s="28"/>
       <c r="F510" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G510" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H510" s="41" t="s">
-        <v>574</v>
-[...29 lines deleted...]
-      <c r="A511" s="31" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A511" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B511" s="44" t="s">
-[...6 lines deleted...]
-      <c r="E511" s="166"/>
+      <c r="B511" s="24" t="s">
+        <v>581</v>
+      </c>
+      <c r="C511" s="166">
+        <v>2200068</v>
+      </c>
+      <c r="D511" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="E511" s="28"/>
       <c r="F511" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G511" s="39" t="s">
-        <v>1038</v>
+        <v>676</v>
       </c>
       <c r="H511" s="41" t="s">
-        <v>574</v>
-[...29 lines deleted...]
-      <c r="A512" s="31" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A512" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B512" s="54" t="s">
-[...5 lines deleted...]
-      <c r="D512" s="26"/>
+      <c r="B512" s="24" t="s">
+        <v>529</v>
+      </c>
+      <c r="C512" s="166">
+        <v>2190537</v>
+      </c>
+      <c r="D512" s="25"/>
       <c r="E512" s="28"/>
       <c r="F512" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G512" s="39" t="s">
-        <v>1038</v>
+        <v>1083</v>
       </c>
       <c r="H512" s="41" t="s">
-        <v>574</v>
-[...28 lines deleted...]
-    <row r="513" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A513" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B513" s="24" t="s">
-[...3 lines deleted...]
-        <v>2180147</v>
+      <c r="B513" s="33" t="s">
+        <v>618</v>
+      </c>
+      <c r="C513" s="166">
+        <v>2190537</v>
       </c>
       <c r="D513" s="25"/>
       <c r="E513" s="28"/>
       <c r="F513" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G513" s="39" t="s">
-        <v>1038</v>
+        <v>1083</v>
       </c>
       <c r="H513" s="41" t="s">
-        <v>574</v>
-[...29 lines deleted...]
-      <c r="A514" s="31" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A514" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B514" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D514" s="26"/>
+      <c r="B514" s="24" t="s">
+        <v>783</v>
+      </c>
+      <c r="C514" s="166">
+        <v>2220530</v>
+      </c>
+      <c r="D514" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E514" s="28"/>
       <c r="F514" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G514" s="39" t="s">
-        <v>1038</v>
+        <v>676</v>
       </c>
       <c r="H514" s="41" t="s">
-        <v>574</v>
-[...29 lines deleted...]
-      <c r="A515" s="31" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A515" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B515" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D515" s="26"/>
+      <c r="B515" s="24" t="s">
+        <v>784</v>
+      </c>
+      <c r="C515" s="166">
+        <v>2220531</v>
+      </c>
+      <c r="D515" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E515" s="28"/>
       <c r="F515" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G515" s="39" t="s">
-        <v>1038</v>
+        <v>676</v>
       </c>
       <c r="H515" s="41" t="s">
-        <v>574</v>
-[...29 lines deleted...]
-      <c r="A516" s="31" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A516" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B516" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D516" s="26"/>
+      <c r="B516" s="24" t="s">
+        <v>799</v>
+      </c>
+      <c r="C516" s="166">
+        <v>2220532</v>
+      </c>
+      <c r="D516" s="25"/>
       <c r="E516" s="28"/>
       <c r="F516" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G516" s="39" t="s">
-        <v>1038</v>
+        <v>676</v>
       </c>
       <c r="H516" s="41" t="s">
-        <v>574</v>
-[...29 lines deleted...]
-      <c r="A517" s="31" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A517" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B517" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D517" s="26"/>
+      <c r="B517" s="24" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C517" s="166">
+        <v>2260155</v>
+      </c>
+      <c r="D517" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E517" s="28"/>
       <c r="F517" s="41" t="s">
-        <v>574</v>
-[...3 lines deleted...]
-      </c>
+        <v>575</v>
+      </c>
+      <c r="G517" s="39"/>
       <c r="H517" s="41" t="s">
-        <v>574</v>
-[...29 lines deleted...]
-      <c r="A518" s="31" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A518" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B518" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D518" s="26"/>
+      <c r="B518" s="24" t="s">
+        <v>316</v>
+      </c>
+      <c r="C518" s="166">
+        <v>2020003</v>
+      </c>
+      <c r="D518" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E518" s="28"/>
       <c r="F518" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G518" s="39" t="s">
-        <v>1038</v>
+        <v>676</v>
       </c>
       <c r="H518" s="41" t="s">
-        <v>574</v>
-[...28 lines deleted...]
-    <row r="519" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A519" s="31" t="s">
         <v>315</v>
       </c>
       <c r="B519" s="33" t="s">
-        <v>690</v>
-[...4 lines deleted...]
-      <c r="D519" s="26"/>
+        <v>317</v>
+      </c>
+      <c r="C519" s="167">
+        <v>2020003</v>
+      </c>
+      <c r="D519" s="51" t="s">
+        <v>21</v>
+      </c>
       <c r="E519" s="28"/>
       <c r="F519" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G519" s="39" t="s">
-        <v>1038</v>
+        <v>676</v>
       </c>
       <c r="H519" s="41" t="s">
-        <v>574</v>
-[...28 lines deleted...]
-    <row r="520" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A520" s="31" t="s">
         <v>315</v>
       </c>
       <c r="B520" s="44" t="s">
-        <v>324</v>
-[...7 lines deleted...]
-      <c r="E520" s="28"/>
+        <v>318</v>
+      </c>
+      <c r="C520" s="167">
+        <v>2160409</v>
+      </c>
+      <c r="D520" s="26"/>
+      <c r="E520" s="130"/>
       <c r="F520" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G520" s="39" t="s">
-        <v>675</v>
+        <v>1083</v>
       </c>
       <c r="H520" s="41" t="s">
-        <v>574</v>
-[...28 lines deleted...]
-    <row r="521" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A521" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B521" s="44" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B521" s="53" t="s">
+        <v>319</v>
+      </c>
+      <c r="C521" s="167">
+        <v>2160409</v>
+      </c>
+      <c r="D521" s="26"/>
       <c r="E521" s="28"/>
       <c r="F521" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G521" s="39" t="s">
-        <v>675</v>
+        <v>1083</v>
       </c>
       <c r="H521" s="41" t="s">
-        <v>574</v>
-[...29 lines deleted...]
-      <c r="A522" s="31" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A522" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B522" s="44" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B522" s="24" t="s">
+        <v>320</v>
+      </c>
+      <c r="C522" s="166">
+        <v>2180147</v>
+      </c>
+      <c r="D522" s="25"/>
       <c r="E522" s="28"/>
       <c r="F522" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G522" s="39" t="s">
-        <v>675</v>
+        <v>1083</v>
       </c>
       <c r="H522" s="41" t="s">
-        <v>574</v>
-[...28 lines deleted...]
-    <row r="523" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A523" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B523" s="44" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B523" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="C523" s="167">
+        <v>2180147</v>
+      </c>
+      <c r="D523" s="26"/>
       <c r="E523" s="28"/>
       <c r="F523" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G523" s="39" t="s">
-        <v>675</v>
+        <v>1083</v>
       </c>
       <c r="H523" s="41" t="s">
-        <v>574</v>
-[...29 lines deleted...]
-      <c r="A524" s="30" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A524" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B524" s="24" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B524" s="33" t="s">
+        <v>322</v>
+      </c>
+      <c r="C524" s="167">
+        <v>2180147</v>
+      </c>
+      <c r="D524" s="26"/>
       <c r="E524" s="28"/>
       <c r="F524" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G524" s="39" t="s">
-        <v>675</v>
+        <v>1083</v>
       </c>
       <c r="H524" s="41" t="s">
-        <v>574</v>
-[...28 lines deleted...]
-    <row r="525" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A525" s="31" t="s">
         <v>315</v>
       </c>
       <c r="B525" s="33" t="s">
-        <v>329</v>
-[...6 lines deleted...]
-      </c>
+        <v>323</v>
+      </c>
+      <c r="C525" s="167">
+        <v>2180147</v>
+      </c>
+      <c r="D525" s="26"/>
       <c r="E525" s="28"/>
       <c r="F525" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G525" s="39" t="s">
-        <v>675</v>
+        <v>1083</v>
       </c>
       <c r="H525" s="41" t="s">
-        <v>574</v>
-[...28 lines deleted...]
-    <row r="526" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A526" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B526" s="61" t="s">
-[...3 lines deleted...]
-        <v>2240767</v>
+      <c r="B526" s="33" t="s">
+        <v>689</v>
+      </c>
+      <c r="C526" s="167">
+        <v>2180147</v>
       </c>
       <c r="D526" s="26"/>
-      <c r="E526" s="29" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E526" s="28"/>
       <c r="F526" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G526" s="39" t="s">
-        <v>675</v>
-[...29 lines deleted...]
-    <row r="527" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1083</v>
+      </c>
+      <c r="H526" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A527" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B527" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D527" s="52"/>
+      <c r="B527" s="33" t="s">
+        <v>690</v>
+      </c>
+      <c r="C527" s="167">
+        <v>2180147</v>
+      </c>
+      <c r="D527" s="26"/>
       <c r="E527" s="28"/>
-      <c r="F527" s="40" t="s">
-        <v>574</v>
+      <c r="F527" s="41" t="s">
+        <v>575</v>
       </c>
       <c r="G527" s="39" t="s">
-        <v>1038</v>
+        <v>1083</v>
       </c>
       <c r="H527" s="41" t="s">
-        <v>574</v>
-[...29 lines deleted...]
-      <c r="A528" s="30" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A528" s="31" t="s">
         <v>315</v>
       </c>
       <c r="B528" s="33" t="s">
-        <v>828</v>
-[...4 lines deleted...]
-      <c r="D528" s="25"/>
+        <v>691</v>
+      </c>
+      <c r="C528" s="167">
+        <v>2180147</v>
+      </c>
+      <c r="D528" s="26"/>
       <c r="E528" s="28"/>
       <c r="F528" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G528" s="39" t="s">
-        <v>1038</v>
+        <v>1083</v>
       </c>
       <c r="H528" s="41" t="s">
-        <v>574</v>
-[...29 lines deleted...]
-      <c r="A529" s="30" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A529" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B529" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D529" s="25"/>
+      <c r="B529" s="44" t="s">
+        <v>324</v>
+      </c>
+      <c r="C529" s="167">
+        <v>2180148</v>
+      </c>
+      <c r="D529" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E529" s="28"/>
       <c r="F529" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G529" s="39" t="s">
-        <v>1038</v>
+        <v>676</v>
       </c>
       <c r="H529" s="41" t="s">
-        <v>574</v>
-[...29 lines deleted...]
-      <c r="A530" s="30" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A530" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B530" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D530" s="25"/>
+      <c r="B530" s="44" t="s">
+        <v>325</v>
+      </c>
+      <c r="C530" s="167">
+        <v>2180149</v>
+      </c>
+      <c r="D530" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E530" s="28"/>
       <c r="F530" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G530" s="39" t="s">
-        <v>1038</v>
+        <v>676</v>
       </c>
       <c r="H530" s="41" t="s">
-        <v>574</v>
-[...29 lines deleted...]
-      <c r="A531" s="30" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A531" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B531" s="68" t="s">
-[...5 lines deleted...]
-      <c r="D531" s="25"/>
+      <c r="B531" s="44" t="s">
+        <v>326</v>
+      </c>
+      <c r="C531" s="167">
+        <v>2180150</v>
+      </c>
+      <c r="D531" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E531" s="28"/>
       <c r="F531" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G531" s="39" t="s">
-        <v>675</v>
-[...30 lines deleted...]
-      <c r="A532" s="30" t="s">
+        <v>676</v>
+      </c>
+      <c r="H531" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A532" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B532" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D532" s="25"/>
+      <c r="B532" s="44" t="s">
+        <v>327</v>
+      </c>
+      <c r="C532" s="167">
+        <v>2180151</v>
+      </c>
+      <c r="D532" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E532" s="28"/>
       <c r="F532" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G532" s="39" t="s">
-        <v>1038</v>
+        <v>676</v>
       </c>
       <c r="H532" s="41" t="s">
-        <v>574</v>
-[...28 lines deleted...]
-    <row r="533" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A533" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B533" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D533" s="25"/>
+      <c r="B533" s="24" t="s">
+        <v>328</v>
+      </c>
+      <c r="C533" s="166">
+        <v>2150969</v>
+      </c>
+      <c r="D533" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E533" s="28"/>
       <c r="F533" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G533" s="39" t="s">
-        <v>1038</v>
+        <v>676</v>
       </c>
       <c r="H533" s="41" t="s">
-        <v>574</v>
-[...29 lines deleted...]
-      <c r="A534" s="30" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A534" s="31" t="s">
         <v>315</v>
       </c>
       <c r="B534" s="33" t="s">
-        <v>819</v>
-[...4 lines deleted...]
-      <c r="D534" s="25"/>
+        <v>329</v>
+      </c>
+      <c r="C534" s="167">
+        <v>2150969</v>
+      </c>
+      <c r="D534" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E534" s="28"/>
       <c r="F534" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G534" s="39" t="s">
-        <v>1038</v>
+        <v>676</v>
       </c>
       <c r="H534" s="41" t="s">
-        <v>574</v>
-[...29 lines deleted...]
-      <c r="A535" s="36" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A535" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B535" s="127" t="s">
-[...2 lines deleted...]
-      <c r="C535" s="135">
+      <c r="B535" s="59" t="s">
+        <v>937</v>
+      </c>
+      <c r="C535" s="167">
         <v>2240767</v>
       </c>
-      <c r="D535" s="45"/>
+      <c r="D535" s="26"/>
       <c r="E535" s="29" t="s">
-        <v>934</v>
-[...2 lines deleted...]
-        <v>574</v>
+        <v>938</v>
+      </c>
+      <c r="F535" s="41" t="s">
+        <v>575</v>
       </c>
       <c r="G535" s="39" t="s">
-        <v>675</v>
-[...30 lines deleted...]
-      <c r="A536" s="30" t="s">
+        <v>676</v>
+      </c>
+      <c r="H535" s="41"/>
+    </row>
+    <row r="536" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A536" s="31" t="s">
         <v>315</v>
       </c>
       <c r="B536" s="24" t="s">
-        <v>330</v>
-[...4 lines deleted...]
-      <c r="D536" s="25"/>
+        <v>768</v>
+      </c>
+      <c r="C536" s="167">
+        <v>2220268</v>
+      </c>
+      <c r="D536" s="51"/>
       <c r="E536" s="28"/>
-      <c r="F536" s="41" t="s">
-        <v>574</v>
+      <c r="F536" s="40" t="s">
+        <v>575</v>
       </c>
       <c r="G536" s="39" t="s">
-        <v>1038</v>
+        <v>1083</v>
       </c>
       <c r="H536" s="41" t="s">
-        <v>574</v>
-[...28 lines deleted...]
-    <row r="537" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A537" s="30" t="s">
         <v>315</v>
       </c>
       <c r="B537" s="33" t="s">
-        <v>795</v>
-[...2 lines deleted...]
-        <v>2160226</v>
+        <v>830</v>
+      </c>
+      <c r="C537" s="167">
+        <v>2220268</v>
       </c>
       <c r="D537" s="25"/>
       <c r="E537" s="28"/>
       <c r="F537" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G537" s="39" t="s">
-        <v>1038</v>
-[...30 lines deleted...]
-      <c r="A538" s="31" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H537" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A538" s="30" t="s">
         <v>315</v>
       </c>
       <c r="B538" s="33" t="s">
-        <v>331</v>
-[...4 lines deleted...]
-      <c r="D538" s="26"/>
+        <v>831</v>
+      </c>
+      <c r="C538" s="167">
+        <v>2220268</v>
+      </c>
+      <c r="D538" s="25"/>
       <c r="E538" s="28"/>
       <c r="F538" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G538" s="39" t="s">
-        <v>1038</v>
+        <v>1083</v>
       </c>
       <c r="H538" s="41" t="s">
-        <v>574</v>
-[...29 lines deleted...]
-      <c r="A539" s="31" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A539" s="30" t="s">
         <v>315</v>
       </c>
       <c r="B539" s="33" t="s">
-        <v>332</v>
-[...4 lines deleted...]
-      <c r="D539" s="26"/>
+        <v>832</v>
+      </c>
+      <c r="C539" s="167">
+        <v>2220268</v>
+      </c>
+      <c r="D539" s="25"/>
       <c r="E539" s="28"/>
       <c r="F539" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G539" s="39" t="s">
-        <v>1038</v>
+        <v>1083</v>
       </c>
       <c r="H539" s="41" t="s">
-        <v>574</v>
-[...28 lines deleted...]
-    <row r="540" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A540" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B540" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D540" s="26"/>
+      <c r="B540" s="66" t="s">
+        <v>926</v>
+      </c>
+      <c r="C540" s="167">
+        <v>2230165</v>
+      </c>
+      <c r="D540" s="25"/>
       <c r="E540" s="28"/>
       <c r="F540" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G540" s="39" t="s">
-        <v>1038</v>
+        <v>676</v>
       </c>
       <c r="H540" s="41"/>
-      <c r="I540" s="104"/>
-[...26 lines deleted...]
-    <row r="541" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="541" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A541" s="30" t="s">
         <v>315</v>
       </c>
       <c r="B541" s="24" t="s">
-        <v>333</v>
-[...6 lines deleted...]
-      </c>
+        <v>766</v>
+      </c>
+      <c r="C541" s="166">
+        <v>2220290</v>
+      </c>
+      <c r="D541" s="25"/>
       <c r="E541" s="28"/>
       <c r="F541" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G541" s="39" t="s">
-        <v>675</v>
+        <v>1083</v>
       </c>
       <c r="H541" s="41" t="s">
-        <v>574</v>
-[...29 lines deleted...]
-      <c r="A542" s="31" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A542" s="30" t="s">
         <v>315</v>
       </c>
       <c r="B542" s="33" t="s">
-        <v>334</v>
-[...6 lines deleted...]
-      </c>
+        <v>820</v>
+      </c>
+      <c r="C542" s="166">
+        <v>2220290</v>
+      </c>
+      <c r="D542" s="25"/>
       <c r="E542" s="28"/>
       <c r="F542" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G542" s="39" t="s">
-        <v>675</v>
+        <v>1083</v>
       </c>
       <c r="H542" s="41" t="s">
-        <v>574</v>
-[...28 lines deleted...]
-    <row r="543" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A543" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B543" s="24" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B543" s="33" t="s">
+        <v>821</v>
+      </c>
+      <c r="C543" s="166">
+        <v>2220290</v>
+      </c>
+      <c r="D543" s="25"/>
       <c r="E543" s="28"/>
       <c r="F543" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G543" s="39" t="s">
-        <v>675</v>
+        <v>1083</v>
       </c>
       <c r="H543" s="41" t="s">
-        <v>574</v>
-[...29 lines deleted...]
-      <c r="A544" s="30" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A544" s="36" t="s">
         <v>315</v>
       </c>
-      <c r="B544" s="24" t="s">
-[...8 lines deleted...]
-        <v>574</v>
+      <c r="B544" s="118" t="s">
+        <v>931</v>
+      </c>
+      <c r="C544" s="183">
+        <v>2240767</v>
+      </c>
+      <c r="D544" s="45"/>
+      <c r="E544" s="29" t="s">
+        <v>936</v>
+      </c>
+      <c r="F544" s="46" t="s">
+        <v>575</v>
       </c>
       <c r="G544" s="39" t="s">
-        <v>675</v>
-[...31 lines deleted...]
-    <row r="545" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H544" s="46"/>
+    </row>
+    <row r="545" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A545" s="30" t="s">
         <v>315</v>
       </c>
       <c r="B545" s="24" t="s">
-        <v>335</v>
-[...6 lines deleted...]
-      </c>
+        <v>330</v>
+      </c>
+      <c r="C545" s="166">
+        <v>2160226</v>
+      </c>
+      <c r="D545" s="25"/>
       <c r="E545" s="28"/>
       <c r="F545" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G545" s="39" t="s">
-        <v>675</v>
+        <v>1083</v>
       </c>
       <c r="H545" s="41" t="s">
-        <v>574</v>
-[...29 lines deleted...]
-      <c r="A546" s="31" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A546" s="30" t="s">
         <v>315</v>
       </c>
       <c r="B546" s="33" t="s">
-        <v>336</v>
-[...6 lines deleted...]
-      </c>
+        <v>797</v>
+      </c>
+      <c r="C546" s="166">
+        <v>2160226</v>
+      </c>
+      <c r="D546" s="25"/>
       <c r="E546" s="28"/>
       <c r="F546" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G546" s="39" t="s">
-        <v>675</v>
-[...32 lines deleted...]
-      <c r="A547" s="30" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H546" s="41"/>
+    </row>
+    <row r="547" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A547" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B547" s="24" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B547" s="33" t="s">
+        <v>331</v>
+      </c>
+      <c r="C547" s="167">
+        <v>2160226</v>
+      </c>
+      <c r="D547" s="26"/>
       <c r="E547" s="28"/>
       <c r="F547" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G547" s="39" t="s">
-        <v>675</v>
+        <v>1083</v>
       </c>
       <c r="H547" s="41" t="s">
-        <v>574</v>
-[...28 lines deleted...]
-    <row r="548" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A548" s="31" t="s">
         <v>315</v>
       </c>
       <c r="B548" s="33" t="s">
-        <v>338</v>
-[...6 lines deleted...]
-      </c>
+        <v>332</v>
+      </c>
+      <c r="C548" s="167">
+        <v>2160226</v>
+      </c>
+      <c r="D548" s="26"/>
       <c r="E548" s="28"/>
       <c r="F548" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G548" s="39" t="s">
-        <v>675</v>
+        <v>1083</v>
       </c>
       <c r="H548" s="41" t="s">
-        <v>574</v>
-[...29 lines deleted...]
-      <c r="A549" s="31" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A549" s="30" t="s">
         <v>315</v>
       </c>
       <c r="B549" s="33" t="s">
-        <v>339</v>
-[...6 lines deleted...]
-      </c>
+        <v>796</v>
+      </c>
+      <c r="C549" s="166">
+        <v>2160226</v>
+      </c>
+      <c r="D549" s="26"/>
       <c r="E549" s="28"/>
       <c r="F549" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G549" s="39" t="s">
-        <v>675</v>
-[...32 lines deleted...]
-      <c r="A550" s="31" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H549" s="41"/>
+    </row>
+    <row r="550" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A550" s="30" t="s">
         <v>315</v>
       </c>
       <c r="B550" s="24" t="s">
-        <v>766</v>
-[...4 lines deleted...]
-      <c r="D550" s="52"/>
+        <v>333</v>
+      </c>
+      <c r="C550" s="166">
+        <v>2140252</v>
+      </c>
+      <c r="D550" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E550" s="28"/>
-      <c r="F550" s="40" t="s">
-        <v>574</v>
+      <c r="F550" s="41" t="s">
+        <v>575</v>
       </c>
       <c r="G550" s="39" t="s">
-        <v>675</v>
-[...29 lines deleted...]
-    <row r="551" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H550" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A551" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B551" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D551" s="52"/>
+      <c r="B551" s="33" t="s">
+        <v>334</v>
+      </c>
+      <c r="C551" s="167">
+        <v>2140252</v>
+      </c>
+      <c r="D551" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E551" s="28"/>
-      <c r="F551" s="40" t="s">
-        <v>574</v>
+      <c r="F551" s="41" t="s">
+        <v>575</v>
       </c>
       <c r="G551" s="39" t="s">
-        <v>675</v>
-[...29 lines deleted...]
-    <row r="552" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H551" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A552" s="30" t="s">
         <v>315</v>
       </c>
       <c r="B552" s="24" t="s">
-        <v>340</v>
-[...4 lines deleted...]
-      <c r="D552" s="25"/>
+        <v>826</v>
+      </c>
+      <c r="C552" s="166">
+        <v>2230036</v>
+      </c>
+      <c r="D552" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E552" s="28"/>
       <c r="F552" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G552" s="39" t="s">
-        <v>1038</v>
+        <v>676</v>
       </c>
       <c r="H552" s="41" t="s">
-        <v>574</v>
-[...28 lines deleted...]
-    <row r="553" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A553" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B553" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D553" s="25"/>
+      <c r="B553" s="24" t="s">
+        <v>868</v>
+      </c>
+      <c r="C553" s="166" t="s">
+        <v>869</v>
+      </c>
+      <c r="D553" s="50"/>
       <c r="E553" s="28"/>
       <c r="F553" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G553" s="39" t="s">
-        <v>1038</v>
+        <v>676</v>
       </c>
       <c r="H553" s="41" t="s">
-        <v>574</v>
-[...28 lines deleted...]
-    <row r="554" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A554" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B554" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D554" s="25"/>
+      <c r="B554" s="24" t="s">
+        <v>335</v>
+      </c>
+      <c r="C554" s="166">
+        <v>2150790</v>
+      </c>
+      <c r="D554" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E554" s="28"/>
       <c r="F554" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G554" s="39" t="s">
-        <v>1038</v>
+        <v>676</v>
       </c>
       <c r="H554" s="41" t="s">
-        <v>574</v>
-[...28 lines deleted...]
-    <row r="555" spans="1:34" s="1" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A555" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B555" s="24" t="s">
-[...10 lines deleted...]
-        <v>574</v>
+      <c r="B555" s="33" t="s">
+        <v>336</v>
+      </c>
+      <c r="C555" s="167">
+        <v>2150790</v>
+      </c>
+      <c r="D555" s="51" t="s">
+        <v>21</v>
+      </c>
+      <c r="E555" s="28"/>
+      <c r="F555" s="41" t="s">
+        <v>575</v>
       </c>
       <c r="G555" s="39" t="s">
-        <v>1038</v>
-[...30 lines deleted...]
-      <c r="A556" s="31" t="s">
+        <v>676</v>
+      </c>
+      <c r="H555" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A556" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B556" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D556" s="52"/>
+      <c r="B556" s="24" t="s">
+        <v>337</v>
+      </c>
+      <c r="C556" s="166">
+        <v>2150789</v>
+      </c>
+      <c r="D556" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E556" s="28"/>
-      <c r="F556" s="40" t="s">
-        <v>574</v>
+      <c r="F556" s="41" t="s">
+        <v>575</v>
       </c>
       <c r="G556" s="39" t="s">
-        <v>1038</v>
-[...29 lines deleted...]
-    <row r="557" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H556" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A557" s="31" t="s">
         <v>315</v>
       </c>
       <c r="B557" s="33" t="s">
-        <v>801</v>
-[...4 lines deleted...]
-      <c r="D557" s="52"/>
+        <v>338</v>
+      </c>
+      <c r="C557" s="167">
+        <v>2150789</v>
+      </c>
+      <c r="D557" s="51" t="s">
+        <v>21</v>
+      </c>
       <c r="E557" s="28"/>
-      <c r="F557" s="40" t="s">
-        <v>574</v>
+      <c r="F557" s="41" t="s">
+        <v>575</v>
       </c>
       <c r="G557" s="39" t="s">
-        <v>1038</v>
-[...29 lines deleted...]
-    <row r="558" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H557" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A558" s="31" t="s">
         <v>315</v>
       </c>
       <c r="B558" s="33" t="s">
-        <v>799</v>
-[...4 lines deleted...]
-      <c r="D558" s="52"/>
+        <v>339</v>
+      </c>
+      <c r="C558" s="167">
+        <v>2150789</v>
+      </c>
+      <c r="D558" s="51" t="s">
+        <v>21</v>
+      </c>
       <c r="E558" s="28"/>
-      <c r="F558" s="40" t="s">
-        <v>574</v>
+      <c r="F558" s="41" t="s">
+        <v>575</v>
       </c>
       <c r="G558" s="39" t="s">
-        <v>1038</v>
-[...30 lines deleted...]
-      <c r="A559" s="30" t="s">
+        <v>676</v>
+      </c>
+      <c r="H558" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A559" s="31" t="s">
         <v>315</v>
       </c>
       <c r="B559" s="24" t="s">
-        <v>341</v>
-[...4 lines deleted...]
-      <c r="D559" s="25"/>
+        <v>767</v>
+      </c>
+      <c r="C559" s="167">
+        <v>2220269</v>
+      </c>
+      <c r="D559" s="51"/>
       <c r="E559" s="28"/>
-      <c r="F559" s="41" t="s">
-        <v>574</v>
+      <c r="F559" s="40" t="s">
+        <v>575</v>
       </c>
       <c r="G559" s="39" t="s">
-        <v>1038</v>
-[...31 lines deleted...]
-    <row r="560" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H559" s="41"/>
+    </row>
+    <row r="560" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A560" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B560" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D560" s="26"/>
+      <c r="B560" s="24" t="s">
+        <v>950</v>
+      </c>
+      <c r="C560" s="167">
+        <v>2250160</v>
+      </c>
+      <c r="D560" s="51"/>
       <c r="E560" s="28"/>
-      <c r="F560" s="41" t="s">
-        <v>574</v>
+      <c r="F560" s="40" t="s">
+        <v>575</v>
       </c>
       <c r="G560" s="39" t="s">
-        <v>1038</v>
-[...32 lines deleted...]
-      <c r="A561" s="31" t="s">
+        <v>676</v>
+      </c>
+      <c r="H560" s="41"/>
+    </row>
+    <row r="561" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A561" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B561" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D561" s="26"/>
+      <c r="B561" s="24" t="s">
+        <v>340</v>
+      </c>
+      <c r="C561" s="166">
+        <v>2110031</v>
+      </c>
+      <c r="D561" s="25"/>
       <c r="E561" s="28"/>
       <c r="F561" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G561" s="39" t="s">
-        <v>1038</v>
+        <v>1083</v>
       </c>
       <c r="H561" s="41" t="s">
-        <v>574</v>
-[...29 lines deleted...]
-      <c r="A562" s="31" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A562" s="30" t="s">
         <v>315</v>
       </c>
       <c r="B562" s="33" t="s">
-        <v>517</v>
-[...4 lines deleted...]
-      <c r="D562" s="26"/>
+        <v>655</v>
+      </c>
+      <c r="C562" s="166">
+        <v>2110031</v>
+      </c>
+      <c r="D562" s="25"/>
       <c r="E562" s="28"/>
       <c r="F562" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G562" s="39" t="s">
-        <v>1038</v>
+        <v>1083</v>
       </c>
       <c r="H562" s="41" t="s">
-        <v>574</v>
-[...29 lines deleted...]
-      <c r="A563" s="31" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A563" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B563" s="61" t="s">
-[...5 lines deleted...]
-      <c r="D563" s="26"/>
+      <c r="B563" s="33" t="s">
+        <v>656</v>
+      </c>
+      <c r="C563" s="166">
+        <v>2110031</v>
+      </c>
+      <c r="D563" s="25"/>
       <c r="E563" s="28"/>
       <c r="F563" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G563" s="39" t="s">
-        <v>675</v>
+        <v>1083</v>
       </c>
       <c r="H563" s="41" t="s">
-        <v>574</v>
-[...28 lines deleted...]
-    <row r="564" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8" ht="24" x14ac:dyDescent="0.2">
       <c r="A564" s="31" t="s">
         <v>315</v>
       </c>
       <c r="B564" s="24" t="s">
-        <v>691</v>
-[...7 lines deleted...]
-        <v>574</v>
+        <v>805</v>
+      </c>
+      <c r="C564" s="167">
+        <v>2220270</v>
+      </c>
+      <c r="D564" s="51"/>
+      <c r="E564" s="29" t="s">
+        <v>804</v>
+      </c>
+      <c r="F564" s="40" t="s">
+        <v>575</v>
       </c>
       <c r="G564" s="39" t="s">
-        <v>1038</v>
-[...31 lines deleted...]
-    <row r="565" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1083</v>
+      </c>
+      <c r="H564" s="41"/>
+    </row>
+    <row r="565" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A565" s="31" t="s">
         <v>315</v>
       </c>
       <c r="B565" s="33" t="s">
-        <v>751</v>
-[...4 lines deleted...]
-      <c r="D565" s="26"/>
+        <v>802</v>
+      </c>
+      <c r="C565" s="167">
+        <v>2220270</v>
+      </c>
+      <c r="D565" s="51"/>
       <c r="E565" s="28"/>
-      <c r="F565" s="41" t="s">
-        <v>574</v>
+      <c r="F565" s="40" t="s">
+        <v>575</v>
       </c>
       <c r="G565" s="39" t="s">
-        <v>1038</v>
-[...31 lines deleted...]
-    <row r="566" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1083</v>
+      </c>
+      <c r="H565" s="41"/>
+    </row>
+    <row r="566" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A566" s="31" t="s">
-        <v>1007</v>
-[...9 lines deleted...]
-      </c>
+        <v>315</v>
+      </c>
+      <c r="B566" s="33" t="s">
+        <v>803</v>
+      </c>
+      <c r="C566" s="167">
+        <v>2220270</v>
+      </c>
+      <c r="D566" s="51"/>
       <c r="E566" s="28"/>
-      <c r="F566" s="41"/>
+      <c r="F566" s="40" t="s">
+        <v>575</v>
+      </c>
       <c r="G566" s="39" t="s">
-        <v>675</v>
-[...31 lines deleted...]
-    <row r="567" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1083</v>
+      </c>
+      <c r="H566" s="41"/>
+    </row>
+    <row r="567" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A567" s="31" t="s">
-        <v>1007</v>
-[...7 lines deleted...]
-      <c r="D567" s="26"/>
+        <v>315</v>
+      </c>
+      <c r="B567" s="33" t="s">
+        <v>801</v>
+      </c>
+      <c r="C567" s="167">
+        <v>2220270</v>
+      </c>
+      <c r="D567" s="51"/>
       <c r="E567" s="28"/>
-      <c r="F567" s="41"/>
+      <c r="F567" s="40" t="s">
+        <v>575</v>
+      </c>
       <c r="G567" s="39" t="s">
-        <v>675</v>
-[...31 lines deleted...]
-    <row r="568" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1083</v>
+      </c>
+      <c r="H567" s="41"/>
+    </row>
+    <row r="568" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A568" s="30" t="s">
-        <v>343</v>
+        <v>315</v>
       </c>
       <c r="B568" s="24" t="s">
-        <v>344</v>
-[...2 lines deleted...]
-        <v>2150074</v>
+        <v>341</v>
+      </c>
+      <c r="C568" s="166">
+        <v>2100030</v>
       </c>
       <c r="D568" s="25"/>
       <c r="E568" s="28"/>
       <c r="F568" s="41" t="s">
-        <v>675</v>
+        <v>575</v>
       </c>
       <c r="G568" s="39" t="s">
-        <v>1031</v>
-[...29 lines deleted...]
-    <row r="569" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1083</v>
+      </c>
+      <c r="H568" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A569" s="31" t="s">
-        <v>343</v>
+        <v>315</v>
       </c>
       <c r="B569" s="33" t="s">
-        <v>490</v>
-[...2 lines deleted...]
-        <v>2150074</v>
+        <v>342</v>
+      </c>
+      <c r="C569" s="167">
+        <v>2100030</v>
       </c>
       <c r="D569" s="26"/>
       <c r="E569" s="28"/>
       <c r="F569" s="41" t="s">
-        <v>675</v>
+        <v>575</v>
       </c>
       <c r="G569" s="39" t="s">
-        <v>1031</v>
-[...39 lines deleted...]
-      <c r="D570" s="25"/>
+        <v>1083</v>
+      </c>
+      <c r="H569" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A570" s="31" t="s">
+        <v>315</v>
+      </c>
+      <c r="B570" s="33" t="s">
+        <v>517</v>
+      </c>
+      <c r="C570" s="167">
+        <v>2100030</v>
+      </c>
+      <c r="D570" s="26"/>
       <c r="E570" s="28"/>
       <c r="F570" s="41" t="s">
-        <v>675</v>
+        <v>575</v>
       </c>
       <c r="G570" s="39" t="s">
-        <v>1031</v>
-[...29 lines deleted...]
-    <row r="571" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1083</v>
+      </c>
+      <c r="H570" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A571" s="31" t="s">
-        <v>343</v>
+        <v>315</v>
       </c>
       <c r="B571" s="33" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>2150067</v>
+        <v>518</v>
+      </c>
+      <c r="C571" s="167">
+        <v>2100030</v>
       </c>
       <c r="D571" s="26"/>
       <c r="E571" s="28"/>
       <c r="F571" s="41" t="s">
-        <v>675</v>
+        <v>575</v>
       </c>
       <c r="G571" s="39" t="s">
-        <v>1031</v>
-[...29 lines deleted...]
-    <row r="572" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1083</v>
+      </c>
+      <c r="H571" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A572" s="31" t="s">
-        <v>343</v>
-[...5 lines deleted...]
-        <v>2150067</v>
+        <v>315</v>
+      </c>
+      <c r="B572" s="59" t="s">
+        <v>878</v>
+      </c>
+      <c r="C572" s="167" t="s">
+        <v>877</v>
       </c>
       <c r="D572" s="26"/>
       <c r="E572" s="28"/>
       <c r="F572" s="41" t="s">
-        <v>675</v>
+        <v>575</v>
       </c>
       <c r="G572" s="39" t="s">
-        <v>1031</v>
-[...29 lines deleted...]
-    <row r="573" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H572" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A573" s="31" t="s">
-        <v>343</v>
-[...5 lines deleted...]
-        <v>2171201</v>
+        <v>315</v>
+      </c>
+      <c r="B573" s="24" t="s">
+        <v>692</v>
+      </c>
+      <c r="C573" s="167">
+        <v>2210940</v>
       </c>
       <c r="D573" s="26"/>
       <c r="E573" s="28"/>
       <c r="F573" s="41" t="s">
-        <v>675</v>
+        <v>575</v>
       </c>
       <c r="G573" s="39" t="s">
-        <v>1031</v>
-[...29 lines deleted...]
-    <row r="574" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1083</v>
+      </c>
+      <c r="H573" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A574" s="31" t="s">
-        <v>343</v>
+        <v>315</v>
       </c>
       <c r="B574" s="33" t="s">
-        <v>558</v>
-[...2 lines deleted...]
-        <v>2190567</v>
+        <v>752</v>
+      </c>
+      <c r="C574" s="167">
+        <v>2210940</v>
       </c>
       <c r="D574" s="26"/>
       <c r="E574" s="28"/>
       <c r="F574" s="41" t="s">
-        <v>675</v>
+        <v>575</v>
       </c>
       <c r="G574" s="39" t="s">
-        <v>1031</v>
-[...29 lines deleted...]
-    <row r="575" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1083</v>
+      </c>
+      <c r="H574" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A575" s="31" t="s">
-        <v>343</v>
-[...7 lines deleted...]
-      <c r="D575" s="26"/>
+        <v>1009</v>
+      </c>
+      <c r="B575" s="59" t="s">
+        <v>897</v>
+      </c>
+      <c r="C575" s="167" t="s">
+        <v>896</v>
+      </c>
+      <c r="D575" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E575" s="28"/>
-      <c r="F575" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F575" s="41"/>
       <c r="G575" s="39" t="s">
-        <v>1031</v>
-[...29 lines deleted...]
-    <row r="576" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H575" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A576" s="31" t="s">
-        <v>343</v>
-[...5 lines deleted...]
-        <v>2220424</v>
+        <v>1009</v>
+      </c>
+      <c r="B576" s="59" t="s">
+        <v>898</v>
+      </c>
+      <c r="C576" s="167" t="s">
+        <v>899</v>
       </c>
       <c r="D576" s="26"/>
       <c r="E576" s="28"/>
       <c r="F576" s="41"/>
       <c r="G576" s="39" t="s">
-        <v>675</v>
-[...31 lines deleted...]
-        <v>349</v>
+        <v>676</v>
+      </c>
+      <c r="H576" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A577" s="30" t="s">
+        <v>343</v>
       </c>
       <c r="B577" s="24" t="s">
-        <v>585</v>
-[...4 lines deleted...]
-      <c r="D577" s="26"/>
+        <v>344</v>
+      </c>
+      <c r="C577" s="166">
+        <v>2150074</v>
+      </c>
+      <c r="D577" s="25"/>
       <c r="E577" s="28"/>
       <c r="F577" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G577" s="39" t="s">
-        <v>675</v>
+        <v>1076</v>
       </c>
       <c r="H577" s="41"/>
-      <c r="I577" s="104"/>
-[...26 lines deleted...]
-    <row r="578" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="578" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A578" s="31" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>953</v>
+        <v>343</v>
+      </c>
+      <c r="B578" s="33" t="s">
+        <v>490</v>
+      </c>
+      <c r="C578" s="167">
+        <v>2150074</v>
       </c>
       <c r="D578" s="26"/>
       <c r="E578" s="28"/>
-      <c r="F578" s="41"/>
+      <c r="F578" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G578" s="39" t="s">
-        <v>675</v>
+        <v>1076</v>
       </c>
       <c r="H578" s="41"/>
-      <c r="I578" s="104"/>
-[...36 lines deleted...]
-      <c r="D579" s="26"/>
+    </row>
+    <row r="579" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A579" s="30" t="s">
+        <v>343</v>
+      </c>
+      <c r="B579" s="24" t="s">
+        <v>345</v>
+      </c>
+      <c r="C579" s="166">
+        <v>2150067</v>
+      </c>
+      <c r="D579" s="25"/>
       <c r="E579" s="28"/>
-      <c r="F579" s="41"/>
+      <c r="F579" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G579" s="39" t="s">
-        <v>1031</v>
+        <v>1076</v>
       </c>
       <c r="H579" s="41"/>
-      <c r="I579" s="104"/>
-[...26 lines deleted...]
-    <row r="580" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="580" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A580" s="31" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>2250358</v>
+        <v>343</v>
+      </c>
+      <c r="B580" s="33" t="s">
+        <v>346</v>
+      </c>
+      <c r="C580" s="167">
+        <v>2150067</v>
       </c>
       <c r="D580" s="26"/>
       <c r="E580" s="28"/>
-      <c r="F580" s="41"/>
+      <c r="F580" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G580" s="39" t="s">
-        <v>1031</v>
+        <v>1076</v>
       </c>
       <c r="H580" s="41"/>
-      <c r="I580" s="104"/>
-[...26 lines deleted...]
-    <row r="581" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="581" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A581" s="31" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>2190162</v>
+        <v>343</v>
+      </c>
+      <c r="B581" s="33" t="s">
+        <v>347</v>
+      </c>
+      <c r="C581" s="167">
+        <v>2150067</v>
       </c>
       <c r="D581" s="26"/>
       <c r="E581" s="28"/>
       <c r="F581" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G581" s="39" t="s">
-        <v>675</v>
+        <v>1076</v>
       </c>
       <c r="H581" s="41"/>
-      <c r="I581" s="104"/>
-[...26 lines deleted...]
-    <row r="582" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="582" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A582" s="31" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="B582" s="33" t="s">
-        <v>708</v>
-[...2 lines deleted...]
-        <v>2190162</v>
+        <v>348</v>
+      </c>
+      <c r="C582" s="167">
+        <v>2171201</v>
       </c>
       <c r="D582" s="26"/>
       <c r="E582" s="28"/>
-      <c r="F582" s="41"/>
+      <c r="F582" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G582" s="39" t="s">
-        <v>675</v>
+        <v>1076</v>
       </c>
       <c r="H582" s="41"/>
-      <c r="I582" s="104"/>
-[...36 lines deleted...]
-      <c r="D583" s="25"/>
+    </row>
+    <row r="583" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A583" s="31" t="s">
+        <v>343</v>
+      </c>
+      <c r="B583" s="33" t="s">
+        <v>559</v>
+      </c>
+      <c r="C583" s="167">
+        <v>2190567</v>
+      </c>
+      <c r="D583" s="26"/>
       <c r="E583" s="28"/>
       <c r="F583" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G583" s="39" t="s">
-        <v>1031</v>
+        <v>1076</v>
       </c>
       <c r="H583" s="41"/>
-      <c r="I583" s="104"/>
-[...26 lines deleted...]
-    <row r="584" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="584" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A584" s="31" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="B584" s="33" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-        <v>2180598</v>
+        <v>567</v>
+      </c>
+      <c r="C584" s="167">
+        <v>2190939</v>
       </c>
       <c r="D584" s="26"/>
       <c r="E584" s="28"/>
       <c r="F584" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G584" s="39" t="s">
-        <v>1031</v>
+        <v>1076</v>
       </c>
       <c r="H584" s="41"/>
-      <c r="I584" s="104"/>
-[...26 lines deleted...]
-    <row r="585" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="585" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A585" s="31" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="B585" s="33" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>2190572</v>
+        <v>782</v>
+      </c>
+      <c r="C585" s="167">
+        <v>2220424</v>
       </c>
       <c r="D585" s="26"/>
       <c r="E585" s="28"/>
-      <c r="F585" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F585" s="41"/>
       <c r="G585" s="39" t="s">
-        <v>1031</v>
+        <v>676</v>
       </c>
       <c r="H585" s="41"/>
-      <c r="I585" s="104"/>
-[...26 lines deleted...]
-    <row r="586" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="586" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A586" s="31" t="s">
         <v>349</v>
       </c>
       <c r="B586" s="24" t="s">
-        <v>502</v>
-[...2 lines deleted...]
-        <v>2190161</v>
+        <v>586</v>
+      </c>
+      <c r="C586" s="167">
+        <v>2200194</v>
       </c>
       <c r="D586" s="26"/>
       <c r="E586" s="28"/>
       <c r="F586" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G586" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H586" s="41"/>
-      <c r="I586" s="104"/>
-[...26 lines deleted...]
-    <row r="587" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="587" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A587" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B587" s="79" t="s">
-[...3 lines deleted...]
-        <v>2190161</v>
+      <c r="B587" s="24" t="s">
+        <v>954</v>
+      </c>
+      <c r="C587" s="167" t="s">
+        <v>955</v>
       </c>
       <c r="D587" s="26"/>
       <c r="E587" s="28"/>
       <c r="F587" s="41"/>
       <c r="G587" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H587" s="41"/>
-      <c r="I587" s="104"/>
-[...26 lines deleted...]
-    <row r="588" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="588" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A588" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B588" s="81" t="s">
-[...3 lines deleted...]
-        <v>2190161</v>
+      <c r="B588" s="68" t="s">
+        <v>966</v>
+      </c>
+      <c r="C588" s="167">
+        <v>2250358</v>
       </c>
       <c r="D588" s="26"/>
-      <c r="E588" s="31"/>
+      <c r="E588" s="28"/>
       <c r="F588" s="41"/>
       <c r="G588" s="39" t="s">
-        <v>675</v>
+        <v>1076</v>
       </c>
       <c r="H588" s="41"/>
-      <c r="I588" s="104"/>
-[...26 lines deleted...]
-    <row r="589" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="589" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A589" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B589" s="79" t="s">
-[...3 lines deleted...]
-        <v>2190161</v>
+      <c r="B589" s="68" t="s">
+        <v>967</v>
+      </c>
+      <c r="C589" s="167">
+        <v>2250358</v>
       </c>
       <c r="D589" s="26"/>
       <c r="E589" s="28"/>
       <c r="F589" s="41"/>
       <c r="G589" s="39" t="s">
-        <v>675</v>
+        <v>1076</v>
       </c>
       <c r="H589" s="41"/>
-      <c r="I589" s="104"/>
-[...26 lines deleted...]
-    <row r="590" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="590" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A590" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B590" s="71" t="s">
-[...3 lines deleted...]
-        <v>2220003</v>
+      <c r="B590" s="24" t="s">
+        <v>521</v>
+      </c>
+      <c r="C590" s="167">
+        <v>2190162</v>
       </c>
       <c r="D590" s="26"/>
       <c r="E590" s="28"/>
-      <c r="F590" s="41"/>
+      <c r="F590" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G590" s="39" t="s">
-        <v>1031</v>
+        <v>676</v>
       </c>
       <c r="H590" s="41"/>
-      <c r="I590" s="104"/>
-[...26 lines deleted...]
-    <row r="591" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="591" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A591" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B591" s="24" t="s">
-[...3 lines deleted...]
-        <v>2190318</v>
+      <c r="B591" s="33" t="s">
+        <v>709</v>
+      </c>
+      <c r="C591" s="167">
+        <v>2190162</v>
       </c>
       <c r="D591" s="26"/>
       <c r="E591" s="28"/>
-      <c r="F591" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F591" s="41"/>
       <c r="G591" s="39" t="s">
-        <v>1031</v>
+        <v>676</v>
       </c>
       <c r="H591" s="41"/>
-      <c r="I591" s="104"/>
-[...27 lines deleted...]
-      <c r="A592" s="31" t="s">
+    </row>
+    <row r="592" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A592" s="30" t="s">
         <v>349</v>
       </c>
-      <c r="B592" s="71" t="s">
-[...5 lines deleted...]
-      <c r="D592" s="26"/>
+      <c r="B592" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="C592" s="166">
+        <v>2180598</v>
+      </c>
+      <c r="D592" s="25"/>
       <c r="E592" s="28"/>
       <c r="F592" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G592" s="39" t="s">
-        <v>1031</v>
+        <v>1076</v>
       </c>
       <c r="H592" s="41"/>
-      <c r="I592" s="104"/>
-[...26 lines deleted...]
-    <row r="593" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="593" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A593" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B593" s="71" t="s">
-[...3 lines deleted...]
-        <v>2201000</v>
+      <c r="B593" s="33" t="s">
+        <v>359</v>
+      </c>
+      <c r="C593" s="167">
+        <v>2180598</v>
       </c>
       <c r="D593" s="26"/>
       <c r="E593" s="28"/>
-      <c r="F593" s="41"/>
+      <c r="F593" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G593" s="39" t="s">
-        <v>675</v>
+        <v>1076</v>
       </c>
       <c r="H593" s="41"/>
-      <c r="I593" s="104"/>
-[...26 lines deleted...]
-    <row r="594" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="594" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A594" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B594" s="71" t="s">
-[...3 lines deleted...]
-        <v>2210265</v>
+      <c r="B594" s="33" t="s">
+        <v>568</v>
+      </c>
+      <c r="C594" s="167">
+        <v>2190572</v>
       </c>
       <c r="D594" s="26"/>
       <c r="E594" s="28"/>
-      <c r="F594" s="41"/>
+      <c r="F594" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G594" s="39" t="s">
-        <v>675</v>
+        <v>1076</v>
       </c>
       <c r="H594" s="41"/>
-      <c r="I594" s="104"/>
-[...26 lines deleted...]
-    <row r="595" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="595" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A595" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B595" s="71" t="s">
-[...3 lines deleted...]
-        <v>2210305</v>
+      <c r="B595" s="24" t="s">
+        <v>502</v>
+      </c>
+      <c r="C595" s="167">
+        <v>2190161</v>
       </c>
       <c r="D595" s="26"/>
       <c r="E595" s="28"/>
       <c r="F595" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G595" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H595" s="41"/>
-      <c r="I595" s="104"/>
-[...26 lines deleted...]
-    <row r="596" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="596" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A596" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B596" s="71" t="s">
-[...3 lines deleted...]
-        <v>2210306</v>
+      <c r="B596" s="77" t="s">
+        <v>855</v>
+      </c>
+      <c r="C596" s="184">
+        <v>2190161</v>
       </c>
       <c r="D596" s="26"/>
       <c r="E596" s="28"/>
-      <c r="F596" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F596" s="41"/>
       <c r="G596" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H596" s="41"/>
-      <c r="I596" s="104"/>
-[...26 lines deleted...]
-    <row r="597" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="597" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A597" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B597" s="71" t="s">
-[...3 lines deleted...]
-        <v>2210307</v>
+      <c r="B597" s="79" t="s">
+        <v>854</v>
+      </c>
+      <c r="C597" s="184">
+        <v>2190161</v>
       </c>
       <c r="D597" s="26"/>
-      <c r="E597" s="28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E597" s="31"/>
+      <c r="F597" s="41"/>
       <c r="G597" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H597" s="41"/>
-      <c r="I597" s="104"/>
-[...26 lines deleted...]
-    <row r="598" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="598" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A598" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B598" s="71" t="s">
-[...3 lines deleted...]
-        <v>2220756</v>
+      <c r="B598" s="77" t="s">
+        <v>853</v>
+      </c>
+      <c r="C598" s="184">
+        <v>2190161</v>
       </c>
       <c r="D598" s="26"/>
       <c r="E598" s="28"/>
       <c r="F598" s="41"/>
       <c r="G598" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H598" s="41"/>
-      <c r="I598" s="104"/>
-[...26 lines deleted...]
-    <row r="599" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="599" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A599" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B599" s="71" t="s">
-[...3 lines deleted...]
-        <v>2240672</v>
+      <c r="B599" s="69" t="s">
+        <v>740</v>
+      </c>
+      <c r="C599" s="167">
+        <v>2220003</v>
       </c>
       <c r="D599" s="26"/>
       <c r="E599" s="28"/>
       <c r="F599" s="41"/>
       <c r="G599" s="39" t="s">
-        <v>675</v>
+        <v>1076</v>
       </c>
       <c r="H599" s="41"/>
-      <c r="I599" s="104"/>
-[...26 lines deleted...]
-    <row r="600" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="600" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A600" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B600" s="71" t="s">
-[...3 lines deleted...]
-        <v>2240666</v>
+      <c r="B600" s="24" t="s">
+        <v>532</v>
+      </c>
+      <c r="C600" s="167">
+        <v>2190318</v>
       </c>
       <c r="D600" s="26"/>
       <c r="E600" s="28"/>
-      <c r="F600" s="41"/>
+      <c r="F600" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G600" s="39" t="s">
-        <v>675</v>
+        <v>1076</v>
       </c>
       <c r="H600" s="41"/>
-      <c r="I600" s="104"/>
-[...26 lines deleted...]
-    <row r="601" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="601" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A601" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B601" s="71" t="s">
-[...3 lines deleted...]
-        <v>2250031</v>
+      <c r="B601" s="69" t="s">
+        <v>627</v>
+      </c>
+      <c r="C601" s="167">
+        <v>2200457</v>
       </c>
       <c r="D601" s="26"/>
       <c r="E601" s="28"/>
-      <c r="F601" s="41"/>
+      <c r="F601" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G601" s="39" t="s">
-        <v>675</v>
+        <v>1076</v>
       </c>
       <c r="H601" s="41"/>
-      <c r="I601" s="104"/>
-[...26 lines deleted...]
-    <row r="602" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="602" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A602" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B602" s="71" t="s">
-[...3 lines deleted...]
-        <v>2250032</v>
+      <c r="B602" s="69" t="s">
+        <v>704</v>
+      </c>
+      <c r="C602" s="167">
+        <v>2201000</v>
       </c>
       <c r="D602" s="26"/>
       <c r="E602" s="28"/>
       <c r="F602" s="41"/>
       <c r="G602" s="39" t="s">
-        <v>1031</v>
+        <v>676</v>
       </c>
       <c r="H602" s="41"/>
-      <c r="I602" s="104"/>
-[...26 lines deleted...]
-    <row r="603" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="603" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A603" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B603" s="24" t="s">
-[...3 lines deleted...]
-        <v>2190317</v>
+      <c r="B603" s="69" t="s">
+        <v>769</v>
+      </c>
+      <c r="C603" s="167">
+        <v>2210265</v>
       </c>
       <c r="D603" s="26"/>
       <c r="E603" s="28"/>
-      <c r="F603" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F603" s="41"/>
       <c r="G603" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H603" s="41"/>
-      <c r="I603" s="104"/>
-[...26 lines deleted...]
-    <row r="604" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="604" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A604" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B604" s="71" t="s">
-[...3 lines deleted...]
-        <v>899</v>
+      <c r="B604" s="69" t="s">
+        <v>663</v>
+      </c>
+      <c r="C604" s="167">
+        <v>2210305</v>
       </c>
       <c r="D604" s="26"/>
       <c r="E604" s="28"/>
-      <c r="F604" s="41"/>
+      <c r="F604" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G604" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H604" s="41"/>
-      <c r="I604" s="104"/>
-[...26 lines deleted...]
-    <row r="605" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="605" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A605" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B605" s="71" t="s">
-[...3 lines deleted...]
-        <v>2200796</v>
+      <c r="B605" s="69" t="s">
+        <v>664</v>
+      </c>
+      <c r="C605" s="167">
+        <v>2210306</v>
       </c>
       <c r="D605" s="26"/>
-      <c r="E605" s="28" t="s">
-[...2 lines deleted...]
-      <c r="F605" s="41"/>
+      <c r="E605" s="28"/>
+      <c r="F605" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G605" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H605" s="41"/>
-      <c r="I605" s="104"/>
-[...26 lines deleted...]
-    <row r="606" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="606" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A606" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B606" s="71" t="s">
-[...3 lines deleted...]
-        <v>2210246</v>
+      <c r="B606" s="69" t="s">
+        <v>665</v>
+      </c>
+      <c r="C606" s="167">
+        <v>2210307</v>
       </c>
       <c r="D606" s="26"/>
       <c r="E606" s="28"/>
-      <c r="F606" s="41"/>
+      <c r="F606" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G606" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H606" s="41"/>
-      <c r="I606" s="104"/>
-[...26 lines deleted...]
-    <row r="607" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="607" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A607" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B607" s="71" t="s">
-[...3 lines deleted...]
-        <v>2200831</v>
+      <c r="B607" s="69" t="s">
+        <v>800</v>
+      </c>
+      <c r="C607" s="167">
+        <v>2220756</v>
       </c>
       <c r="D607" s="26"/>
       <c r="E607" s="28"/>
       <c r="F607" s="41"/>
       <c r="G607" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H607" s="41"/>
-      <c r="I607" s="104"/>
-[...26 lines deleted...]
-    <row r="608" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="608" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A608" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B608" s="24" t="s">
-[...3 lines deleted...]
-        <v>2190316</v>
+      <c r="B608" s="69" t="s">
+        <v>941</v>
+      </c>
+      <c r="C608" s="167">
+        <v>2240672</v>
       </c>
       <c r="D608" s="26"/>
       <c r="E608" s="28"/>
-      <c r="F608" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F608" s="41"/>
       <c r="G608" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H608" s="41"/>
-      <c r="I608" s="104"/>
-[...27 lines deleted...]
-      <c r="A609" s="30" t="s">
+    </row>
+    <row r="609" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A609" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B609" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D609" s="25"/>
+      <c r="B609" s="69" t="s">
+        <v>942</v>
+      </c>
+      <c r="C609" s="167">
+        <v>2240666</v>
+      </c>
+      <c r="D609" s="26"/>
       <c r="E609" s="28"/>
-      <c r="F609" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F609" s="41"/>
       <c r="G609" s="39" t="s">
-        <v>1031</v>
+        <v>676</v>
       </c>
       <c r="H609" s="41"/>
-      <c r="I609" s="104"/>
-[...27 lines deleted...]
-      <c r="A610" s="30" t="s">
+    </row>
+    <row r="610" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A610" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B610" s="70" t="s">
-[...5 lines deleted...]
-      <c r="D610" s="25"/>
+      <c r="B610" s="69" t="s">
+        <v>945</v>
+      </c>
+      <c r="C610" s="167">
+        <v>2250031</v>
+      </c>
+      <c r="D610" s="26"/>
       <c r="E610" s="28"/>
       <c r="F610" s="41"/>
       <c r="G610" s="39" t="s">
-        <v>1031</v>
+        <v>676</v>
       </c>
       <c r="H610" s="41"/>
-      <c r="I610" s="104"/>
-[...27 lines deleted...]
-      <c r="A611" s="30" t="s">
+    </row>
+    <row r="611" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A611" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B611" s="70" t="s">
-[...5 lines deleted...]
-      <c r="D611" s="25"/>
+      <c r="B611" s="69" t="s">
+        <v>946</v>
+      </c>
+      <c r="C611" s="167">
+        <v>2250032</v>
+      </c>
+      <c r="D611" s="26"/>
       <c r="E611" s="28"/>
       <c r="F611" s="41"/>
       <c r="G611" s="39" t="s">
-        <v>1031</v>
+        <v>1076</v>
       </c>
       <c r="H611" s="41"/>
-      <c r="I611" s="104"/>
-[...27 lines deleted...]
-      <c r="A612" s="30" t="s">
+    </row>
+    <row r="612" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A612" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B612" s="70" t="s">
-[...5 lines deleted...]
-      <c r="D612" s="25"/>
+      <c r="B612" s="24" t="s">
+        <v>533</v>
+      </c>
+      <c r="C612" s="167">
+        <v>2190317</v>
+      </c>
+      <c r="D612" s="26"/>
       <c r="E612" s="28"/>
-      <c r="F612" s="41"/>
-      <c r="G612" s="39"/>
+      <c r="F612" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G612" s="39" t="s">
+        <v>676</v>
+      </c>
       <c r="H612" s="41"/>
-      <c r="I612" s="104"/>
-[...27 lines deleted...]
-      <c r="A613" s="30" t="s">
+    </row>
+    <row r="613" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A613" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B613" s="70" t="s">
-[...5 lines deleted...]
-      <c r="D613" s="25"/>
+      <c r="B613" s="69" t="s">
+        <v>900</v>
+      </c>
+      <c r="C613" s="167" t="s">
+        <v>901</v>
+      </c>
+      <c r="D613" s="26"/>
       <c r="E613" s="28"/>
       <c r="F613" s="41"/>
-      <c r="G613" s="39"/>
+      <c r="G613" s="39" t="s">
+        <v>676</v>
+      </c>
       <c r="H613" s="41"/>
-      <c r="I613" s="104"/>
-[...26 lines deleted...]
-    <row r="614" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="614" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A614" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B614" s="87" t="s">
-[...6 lines deleted...]
-      <c r="E614" s="28"/>
+      <c r="B614" s="69" t="s">
+        <v>707</v>
+      </c>
+      <c r="C614" s="167">
+        <v>2200796</v>
+      </c>
+      <c r="D614" s="26"/>
+      <c r="E614" s="28" t="s">
+        <v>736</v>
+      </c>
       <c r="F614" s="41"/>
       <c r="G614" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H614" s="41"/>
-      <c r="I614" s="104"/>
-[...26 lines deleted...]
-    <row r="615" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="615" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A615" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B615" s="68" t="s">
-[...3 lines deleted...]
-        <v>2100059</v>
+      <c r="B615" s="69" t="s">
+        <v>710</v>
+      </c>
+      <c r="C615" s="167">
+        <v>2210246</v>
       </c>
       <c r="D615" s="26"/>
       <c r="E615" s="28"/>
-      <c r="F615" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F615" s="41"/>
       <c r="G615" s="39" t="s">
-        <v>1031</v>
+        <v>676</v>
       </c>
       <c r="H615" s="41"/>
-      <c r="I615" s="104"/>
-[...26 lines deleted...]
-    <row r="616" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="616" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A616" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B616" s="68" t="s">
-[...3 lines deleted...]
-        <v>2100060</v>
+      <c r="B616" s="69" t="s">
+        <v>712</v>
+      </c>
+      <c r="C616" s="167">
+        <v>2200831</v>
       </c>
       <c r="D616" s="26"/>
-      <c r="E616" s="22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E616" s="28"/>
+      <c r="F616" s="41"/>
       <c r="G616" s="39" t="s">
-        <v>1031</v>
+        <v>676</v>
       </c>
       <c r="H616" s="41"/>
-      <c r="I616" s="104"/>
-[...26 lines deleted...]
-    <row r="617" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="617" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A617" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B617" s="33" t="s">
-[...3 lines deleted...]
-        <v>2140089</v>
+      <c r="B617" s="24" t="s">
+        <v>534</v>
+      </c>
+      <c r="C617" s="167">
+        <v>2190316</v>
       </c>
       <c r="D617" s="26"/>
       <c r="E617" s="28"/>
       <c r="F617" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G617" s="39" t="s">
-        <v>1031</v>
+        <v>676</v>
       </c>
       <c r="H617" s="41"/>
-      <c r="I617" s="104"/>
-[...27 lines deleted...]
-      <c r="A618" s="31" t="s">
+    </row>
+    <row r="618" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A618" s="30" t="s">
         <v>349</v>
       </c>
-      <c r="B618" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D618" s="26"/>
+      <c r="B618" s="24" t="s">
+        <v>351</v>
+      </c>
+      <c r="C618" s="167">
+        <v>2100041</v>
+      </c>
+      <c r="D618" s="25"/>
       <c r="E618" s="28"/>
       <c r="F618" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G618" s="39" t="s">
-        <v>675</v>
+        <v>1076</v>
       </c>
       <c r="H618" s="41"/>
-      <c r="I618" s="104"/>
-[...27 lines deleted...]
-      <c r="A619" s="31" t="s">
+    </row>
+    <row r="619" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A619" s="30" t="s">
         <v>349</v>
       </c>
-      <c r="B619" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D619" s="26"/>
+      <c r="B619" s="68" t="s">
+        <v>972</v>
+      </c>
+      <c r="C619" s="167">
+        <v>2250196</v>
+      </c>
+      <c r="D619" s="25"/>
       <c r="E619" s="28"/>
-      <c r="F619" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F619" s="41"/>
       <c r="G619" s="39" t="s">
-        <v>1031</v>
+        <v>1076</v>
       </c>
       <c r="H619" s="41"/>
-      <c r="I619" s="104"/>
-[...27 lines deleted...]
-      <c r="A620" s="31" t="s">
+    </row>
+    <row r="620" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A620" s="124" t="s">
         <v>349</v>
       </c>
-      <c r="B620" s="33" t="s">
-[...42 lines deleted...]
-      <c r="A621" s="31" t="s">
+      <c r="B620" s="139" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C620" s="179">
+        <v>2250196</v>
+      </c>
+      <c r="D620" s="125"/>
+      <c r="E620" s="136"/>
+      <c r="F620" s="126"/>
+      <c r="G620" s="127"/>
+      <c r="H620" s="126"/>
+    </row>
+    <row r="621" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A621" s="124" t="s">
         <v>349</v>
       </c>
-      <c r="B621" s="68" t="s">
-[...42 lines deleted...]
-      <c r="A622" s="31" t="s">
+      <c r="B621" s="139" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C621" s="179">
+        <v>2100041</v>
+      </c>
+      <c r="D621" s="125"/>
+      <c r="E621" s="136"/>
+      <c r="F621" s="126"/>
+      <c r="G621" s="127"/>
+      <c r="H621" s="126"/>
+    </row>
+    <row r="622" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A622" s="30" t="s">
         <v>349</v>
       </c>
       <c r="B622" s="68" t="s">
-        <v>616</v>
-[...4 lines deleted...]
-      <c r="D622" s="26"/>
+        <v>973</v>
+      </c>
+      <c r="C622" s="167">
+        <v>2250519</v>
+      </c>
+      <c r="D622" s="25"/>
       <c r="E622" s="28"/>
-      <c r="F622" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F622" s="41"/>
       <c r="G622" s="39" t="s">
-        <v>1031</v>
+        <v>1076</v>
       </c>
       <c r="H622" s="41"/>
-      <c r="I622" s="104"/>
-[...27 lines deleted...]
-      <c r="A623" s="31" t="s">
+    </row>
+    <row r="623" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A623" s="30" t="s">
         <v>349</v>
       </c>
       <c r="B623" s="68" t="s">
-        <v>615</v>
-[...4 lines deleted...]
-      <c r="D623" s="26"/>
+        <v>974</v>
+      </c>
+      <c r="C623" s="167">
+        <v>2250519</v>
+      </c>
+      <c r="D623" s="25"/>
       <c r="E623" s="28"/>
-      <c r="F623" s="41" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F623" s="41"/>
+      <c r="G623" s="39"/>
       <c r="H623" s="41"/>
-      <c r="I623" s="104"/>
-[...27 lines deleted...]
-      <c r="A624" s="31" t="s">
+    </row>
+    <row r="624" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A624" s="30" t="s">
         <v>349</v>
       </c>
-      <c r="B624" s="70" t="s">
-[...5 lines deleted...]
-      <c r="D624" s="19"/>
+      <c r="B624" s="68" t="s">
+        <v>975</v>
+      </c>
+      <c r="C624" s="167">
+        <v>2250519</v>
+      </c>
+      <c r="D624" s="25"/>
       <c r="E624" s="28"/>
       <c r="F624" s="41"/>
-      <c r="G624" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G624" s="39"/>
       <c r="H624" s="41"/>
-      <c r="I624" s="104"/>
-[...26 lines deleted...]
-    <row r="625" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="625" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A625" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B625" s="70" t="s">
-[...5 lines deleted...]
-      <c r="D625" s="26"/>
+      <c r="B625" s="85" t="s">
+        <v>870</v>
+      </c>
+      <c r="C625" s="185" t="s">
+        <v>871</v>
+      </c>
+      <c r="D625" s="25"/>
       <c r="E625" s="28"/>
       <c r="F625" s="41"/>
       <c r="G625" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H625" s="41"/>
-      <c r="I625" s="104"/>
-[...26 lines deleted...]
-    <row r="626" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="626" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A626" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B626" s="70" t="s">
-[...3 lines deleted...]
-        <v>2210777</v>
+      <c r="B626" s="66" t="s">
+        <v>357</v>
+      </c>
+      <c r="C626" s="167">
+        <v>2100059</v>
       </c>
       <c r="D626" s="26"/>
       <c r="E626" s="28"/>
-      <c r="F626" s="41"/>
+      <c r="F626" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G626" s="39" t="s">
-        <v>1031</v>
+        <v>1076</v>
       </c>
       <c r="H626" s="41"/>
-      <c r="I626" s="104"/>
-[...26 lines deleted...]
-    <row r="627" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="627" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A627" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B627" s="71" t="s">
-[...3 lines deleted...]
-        <v>2230186</v>
+      <c r="B627" s="66" t="s">
+        <v>350</v>
+      </c>
+      <c r="C627" s="167">
+        <v>2100060</v>
       </c>
       <c r="D627" s="26"/>
-      <c r="E627" s="28"/>
-      <c r="F627" s="41"/>
+      <c r="E627" s="21"/>
+      <c r="F627" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G627" s="39" t="s">
-        <v>675</v>
+        <v>1076</v>
       </c>
       <c r="H627" s="41"/>
-      <c r="I627" s="104"/>
-[...26 lines deleted...]
-    <row r="628" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="628" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A628" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B628" s="24" t="s">
-[...3 lines deleted...]
-        <v>2190160</v>
+      <c r="B628" s="33" t="s">
+        <v>354</v>
+      </c>
+      <c r="C628" s="167">
+        <v>2140089</v>
       </c>
       <c r="D628" s="26"/>
       <c r="E628" s="28"/>
       <c r="F628" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G628" s="39" t="s">
-        <v>1031</v>
+        <v>1076</v>
       </c>
       <c r="H628" s="41"/>
-      <c r="I628" s="104"/>
-[...26 lines deleted...]
-    <row r="629" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="629" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A629" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B629" s="70" t="s">
-[...3 lines deleted...]
-        <v>2190160</v>
+      <c r="B629" s="33" t="s">
+        <v>353</v>
+      </c>
+      <c r="C629" s="167">
+        <v>2150372</v>
       </c>
       <c r="D629" s="26"/>
       <c r="E629" s="28"/>
-      <c r="F629" s="41"/>
+      <c r="F629" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G629" s="39" t="s">
-        <v>1031</v>
+        <v>676</v>
       </c>
       <c r="H629" s="41"/>
-      <c r="I629" s="104"/>
-[...26 lines deleted...]
-    <row r="630" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="630" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A630" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B630" s="70" t="s">
-[...3 lines deleted...]
-        <v>2190160</v>
+      <c r="B630" s="33" t="s">
+        <v>355</v>
+      </c>
+      <c r="C630" s="167">
+        <v>2160662</v>
       </c>
       <c r="D630" s="26"/>
       <c r="E630" s="28"/>
       <c r="F630" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G630" s="39" t="s">
-        <v>1031</v>
+        <v>1076</v>
       </c>
       <c r="H630" s="41"/>
-      <c r="I630" s="104"/>
-[...26 lines deleted...]
-    <row r="631" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="631" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A631" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B631" s="70" t="s">
-[...3 lines deleted...]
-        <v>2190160</v>
+      <c r="B631" s="33" t="s">
+        <v>356</v>
+      </c>
+      <c r="C631" s="167">
+        <v>2170150</v>
       </c>
       <c r="D631" s="26"/>
       <c r="E631" s="28"/>
-      <c r="F631" s="41"/>
+      <c r="F631" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G631" s="39" t="s">
-        <v>1031</v>
+        <v>676</v>
       </c>
       <c r="H631" s="41"/>
-      <c r="I631" s="104"/>
-[...26 lines deleted...]
-    <row r="632" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="632" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A632" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B632" s="33" t="s">
-[...3 lines deleted...]
-        <v>2190863</v>
+      <c r="B632" s="66" t="s">
+        <v>352</v>
+      </c>
+      <c r="C632" s="167">
+        <v>2180720</v>
       </c>
       <c r="D632" s="26"/>
       <c r="E632" s="28"/>
       <c r="F632" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G632" s="39" t="s">
-        <v>675</v>
+        <v>1076</v>
       </c>
       <c r="H632" s="41"/>
-      <c r="I632" s="104"/>
-[...26 lines deleted...]
-    <row r="633" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="633" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A633" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B633" s="24" t="s">
-[...3 lines deleted...]
-        <v>2190159</v>
+      <c r="B633" s="66" t="s">
+        <v>617</v>
+      </c>
+      <c r="C633" s="167">
+        <v>2200464</v>
       </c>
       <c r="D633" s="26"/>
       <c r="E633" s="28"/>
       <c r="F633" s="41" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="G633" s="39" t="s">
-        <v>675</v>
+        <v>1076</v>
       </c>
       <c r="H633" s="41"/>
-      <c r="I633" s="104"/>
-[...26 lines deleted...]
-    <row r="634" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="634" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A634" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B634" s="156" t="s">
-[...3 lines deleted...]
-        <v>2210128</v>
+      <c r="B634" s="66" t="s">
+        <v>616</v>
+      </c>
+      <c r="C634" s="167">
+        <v>2200476</v>
       </c>
       <c r="D634" s="26"/>
       <c r="E634" s="28"/>
-      <c r="F634" s="41"/>
+      <c r="F634" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G634" s="39" t="s">
-        <v>1018</v>
+        <v>1076</v>
       </c>
       <c r="H634" s="41"/>
-      <c r="I634" s="104"/>
-[...26 lines deleted...]
-    <row r="635" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="635" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A635" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B635" s="44" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B635" s="68" t="s">
+        <v>729</v>
+      </c>
+      <c r="C635" s="167">
+        <v>2200512</v>
+      </c>
+      <c r="D635" s="21"/>
       <c r="E635" s="28"/>
       <c r="F635" s="41"/>
       <c r="G635" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H635" s="41"/>
-      <c r="I635" s="104"/>
-[...26 lines deleted...]
-    <row r="636" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="636" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A636" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B636" s="70" t="s">
-[...3 lines deleted...]
-        <v>2210128</v>
+      <c r="B636" s="68" t="s">
+        <v>775</v>
+      </c>
+      <c r="C636" s="167">
+        <v>2210770</v>
       </c>
       <c r="D636" s="26"/>
       <c r="E636" s="28"/>
       <c r="F636" s="41"/>
       <c r="G636" s="39" t="s">
-        <v>1018</v>
+        <v>676</v>
       </c>
       <c r="H636" s="41"/>
-      <c r="I636" s="104"/>
-[...26 lines deleted...]
-    <row r="637" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="637" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A637" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B637" s="70" t="s">
-[...3 lines deleted...]
-        <v>2220040</v>
+      <c r="B637" s="68" t="s">
+        <v>751</v>
+      </c>
+      <c r="C637" s="167">
+        <v>2210777</v>
       </c>
       <c r="D637" s="26"/>
       <c r="E637" s="28"/>
       <c r="F637" s="41"/>
       <c r="G637" s="39" t="s">
-        <v>675</v>
+        <v>1076</v>
       </c>
       <c r="H637" s="41"/>
-      <c r="I637" s="104"/>
-[...26 lines deleted...]
-    <row r="638" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="638" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A638" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B638" s="70" t="s">
-[...3 lines deleted...]
-        <v>2220609</v>
+      <c r="B638" s="69" t="s">
+        <v>860</v>
+      </c>
+      <c r="C638" s="167">
+        <v>2230186</v>
       </c>
       <c r="D638" s="26"/>
       <c r="E638" s="28"/>
       <c r="F638" s="41"/>
       <c r="G638" s="39" t="s">
-        <v>1018</v>
+        <v>676</v>
       </c>
       <c r="H638" s="41"/>
-      <c r="I638" s="104"/>
-[...26 lines deleted...]
-    <row r="639" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="639" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A639" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B639" s="71" t="s">
-[...3 lines deleted...]
-        <v>2220666</v>
+      <c r="B639" s="24" t="s">
+        <v>503</v>
+      </c>
+      <c r="C639" s="167">
+        <v>2190160</v>
       </c>
       <c r="D639" s="26"/>
       <c r="E639" s="28"/>
-      <c r="F639" s="41"/>
+      <c r="F639" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G639" s="39" t="s">
-        <v>1018</v>
+        <v>1076</v>
       </c>
       <c r="H639" s="41"/>
-      <c r="I639" s="104"/>
-[...26 lines deleted...]
-    <row r="640" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="640" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A640" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B640" s="71" t="s">
-[...3 lines deleted...]
-        <v>2220667</v>
+      <c r="B640" s="68" t="s">
+        <v>722</v>
+      </c>
+      <c r="C640" s="167">
+        <v>2190160</v>
       </c>
       <c r="D640" s="26"/>
       <c r="E640" s="28"/>
       <c r="F640" s="41"/>
       <c r="G640" s="39" t="s">
-        <v>675</v>
+        <v>1076</v>
       </c>
       <c r="H640" s="41"/>
-      <c r="I640" s="104"/>
-[...27 lines deleted...]
-      <c r="A641" s="31" t="s">
+    </row>
+    <row r="641" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A641" s="137" t="s">
         <v>349</v>
       </c>
-      <c r="B641" s="71" t="s">
-[...39 lines deleted...]
-    <row r="642" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B641" s="139" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C641" s="179">
+        <v>2190160</v>
+      </c>
+      <c r="D641" s="138"/>
+      <c r="E641" s="136"/>
+      <c r="F641" s="126"/>
+      <c r="G641" s="127"/>
+      <c r="H641" s="126"/>
+    </row>
+    <row r="642" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A642" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B642" s="71" t="s">
-[...3 lines deleted...]
-        <v>2220669</v>
+      <c r="B642" s="68" t="s">
+        <v>628</v>
+      </c>
+      <c r="C642" s="167">
+        <v>2190160</v>
       </c>
       <c r="D642" s="26"/>
       <c r="E642" s="28"/>
-      <c r="F642" s="41"/>
+      <c r="F642" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G642" s="39" t="s">
-        <v>1018</v>
+        <v>1076</v>
       </c>
       <c r="H642" s="41"/>
-      <c r="I642" s="104"/>
-[...27 lines deleted...]
-      <c r="A643" s="31" t="s">
+    </row>
+    <row r="643" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A643" s="137" t="s">
         <v>349</v>
       </c>
-      <c r="B643" s="71" t="s">
-[...40 lines deleted...]
-      <c r="A644" s="31" t="s">
+      <c r="B643" s="139" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C643" s="179">
+        <v>2190160</v>
+      </c>
+      <c r="D643" s="138"/>
+      <c r="E643" s="136"/>
+      <c r="F643" s="126"/>
+      <c r="G643" s="127"/>
+      <c r="H643" s="126"/>
+    </row>
+    <row r="644" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A644" s="137" t="s">
         <v>349</v>
       </c>
-      <c r="B644" s="71" t="s">
-[...39 lines deleted...]
-    <row r="645" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B644" s="139" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C644" s="179">
+        <v>2190160</v>
+      </c>
+      <c r="D644" s="138"/>
+      <c r="E644" s="136"/>
+      <c r="F644" s="126"/>
+      <c r="G644" s="127"/>
+      <c r="H644" s="126"/>
+    </row>
+    <row r="645" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A645" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B645" s="71" t="s">
-[...3 lines deleted...]
-        <v>2220672</v>
+      <c r="B645" s="68" t="s">
+        <v>701</v>
+      </c>
+      <c r="C645" s="167">
+        <v>2190160</v>
       </c>
       <c r="D645" s="26"/>
       <c r="E645" s="28"/>
       <c r="F645" s="41"/>
       <c r="G645" s="39" t="s">
-        <v>675</v>
+        <v>1076</v>
       </c>
       <c r="H645" s="41"/>
-      <c r="I645" s="104"/>
-[...26 lines deleted...]
-    <row r="646" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="646" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A646" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B646" s="71" t="s">
-[...3 lines deleted...]
-        <v>2220673</v>
+      <c r="B646" s="33" t="s">
+        <v>566</v>
+      </c>
+      <c r="C646" s="167">
+        <v>2190863</v>
       </c>
       <c r="D646" s="26"/>
       <c r="E646" s="28"/>
-      <c r="F646" s="41"/>
+      <c r="F646" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G646" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H646" s="41"/>
-      <c r="I646" s="104"/>
-[...26 lines deleted...]
-    <row r="647" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="647" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A647" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B647" s="71" t="s">
-[...3 lines deleted...]
-        <v>2220674</v>
+      <c r="B647" s="24" t="s">
+        <v>524</v>
+      </c>
+      <c r="C647" s="167">
+        <v>2190159</v>
       </c>
       <c r="D647" s="26"/>
       <c r="E647" s="28"/>
-      <c r="F647" s="41"/>
+      <c r="F647" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G647" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H647" s="41"/>
-      <c r="I647" s="104"/>
-[...26 lines deleted...]
-    <row r="648" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="648" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A648" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B648" s="70" t="s">
-[...3 lines deleted...]
-        <v>2221018</v>
+      <c r="B648" s="123" t="s">
+        <v>687</v>
+      </c>
+      <c r="C648" s="167">
+        <v>2210128</v>
       </c>
       <c r="D648" s="26"/>
       <c r="E648" s="28"/>
       <c r="F648" s="41"/>
       <c r="G648" s="39" t="s">
-        <v>675</v>
+        <v>1062</v>
       </c>
       <c r="H648" s="41"/>
-      <c r="I648" s="104"/>
-[...26 lines deleted...]
-    <row r="649" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="649" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A649" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B649" s="24" t="s">
-[...3 lines deleted...]
-        <v>2190190</v>
+      <c r="B649" s="44" t="s">
+        <v>953</v>
+      </c>
+      <c r="C649" s="167">
+        <v>2250202</v>
       </c>
       <c r="D649" s="26" t="s">
         <v>21</v>
       </c>
       <c r="E649" s="28"/>
-      <c r="F649" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F649" s="41"/>
       <c r="G649" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H649" s="41"/>
-      <c r="I649" s="104"/>
-[...26 lines deleted...]
-    <row r="650" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="650" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A650" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B650" s="24" t="s">
-[...3 lines deleted...]
-        <v>2190158</v>
+      <c r="B650" s="68" t="s">
+        <v>688</v>
+      </c>
+      <c r="C650" s="167">
+        <v>2210128</v>
       </c>
       <c r="D650" s="26"/>
       <c r="E650" s="28"/>
-      <c r="F650" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F650" s="41"/>
       <c r="G650" s="39" t="s">
-        <v>1031</v>
+        <v>1062</v>
       </c>
       <c r="H650" s="41"/>
-      <c r="I650" s="104"/>
-[...26 lines deleted...]
-    <row r="651" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="651" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A651" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B651" s="33" t="s">
-[...3 lines deleted...]
-        <v>2190158</v>
+      <c r="B651" s="68" t="s">
+        <v>779</v>
+      </c>
+      <c r="C651" s="167">
+        <v>2220040</v>
       </c>
       <c r="D651" s="26"/>
       <c r="E651" s="28"/>
       <c r="F651" s="41"/>
       <c r="G651" s="39" t="s">
-        <v>1031</v>
+        <v>676</v>
       </c>
       <c r="H651" s="41"/>
-      <c r="I651" s="104"/>
-[...26 lines deleted...]
-    <row r="652" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="652" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A652" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B652" s="33" t="s">
-[...3 lines deleted...]
-        <v>2190158</v>
+      <c r="B652" s="68" t="s">
+        <v>824</v>
+      </c>
+      <c r="C652" s="167">
+        <v>2220609</v>
       </c>
       <c r="D652" s="26"/>
-      <c r="E652" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E652" s="28"/>
       <c r="F652" s="41"/>
       <c r="G652" s="39" t="s">
-        <v>1031</v>
+        <v>1062</v>
       </c>
       <c r="H652" s="41"/>
-      <c r="I652" s="104"/>
-[...27 lines deleted...]
-      <c r="A653" s="30" t="s">
+    </row>
+    <row r="653" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A653" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B653" s="71" t="s">
-[...5 lines deleted...]
-      <c r="D653" s="25"/>
+      <c r="B653" s="69" t="s">
+        <v>787</v>
+      </c>
+      <c r="C653" s="167">
+        <v>2220666</v>
+      </c>
+      <c r="D653" s="26"/>
       <c r="E653" s="28"/>
       <c r="F653" s="41"/>
       <c r="G653" s="39" t="s">
-        <v>1031</v>
+        <v>1062</v>
       </c>
       <c r="H653" s="41"/>
-      <c r="I653" s="104"/>
-[...27 lines deleted...]
-      <c r="A654" s="30" t="s">
+    </row>
+    <row r="654" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A654" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B654" s="71" t="s">
-[...5 lines deleted...]
-      <c r="D654" s="25"/>
+      <c r="B654" s="69" t="s">
+        <v>788</v>
+      </c>
+      <c r="C654" s="167">
+        <v>2220667</v>
+      </c>
+      <c r="D654" s="26"/>
       <c r="E654" s="28"/>
       <c r="F654" s="41"/>
-      <c r="G654" s="39"/>
+      <c r="G654" s="39" t="s">
+        <v>676</v>
+      </c>
       <c r="H654" s="41"/>
-      <c r="I654" s="104"/>
-[...27 lines deleted...]
-      <c r="A655" s="30" t="s">
+    </row>
+    <row r="655" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A655" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B655" s="71" t="s">
-[...5 lines deleted...]
-      <c r="D655" s="25"/>
+      <c r="B655" s="69" t="s">
+        <v>789</v>
+      </c>
+      <c r="C655" s="167">
+        <v>2220668</v>
+      </c>
+      <c r="D655" s="26"/>
       <c r="E655" s="28"/>
       <c r="F655" s="41"/>
-      <c r="G655" s="39"/>
+      <c r="G655" s="39" t="s">
+        <v>1062</v>
+      </c>
       <c r="H655" s="41"/>
-      <c r="I655" s="104"/>
-[...27 lines deleted...]
-      <c r="A656" s="30" t="s">
+    </row>
+    <row r="656" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A656" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B656" s="70" t="s">
-[...5 lines deleted...]
-      <c r="D656" s="25"/>
+      <c r="B656" s="69" t="s">
+        <v>790</v>
+      </c>
+      <c r="C656" s="167">
+        <v>2220669</v>
+      </c>
+      <c r="D656" s="26"/>
       <c r="E656" s="28"/>
       <c r="F656" s="41"/>
       <c r="G656" s="39" t="s">
-        <v>675</v>
+        <v>1062</v>
       </c>
       <c r="H656" s="41"/>
-      <c r="I656" s="104"/>
-[...26 lines deleted...]
-    <row r="657" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="657" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A657" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B657" s="24" t="s">
-[...3 lines deleted...]
-        <v>2190157</v>
+      <c r="B657" s="69" t="s">
+        <v>791</v>
+      </c>
+      <c r="C657" s="167">
+        <v>2220670</v>
       </c>
       <c r="D657" s="26"/>
       <c r="E657" s="28"/>
-      <c r="F657" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F657" s="41"/>
       <c r="G657" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H657" s="41"/>
-      <c r="I657" s="104"/>
-[...38 lines deleted...]
-      </c>
+    </row>
+    <row r="658" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A658" s="31" t="s">
+        <v>349</v>
+      </c>
+      <c r="B658" s="69" t="s">
+        <v>795</v>
+      </c>
+      <c r="C658" s="167">
+        <v>2220671</v>
+      </c>
+      <c r="D658" s="26"/>
       <c r="E658" s="28"/>
-      <c r="F658" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F658" s="41"/>
       <c r="G658" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H658" s="41"/>
-      <c r="I658" s="104"/>
-[...26 lines deleted...]
-    <row r="659" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="659" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A659" s="31" t="s">
-        <v>360</v>
-[...9 lines deleted...]
-      </c>
+        <v>349</v>
+      </c>
+      <c r="B659" s="69" t="s">
+        <v>794</v>
+      </c>
+      <c r="C659" s="167">
+        <v>2220672</v>
+      </c>
+      <c r="D659" s="26"/>
       <c r="E659" s="28"/>
-      <c r="F659" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F659" s="41"/>
       <c r="G659" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H659" s="41"/>
-      <c r="I659" s="104"/>
-[...38 lines deleted...]
-      </c>
+    </row>
+    <row r="660" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A660" s="31" t="s">
+        <v>349</v>
+      </c>
+      <c r="B660" s="69" t="s">
+        <v>793</v>
+      </c>
+      <c r="C660" s="167">
+        <v>2220673</v>
+      </c>
+      <c r="D660" s="26"/>
       <c r="E660" s="28"/>
-      <c r="F660" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F660" s="41"/>
       <c r="G660" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H660" s="41"/>
-      <c r="I660" s="104"/>
-[...38 lines deleted...]
-      </c>
+    </row>
+    <row r="661" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A661" s="31" t="s">
+        <v>349</v>
+      </c>
+      <c r="B661" s="69" t="s">
+        <v>792</v>
+      </c>
+      <c r="C661" s="167">
+        <v>2220674</v>
+      </c>
+      <c r="D661" s="26"/>
       <c r="E661" s="28"/>
-      <c r="F661" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F661" s="41"/>
       <c r="G661" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H661" s="41"/>
-      <c r="I661" s="104"/>
-[...38 lines deleted...]
-      </c>
+    </row>
+    <row r="662" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A662" s="31" t="s">
+        <v>349</v>
+      </c>
+      <c r="B662" s="68" t="s">
+        <v>825</v>
+      </c>
+      <c r="C662" s="167">
+        <v>2221018</v>
+      </c>
+      <c r="D662" s="26"/>
       <c r="E662" s="28"/>
-      <c r="F662" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F662" s="41"/>
       <c r="G662" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H662" s="41"/>
-      <c r="I662" s="104"/>
-[...28 lines deleted...]
-        <v>364</v>
+    </row>
+    <row r="663" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A663" s="31" t="s">
+        <v>349</v>
       </c>
       <c r="B663" s="24" t="s">
-        <v>366</v>
-[...4 lines deleted...]
-      <c r="D663" s="50" t="s">
+        <v>504</v>
+      </c>
+      <c r="C663" s="167">
+        <v>2190190</v>
+      </c>
+      <c r="D663" s="26" t="s">
         <v>21</v>
       </c>
       <c r="E663" s="28"/>
       <c r="F663" s="41" t="s">
-        <v>574</v>
+        <v>676</v>
       </c>
       <c r="G663" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H663" s="41"/>
-      <c r="I663" s="104"/>
-[...28 lines deleted...]
-        <v>364</v>
+    </row>
+    <row r="664" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A664" s="31" t="s">
+        <v>349</v>
       </c>
       <c r="B664" s="24" t="s">
-        <v>367</v>
-[...4 lines deleted...]
-      <c r="D664" s="25"/>
+        <v>505</v>
+      </c>
+      <c r="C664" s="167">
+        <v>2190158</v>
+      </c>
+      <c r="D664" s="26"/>
       <c r="E664" s="28"/>
       <c r="F664" s="41" t="s">
-        <v>574</v>
+        <v>676</v>
       </c>
       <c r="G664" s="39" t="s">
-        <v>675</v>
+        <v>1076</v>
       </c>
       <c r="H664" s="41"/>
-      <c r="I664" s="104"/>
-[...122 lines deleted...]
-        <v>364</v>
+    </row>
+    <row r="665" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A665" s="137" t="s">
+        <v>349</v>
+      </c>
+      <c r="B665" s="139" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C665" s="179">
+        <v>2190158</v>
+      </c>
+      <c r="D665" s="138"/>
+      <c r="E665" s="136"/>
+      <c r="F665" s="126"/>
+      <c r="G665" s="127"/>
+      <c r="H665" s="126"/>
+    </row>
+    <row r="666" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A666" s="137" t="s">
+        <v>349</v>
+      </c>
+      <c r="B666" s="139" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C666" s="179">
+        <v>2190158</v>
+      </c>
+      <c r="D666" s="138"/>
+      <c r="E666" s="136"/>
+      <c r="F666" s="126"/>
+      <c r="G666" s="127"/>
+      <c r="H666" s="126"/>
+    </row>
+    <row r="667" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A667" s="31" t="s">
+        <v>349</v>
       </c>
       <c r="B667" s="33" t="s">
-        <v>549</v>
-[...6 lines deleted...]
-      </c>
+        <v>715</v>
+      </c>
+      <c r="C667" s="167">
+        <v>2190158</v>
+      </c>
+      <c r="D667" s="26"/>
       <c r="E667" s="28"/>
-      <c r="F667" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F667" s="41"/>
       <c r="G667" s="39" t="s">
-        <v>675</v>
+        <v>1076</v>
       </c>
       <c r="H667" s="41"/>
-      <c r="I667" s="104"/>
-[...120 lines deleted...]
-    <row r="670" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="668" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A668" s="137" t="s">
+        <v>349</v>
+      </c>
+      <c r="B668" s="140" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C668" s="179">
+        <v>2190158</v>
+      </c>
+      <c r="D668" s="138"/>
+      <c r="E668" s="136"/>
+      <c r="F668" s="126"/>
+      <c r="G668" s="127"/>
+      <c r="H668" s="126"/>
+    </row>
+    <row r="669" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A669" s="137" t="s">
+        <v>349</v>
+      </c>
+      <c r="B669" s="140" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C669" s="179">
+        <v>2190158</v>
+      </c>
+      <c r="D669" s="138"/>
+      <c r="E669" s="136"/>
+      <c r="F669" s="126"/>
+      <c r="G669" s="127"/>
+      <c r="H669" s="126"/>
+    </row>
+    <row r="670" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A670" s="31" t="s">
-        <v>371</v>
+        <v>349</v>
       </c>
       <c r="B670" s="33" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-        <v>2120158</v>
+        <v>716</v>
+      </c>
+      <c r="C670" s="167">
+        <v>2190158</v>
       </c>
       <c r="D670" s="26"/>
-      <c r="E670" s="28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E670" s="28" t="s">
+        <v>737</v>
+      </c>
+      <c r="F670" s="41"/>
       <c r="G670" s="39" t="s">
-        <v>1039</v>
+        <v>1076</v>
       </c>
       <c r="H670" s="41"/>
-      <c r="I670" s="104"/>
-[...86 lines deleted...]
-      </c>
+    </row>
+    <row r="671" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A671" s="137" t="s">
+        <v>349</v>
+      </c>
+      <c r="B671" s="140" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C671" s="179">
+        <v>2190158</v>
+      </c>
+      <c r="D671" s="138"/>
+      <c r="E671" s="136"/>
+      <c r="F671" s="126"/>
+      <c r="G671" s="127"/>
+      <c r="H671" s="126"/>
+    </row>
+    <row r="672" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A672" s="30" t="s">
+        <v>349</v>
+      </c>
+      <c r="B672" s="69" t="s">
+        <v>757</v>
+      </c>
+      <c r="C672" s="166">
+        <v>2220267</v>
+      </c>
+      <c r="D672" s="25"/>
       <c r="E672" s="28"/>
-      <c r="F672" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F672" s="41"/>
       <c r="G672" s="39" t="s">
-        <v>675</v>
+        <v>1076</v>
       </c>
       <c r="H672" s="41"/>
-      <c r="I672" s="104"/>
-[...26 lines deleted...]
-    <row r="673" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="673" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A673" s="30" t="s">
-        <v>371</v>
-[...5 lines deleted...]
-        <v>2100038</v>
+        <v>349</v>
+      </c>
+      <c r="B673" s="69" t="s">
+        <v>977</v>
+      </c>
+      <c r="C673" s="166">
+        <v>2220267</v>
       </c>
       <c r="D673" s="25"/>
       <c r="E673" s="28"/>
-      <c r="F673" s="41" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F673" s="41"/>
+      <c r="G673" s="39"/>
       <c r="H673" s="41"/>
-      <c r="I673" s="104"/>
-[...36 lines deleted...]
-      <c r="D674" s="26"/>
+    </row>
+    <row r="674" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A674" s="30" t="s">
+        <v>349</v>
+      </c>
+      <c r="B674" s="69" t="s">
+        <v>978</v>
+      </c>
+      <c r="C674" s="166">
+        <v>2220267</v>
+      </c>
+      <c r="D674" s="25"/>
       <c r="E674" s="28"/>
-      <c r="F674" s="41" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F674" s="41"/>
+      <c r="G674" s="39"/>
       <c r="H674" s="41"/>
-      <c r="I674" s="104"/>
-[...72 lines deleted...]
-    <row r="676" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="675" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A675" s="124" t="s">
+        <v>349</v>
+      </c>
+      <c r="B675" s="139" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C675" s="171">
+        <v>2230513</v>
+      </c>
+      <c r="D675" s="125"/>
+      <c r="E675" s="136"/>
+      <c r="F675" s="126"/>
+      <c r="G675" s="127"/>
+      <c r="H675" s="126"/>
+    </row>
+    <row r="676" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A676" s="30" t="s">
-        <v>379</v>
-[...5 lines deleted...]
-        <v>2150168</v>
+        <v>349</v>
+      </c>
+      <c r="B676" s="68" t="s">
+        <v>961</v>
+      </c>
+      <c r="C676" s="166">
+        <v>2250300</v>
       </c>
       <c r="D676" s="25"/>
       <c r="E676" s="28"/>
-      <c r="F676" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F676" s="41"/>
       <c r="G676" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H676" s="41"/>
-      <c r="I676" s="104"/>
-[...82 lines deleted...]
-      <c r="D678" s="25"/>
+    </row>
+    <row r="677" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A677" s="124" t="s">
+        <v>349</v>
+      </c>
+      <c r="B677" s="142" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C677" s="171">
+        <v>2260169</v>
+      </c>
+      <c r="D677" s="125" t="s">
+        <v>21</v>
+      </c>
+      <c r="E677" s="136"/>
+      <c r="F677" s="126"/>
+      <c r="G677" s="127"/>
+      <c r="H677" s="126"/>
+    </row>
+    <row r="678" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A678" s="31" t="s">
+        <v>349</v>
+      </c>
+      <c r="B678" s="24" t="s">
+        <v>525</v>
+      </c>
+      <c r="C678" s="167">
+        <v>2190157</v>
+      </c>
+      <c r="D678" s="26"/>
       <c r="E678" s="28"/>
       <c r="F678" s="41" t="s">
-        <v>574</v>
+        <v>676</v>
       </c>
       <c r="G678" s="39" t="s">
-        <v>1040</v>
+        <v>676</v>
       </c>
       <c r="H678" s="41"/>
-      <c r="I678" s="104"/>
-[...36 lines deleted...]
-      <c r="D679" s="26"/>
+    </row>
+    <row r="679" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A679" s="30" t="s">
+        <v>360</v>
+      </c>
+      <c r="B679" s="24" t="s">
+        <v>361</v>
+      </c>
+      <c r="C679" s="166">
+        <v>2110084</v>
+      </c>
+      <c r="D679" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E679" s="28"/>
       <c r="F679" s="41" t="s">
-        <v>574</v>
+        <v>676</v>
       </c>
       <c r="G679" s="39" t="s">
-        <v>1040</v>
+        <v>676</v>
       </c>
       <c r="H679" s="41"/>
-      <c r="I679" s="104"/>
-[...26 lines deleted...]
-    <row r="680" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="680" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A680" s="31" t="s">
-        <v>379</v>
-[...5 lines deleted...]
-        <v>921</v>
+        <v>360</v>
+      </c>
+      <c r="B680" s="33" t="s">
+        <v>632</v>
+      </c>
+      <c r="C680" s="167">
+        <v>2110084</v>
       </c>
       <c r="D680" s="26" t="s">
         <v>21</v>
       </c>
       <c r="E680" s="28"/>
       <c r="F680" s="41" t="s">
-        <v>574</v>
+        <v>676</v>
       </c>
       <c r="G680" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H680" s="41"/>
-      <c r="I680" s="104"/>
-[...36 lines deleted...]
-      <c r="D681" s="26"/>
+    </row>
+    <row r="681" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A681" s="30" t="s">
+        <v>362</v>
+      </c>
+      <c r="B681" s="24" t="s">
+        <v>363</v>
+      </c>
+      <c r="C681" s="166">
+        <v>2090146</v>
+      </c>
+      <c r="D681" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E681" s="28"/>
       <c r="F681" s="41" t="s">
-        <v>574</v>
+        <v>676</v>
       </c>
       <c r="G681" s="39" t="s">
-        <v>1040</v>
+        <v>676</v>
       </c>
       <c r="H681" s="41"/>
-      <c r="I681" s="104"/>
-[...39 lines deleted...]
-        <v>574</v>
+    </row>
+    <row r="682" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A682" s="30" t="s">
+        <v>364</v>
+      </c>
+      <c r="B682" s="24" t="s">
+        <v>365</v>
+      </c>
+      <c r="C682" s="166">
+        <v>2090200</v>
+      </c>
+      <c r="D682" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="E682" s="28"/>
+      <c r="F682" s="41" t="s">
+        <v>575</v>
       </c>
       <c r="G682" s="39" t="s">
-        <v>1040</v>
-[...31 lines deleted...]
-        <v>379</v>
+        <v>676</v>
+      </c>
+      <c r="H682" s="41"/>
+    </row>
+    <row r="683" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A683" s="30" t="s">
+        <v>364</v>
       </c>
       <c r="B683" s="33" t="s">
-        <v>500</v>
-[...7 lines deleted...]
-        <v>574</v>
+        <v>645</v>
+      </c>
+      <c r="C683" s="166">
+        <v>2090200</v>
+      </c>
+      <c r="D683" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="E683" s="28"/>
+      <c r="F683" s="41" t="s">
+        <v>575</v>
       </c>
       <c r="G683" s="39" t="s">
-        <v>1040</v>
-[...42 lines deleted...]
-        <v>574</v>
+        <v>676</v>
+      </c>
+      <c r="H683" s="41"/>
+    </row>
+    <row r="684" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A684" s="30" t="s">
+        <v>364</v>
+      </c>
+      <c r="B684" s="24" t="s">
+        <v>366</v>
+      </c>
+      <c r="C684" s="166">
+        <v>2090199</v>
+      </c>
+      <c r="D684" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="E684" s="28"/>
+      <c r="F684" s="41" t="s">
+        <v>575</v>
       </c>
       <c r="G684" s="39" t="s">
-        <v>1040</v>
-[...42 lines deleted...]
-        <v>574</v>
+        <v>676</v>
+      </c>
+      <c r="H684" s="41"/>
+    </row>
+    <row r="685" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A685" s="30" t="s">
+        <v>364</v>
+      </c>
+      <c r="B685" s="24" t="s">
+        <v>367</v>
+      </c>
+      <c r="C685" s="166">
+        <v>2160609</v>
+      </c>
+      <c r="D685" s="25"/>
+      <c r="E685" s="28"/>
+      <c r="F685" s="41" t="s">
+        <v>575</v>
       </c>
       <c r="G685" s="39" t="s">
-        <v>1040</v>
-[...42 lines deleted...]
-        <v>574</v>
+        <v>676</v>
+      </c>
+      <c r="H685" s="41"/>
+    </row>
+    <row r="686" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A686" s="30" t="s">
+        <v>364</v>
+      </c>
+      <c r="B686" s="24" t="s">
+        <v>368</v>
+      </c>
+      <c r="C686" s="166">
+        <v>2160608</v>
+      </c>
+      <c r="D686" s="25"/>
+      <c r="E686" s="28"/>
+      <c r="F686" s="41" t="s">
+        <v>575</v>
       </c>
       <c r="G686" s="39" t="s">
-        <v>1040</v>
-[...42 lines deleted...]
-        <v>574</v>
+        <v>1078</v>
+      </c>
+      <c r="H686" s="41"/>
+    </row>
+    <row r="687" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A687" s="30" t="s">
+        <v>364</v>
+      </c>
+      <c r="B687" s="24" t="s">
+        <v>551</v>
+      </c>
+      <c r="C687" s="166">
+        <v>2190808</v>
+      </c>
+      <c r="D687" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="E687" s="28"/>
+      <c r="F687" s="41" t="s">
+        <v>575</v>
       </c>
       <c r="G687" s="39" t="s">
-        <v>1040</v>
-[...31 lines deleted...]
-        <v>379</v>
+        <v>676</v>
+      </c>
+      <c r="H687" s="41"/>
+    </row>
+    <row r="688" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A688" s="30" t="s">
+        <v>364</v>
       </c>
       <c r="B688" s="33" t="s">
-        <v>629</v>
-[...7 lines deleted...]
-        <v>574</v>
+        <v>550</v>
+      </c>
+      <c r="C688" s="166">
+        <v>2190808</v>
+      </c>
+      <c r="D688" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="E688" s="28"/>
+      <c r="F688" s="41" t="s">
+        <v>575</v>
       </c>
       <c r="G688" s="39" t="s">
-        <v>1040</v>
-[...29 lines deleted...]
-    <row r="689" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H688" s="41"/>
+    </row>
+    <row r="689" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A689" s="30" t="s">
-        <v>379</v>
-[...5 lines deleted...]
-        <v>8000350</v>
+        <v>369</v>
+      </c>
+      <c r="B689" s="24" t="s">
+        <v>370</v>
+      </c>
+      <c r="C689" s="166">
+        <v>8700752</v>
       </c>
       <c r="D689" s="25"/>
       <c r="E689" s="28"/>
       <c r="F689" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G689" s="39" t="s">
-        <v>1040</v>
-[...29 lines deleted...]
-    <row r="690" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H689" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A690" s="30" t="s">
-        <v>379</v>
-[...5 lines deleted...]
-        <v>6700395</v>
+        <v>371</v>
+      </c>
+      <c r="B690" s="24" t="s">
+        <v>374</v>
+      </c>
+      <c r="C690" s="166">
+        <v>2120158</v>
       </c>
       <c r="D690" s="25"/>
       <c r="E690" s="28"/>
       <c r="F690" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G690" s="39" t="s">
-        <v>1040</v>
+        <v>1084</v>
       </c>
       <c r="H690" s="41"/>
-      <c r="I690" s="104"/>
-[...36 lines deleted...]
-      <c r="D691" s="25"/>
+    </row>
+    <row r="691" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A691" s="31" t="s">
+        <v>371</v>
+      </c>
+      <c r="B691" s="33" t="s">
+        <v>375</v>
+      </c>
+      <c r="C691" s="167">
+        <v>2120158</v>
+      </c>
+      <c r="D691" s="26"/>
       <c r="E691" s="28"/>
       <c r="F691" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G691" s="39" t="s">
-        <v>1040</v>
+        <v>1084</v>
       </c>
       <c r="H691" s="41"/>
-      <c r="I691" s="104"/>
-[...26 lines deleted...]
-    <row r="692" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="692" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A692" s="31" t="s">
-        <v>379</v>
-[...7 lines deleted...]
-      <c r="D692" s="26"/>
+        <v>371</v>
+      </c>
+      <c r="B692" s="44" t="s">
+        <v>372</v>
+      </c>
+      <c r="C692" s="167">
+        <v>2120173</v>
+      </c>
+      <c r="D692" s="51" t="s">
+        <v>21</v>
+      </c>
       <c r="E692" s="28"/>
       <c r="F692" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G692" s="39" t="s">
-        <v>1040</v>
+        <v>676</v>
       </c>
       <c r="H692" s="41"/>
-      <c r="I692" s="104"/>
-[...39 lines deleted...]
-        <v>574</v>
+    </row>
+    <row r="693" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A693" s="31" t="s">
+        <v>371</v>
+      </c>
+      <c r="B693" s="33" t="s">
+        <v>373</v>
+      </c>
+      <c r="C693" s="167">
+        <v>2120173</v>
+      </c>
+      <c r="D693" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="E693" s="28"/>
+      <c r="F693" s="41" t="s">
+        <v>575</v>
       </c>
       <c r="G693" s="39" t="s">
-        <v>1040</v>
-[...39 lines deleted...]
-      <c r="D694" s="26"/>
+        <v>676</v>
+      </c>
+      <c r="H693" s="41"/>
+    </row>
+    <row r="694" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A694" s="30" t="s">
+        <v>371</v>
+      </c>
+      <c r="B694" s="24" t="s">
+        <v>376</v>
+      </c>
+      <c r="C694" s="166">
+        <v>2100038</v>
+      </c>
+      <c r="D694" s="25"/>
       <c r="E694" s="28"/>
       <c r="F694" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G694" s="39" t="s">
-        <v>1040</v>
+        <v>1084</v>
       </c>
       <c r="H694" s="41"/>
-      <c r="I694" s="104"/>
-[...26 lines deleted...]
-    <row r="695" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="695" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A695" s="31" t="s">
-        <v>379</v>
-[...5 lines deleted...]
-        <v>2250158</v>
+        <v>371</v>
+      </c>
+      <c r="B695" s="33" t="s">
+        <v>377</v>
+      </c>
+      <c r="C695" s="167">
+        <v>2100038</v>
       </c>
       <c r="D695" s="26"/>
       <c r="E695" s="28"/>
       <c r="F695" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G695" s="39" t="s">
-        <v>675</v>
+        <v>1084</v>
       </c>
       <c r="H695" s="41"/>
-      <c r="I695" s="104"/>
-[...36 lines deleted...]
-      <c r="D696" s="26"/>
+    </row>
+    <row r="696" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A696" s="30" t="s">
+        <v>371</v>
+      </c>
+      <c r="B696" s="24" t="s">
+        <v>378</v>
+      </c>
+      <c r="C696" s="166">
+        <v>2060034</v>
+      </c>
+      <c r="D696" s="25"/>
       <c r="E696" s="28"/>
       <c r="F696" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G696" s="39" t="s">
-        <v>1040</v>
+        <v>1084</v>
       </c>
       <c r="H696" s="41"/>
-      <c r="I696" s="104"/>
-[...27 lines deleted...]
-      <c r="A697" s="31" t="s">
+    </row>
+    <row r="697" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A697" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B697" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D697" s="26"/>
+      <c r="B697" s="24" t="s">
+        <v>396</v>
+      </c>
+      <c r="C697" s="166">
+        <v>2150168</v>
+      </c>
+      <c r="D697" s="25"/>
       <c r="E697" s="28"/>
       <c r="F697" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G697" s="39" t="s">
-        <v>1040</v>
+        <v>676</v>
       </c>
       <c r="H697" s="41"/>
-      <c r="I697" s="104"/>
-[...27 lines deleted...]
-      <c r="A698" s="31" t="s">
+    </row>
+    <row r="698" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A698" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B698" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D698" s="26"/>
+      <c r="B698" s="24" t="s">
+        <v>380</v>
+      </c>
+      <c r="C698" s="166">
+        <v>8300063</v>
+      </c>
+      <c r="D698" s="25"/>
       <c r="E698" s="28"/>
       <c r="F698" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G698" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H698" s="41"/>
-      <c r="I698" s="104"/>
-[...27 lines deleted...]
-      <c r="A699" s="31" t="s">
+    </row>
+    <row r="699" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A699" s="30" t="s">
         <v>379</v>
       </c>
       <c r="B699" s="33" t="s">
-        <v>555</v>
-[...4 lines deleted...]
-      <c r="D699" s="26"/>
+        <v>577</v>
+      </c>
+      <c r="C699" s="166">
+        <v>8300063</v>
+      </c>
+      <c r="D699" s="25"/>
       <c r="E699" s="28"/>
       <c r="F699" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G699" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H699" s="41"/>
-      <c r="I699" s="104"/>
-[...26 lines deleted...]
-    <row r="700" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="700" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A700" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B700" s="33" t="s">
-        <v>978</v>
-[...2 lines deleted...]
-        <v>8300488</v>
+        <v>381</v>
+      </c>
+      <c r="C700" s="167">
+        <v>8300063</v>
       </c>
       <c r="D700" s="26"/>
       <c r="E700" s="28"/>
       <c r="F700" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G700" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H700" s="41"/>
-      <c r="I700" s="104"/>
-[...27 lines deleted...]
-      <c r="A701" s="30" t="s">
+    </row>
+    <row r="701" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A701" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B701" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D701" s="25"/>
+      <c r="B701" s="93" t="s">
+        <v>921</v>
+      </c>
+      <c r="C701" s="167" t="s">
+        <v>923</v>
+      </c>
+      <c r="D701" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E701" s="28"/>
       <c r="F701" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G701" s="39" t="s">
-        <v>1040</v>
+        <v>676</v>
       </c>
       <c r="H701" s="41"/>
-      <c r="I701" s="104"/>
-[...26 lines deleted...]
-    <row r="702" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="702" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A702" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B702" s="33" t="s">
-        <v>392</v>
-[...2 lines deleted...]
-        <v>2110034</v>
+        <v>576</v>
+      </c>
+      <c r="C702" s="166">
+        <v>8300063</v>
       </c>
       <c r="D702" s="26"/>
       <c r="E702" s="28"/>
       <c r="F702" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G702" s="39" t="s">
-        <v>675</v>
+        <v>1085</v>
       </c>
       <c r="H702" s="41"/>
-      <c r="I702" s="104"/>
-[...26 lines deleted...]
-    <row r="703" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="703" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A703" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B703" s="68" t="s">
-[...8 lines deleted...]
-        <v>574</v>
+      <c r="B703" s="66" t="s">
+        <v>489</v>
+      </c>
+      <c r="C703" s="167">
+        <v>2190198</v>
+      </c>
+      <c r="D703" s="26"/>
+      <c r="E703" s="67"/>
+      <c r="F703" s="42" t="s">
+        <v>575</v>
       </c>
       <c r="G703" s="39" t="s">
-        <v>1040</v>
-[...30 lines deleted...]
-      <c r="A704" s="30" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H703" s="26"/>
+    </row>
+    <row r="704" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A704" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B704" s="24" t="s">
-[...8 lines deleted...]
-        <v>574</v>
+      <c r="B704" s="33" t="s">
+        <v>500</v>
+      </c>
+      <c r="C704" s="167">
+        <v>2190198</v>
+      </c>
+      <c r="D704" s="26"/>
+      <c r="E704" s="67"/>
+      <c r="F704" s="42" t="s">
+        <v>575</v>
       </c>
       <c r="G704" s="39" t="s">
-        <v>1040</v>
-[...29 lines deleted...]
-    <row r="705" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1085</v>
+      </c>
+      <c r="H704" s="26"/>
+    </row>
+    <row r="705" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A705" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B705" s="33" t="s">
-[...3 lines deleted...]
-        <v>2130277</v>
+      <c r="B705" s="66" t="s">
+        <v>571</v>
+      </c>
+      <c r="C705" s="167">
+        <v>2190946</v>
       </c>
       <c r="D705" s="26"/>
-      <c r="E705" s="28"/>
-[...1 lines deleted...]
-        <v>574</v>
+      <c r="E705" s="67"/>
+      <c r="F705" s="42" t="s">
+        <v>575</v>
       </c>
       <c r="G705" s="39" t="s">
-        <v>1040</v>
-[...29 lines deleted...]
-    <row r="706" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1085</v>
+      </c>
+      <c r="H705" s="26"/>
+    </row>
+    <row r="706" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A706" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B706" s="33" t="s">
-        <v>633</v>
-[...2 lines deleted...]
-        <v>2130277</v>
+        <v>572</v>
+      </c>
+      <c r="C706" s="167">
+        <v>2190946</v>
       </c>
       <c r="D706" s="26"/>
-      <c r="E706" s="28"/>
-[...1 lines deleted...]
-        <v>574</v>
+      <c r="E706" s="67"/>
+      <c r="F706" s="42" t="s">
+        <v>575</v>
       </c>
       <c r="G706" s="39" t="s">
-        <v>1040</v>
-[...29 lines deleted...]
-    <row r="707" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1085</v>
+      </c>
+      <c r="H706" s="26"/>
+    </row>
+    <row r="707" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A707" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B707" s="33" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-        <v>2130277</v>
+        <v>573</v>
+      </c>
+      <c r="C707" s="167">
+        <v>2190946</v>
       </c>
       <c r="D707" s="26"/>
-      <c r="E707" s="28"/>
-[...1 lines deleted...]
-        <v>574</v>
+      <c r="E707" s="67"/>
+      <c r="F707" s="42" t="s">
+        <v>575</v>
       </c>
       <c r="G707" s="39" t="s">
-        <v>1040</v>
-[...29 lines deleted...]
-    <row r="708" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1085</v>
+      </c>
+      <c r="H707" s="26"/>
+    </row>
+    <row r="708" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A708" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B708" s="33" t="s">
-[...3 lines deleted...]
-        <v>2130277</v>
+      <c r="B708" s="66" t="s">
+        <v>629</v>
+      </c>
+      <c r="C708" s="167">
+        <v>2190950</v>
       </c>
       <c r="D708" s="26"/>
-      <c r="E708" s="28"/>
-[...1 lines deleted...]
-        <v>574</v>
+      <c r="E708" s="67"/>
+      <c r="F708" s="42" t="s">
+        <v>575</v>
       </c>
       <c r="G708" s="39" t="s">
-        <v>1040</v>
-[...30 lines deleted...]
-      <c r="A709" s="30" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H708" s="26"/>
+    </row>
+    <row r="709" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A709" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B709" s="24" t="s">
-[...8 lines deleted...]
-        <v>574</v>
+      <c r="B709" s="33" t="s">
+        <v>630</v>
+      </c>
+      <c r="C709" s="167">
+        <v>2190950</v>
+      </c>
+      <c r="D709" s="26"/>
+      <c r="E709" s="67"/>
+      <c r="F709" s="42" t="s">
+        <v>575</v>
       </c>
       <c r="G709" s="39" t="s">
-        <v>1040</v>
-[...30 lines deleted...]
-      <c r="A710" s="31" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H709" s="26"/>
+    </row>
+    <row r="710" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A710" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B710" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D710" s="26"/>
+      <c r="B710" s="43" t="s">
+        <v>382</v>
+      </c>
+      <c r="C710" s="166">
+        <v>8000350</v>
+      </c>
+      <c r="D710" s="25"/>
       <c r="E710" s="28"/>
       <c r="F710" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G710" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H710" s="41"/>
-      <c r="I710" s="104"/>
-[...27 lines deleted...]
-      <c r="A711" s="31" t="s">
+    </row>
+    <row r="711" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A711" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B711" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D711" s="26"/>
+      <c r="B711" s="43" t="s">
+        <v>383</v>
+      </c>
+      <c r="C711" s="166">
+        <v>6700395</v>
+      </c>
+      <c r="D711" s="25"/>
       <c r="E711" s="28"/>
       <c r="F711" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G711" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H711" s="41"/>
-      <c r="I711" s="104"/>
-[...27 lines deleted...]
-      <c r="A712" s="31" t="s">
+    </row>
+    <row r="712" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A712" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B712" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D712" s="26"/>
+      <c r="B712" s="24" t="s">
+        <v>384</v>
+      </c>
+      <c r="C712" s="166">
+        <v>6200445</v>
+      </c>
+      <c r="D712" s="25"/>
       <c r="E712" s="28"/>
       <c r="F712" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G712" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H712" s="41"/>
-      <c r="I712" s="104"/>
-[...26 lines deleted...]
-    <row r="713" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="713" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A713" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B713" s="33" t="s">
-        <v>598</v>
-[...2 lines deleted...]
-        <v>2160818</v>
+        <v>558</v>
+      </c>
+      <c r="C713" s="167">
+        <v>6200445</v>
       </c>
       <c r="D713" s="26"/>
       <c r="E713" s="28"/>
       <c r="F713" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G713" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H713" s="41"/>
-      <c r="I713" s="104"/>
-[...27 lines deleted...]
-      <c r="A714" s="31" t="s">
+    </row>
+    <row r="714" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A714" s="137" t="s">
         <v>379</v>
       </c>
-      <c r="B714" s="33" t="s">
-[...42 lines deleted...]
-      <c r="A715" s="31" t="s">
+      <c r="B714" s="144" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C714" s="179">
+        <v>2230001</v>
+      </c>
+      <c r="D714" s="138"/>
+      <c r="E714" s="136"/>
+      <c r="F714" s="126" t="s">
+        <v>575</v>
+      </c>
+      <c r="G714" s="127"/>
+      <c r="H714" s="126"/>
+    </row>
+    <row r="715" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A715" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B715" s="33" t="s">
-[...8 lines deleted...]
-        <v>574</v>
+      <c r="B715" s="24" t="s">
+        <v>385</v>
+      </c>
+      <c r="C715" s="166">
+        <v>8300488</v>
+      </c>
+      <c r="D715" s="25"/>
+      <c r="E715" s="71"/>
+      <c r="F715" s="72" t="s">
+        <v>575</v>
       </c>
       <c r="G715" s="39" t="s">
-        <v>675</v>
-[...30 lines deleted...]
-      <c r="A716" s="30" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H715" s="73"/>
+    </row>
+    <row r="716" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A716" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B716" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D716" s="25"/>
+      <c r="B716" s="66" t="s">
+        <v>448</v>
+      </c>
+      <c r="C716" s="167">
+        <v>2140021</v>
+      </c>
+      <c r="D716" s="26"/>
       <c r="E716" s="28"/>
       <c r="F716" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G716" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H716" s="41"/>
-      <c r="I716" s="104"/>
-[...26 lines deleted...]
-    <row r="717" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="717" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A717" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B717" s="33" t="s">
-[...3 lines deleted...]
-        <v>5100219</v>
+      <c r="B717" s="66" t="s">
+        <v>944</v>
+      </c>
+      <c r="C717" s="167">
+        <v>2250158</v>
       </c>
       <c r="D717" s="26"/>
       <c r="E717" s="28"/>
       <c r="F717" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G717" s="39" t="s">
-        <v>1040</v>
+        <v>676</v>
       </c>
       <c r="H717" s="41"/>
-      <c r="I717" s="104"/>
-[...26 lines deleted...]
-    <row r="718" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="718" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A718" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B718" s="33" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>5100219</v>
+        <v>397</v>
+      </c>
+      <c r="C718" s="167">
+        <v>2170029</v>
       </c>
       <c r="D718" s="26"/>
       <c r="E718" s="28"/>
       <c r="F718" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G718" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H718" s="41"/>
-      <c r="I718" s="104"/>
-[...26 lines deleted...]
-    <row r="719" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="719" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A719" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B719" s="33" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>5100219</v>
+        <v>750</v>
+      </c>
+      <c r="C719" s="167">
+        <v>8300488</v>
       </c>
       <c r="D719" s="26"/>
       <c r="E719" s="28"/>
       <c r="F719" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G719" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H719" s="41"/>
-      <c r="I719" s="104"/>
-[...27 lines deleted...]
-      <c r="A720" s="30" t="s">
+    </row>
+    <row r="720" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A720" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B720" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D720" s="25"/>
+      <c r="B720" s="33" t="s">
+        <v>386</v>
+      </c>
+      <c r="C720" s="167">
+        <v>8300488</v>
+      </c>
+      <c r="D720" s="26"/>
       <c r="E720" s="28"/>
       <c r="F720" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G720" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H720" s="41"/>
-      <c r="I720" s="104"/>
-[...26 lines deleted...]
-    <row r="721" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="721" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A721" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B721" s="33" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>2090105</v>
+        <v>556</v>
+      </c>
+      <c r="C721" s="167">
+        <v>8300488</v>
       </c>
       <c r="D721" s="26"/>
       <c r="E721" s="28"/>
       <c r="F721" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G721" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H721" s="41"/>
-      <c r="I721" s="104"/>
-[...27 lines deleted...]
-      <c r="A722" s="30" t="s">
+    </row>
+    <row r="722" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A722" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B722" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D722" s="25"/>
+      <c r="B722" s="33" t="s">
+        <v>980</v>
+      </c>
+      <c r="C722" s="167">
+        <v>8300488</v>
+      </c>
+      <c r="D722" s="26"/>
       <c r="E722" s="28"/>
       <c r="F722" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G722" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H722" s="41"/>
-      <c r="I722" s="104"/>
-[...27 lines deleted...]
-      <c r="A723" s="31" t="s">
+    </row>
+    <row r="723" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A723" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B723" s="49" t="s">
-[...5 lines deleted...]
-      <c r="D723" s="26"/>
+      <c r="B723" s="24" t="s">
+        <v>391</v>
+      </c>
+      <c r="C723" s="166">
+        <v>2060007</v>
+      </c>
+      <c r="D723" s="25"/>
       <c r="E723" s="28"/>
       <c r="F723" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G723" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H723" s="41"/>
-      <c r="I723" s="104"/>
-[...26 lines deleted...]
-    <row r="724" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="724" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A724" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B724" s="49" t="s">
-[...3 lines deleted...]
-        <v>9000222</v>
+      <c r="B724" s="33" t="s">
+        <v>392</v>
+      </c>
+      <c r="C724" s="167">
+        <v>2110034</v>
       </c>
       <c r="D724" s="26"/>
       <c r="E724" s="28"/>
       <c r="F724" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G724" s="39" t="s">
-        <v>1040</v>
+        <v>676</v>
       </c>
       <c r="H724" s="41"/>
-      <c r="I724" s="104"/>
-[...26 lines deleted...]
-    <row r="725" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="725" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A725" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B725" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D725" s="26"/>
+      <c r="B725" s="66" t="s">
+        <v>447</v>
+      </c>
+      <c r="C725" s="167">
+        <v>2140134</v>
+      </c>
+      <c r="D725" s="51"/>
       <c r="E725" s="28"/>
       <c r="F725" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G725" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H725" s="41"/>
-      <c r="I725" s="104"/>
-[...27 lines deleted...]
-      <c r="A726" s="31" t="s">
+    </row>
+    <row r="726" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A726" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B726" s="49" t="s">
-[...5 lines deleted...]
-      <c r="D726" s="26"/>
+      <c r="B726" s="24" t="s">
+        <v>393</v>
+      </c>
+      <c r="C726" s="166">
+        <v>2130277</v>
+      </c>
+      <c r="D726" s="25"/>
       <c r="E726" s="28"/>
       <c r="F726" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G726" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H726" s="41"/>
-      <c r="I726" s="104"/>
-[...26 lines deleted...]
-    <row r="727" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="727" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A727" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B727" s="49" t="s">
-[...3 lines deleted...]
-        <v>9000222</v>
+      <c r="B727" s="33" t="s">
+        <v>633</v>
+      </c>
+      <c r="C727" s="167">
+        <v>2130277</v>
       </c>
       <c r="D727" s="26"/>
       <c r="E727" s="28"/>
       <c r="F727" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G727" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H727" s="41"/>
-      <c r="I727" s="104"/>
-[...26 lines deleted...]
-    <row r="728" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="728" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A728" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B728" s="49" t="s">
-[...3 lines deleted...]
-        <v>9000222</v>
+      <c r="B728" s="33" t="s">
+        <v>634</v>
+      </c>
+      <c r="C728" s="167">
+        <v>2130277</v>
       </c>
       <c r="D728" s="26"/>
       <c r="E728" s="28"/>
       <c r="F728" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G728" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H728" s="41"/>
-      <c r="I728" s="104"/>
-[...26 lines deleted...]
-    <row r="729" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="729" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A729" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B729" s="49" t="s">
-[...3 lines deleted...]
-        <v>9000222</v>
+      <c r="B729" s="33" t="s">
+        <v>395</v>
+      </c>
+      <c r="C729" s="167">
+        <v>2130277</v>
       </c>
       <c r="D729" s="26"/>
       <c r="E729" s="28"/>
       <c r="F729" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G729" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H729" s="41"/>
-      <c r="I729" s="104"/>
-[...27 lines deleted...]
-      <c r="A730" s="30" t="s">
+    </row>
+    <row r="730" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A730" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B730" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D730" s="25"/>
+      <c r="B730" s="33" t="s">
+        <v>394</v>
+      </c>
+      <c r="C730" s="167">
+        <v>2130277</v>
+      </c>
+      <c r="D730" s="26"/>
       <c r="E730" s="28"/>
       <c r="F730" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G730" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H730" s="41"/>
-      <c r="I730" s="104"/>
-[...26 lines deleted...]
-    <row r="731" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="731" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A731" s="30" t="s">
         <v>379</v>
       </c>
       <c r="B731" s="24" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>9200214</v>
+        <v>398</v>
+      </c>
+      <c r="C731" s="166">
+        <v>2160818</v>
       </c>
       <c r="D731" s="25"/>
       <c r="E731" s="28"/>
       <c r="F731" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G731" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H731" s="41"/>
-      <c r="I731" s="104"/>
-[...26 lines deleted...]
-    <row r="732" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="732" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A732" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B732" s="33" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-        <v>2090103</v>
+        <v>399</v>
+      </c>
+      <c r="C732" s="167">
+        <v>2160818</v>
       </c>
       <c r="D732" s="26"/>
       <c r="E732" s="28"/>
       <c r="F732" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G732" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H732" s="41"/>
-      <c r="I732" s="104"/>
-[...27 lines deleted...]
-      <c r="A733" s="31" t="s">
+    </row>
+    <row r="733" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A733" s="137" t="s">
         <v>379</v>
       </c>
-      <c r="B733" s="33" t="s">
-[...44 lines deleted...]
-      <c r="A734" s="31" t="s">
+      <c r="B733" s="140" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C733" s="179">
+        <v>2160818</v>
+      </c>
+      <c r="D733" s="138"/>
+      <c r="E733" s="136"/>
+      <c r="F733" s="126" t="s">
+        <v>575</v>
+      </c>
+      <c r="G733" s="127"/>
+      <c r="H733" s="126"/>
+    </row>
+    <row r="734" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A734" s="137" t="s">
         <v>379</v>
       </c>
-      <c r="B734" s="33" t="s">
-[...41 lines deleted...]
-    <row r="735" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B734" s="140" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C734" s="179">
+        <v>2160818</v>
+      </c>
+      <c r="D734" s="138"/>
+      <c r="E734" s="136"/>
+      <c r="F734" s="126" t="s">
+        <v>575</v>
+      </c>
+      <c r="G734" s="127"/>
+      <c r="H734" s="126"/>
+    </row>
+    <row r="735" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A735" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B735" s="33" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>2100236</v>
+        <v>400</v>
+      </c>
+      <c r="C735" s="167">
+        <v>2160818</v>
       </c>
       <c r="D735" s="26"/>
       <c r="E735" s="28"/>
       <c r="F735" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G735" s="39" t="s">
-        <v>675</v>
+        <v>1085</v>
       </c>
       <c r="H735" s="41"/>
-      <c r="I735" s="104"/>
-[...26 lines deleted...]
-    <row r="736" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="736" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A736" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B736" s="33" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-        <v>2160475</v>
+        <v>598</v>
+      </c>
+      <c r="C736" s="167">
+        <v>2160818</v>
       </c>
       <c r="D736" s="26"/>
       <c r="E736" s="28"/>
       <c r="F736" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G736" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H736" s="41"/>
-      <c r="I736" s="104"/>
-[...27 lines deleted...]
-      <c r="A737" s="31" t="s">
+    </row>
+    <row r="737" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A737" s="137" t="s">
         <v>379</v>
       </c>
-      <c r="B737" s="33" t="s">
-[...41 lines deleted...]
-    <row r="738" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B737" s="140" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C737" s="179">
+        <v>2160818</v>
+      </c>
+      <c r="D737" s="138"/>
+      <c r="E737" s="136"/>
+      <c r="F737" s="126" t="s">
+        <v>575</v>
+      </c>
+      <c r="G737" s="127"/>
+      <c r="H737" s="126"/>
+    </row>
+    <row r="738" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A738" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B738" s="68" t="s">
-[...3 lines deleted...]
-        <v>2190652</v>
+      <c r="B738" s="33" t="s">
+        <v>599</v>
+      </c>
+      <c r="C738" s="167">
+        <v>2160818</v>
       </c>
       <c r="D738" s="26"/>
       <c r="E738" s="28"/>
       <c r="F738" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G738" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H738" s="41"/>
-      <c r="I738" s="104"/>
-[...26 lines deleted...]
-    <row r="739" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="739" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A739" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B739" s="33" t="s">
-        <v>815</v>
-[...2 lines deleted...]
-        <v>2190652</v>
+        <v>600</v>
+      </c>
+      <c r="C739" s="167">
+        <v>2160818</v>
       </c>
       <c r="D739" s="26"/>
       <c r="E739" s="28"/>
       <c r="F739" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G739" s="39" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H739" s="41"/>
+    </row>
+    <row r="740" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A740" s="137" t="s">
+        <v>379</v>
+      </c>
+      <c r="B740" s="140" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C740" s="179">
+        <v>2160818</v>
+      </c>
+      <c r="D740" s="138"/>
+      <c r="E740" s="136"/>
+      <c r="F740" s="126" t="s">
+        <v>575</v>
+      </c>
+      <c r="G740" s="127"/>
+      <c r="H740" s="126"/>
+    </row>
+    <row r="741" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A741" s="137" t="s">
+        <v>379</v>
+      </c>
+      <c r="B741" s="140" t="s">
         <v>1040</v>
       </c>
-      <c r="H739" s="41"/>
-[...119 lines deleted...]
-    <row r="742" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="C741" s="179">
+        <v>2160818</v>
+      </c>
+      <c r="D741" s="138"/>
+      <c r="E741" s="136"/>
+      <c r="F741" s="126" t="s">
+        <v>575</v>
+      </c>
+      <c r="G741" s="127"/>
+      <c r="H741" s="126"/>
+    </row>
+    <row r="742" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A742" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B742" s="33" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>9200214</v>
+        <v>624</v>
+      </c>
+      <c r="C742" s="167">
+        <v>2200593</v>
       </c>
       <c r="D742" s="26"/>
       <c r="E742" s="28"/>
       <c r="F742" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G742" s="39" t="s">
-        <v>1040</v>
+        <v>676</v>
       </c>
       <c r="H742" s="41"/>
-      <c r="I742" s="104"/>
-[...27 lines deleted...]
-      <c r="A743" s="31" t="s">
+    </row>
+    <row r="743" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A743" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B743" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D743" s="26"/>
+      <c r="B743" s="24" t="s">
+        <v>401</v>
+      </c>
+      <c r="C743" s="166">
+        <v>5100219</v>
+      </c>
+      <c r="D743" s="25"/>
       <c r="E743" s="28"/>
       <c r="F743" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G743" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H743" s="41"/>
-      <c r="I743" s="104"/>
-[...26 lines deleted...]
-    <row r="744" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="744" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A744" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B744" s="33" t="s">
-        <v>420</v>
-[...2 lines deleted...]
-        <v>9200214</v>
+        <v>402</v>
+      </c>
+      <c r="C744" s="167">
+        <v>5100219</v>
       </c>
       <c r="D744" s="26"/>
       <c r="E744" s="28"/>
       <c r="F744" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G744" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H744" s="41"/>
-      <c r="I744" s="104"/>
-[...26 lines deleted...]
-    <row r="745" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="745" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A745" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B745" s="33" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>9200214</v>
+        <v>403</v>
+      </c>
+      <c r="C745" s="167">
+        <v>5100219</v>
       </c>
       <c r="D745" s="26"/>
       <c r="E745" s="28"/>
       <c r="F745" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G745" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H745" s="41"/>
-      <c r="I745" s="104"/>
-[...26 lines deleted...]
-    <row r="746" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="746" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A746" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B746" s="33" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-        <v>9200214</v>
+        <v>404</v>
+      </c>
+      <c r="C746" s="167">
+        <v>5100219</v>
       </c>
       <c r="D746" s="26"/>
       <c r="E746" s="28"/>
       <c r="F746" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G746" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H746" s="41"/>
-      <c r="I746" s="104"/>
-[...27 lines deleted...]
-      <c r="A747" s="31" t="s">
+    </row>
+    <row r="747" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A747" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B747" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D747" s="26"/>
+      <c r="B747" s="24" t="s">
+        <v>405</v>
+      </c>
+      <c r="C747" s="166">
+        <v>2090105</v>
+      </c>
+      <c r="D747" s="25"/>
       <c r="E747" s="28"/>
       <c r="F747" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G747" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H747" s="41"/>
-      <c r="I747" s="104"/>
-[...26 lines deleted...]
-    <row r="748" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="748" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A748" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B748" s="33" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-        <v>9200214</v>
+        <v>406</v>
+      </c>
+      <c r="C748" s="167">
+        <v>2090105</v>
       </c>
       <c r="D748" s="26"/>
       <c r="E748" s="28"/>
       <c r="F748" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G748" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H748" s="41"/>
-      <c r="I748" s="104"/>
-[...27 lines deleted...]
-      <c r="A749" s="31" t="s">
+    </row>
+    <row r="749" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A749" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B749" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D749" s="26"/>
+      <c r="B749" s="24" t="s">
+        <v>407</v>
+      </c>
+      <c r="C749" s="166">
+        <v>9000222</v>
+      </c>
+      <c r="D749" s="25"/>
       <c r="E749" s="28"/>
       <c r="F749" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G749" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H749" s="41"/>
-      <c r="I749" s="104"/>
-[...27 lines deleted...]
-      <c r="A750" s="28" t="s">
+    </row>
+    <row r="750" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A750" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B750" s="33" t="s">
-[...3 lines deleted...]
-        <v>9200214</v>
+      <c r="B750" s="49" t="s">
+        <v>410</v>
+      </c>
+      <c r="C750" s="167">
+        <v>9000222</v>
       </c>
       <c r="D750" s="26"/>
       <c r="E750" s="28"/>
       <c r="F750" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G750" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H750" s="41"/>
-      <c r="I750" s="104"/>
-[...26 lines deleted...]
-    <row r="751" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="751" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A751" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B751" s="68" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B751" s="49" t="s">
+        <v>591</v>
+      </c>
+      <c r="C751" s="167">
+        <v>9000222</v>
+      </c>
+      <c r="D751" s="26"/>
       <c r="E751" s="28"/>
       <c r="F751" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G751" s="39" t="s">
-        <v>675</v>
+        <v>1085</v>
       </c>
       <c r="H751" s="41"/>
-      <c r="I751" s="104"/>
-[...26 lines deleted...]
-    <row r="752" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="752" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A752" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B752" s="44" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B752" s="33" t="s">
+        <v>408</v>
+      </c>
+      <c r="C752" s="167">
+        <v>9000222</v>
+      </c>
+      <c r="D752" s="26"/>
       <c r="E752" s="28"/>
       <c r="F752" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G752" s="39" t="s">
-        <v>675</v>
+        <v>1085</v>
       </c>
       <c r="H752" s="41"/>
-      <c r="I752" s="104"/>
-[...27 lines deleted...]
-      <c r="A753" s="30" t="s">
+    </row>
+    <row r="753" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A753" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B753" s="24" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B753" s="49" t="s">
+        <v>592</v>
+      </c>
+      <c r="C753" s="167">
+        <v>9000222</v>
+      </c>
+      <c r="D753" s="26"/>
       <c r="E753" s="28"/>
       <c r="F753" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G753" s="39" t="s">
-        <v>675</v>
+        <v>1085</v>
       </c>
       <c r="H753" s="41"/>
-      <c r="I753" s="104"/>
-[...27 lines deleted...]
-      <c r="A754" s="30" t="s">
+    </row>
+    <row r="754" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A754" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B754" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D754" s="25"/>
+      <c r="B754" s="49" t="s">
+        <v>721</v>
+      </c>
+      <c r="C754" s="167">
+        <v>9000222</v>
+      </c>
+      <c r="D754" s="26"/>
       <c r="E754" s="28"/>
       <c r="F754" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G754" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H754" s="41"/>
-      <c r="I754" s="104"/>
-[...27 lines deleted...]
-      <c r="A755" s="30" t="s">
+    </row>
+    <row r="755" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A755" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B755" s="48" t="s">
-[...6 lines deleted...]
-        <v>574</v>
+      <c r="B755" s="49" t="s">
+        <v>527</v>
+      </c>
+      <c r="C755" s="167">
+        <v>9000222</v>
+      </c>
+      <c r="D755" s="26"/>
+      <c r="E755" s="28"/>
+      <c r="F755" s="41" t="s">
+        <v>575</v>
       </c>
       <c r="G755" s="39" t="s">
-        <v>675</v>
-[...29 lines deleted...]
-      <c r="A756" s="31" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H755" s="41"/>
+    </row>
+    <row r="756" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A756" s="137" t="s">
         <v>379</v>
       </c>
-      <c r="B756" s="33" t="s">
-[...41 lines deleted...]
-    <row r="757" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B756" s="151" t="s">
+        <v>772</v>
+      </c>
+      <c r="C756" s="179">
+        <v>9000222</v>
+      </c>
+      <c r="D756" s="138"/>
+      <c r="E756" s="136"/>
+      <c r="F756" s="126" t="s">
+        <v>575</v>
+      </c>
+      <c r="G756" s="127"/>
+      <c r="H756" s="126"/>
+    </row>
+    <row r="757" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A757" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B757" s="33" t="s">
-[...3 lines deleted...]
-        <v>9800245</v>
+      <c r="B757" s="49" t="s">
+        <v>409</v>
+      </c>
+      <c r="C757" s="167">
+        <v>9000222</v>
       </c>
       <c r="D757" s="26"/>
       <c r="E757" s="28"/>
       <c r="F757" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G757" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H757" s="41"/>
-      <c r="I757" s="104"/>
-[...27 lines deleted...]
-      <c r="A758" s="31" t="s">
+    </row>
+    <row r="758" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A758" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B758" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D758" s="26"/>
+      <c r="B758" s="24" t="s">
+        <v>421</v>
+      </c>
+      <c r="C758" s="166">
+        <v>2170997</v>
+      </c>
+      <c r="D758" s="25"/>
       <c r="E758" s="28"/>
       <c r="F758" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G758" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H758" s="41"/>
-      <c r="I758" s="104"/>
-[...27 lines deleted...]
-      <c r="A759" s="31" t="s">
+    </row>
+    <row r="759" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A759" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B759" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D759" s="26"/>
+      <c r="B759" s="24" t="s">
+        <v>411</v>
+      </c>
+      <c r="C759" s="166">
+        <v>9200214</v>
+      </c>
+      <c r="D759" s="25"/>
       <c r="E759" s="28"/>
       <c r="F759" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G759" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H759" s="41"/>
-      <c r="I759" s="104"/>
-[...26 lines deleted...]
-    <row r="760" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="760" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A760" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B760" s="33" t="s">
-        <v>435</v>
-[...2 lines deleted...]
-        <v>9800245</v>
+        <v>389</v>
+      </c>
+      <c r="C760" s="167">
+        <v>2090103</v>
       </c>
       <c r="D760" s="26"/>
       <c r="E760" s="28"/>
       <c r="F760" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G760" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H760" s="41"/>
-      <c r="I760" s="104"/>
-[...26 lines deleted...]
-    <row r="761" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="761" spans="1:8" ht="24" x14ac:dyDescent="0.2">
       <c r="A761" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B761" s="33" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>9800245</v>
+        <v>446</v>
+      </c>
+      <c r="C761" s="167">
+        <v>2090103</v>
       </c>
       <c r="D761" s="26"/>
-      <c r="E761" s="28"/>
+      <c r="E761" s="27" t="s">
+        <v>738</v>
+      </c>
       <c r="F761" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G761" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H761" s="41"/>
-      <c r="I761" s="104"/>
-[...26 lines deleted...]
-    <row r="762" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="762" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A762" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B762" s="33" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-        <v>9800245</v>
+        <v>390</v>
+      </c>
+      <c r="C762" s="167">
+        <v>2090103</v>
       </c>
       <c r="D762" s="26"/>
       <c r="E762" s="28"/>
       <c r="F762" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G762" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H762" s="41"/>
-      <c r="I762" s="104"/>
-[...26 lines deleted...]
-    <row r="763" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="763" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A763" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B763" s="33" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>9800245</v>
+        <v>422</v>
+      </c>
+      <c r="C763" s="167">
+        <v>2100236</v>
       </c>
       <c r="D763" s="26"/>
       <c r="E763" s="28"/>
       <c r="F763" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G763" s="39" t="s">
-        <v>1040</v>
+        <v>676</v>
       </c>
       <c r="H763" s="41"/>
-      <c r="I763" s="104"/>
-[...26 lines deleted...]
-    <row r="764" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="764" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A764" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B764" s="33" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>9800245</v>
+        <v>387</v>
+      </c>
+      <c r="C764" s="167">
+        <v>2160475</v>
       </c>
       <c r="D764" s="26"/>
       <c r="E764" s="28"/>
       <c r="F764" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G764" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H764" s="41"/>
-      <c r="I764" s="104"/>
-[...26 lines deleted...]
-    <row r="765" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="765" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A765" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B765" s="68" t="s">
-[...3 lines deleted...]
-        <v>2250168</v>
+      <c r="B765" s="33" t="s">
+        <v>388</v>
+      </c>
+      <c r="C765" s="167">
+        <v>2160475</v>
       </c>
       <c r="D765" s="26"/>
       <c r="E765" s="28"/>
       <c r="F765" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G765" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H765" s="41"/>
-      <c r="I765" s="104"/>
-[...26 lines deleted...]
-    <row r="766" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="766" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A766" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B766" s="68" t="s">
-[...3 lines deleted...]
-        <v>2250168</v>
+      <c r="B766" s="66" t="s">
+        <v>530</v>
+      </c>
+      <c r="C766" s="167">
+        <v>2190652</v>
       </c>
       <c r="D766" s="26"/>
       <c r="E766" s="28"/>
       <c r="F766" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G766" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H766" s="41"/>
-      <c r="I766" s="104"/>
-[...27 lines deleted...]
-      <c r="A767" s="31" t="s">
+    </row>
+    <row r="767" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A767" s="137" t="s">
         <v>379</v>
       </c>
-      <c r="B767" s="68" t="s">
-[...41 lines deleted...]
-    <row r="768" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B767" s="140" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C767" s="179">
+        <v>2190652</v>
+      </c>
+      <c r="D767" s="138"/>
+      <c r="E767" s="136"/>
+      <c r="F767" s="126" t="s">
+        <v>575</v>
+      </c>
+      <c r="G767" s="127"/>
+      <c r="H767" s="126"/>
+    </row>
+    <row r="768" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A768" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B768" s="59" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B768" s="33" t="s">
+        <v>817</v>
+      </c>
+      <c r="C768" s="167">
+        <v>2190652</v>
+      </c>
+      <c r="D768" s="26"/>
       <c r="E768" s="28"/>
       <c r="F768" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G768" s="39" t="s">
-        <v>675</v>
+        <v>1085</v>
       </c>
       <c r="H768" s="41"/>
-      <c r="I768" s="104"/>
-[...27 lines deleted...]
-      <c r="A769" s="30" t="s">
+    </row>
+    <row r="769" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A769" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B769" s="43" t="s">
-[...5 lines deleted...]
-      <c r="D769" s="25"/>
+      <c r="B769" s="33" t="s">
+        <v>818</v>
+      </c>
+      <c r="C769" s="167">
+        <v>2190652</v>
+      </c>
+      <c r="D769" s="26"/>
       <c r="E769" s="28"/>
       <c r="F769" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G769" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H769" s="41"/>
-      <c r="I769" s="104"/>
-[...27 lines deleted...]
-      <c r="A770" s="30" t="s">
+    </row>
+    <row r="770" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A770" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B770" s="49" t="s">
-[...5 lines deleted...]
-      <c r="D770" s="25"/>
+      <c r="B770" s="33" t="s">
+        <v>819</v>
+      </c>
+      <c r="C770" s="167">
+        <v>2190652</v>
+      </c>
+      <c r="D770" s="26"/>
       <c r="E770" s="28"/>
       <c r="F770" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G770" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H770" s="41"/>
-      <c r="I770" s="104"/>
-[...26 lines deleted...]
-    <row r="771" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="771" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A771" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B771" s="49" t="s">
-[...5 lines deleted...]
-      <c r="D771" s="25"/>
+      <c r="B771" s="33" t="s">
+        <v>412</v>
+      </c>
+      <c r="C771" s="167">
+        <v>9200214</v>
+      </c>
+      <c r="D771" s="26"/>
       <c r="E771" s="28"/>
       <c r="F771" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G771" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H771" s="41"/>
-      <c r="I771" s="104"/>
-[...26 lines deleted...]
-    <row r="772" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="772" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A772" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B772" s="49" t="s">
-[...5 lines deleted...]
-      <c r="D772" s="25"/>
+      <c r="B772" s="33" t="s">
+        <v>414</v>
+      </c>
+      <c r="C772" s="167">
+        <v>9200214</v>
+      </c>
+      <c r="D772" s="26"/>
       <c r="E772" s="28"/>
       <c r="F772" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G772" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H772" s="41"/>
-      <c r="I772" s="104"/>
-[...26 lines deleted...]
-    <row r="773" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="773" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A773" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B773" s="49" t="s">
-[...5 lines deleted...]
-      <c r="D773" s="25"/>
+      <c r="B773" s="33" t="s">
+        <v>420</v>
+      </c>
+      <c r="C773" s="167">
+        <v>9200214</v>
+      </c>
+      <c r="D773" s="26"/>
       <c r="E773" s="28"/>
       <c r="F773" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G773" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H773" s="41"/>
-      <c r="I773" s="104"/>
-[...26 lines deleted...]
-    <row r="774" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="774" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A774" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B774" s="49" t="s">
-[...5 lines deleted...]
-      <c r="D774" s="25"/>
+      <c r="B774" s="33" t="s">
+        <v>413</v>
+      </c>
+      <c r="C774" s="167">
+        <v>9200214</v>
+      </c>
+      <c r="D774" s="26"/>
       <c r="E774" s="28"/>
       <c r="F774" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G774" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H774" s="41"/>
-      <c r="I774" s="104"/>
-[...26 lines deleted...]
-    <row r="775" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="775" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A775" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B775" s="49" t="s">
-[...5 lines deleted...]
-      <c r="D775" s="25"/>
+      <c r="B775" s="33" t="s">
+        <v>415</v>
+      </c>
+      <c r="C775" s="167">
+        <v>9200214</v>
+      </c>
+      <c r="D775" s="26"/>
       <c r="E775" s="28"/>
       <c r="F775" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G775" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H775" s="41"/>
-      <c r="I775" s="104"/>
-[...26 lines deleted...]
-    <row r="776" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="776" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A776" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B776" s="49" t="s">
-[...5 lines deleted...]
-      <c r="D776" s="25"/>
+      <c r="B776" s="33" t="s">
+        <v>416</v>
+      </c>
+      <c r="C776" s="167">
+        <v>9200214</v>
+      </c>
+      <c r="D776" s="26"/>
       <c r="E776" s="28"/>
       <c r="F776" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G776" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H776" s="41"/>
-      <c r="I776" s="104"/>
-[...26 lines deleted...]
-    <row r="777" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="777" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A777" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B777" s="49" t="s">
-[...5 lines deleted...]
-      <c r="D777" s="25"/>
+      <c r="B777" s="33" t="s">
+        <v>417</v>
+      </c>
+      <c r="C777" s="167">
+        <v>9200214</v>
+      </c>
+      <c r="D777" s="26"/>
       <c r="E777" s="28"/>
       <c r="F777" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G777" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H777" s="41"/>
-      <c r="I777" s="104"/>
-[...26 lines deleted...]
-    <row r="778" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="778" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A778" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B778" s="49" t="s">
-[...5 lines deleted...]
-      <c r="D778" s="25"/>
+      <c r="B778" s="33" t="s">
+        <v>418</v>
+      </c>
+      <c r="C778" s="167">
+        <v>9200214</v>
+      </c>
+      <c r="D778" s="26"/>
       <c r="E778" s="28"/>
       <c r="F778" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G778" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H778" s="41"/>
-      <c r="I778" s="104"/>
-[...27 lines deleted...]
-      <c r="A779" s="31" t="s">
+    </row>
+    <row r="779" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A779" s="28" t="s">
         <v>379</v>
       </c>
-      <c r="B779" s="49" t="s">
-[...5 lines deleted...]
-      <c r="D779" s="25"/>
+      <c r="B779" s="33" t="s">
+        <v>419</v>
+      </c>
+      <c r="C779" s="167">
+        <v>9200214</v>
+      </c>
+      <c r="D779" s="26"/>
       <c r="E779" s="28"/>
       <c r="F779" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G779" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H779" s="41"/>
-      <c r="I779" s="104"/>
-[...26 lines deleted...]
-    <row r="780" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="780" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A780" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B780" s="47" t="s">
-[...5 lines deleted...]
-      <c r="D780" s="25"/>
+      <c r="B780" s="66" t="s">
+        <v>424</v>
+      </c>
+      <c r="C780" s="167">
+        <v>2030184</v>
+      </c>
+      <c r="D780" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E780" s="28"/>
       <c r="F780" s="41" t="s">
-        <v>743</v>
+        <v>575</v>
       </c>
       <c r="G780" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H780" s="41"/>
-      <c r="I780" s="104"/>
-[...27 lines deleted...]
-      <c r="A781" s="30" t="s">
+    </row>
+    <row r="781" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A781" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B781" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D781" s="25"/>
+      <c r="B781" s="44" t="s">
+        <v>423</v>
+      </c>
+      <c r="C781" s="167">
+        <v>2010410</v>
+      </c>
+      <c r="D781" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E781" s="28"/>
       <c r="F781" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G781" s="39" t="s">
-        <v>1040</v>
+        <v>676</v>
       </c>
       <c r="H781" s="41"/>
-      <c r="I781" s="104"/>
-[...27 lines deleted...]
-      <c r="A782" s="28" t="s">
+    </row>
+    <row r="782" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A782" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B782" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D782" s="26"/>
+      <c r="B782" s="24" t="s">
+        <v>425</v>
+      </c>
+      <c r="C782" s="166">
+        <v>2010101</v>
+      </c>
+      <c r="D782" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E782" s="28"/>
       <c r="F782" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G782" s="39" t="s">
-        <v>1040</v>
+        <v>676</v>
       </c>
       <c r="H782" s="41"/>
-      <c r="I782" s="104"/>
-[...26 lines deleted...]
-    <row r="783" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="783" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A783" s="30" t="s">
         <v>379</v>
       </c>
       <c r="B783" s="24" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>2150251</v>
+        <v>426</v>
+      </c>
+      <c r="C783" s="166">
+        <v>9800245</v>
       </c>
       <c r="D783" s="25"/>
       <c r="E783" s="28"/>
       <c r="F783" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G783" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H783" s="41"/>
-      <c r="I783" s="104"/>
-[...26 lines deleted...]
-    <row r="784" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="784" spans="1:8" s="30" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A784" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B784" s="24" t="s">
-[...8 lines deleted...]
-        <v>574</v>
+      <c r="B784" s="48" t="s">
+        <v>985</v>
+      </c>
+      <c r="C784" s="74" t="s">
+        <v>987</v>
+      </c>
+      <c r="F784" s="134" t="s">
+        <v>575</v>
       </c>
       <c r="G784" s="39" t="s">
-        <v>675</v>
-[...30 lines deleted...]
-      <c r="A785" s="30" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A785" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B785" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D785" s="25"/>
+      <c r="B785" s="33" t="s">
+        <v>427</v>
+      </c>
+      <c r="C785" s="167">
+        <v>9800245</v>
+      </c>
+      <c r="D785" s="26"/>
       <c r="E785" s="28"/>
       <c r="F785" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G785" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H785" s="41"/>
-      <c r="I785" s="104"/>
-[...27 lines deleted...]
-      <c r="A786" s="30" t="s">
+    </row>
+    <row r="786" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A786" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B786" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D786" s="25"/>
+      <c r="B786" s="33" t="s">
+        <v>428</v>
+      </c>
+      <c r="C786" s="167">
+        <v>9800245</v>
+      </c>
+      <c r="D786" s="26"/>
       <c r="E786" s="28"/>
       <c r="F786" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G786" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H786" s="41"/>
-      <c r="I786" s="104"/>
-[...26 lines deleted...]
-    <row r="787" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="787" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A787" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B787" s="33" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-        <v>2150118</v>
+        <v>429</v>
+      </c>
+      <c r="C787" s="167">
+        <v>9800245</v>
       </c>
       <c r="D787" s="26"/>
       <c r="E787" s="28"/>
       <c r="F787" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G787" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H787" s="41"/>
-      <c r="I787" s="104"/>
-[...26 lines deleted...]
-    <row r="788" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="788" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A788" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B788" s="33" t="s">
-        <v>556</v>
-[...2 lines deleted...]
-        <v>2150118</v>
+        <v>430</v>
+      </c>
+      <c r="C788" s="167">
+        <v>9800245</v>
       </c>
       <c r="D788" s="26"/>
       <c r="E788" s="28"/>
       <c r="F788" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G788" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H788" s="41"/>
-      <c r="I788" s="104"/>
-[...26 lines deleted...]
-    <row r="789" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="789" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A789" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B789" s="68" t="s">
-[...3 lines deleted...]
-        <v>2190632</v>
+      <c r="B789" s="33" t="s">
+        <v>435</v>
+      </c>
+      <c r="C789" s="167">
+        <v>9800245</v>
       </c>
       <c r="D789" s="26"/>
       <c r="E789" s="28"/>
       <c r="F789" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G789" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H789" s="41"/>
-      <c r="I789" s="104"/>
-[...26 lines deleted...]
-    <row r="790" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="790" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A790" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B790" s="68" t="s">
-[...3 lines deleted...]
-        <v>2160845</v>
+      <c r="B790" s="33" t="s">
+        <v>431</v>
+      </c>
+      <c r="C790" s="167">
+        <v>9800245</v>
       </c>
       <c r="D790" s="26"/>
       <c r="E790" s="28"/>
       <c r="F790" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G790" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H790" s="41"/>
-      <c r="I790" s="104"/>
-[...26 lines deleted...]
-    <row r="791" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="791" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A791" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B791" s="61" t="s">
-[...3 lines deleted...]
-        <v>961</v>
+      <c r="B791" s="33" t="s">
+        <v>432</v>
+      </c>
+      <c r="C791" s="167">
+        <v>9800245</v>
       </c>
       <c r="D791" s="26"/>
       <c r="E791" s="28"/>
       <c r="F791" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G791" s="39" t="s">
-        <v>675</v>
+        <v>1085</v>
       </c>
       <c r="H791" s="41"/>
-      <c r="I791" s="104"/>
-[...27 lines deleted...]
-      <c r="A792" s="30" t="s">
+    </row>
+    <row r="792" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A792" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B792" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D792" s="25"/>
+      <c r="B792" s="33" t="s">
+        <v>433</v>
+      </c>
+      <c r="C792" s="167">
+        <v>9800245</v>
+      </c>
+      <c r="D792" s="26"/>
       <c r="E792" s="28"/>
       <c r="F792" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G792" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H792" s="41"/>
-      <c r="I792" s="104"/>
-[...27 lines deleted...]
-      <c r="A793" s="30" t="s">
+    </row>
+    <row r="793" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A793" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B793" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D793" s="25"/>
+      <c r="B793" s="33" t="s">
+        <v>434</v>
+      </c>
+      <c r="C793" s="167">
+        <v>9800245</v>
+      </c>
+      <c r="D793" s="26"/>
       <c r="E793" s="28"/>
       <c r="F793" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G793" s="39" t="s">
-        <v>675</v>
+        <v>1085</v>
       </c>
       <c r="H793" s="41"/>
-      <c r="I793" s="104"/>
-[...26 lines deleted...]
-    <row r="794" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="794" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A794" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B794" s="24" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B794" s="66" t="s">
+        <v>943</v>
+      </c>
+      <c r="C794" s="184">
+        <v>2250168</v>
+      </c>
+      <c r="D794" s="26"/>
       <c r="E794" s="28"/>
       <c r="F794" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G794" s="39" t="s">
-        <v>675</v>
+        <v>1085</v>
       </c>
       <c r="H794" s="41"/>
-      <c r="I794" s="104"/>
-[...26 lines deleted...]
-    <row r="795" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="795" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A795" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B795" s="24" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B795" s="66" t="s">
+        <v>959</v>
+      </c>
+      <c r="C795" s="184">
+        <v>2250168</v>
+      </c>
+      <c r="D795" s="26"/>
       <c r="E795" s="28"/>
       <c r="F795" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G795" s="39" t="s">
-        <v>675</v>
+        <v>1085</v>
       </c>
       <c r="H795" s="41"/>
-      <c r="I795" s="104"/>
-[...27 lines deleted...]
-      <c r="A796" s="28" t="s">
+    </row>
+    <row r="796" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A796" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B796" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D796" s="25"/>
+      <c r="B796" s="66" t="s">
+        <v>960</v>
+      </c>
+      <c r="C796" s="184">
+        <v>2250168</v>
+      </c>
+      <c r="D796" s="26"/>
       <c r="E796" s="28"/>
       <c r="F796" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G796" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H796" s="41"/>
-      <c r="I796" s="104"/>
-[...26 lines deleted...]
-    <row r="797" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="797" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A797" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B797" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D797" s="26"/>
+      <c r="B797" s="57" t="s">
+        <v>436</v>
+      </c>
+      <c r="C797" s="166">
+        <v>9500341</v>
+      </c>
+      <c r="D797" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E797" s="28"/>
       <c r="F797" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G797" s="39" t="s">
-        <v>1040</v>
+        <v>676</v>
       </c>
       <c r="H797" s="41"/>
-      <c r="I797" s="104"/>
-[...27 lines deleted...]
-      <c r="A798" s="31" t="s">
+    </row>
+    <row r="798" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A798" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B798" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D798" s="26"/>
+      <c r="B798" s="43" t="s">
+        <v>437</v>
+      </c>
+      <c r="C798" s="166">
+        <v>7700216</v>
+      </c>
+      <c r="D798" s="25"/>
       <c r="E798" s="28"/>
       <c r="F798" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G798" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H798" s="41"/>
-      <c r="I798" s="104"/>
-[...27 lines deleted...]
-      <c r="A799" s="31" t="s">
+    </row>
+    <row r="799" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A799" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B799" s="33" t="s">
-[...8 lines deleted...]
-        <v>574</v>
+      <c r="B799" s="49" t="s">
+        <v>615</v>
+      </c>
+      <c r="C799" s="166">
+        <v>7700216</v>
+      </c>
+      <c r="D799" s="25"/>
+      <c r="E799" s="28"/>
+      <c r="F799" s="41" t="s">
+        <v>575</v>
       </c>
       <c r="G799" s="39" t="s">
-        <v>1040</v>
-[...29 lines deleted...]
-    <row r="800" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+        <v>1085</v>
+      </c>
+      <c r="H799" s="41"/>
+    </row>
+    <row r="800" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A800" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B800" s="33" t="s">
-[...8 lines deleted...]
-        <v>574</v>
+      <c r="B800" s="49" t="s">
+        <v>438</v>
+      </c>
+      <c r="C800" s="166">
+        <v>7700216</v>
+      </c>
+      <c r="D800" s="25"/>
+      <c r="E800" s="28"/>
+      <c r="F800" s="41" t="s">
+        <v>575</v>
       </c>
       <c r="G800" s="39" t="s">
-        <v>1040</v>
-[...30 lines deleted...]
-      <c r="A801" s="28" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H800" s="41"/>
+    </row>
+    <row r="801" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A801" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B801" s="33" t="s">
-[...8 lines deleted...]
-        <v>574</v>
+      <c r="B801" s="49" t="s">
+        <v>596</v>
+      </c>
+      <c r="C801" s="166">
+        <v>7700216</v>
+      </c>
+      <c r="D801" s="25"/>
+      <c r="E801" s="28"/>
+      <c r="F801" s="41" t="s">
+        <v>575</v>
       </c>
       <c r="G801" s="39" t="s">
-        <v>1040</v>
-[...30 lines deleted...]
-      <c r="A802" s="28" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H801" s="41"/>
+    </row>
+    <row r="802" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A802" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B802" s="44" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B802" s="49" t="s">
+        <v>439</v>
+      </c>
+      <c r="C802" s="166">
+        <v>7700216</v>
+      </c>
+      <c r="D802" s="25"/>
       <c r="E802" s="28"/>
       <c r="F802" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G802" s="39" t="s">
-        <v>675</v>
+        <v>1085</v>
       </c>
       <c r="H802" s="41"/>
-      <c r="I802" s="104"/>
-[...27 lines deleted...]
-      <c r="A803" s="28" t="s">
+    </row>
+    <row r="803" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A803" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B803" s="24" t="s">
-[...3 lines deleted...]
-        <v>2220168</v>
+      <c r="B803" s="49" t="s">
+        <v>441</v>
+      </c>
+      <c r="C803" s="166">
+        <v>7700216</v>
       </c>
       <c r="D803" s="25"/>
       <c r="E803" s="28"/>
       <c r="F803" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G803" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H803" s="41"/>
-      <c r="I803" s="104"/>
-[...27 lines deleted...]
-      <c r="A804" s="28" t="s">
+    </row>
+    <row r="804" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A804" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B804" s="24" t="s">
-[...3 lines deleted...]
-        <v>9700114</v>
+      <c r="B804" s="49" t="s">
+        <v>595</v>
+      </c>
+      <c r="C804" s="166">
+        <v>7700216</v>
       </c>
       <c r="D804" s="25"/>
       <c r="E804" s="28"/>
       <c r="F804" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G804" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H804" s="41"/>
-      <c r="I804" s="104"/>
-[...27 lines deleted...]
-      <c r="A805" s="28" t="s">
+    </row>
+    <row r="805" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A805" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B805" s="33" t="s">
-[...3 lines deleted...]
-        <v>9700114</v>
+      <c r="B805" s="49" t="s">
+        <v>619</v>
+      </c>
+      <c r="C805" s="166">
+        <v>7700216</v>
       </c>
       <c r="D805" s="25"/>
       <c r="E805" s="28"/>
       <c r="F805" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G805" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H805" s="41"/>
-      <c r="I805" s="104"/>
-[...27 lines deleted...]
-      <c r="A806" s="28" t="s">
+    </row>
+    <row r="806" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A806" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B806" s="33" t="s">
-[...3 lines deleted...]
-        <v>9700114</v>
+      <c r="B806" s="49" t="s">
+        <v>594</v>
+      </c>
+      <c r="C806" s="166">
+        <v>7700216</v>
       </c>
       <c r="D806" s="25"/>
       <c r="E806" s="28"/>
       <c r="F806" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G806" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H806" s="41"/>
-      <c r="I806" s="104"/>
-[...27 lines deleted...]
-      <c r="A807" s="28" t="s">
+    </row>
+    <row r="807" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A807" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B807" s="68" t="s">
-[...3 lines deleted...]
-        <v>2220108</v>
+      <c r="B807" s="49" t="s">
+        <v>440</v>
+      </c>
+      <c r="C807" s="166">
+        <v>7700216</v>
       </c>
       <c r="D807" s="25"/>
       <c r="E807" s="28"/>
       <c r="F807" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G807" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H807" s="41"/>
-      <c r="I807" s="104"/>
-[...27 lines deleted...]
-      <c r="A808" s="28" t="s">
+    </row>
+    <row r="808" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A808" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B808" s="44" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B808" s="49" t="s">
+        <v>593</v>
+      </c>
+      <c r="C808" s="166">
+        <v>7700216</v>
+      </c>
+      <c r="D808" s="25"/>
       <c r="E808" s="28"/>
       <c r="F808" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G808" s="39" t="s">
-        <v>675</v>
+        <v>1085</v>
       </c>
       <c r="H808" s="41"/>
-      <c r="I808" s="104"/>
-[...27 lines deleted...]
-      <c r="A809" s="28" t="s">
+    </row>
+    <row r="809" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A809" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B809" s="24" t="s">
-[...3 lines deleted...]
-        <v>2190027</v>
+      <c r="B809" s="47" t="s">
+        <v>743</v>
+      </c>
+      <c r="C809" s="166">
+        <v>2190945</v>
       </c>
       <c r="D809" s="25"/>
       <c r="E809" s="28"/>
       <c r="F809" s="41" t="s">
-        <v>574</v>
+        <v>744</v>
       </c>
       <c r="G809" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H809" s="41"/>
-      <c r="I809" s="104"/>
-[...27 lines deleted...]
-      <c r="A810" s="28" t="s">
+    </row>
+    <row r="810" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A810" s="30" t="s">
         <v>379</v>
       </c>
       <c r="B810" s="24" t="s">
-        <v>518</v>
-[...2 lines deleted...]
-        <v>2190499</v>
+        <v>442</v>
+      </c>
+      <c r="C810" s="166">
+        <v>7600310</v>
       </c>
       <c r="D810" s="25"/>
       <c r="E810" s="28"/>
       <c r="F810" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G810" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H810" s="41"/>
-      <c r="I810" s="104"/>
-[...26 lines deleted...]
-    <row r="811" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="811" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A811" s="28" t="s">
         <v>379</v>
       </c>
       <c r="B811" s="33" t="s">
-        <v>637</v>
-[...4 lines deleted...]
-      <c r="D811" s="25"/>
+        <v>443</v>
+      </c>
+      <c r="C811" s="167">
+        <v>7600310</v>
+      </c>
+      <c r="D811" s="26"/>
       <c r="E811" s="28"/>
       <c r="F811" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G811" s="39" t="s">
-        <v>1040</v>
+        <v>1085</v>
       </c>
       <c r="H811" s="41"/>
-      <c r="I811" s="104"/>
-[...27 lines deleted...]
-      <c r="A812" s="28" t="s">
+    </row>
+    <row r="812" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A812" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B812" s="33" t="s">
-[...3 lines deleted...]
-        <v>889</v>
+      <c r="B812" s="24" t="s">
+        <v>444</v>
+      </c>
+      <c r="C812" s="166">
+        <v>2150251</v>
       </c>
       <c r="D812" s="25"/>
       <c r="E812" s="28"/>
       <c r="F812" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G812" s="39" t="s">
-        <v>675</v>
+        <v>1085</v>
       </c>
       <c r="H812" s="41"/>
-      <c r="I812" s="104"/>
-[...27 lines deleted...]
-      <c r="A813" s="28" t="s">
+    </row>
+    <row r="813" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A813" s="124" t="s">
         <v>379</v>
       </c>
-      <c r="B813" s="33" t="s">
-[...137 lines deleted...]
-        <v>2230160</v>
+      <c r="B813" s="140" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C813" s="171">
+        <v>2150251</v>
+      </c>
+      <c r="D813" s="125"/>
+      <c r="E813" s="136"/>
+      <c r="F813" s="126" t="s">
+        <v>575</v>
+      </c>
+      <c r="G813" s="127"/>
+      <c r="H813" s="126"/>
+    </row>
+    <row r="814" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A814" s="124" t="s">
+        <v>379</v>
+      </c>
+      <c r="B814" s="140" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C814" s="171">
+        <v>2150251</v>
+      </c>
+      <c r="D814" s="125"/>
+      <c r="E814" s="136"/>
+      <c r="F814" s="126" t="s">
+        <v>575</v>
+      </c>
+      <c r="G814" s="127"/>
+      <c r="H814" s="126"/>
+    </row>
+    <row r="815" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A815" s="124" t="s">
+        <v>379</v>
+      </c>
+      <c r="B815" s="140" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C815" s="171">
+        <v>2150251</v>
+      </c>
+      <c r="D815" s="125"/>
+      <c r="E815" s="136"/>
+      <c r="F815" s="126" t="s">
+        <v>575</v>
+      </c>
+      <c r="G815" s="127"/>
+      <c r="H815" s="126"/>
+    </row>
+    <row r="816" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A816" s="30" t="s">
+        <v>379</v>
+      </c>
+      <c r="B816" s="24" t="s">
+        <v>445</v>
+      </c>
+      <c r="C816" s="166">
+        <v>2150252</v>
       </c>
       <c r="D816" s="25"/>
       <c r="E816" s="28"/>
-      <c r="F816" s="41"/>
+      <c r="F816" s="41" t="s">
+        <v>575</v>
+      </c>
       <c r="G816" s="39" t="s">
-        <v>1018</v>
+        <v>676</v>
       </c>
       <c r="H816" s="41"/>
-      <c r="I816" s="104"/>
-[...28 lines deleted...]
-        <v>553</v>
+    </row>
+    <row r="817" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A817" s="30" t="s">
+        <v>379</v>
       </c>
       <c r="B817" s="24" t="s">
-        <v>551</v>
-[...6 lines deleted...]
-      </c>
+        <v>927</v>
+      </c>
+      <c r="C817" s="166">
+        <v>2170538</v>
+      </c>
+      <c r="D817" s="25"/>
       <c r="E817" s="28"/>
       <c r="F817" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G817" s="39" t="s">
-        <v>675</v>
+        <v>1085</v>
       </c>
       <c r="H817" s="41"/>
-      <c r="I817" s="104"/>
-[...308 lines deleted...]
-    <row r="824" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="818" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A818" s="124" t="s">
+        <v>379</v>
+      </c>
+      <c r="B818" s="139" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C818" s="171">
+        <v>2170538</v>
+      </c>
+      <c r="D818" s="125"/>
+      <c r="E818" s="136"/>
+      <c r="F818" s="126" t="s">
+        <v>575</v>
+      </c>
+      <c r="G818" s="127"/>
+      <c r="H818" s="126"/>
+    </row>
+    <row r="819" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A819" s="124" t="s">
+        <v>379</v>
+      </c>
+      <c r="B819" s="139" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C819" s="171">
+        <v>2170538</v>
+      </c>
+      <c r="D819" s="125"/>
+      <c r="E819" s="136"/>
+      <c r="F819" s="126" t="s">
+        <v>575</v>
+      </c>
+      <c r="G819" s="127"/>
+      <c r="H819" s="126"/>
+    </row>
+    <row r="820" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A820" s="124" t="s">
+        <v>379</v>
+      </c>
+      <c r="B820" s="139" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C820" s="171">
+        <v>2170538</v>
+      </c>
+      <c r="D820" s="125"/>
+      <c r="E820" s="136"/>
+      <c r="F820" s="126" t="s">
+        <v>575</v>
+      </c>
+      <c r="G820" s="127"/>
+      <c r="H820" s="126"/>
+    </row>
+    <row r="821" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A821" s="124" t="s">
+        <v>379</v>
+      </c>
+      <c r="B821" s="139" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C821" s="171">
+        <v>2170538</v>
+      </c>
+      <c r="D821" s="125"/>
+      <c r="E821" s="136"/>
+      <c r="F821" s="126" t="s">
+        <v>575</v>
+      </c>
+      <c r="G821" s="127"/>
+      <c r="H821" s="126"/>
+    </row>
+    <row r="822" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A822" s="124" t="s">
+        <v>379</v>
+      </c>
+      <c r="B822" s="139" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C822" s="171">
+        <v>2170538</v>
+      </c>
+      <c r="D822" s="125"/>
+      <c r="E822" s="136"/>
+      <c r="F822" s="126" t="s">
+        <v>575</v>
+      </c>
+      <c r="G822" s="127"/>
+      <c r="H822" s="126"/>
+    </row>
+    <row r="823" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A823" s="124" t="s">
+        <v>379</v>
+      </c>
+      <c r="B823" s="139" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C823" s="171">
+        <v>2170538</v>
+      </c>
+      <c r="D823" s="125"/>
+      <c r="E823" s="136"/>
+      <c r="F823" s="126" t="s">
+        <v>575</v>
+      </c>
+      <c r="G823" s="127"/>
+      <c r="H823" s="126"/>
+    </row>
+    <row r="824" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A824" s="30" t="s">
-        <v>462</v>
+        <v>379</v>
       </c>
       <c r="B824" s="24" t="s">
-        <v>465</v>
-[...2 lines deleted...]
-        <v>2060130</v>
+        <v>449</v>
+      </c>
+      <c r="C824" s="166">
+        <v>2150118</v>
       </c>
       <c r="D824" s="25"/>
       <c r="E824" s="28"/>
       <c r="F824" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G824" s="39" t="s">
-        <v>675</v>
+        <v>1085</v>
       </c>
       <c r="H824" s="41"/>
-      <c r="I824" s="104"/>
-[...26 lines deleted...]
-    <row r="825" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="825" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A825" s="31" t="s">
-        <v>462</v>
+        <v>379</v>
       </c>
       <c r="B825" s="33" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-        <v>2150769</v>
+        <v>450</v>
+      </c>
+      <c r="C825" s="167">
+        <v>2150118</v>
       </c>
       <c r="D825" s="26"/>
       <c r="E825" s="28"/>
       <c r="F825" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G825" s="39" t="s">
-        <v>675</v>
+        <v>1085</v>
       </c>
       <c r="H825" s="41"/>
-      <c r="I825" s="104"/>
-[...26 lines deleted...]
-    <row r="826" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="826" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A826" s="31" t="s">
-        <v>462</v>
-[...5 lines deleted...]
-        <v>2190441</v>
+        <v>379</v>
+      </c>
+      <c r="B826" s="33" t="s">
+        <v>557</v>
+      </c>
+      <c r="C826" s="167">
+        <v>2150118</v>
       </c>
       <c r="D826" s="26"/>
       <c r="E826" s="28"/>
       <c r="F826" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G826" s="39" t="s">
-        <v>1042</v>
+        <v>1085</v>
       </c>
       <c r="H826" s="41"/>
-      <c r="I826" s="104"/>
-[...26 lines deleted...]
-    <row r="827" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="827" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A827" s="31" t="s">
-        <v>462</v>
-[...5 lines deleted...]
-        <v>2190441</v>
+        <v>379</v>
+      </c>
+      <c r="B827" s="66" t="s">
+        <v>537</v>
+      </c>
+      <c r="C827" s="167">
+        <v>2190632</v>
       </c>
       <c r="D827" s="26"/>
       <c r="E827" s="28"/>
       <c r="F827" s="41" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G827" s="39" t="s">
-        <v>1042</v>
+        <v>1085</v>
       </c>
       <c r="H827" s="41"/>
-      <c r="I827" s="104"/>
-[...38 lines deleted...]
-      </c>
+    </row>
+    <row r="828" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A828" s="31" t="s">
+        <v>379</v>
+      </c>
+      <c r="B828" s="66" t="s">
+        <v>453</v>
+      </c>
+      <c r="C828" s="167">
+        <v>2160845</v>
+      </c>
+      <c r="D828" s="26"/>
       <c r="E828" s="28"/>
       <c r="F828" s="41" t="s">
-        <v>675</v>
+        <v>575</v>
       </c>
       <c r="G828" s="39" t="s">
-        <v>675</v>
+        <v>1085</v>
       </c>
       <c r="H828" s="41"/>
-      <c r="I828" s="104"/>
-[...38 lines deleted...]
-      </c>
+    </row>
+    <row r="829" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A829" s="31" t="s">
+        <v>379</v>
+      </c>
+      <c r="B829" s="59" t="s">
+        <v>962</v>
+      </c>
+      <c r="C829" s="167" t="s">
+        <v>963</v>
+      </c>
+      <c r="D829" s="26"/>
       <c r="E829" s="28"/>
       <c r="F829" s="41" t="s">
-        <v>675</v>
+        <v>575</v>
       </c>
       <c r="G829" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H829" s="41"/>
-      <c r="I829" s="104"/>
-[...26 lines deleted...]
-    <row r="830" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="830" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A830" s="30" t="s">
-        <v>467</v>
+        <v>379</v>
       </c>
       <c r="B830" s="24" t="s">
-        <v>473</v>
-[...6 lines deleted...]
-      </c>
+        <v>451</v>
+      </c>
+      <c r="C830" s="166">
+        <v>2120168</v>
+      </c>
+      <c r="D830" s="25"/>
       <c r="E830" s="28"/>
       <c r="F830" s="41" t="s">
-        <v>675</v>
+        <v>575</v>
       </c>
       <c r="G830" s="39" t="s">
-        <v>675</v>
+        <v>1085</v>
       </c>
       <c r="H830" s="41"/>
-      <c r="I830" s="104"/>
-[...36 lines deleted...]
-      <c r="D831" s="26"/>
+    </row>
+    <row r="831" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A831" s="30" t="s">
+        <v>379</v>
+      </c>
+      <c r="B831" s="24" t="s">
+        <v>452</v>
+      </c>
+      <c r="C831" s="166">
+        <v>6700157</v>
+      </c>
+      <c r="D831" s="25"/>
       <c r="E831" s="28"/>
       <c r="F831" s="41" t="s">
-        <v>675</v>
+        <v>575</v>
       </c>
       <c r="G831" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H831" s="41"/>
-      <c r="I831" s="104"/>
-[...28 lines deleted...]
-        <v>467</v>
+    </row>
+    <row r="832" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A832" s="31" t="s">
+        <v>379</v>
       </c>
       <c r="B832" s="24" t="s">
-        <v>474</v>
-[...4 lines deleted...]
-      <c r="D832" s="25" t="s">
+        <v>700</v>
+      </c>
+      <c r="C832" s="167">
+        <v>2210939</v>
+      </c>
+      <c r="D832" s="51" t="s">
         <v>21</v>
       </c>
       <c r="E832" s="28"/>
       <c r="F832" s="41" t="s">
-        <v>675</v>
+        <v>575</v>
       </c>
       <c r="G832" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H832" s="41"/>
-      <c r="I832" s="104"/>
-[...28 lines deleted...]
-        <v>467</v>
+    </row>
+    <row r="833" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A833" s="31" t="s">
+        <v>379</v>
       </c>
       <c r="B833" s="24" t="s">
-        <v>979</v>
-[...4 lines deleted...]
-      <c r="D833" s="25" t="s">
+        <v>553</v>
+      </c>
+      <c r="C833" s="167">
+        <v>2190874</v>
+      </c>
+      <c r="D833" s="51" t="s">
         <v>21</v>
       </c>
       <c r="E833" s="28"/>
-      <c r="F833" s="41"/>
+      <c r="F833" s="41" t="s">
+        <v>575</v>
+      </c>
       <c r="G833" s="39" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="H833" s="41"/>
-      <c r="I833" s="104"/>
-[...36 lines deleted...]
-      <c r="D834" s="26"/>
+    </row>
+    <row r="834" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A834" s="28" t="s">
+        <v>379</v>
+      </c>
+      <c r="B834" s="24" t="s">
+        <v>454</v>
+      </c>
+      <c r="C834" s="166">
+        <v>2000018</v>
+      </c>
+      <c r="D834" s="25"/>
       <c r="E834" s="28"/>
       <c r="F834" s="41" t="s">
-        <v>675</v>
+        <v>575</v>
       </c>
       <c r="G834" s="39" t="s">
-        <v>675</v>
+        <v>1085</v>
       </c>
       <c r="H834" s="41"/>
-      <c r="I834" s="104"/>
-[...38 lines deleted...]
-      </c>
+    </row>
+    <row r="835" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A835" s="31" t="s">
+        <v>379</v>
+      </c>
+      <c r="B835" s="33" t="s">
+        <v>458</v>
+      </c>
+      <c r="C835" s="167">
+        <v>2000018</v>
+      </c>
+      <c r="D835" s="26"/>
       <c r="E835" s="28"/>
       <c r="F835" s="41" t="s">
-        <v>675</v>
+        <v>575</v>
       </c>
       <c r="G835" s="39" t="s">
-        <v>675</v>
+        <v>1085</v>
       </c>
       <c r="H835" s="41"/>
-      <c r="I835" s="104"/>
-[...36 lines deleted...]
-      <c r="D836" s="25"/>
+    </row>
+    <row r="836" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A836" s="31" t="s">
+        <v>379</v>
+      </c>
+      <c r="B836" s="33" t="s">
+        <v>455</v>
+      </c>
+      <c r="C836" s="167">
+        <v>2000018</v>
+      </c>
+      <c r="D836" s="26"/>
       <c r="E836" s="28"/>
       <c r="F836" s="41" t="s">
-        <v>675</v>
+        <v>575</v>
       </c>
       <c r="G836" s="39" t="s">
-        <v>675</v>
+        <v>1085</v>
       </c>
       <c r="H836" s="41"/>
-      <c r="I836" s="104"/>
-[...26 lines deleted...]
-    <row r="837" spans="1:34" s="1" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="837" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A837" s="31" t="s">
+        <v>379</v>
+      </c>
+      <c r="B837" s="33" t="s">
+        <v>456</v>
+      </c>
+      <c r="C837" s="167">
+        <v>2000018</v>
+      </c>
+      <c r="D837" s="26"/>
+      <c r="E837" s="56"/>
+      <c r="F837" s="52" t="s">
+        <v>575</v>
+      </c>
+      <c r="G837" s="39" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H837" s="52"/>
+    </row>
+    <row r="838" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A838" s="31" t="s">
+        <v>379</v>
+      </c>
+      <c r="B838" s="33" t="s">
+        <v>815</v>
+      </c>
+      <c r="C838" s="167">
+        <v>2000018</v>
+      </c>
+      <c r="D838" s="26"/>
+      <c r="E838" s="56"/>
+      <c r="F838" s="52" t="s">
+        <v>575</v>
+      </c>
+      <c r="G838" s="39" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H838" s="52"/>
+    </row>
+    <row r="839" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A839" s="28" t="s">
+        <v>379</v>
+      </c>
+      <c r="B839" s="33" t="s">
+        <v>457</v>
+      </c>
+      <c r="C839" s="167">
+        <v>2000018</v>
+      </c>
+      <c r="D839" s="26"/>
+      <c r="E839" s="56"/>
+      <c r="F839" s="52" t="s">
+        <v>575</v>
+      </c>
+      <c r="G839" s="39" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H839" s="52"/>
+    </row>
+    <row r="840" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A840" s="28" t="s">
+        <v>379</v>
+      </c>
+      <c r="B840" s="44" t="s">
+        <v>459</v>
+      </c>
+      <c r="C840" s="167">
+        <v>9500147</v>
+      </c>
+      <c r="D840" s="51" t="s">
+        <v>21</v>
+      </c>
+      <c r="E840" s="28"/>
+      <c r="F840" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G840" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H840" s="41"/>
+    </row>
+    <row r="841" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A841" s="28" t="s">
+        <v>379</v>
+      </c>
+      <c r="B841" s="24" t="s">
+        <v>758</v>
+      </c>
+      <c r="C841" s="166">
+        <v>2220168</v>
+      </c>
+      <c r="D841" s="25"/>
+      <c r="E841" s="28"/>
+      <c r="F841" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G841" s="39" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H841" s="41"/>
+    </row>
+    <row r="842" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A842" s="28" t="s">
+        <v>379</v>
+      </c>
+      <c r="B842" s="24" t="s">
+        <v>460</v>
+      </c>
+      <c r="C842" s="166">
+        <v>9700114</v>
+      </c>
+      <c r="D842" s="25"/>
+      <c r="E842" s="28"/>
+      <c r="F842" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G842" s="39" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H842" s="41"/>
+    </row>
+    <row r="843" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A843" s="28" t="s">
+        <v>379</v>
+      </c>
+      <c r="B843" s="33" t="s">
+        <v>718</v>
+      </c>
+      <c r="C843" s="166">
+        <v>9700114</v>
+      </c>
+      <c r="D843" s="25"/>
+      <c r="E843" s="28"/>
+      <c r="F843" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G843" s="39" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H843" s="41"/>
+    </row>
+    <row r="844" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A844" s="28" t="s">
+        <v>379</v>
+      </c>
+      <c r="B844" s="33" t="s">
+        <v>717</v>
+      </c>
+      <c r="C844" s="166">
+        <v>9700114</v>
+      </c>
+      <c r="D844" s="25"/>
+      <c r="E844" s="28"/>
+      <c r="F844" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G844" s="39" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H844" s="41"/>
+    </row>
+    <row r="845" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A845" s="28" t="s">
+        <v>379</v>
+      </c>
+      <c r="B845" s="66" t="s">
+        <v>741</v>
+      </c>
+      <c r="C845" s="166">
+        <v>2220108</v>
+      </c>
+      <c r="D845" s="25"/>
+      <c r="E845" s="28"/>
+      <c r="F845" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G845" s="39" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H845" s="41"/>
+    </row>
+    <row r="846" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A846" s="28" t="s">
+        <v>379</v>
+      </c>
+      <c r="B846" s="44" t="s">
+        <v>659</v>
+      </c>
+      <c r="C846" s="166">
+        <v>2210263</v>
+      </c>
+      <c r="D846" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="E846" s="28"/>
+      <c r="F846" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G846" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H846" s="41"/>
+    </row>
+    <row r="847" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A847" s="28" t="s">
+        <v>379</v>
+      </c>
+      <c r="B847" s="24" t="s">
+        <v>461</v>
+      </c>
+      <c r="C847" s="166">
+        <v>2190027</v>
+      </c>
+      <c r="D847" s="25"/>
+      <c r="E847" s="28"/>
+      <c r="F847" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G847" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H847" s="41"/>
+    </row>
+    <row r="848" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A848" s="28" t="s">
+        <v>379</v>
+      </c>
+      <c r="B848" s="24" t="s">
+        <v>519</v>
+      </c>
+      <c r="C848" s="166">
+        <v>2190499</v>
+      </c>
+      <c r="D848" s="25"/>
+      <c r="E848" s="28"/>
+      <c r="F848" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G848" s="39" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H848" s="41"/>
+    </row>
+    <row r="849" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A849" s="28" t="s">
+        <v>379</v>
+      </c>
+      <c r="B849" s="33" t="s">
+        <v>638</v>
+      </c>
+      <c r="C849" s="166">
+        <v>2190499</v>
+      </c>
+      <c r="D849" s="25"/>
+      <c r="E849" s="28"/>
+      <c r="F849" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G849" s="39" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H849" s="41"/>
+    </row>
+    <row r="850" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A850" s="28" t="s">
+        <v>379</v>
+      </c>
+      <c r="B850" s="33" t="s">
+        <v>888</v>
+      </c>
+      <c r="C850" s="166" t="s">
+        <v>891</v>
+      </c>
+      <c r="D850" s="25"/>
+      <c r="E850" s="28"/>
+      <c r="F850" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G850" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H850" s="41"/>
+    </row>
+    <row r="851" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A851" s="28" t="s">
+        <v>379</v>
+      </c>
+      <c r="B851" s="33" t="s">
+        <v>520</v>
+      </c>
+      <c r="C851" s="166">
+        <v>2190499</v>
+      </c>
+      <c r="D851" s="25"/>
+      <c r="E851" s="28"/>
+      <c r="F851" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G851" s="39" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H851" s="41"/>
+    </row>
+    <row r="852" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A852" s="28" t="s">
+        <v>835</v>
+      </c>
+      <c r="B852" s="24" t="s">
+        <v>836</v>
+      </c>
+      <c r="C852" s="166">
+        <v>2230160</v>
+      </c>
+      <c r="D852" s="25"/>
+      <c r="E852" s="28"/>
+      <c r="F852" s="41"/>
+      <c r="G852" s="39" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H852" s="41"/>
+    </row>
+    <row r="853" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A853" s="28" t="s">
+        <v>835</v>
+      </c>
+      <c r="B853" s="33" t="s">
+        <v>837</v>
+      </c>
+      <c r="C853" s="166">
+        <v>2230160</v>
+      </c>
+      <c r="D853" s="25"/>
+      <c r="E853" s="28"/>
+      <c r="F853" s="41"/>
+      <c r="G853" s="39" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H853" s="41"/>
+    </row>
+    <row r="854" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A854" s="136" t="s">
+        <v>835</v>
+      </c>
+      <c r="B854" s="140" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C854" s="171">
+        <v>2230160</v>
+      </c>
+      <c r="D854" s="125"/>
+      <c r="E854" s="136"/>
+      <c r="F854" s="126"/>
+      <c r="G854" s="127"/>
+      <c r="H854" s="126"/>
+    </row>
+    <row r="855" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A855" s="28" t="s">
+        <v>835</v>
+      </c>
+      <c r="B855" s="33" t="s">
+        <v>838</v>
+      </c>
+      <c r="C855" s="166">
+        <v>2230160</v>
+      </c>
+      <c r="D855" s="25"/>
+      <c r="E855" s="28"/>
+      <c r="F855" s="41"/>
+      <c r="G855" s="39" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H855" s="41"/>
+    </row>
+    <row r="856" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A856" s="28" t="s">
+        <v>554</v>
+      </c>
+      <c r="B856" s="24" t="s">
+        <v>552</v>
+      </c>
+      <c r="C856" s="166">
+        <v>2190811</v>
+      </c>
+      <c r="D856" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="E856" s="28"/>
+      <c r="F856" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G856" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H856" s="41"/>
+    </row>
+    <row r="857" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A857" s="30" t="s">
+        <v>462</v>
+      </c>
+      <c r="B857" s="24" t="s">
+        <v>463</v>
+      </c>
+      <c r="C857" s="166">
+        <v>2171089</v>
+      </c>
+      <c r="D857" s="25"/>
+      <c r="E857" s="28"/>
+      <c r="F857" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G857" s="39" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H857" s="41"/>
+    </row>
+    <row r="858" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A858" s="30" t="s">
+        <v>462</v>
+      </c>
+      <c r="B858" s="33" t="s">
+        <v>673</v>
+      </c>
+      <c r="C858" s="166">
+        <v>2210285</v>
+      </c>
+      <c r="D858" s="25"/>
+      <c r="E858" s="28"/>
+      <c r="F858" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G858" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H858" s="41"/>
+    </row>
+    <row r="859" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A859" s="31" t="s">
+        <v>462</v>
+      </c>
+      <c r="B859" s="33" t="s">
+        <v>464</v>
+      </c>
+      <c r="C859" s="167">
+        <v>2171089</v>
+      </c>
+      <c r="D859" s="26"/>
+      <c r="E859" s="28"/>
+      <c r="F859" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G859" s="39" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H859" s="41"/>
+    </row>
+    <row r="860" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A860" s="31" t="s">
+        <v>462</v>
+      </c>
+      <c r="B860" s="24" t="s">
+        <v>546</v>
+      </c>
+      <c r="C860" s="167">
+        <v>2190760</v>
+      </c>
+      <c r="D860" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="E860" s="28"/>
+      <c r="F860" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G860" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H860" s="41"/>
+    </row>
+    <row r="861" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A861" s="31" t="s">
+        <v>462</v>
+      </c>
+      <c r="B861" s="33" t="s">
+        <v>720</v>
+      </c>
+      <c r="C861" s="167">
+        <v>2190760</v>
+      </c>
+      <c r="D861" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="E861" s="28"/>
+      <c r="F861" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G861" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H861" s="41"/>
+    </row>
+    <row r="862" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A862" s="31" t="s">
+        <v>462</v>
+      </c>
+      <c r="B862" s="33" t="s">
+        <v>719</v>
+      </c>
+      <c r="C862" s="167">
+        <v>2190760</v>
+      </c>
+      <c r="D862" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="E862" s="28"/>
+      <c r="F862" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G862" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H862" s="41"/>
+    </row>
+    <row r="863" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A863" s="30" t="s">
+        <v>462</v>
+      </c>
+      <c r="B863" s="24" t="s">
+        <v>465</v>
+      </c>
+      <c r="C863" s="166">
+        <v>2060130</v>
+      </c>
+      <c r="D863" s="25"/>
+      <c r="E863" s="28"/>
+      <c r="F863" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G863" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H863" s="41"/>
+    </row>
+    <row r="864" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A864" s="31" t="s">
+        <v>462</v>
+      </c>
+      <c r="B864" s="33" t="s">
+        <v>466</v>
+      </c>
+      <c r="C864" s="167">
+        <v>2150769</v>
+      </c>
+      <c r="D864" s="26"/>
+      <c r="E864" s="28"/>
+      <c r="F864" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G864" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H864" s="41"/>
+    </row>
+    <row r="865" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A865" s="31" t="s">
+        <v>462</v>
+      </c>
+      <c r="B865" s="24" t="s">
+        <v>515</v>
+      </c>
+      <c r="C865" s="167">
+        <v>2190441</v>
+      </c>
+      <c r="D865" s="26"/>
+      <c r="E865" s="28"/>
+      <c r="F865" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G865" s="39" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H865" s="41"/>
+    </row>
+    <row r="866" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A866" s="31" t="s">
+        <v>462</v>
+      </c>
+      <c r="B866" s="33" t="s">
+        <v>516</v>
+      </c>
+      <c r="C866" s="167">
+        <v>2190441</v>
+      </c>
+      <c r="D866" s="26"/>
+      <c r="E866" s="28"/>
+      <c r="F866" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G866" s="39" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H866" s="41"/>
+    </row>
+    <row r="867" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A867" s="137" t="s">
+        <v>462</v>
+      </c>
+      <c r="B867" s="140" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C867" s="179">
+        <v>2190441</v>
+      </c>
+      <c r="D867" s="138"/>
+      <c r="E867" s="136"/>
+      <c r="F867" s="126" t="s">
+        <v>575</v>
+      </c>
+      <c r="G867" s="127"/>
+      <c r="H867" s="126"/>
+    </row>
+    <row r="868" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A868" s="30" t="s">
         <v>467</v>
       </c>
-      <c r="B837" s="44" t="s">
+      <c r="B868" s="24" t="s">
+        <v>468</v>
+      </c>
+      <c r="C868" s="166">
+        <v>2180256</v>
+      </c>
+      <c r="D868" s="74" t="s">
+        <v>21</v>
+      </c>
+      <c r="E868" s="28"/>
+      <c r="F868" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G868" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H868" s="41"/>
+    </row>
+    <row r="869" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A869" s="30" t="s">
+        <v>467</v>
+      </c>
+      <c r="B869" s="24" t="s">
+        <v>472</v>
+      </c>
+      <c r="C869" s="166">
+        <v>2180283</v>
+      </c>
+      <c r="D869" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="E869" s="28"/>
+      <c r="F869" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G869" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H869" s="41"/>
+    </row>
+    <row r="870" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A870" s="30" t="s">
+        <v>467</v>
+      </c>
+      <c r="B870" s="24" t="s">
+        <v>473</v>
+      </c>
+      <c r="C870" s="166">
+        <v>2130126</v>
+      </c>
+      <c r="D870" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="E870" s="28"/>
+      <c r="F870" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G870" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H870" s="41"/>
+    </row>
+    <row r="871" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A871" s="31" t="s">
+        <v>467</v>
+      </c>
+      <c r="B871" s="44" t="s">
+        <v>471</v>
+      </c>
+      <c r="C871" s="167">
+        <v>2130128</v>
+      </c>
+      <c r="D871" s="26"/>
+      <c r="E871" s="28"/>
+      <c r="F871" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G871" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H871" s="41"/>
+    </row>
+    <row r="872" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A872" s="30" t="s">
+        <v>467</v>
+      </c>
+      <c r="B872" s="24" t="s">
+        <v>474</v>
+      </c>
+      <c r="C872" s="166">
+        <v>2130125</v>
+      </c>
+      <c r="D872" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="E872" s="28"/>
+      <c r="F872" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G872" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H872" s="41"/>
+    </row>
+    <row r="873" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A873" s="30" t="s">
+        <v>467</v>
+      </c>
+      <c r="B873" s="24" t="s">
+        <v>981</v>
+      </c>
+      <c r="C873" s="166">
+        <v>2250521</v>
+      </c>
+      <c r="D873" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="E873" s="28"/>
+      <c r="F873" s="41"/>
+      <c r="G873" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H873" s="41"/>
+    </row>
+    <row r="874" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A874" s="31" t="s">
+        <v>467</v>
+      </c>
+      <c r="B874" s="44" t="s">
+        <v>475</v>
+      </c>
+      <c r="C874" s="167">
+        <v>2130127</v>
+      </c>
+      <c r="D874" s="26"/>
+      <c r="E874" s="28"/>
+      <c r="F874" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G874" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H874" s="41"/>
+    </row>
+    <row r="875" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A875" s="30" t="s">
+        <v>467</v>
+      </c>
+      <c r="B875" s="24" t="s">
+        <v>658</v>
+      </c>
+      <c r="C875" s="166">
+        <v>2201024</v>
+      </c>
+      <c r="D875" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="E875" s="28"/>
+      <c r="F875" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G875" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H875" s="41"/>
+    </row>
+    <row r="876" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A876" s="30" t="s">
+        <v>467</v>
+      </c>
+      <c r="B876" s="24" t="s">
+        <v>469</v>
+      </c>
+      <c r="C876" s="166">
+        <v>2140190</v>
+      </c>
+      <c r="D876" s="25"/>
+      <c r="E876" s="28"/>
+      <c r="F876" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G876" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H876" s="41"/>
+    </row>
+    <row r="877" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A877" s="31" t="s">
+        <v>467</v>
+      </c>
+      <c r="B877" s="44" t="s">
         <v>470</v>
       </c>
-      <c r="C837" s="134">
+      <c r="C877" s="167">
         <v>2140193</v>
       </c>
-      <c r="D837" s="52" t="s">
+      <c r="D877" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="E837" s="28"/>
-[...35 lines deleted...]
-      <c r="A838" s="31" t="s">
+      <c r="E877" s="28"/>
+      <c r="F877" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G877" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H877" s="41"/>
+    </row>
+    <row r="878" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A878" s="31" t="s">
         <v>467</v>
       </c>
-      <c r="B838" s="24" t="s">
-[...2 lines deleted...]
-      <c r="C838" s="134">
+      <c r="B878" s="24" t="s">
+        <v>526</v>
+      </c>
+      <c r="C878" s="167">
         <v>2190066</v>
       </c>
-      <c r="D838" s="52" t="s">
+      <c r="D878" s="51" t="s">
         <v>21</v>
       </c>
-      <c r="E838" s="28"/>
-[...35 lines deleted...]
-      <c r="A839" s="28" t="s">
+      <c r="E878" s="28"/>
+      <c r="F878" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G878" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H878" s="41"/>
+    </row>
+    <row r="879" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A879" s="28" t="s">
         <v>476</v>
       </c>
-      <c r="B839" s="43" t="s">
+      <c r="B879" s="43" t="s">
         <v>477</v>
       </c>
-      <c r="C839" s="133">
+      <c r="C879" s="166">
         <v>2130129</v>
       </c>
-      <c r="D839" s="25"/>
-[...48 lines deleted...]
-      <c r="A841" s="195" t="s">
+      <c r="D879" s="25"/>
+      <c r="E879" s="20"/>
+      <c r="F879" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G879" s="39" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H879" s="41"/>
+    </row>
+    <row r="880" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A880" s="35"/>
+      <c r="B880" s="63"/>
+      <c r="C880" s="186"/>
+      <c r="D880" s="64"/>
+      <c r="E880" s="35"/>
+      <c r="F880" s="34" t="s">
+        <v>676</v>
+      </c>
+      <c r="G880" s="65"/>
+      <c r="H880" s="34"/>
+    </row>
+    <row r="881" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A881" s="165" t="s">
         <v>478</v>
       </c>
-      <c r="B841" s="195"/>
-[...34 lines deleted...]
-      <c r="A842" s="32" t="s">
+      <c r="B881" s="165"/>
+      <c r="C881" s="165"/>
+      <c r="D881" s="165"/>
+      <c r="E881" s="165"/>
+      <c r="F881" s="165"/>
+      <c r="G881" s="165"/>
+      <c r="H881" s="165"/>
+    </row>
+    <row r="882" spans="1:8" s="18" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+      <c r="A882" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="B842" s="32" t="s">
+      <c r="B882" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="C842" s="132" t="s">
+      <c r="C882" s="120" t="s">
         <v>4</v>
       </c>
-      <c r="D842" s="32" t="s">
+      <c r="D882" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="E842" s="32" t="s">
+      <c r="E882" s="32" t="s">
         <v>497</v>
       </c>
-      <c r="F842" s="32" t="s">
-[...36 lines deleted...]
-      <c r="A843" s="30" t="s">
+      <c r="F882" s="32" t="s">
+        <v>696</v>
+      </c>
+      <c r="G882" s="32" t="s">
+        <v>1008</v>
+      </c>
+      <c r="H882" s="32" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8" s="87" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A883" s="30" t="s">
         <v>479</v>
       </c>
-      <c r="B843" s="78" t="s">
-[...16 lines deleted...]
-      <c r="A844" s="30" t="s">
+      <c r="B883" s="76" t="s">
+        <v>861</v>
+      </c>
+      <c r="C883" s="166" t="s">
+        <v>862</v>
+      </c>
+      <c r="D883" s="86"/>
+      <c r="E883" s="86"/>
+      <c r="F883" s="86" t="s">
+        <v>575</v>
+      </c>
+      <c r="G883" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H883" s="86"/>
+    </row>
+    <row r="884" spans="1:8" s="87" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A884" s="30" t="s">
         <v>479</v>
       </c>
-      <c r="B844" s="78" t="s">
-[...14 lines deleted...]
-      <c r="A845" s="30" t="s">
+      <c r="B884" s="76" t="s">
+        <v>863</v>
+      </c>
+      <c r="C884" s="166" t="s">
+        <v>864</v>
+      </c>
+      <c r="D884" s="86"/>
+      <c r="E884" s="86"/>
+      <c r="F884" s="86"/>
+      <c r="G884" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H884" s="86"/>
+    </row>
+    <row r="885" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A885" s="30" t="s">
         <v>479</v>
       </c>
-      <c r="B845" s="24" t="s">
+      <c r="B885" s="24" t="s">
         <v>480</v>
       </c>
-      <c r="C845" s="133">
+      <c r="C885" s="166">
         <v>2130114</v>
       </c>
-      <c r="D845" s="25"/>
-[...8 lines deleted...]
-      <c r="A846" s="30" t="s">
+      <c r="D885" s="25"/>
+      <c r="E885" s="20"/>
+      <c r="F885" s="41"/>
+      <c r="G885" s="39" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H885" s="41"/>
+    </row>
+    <row r="886" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A886" s="30" t="s">
         <v>479</v>
       </c>
-      <c r="B846" s="24" t="s">
+      <c r="B886" s="24" t="s">
         <v>483</v>
       </c>
-      <c r="C846" s="133">
+      <c r="C886" s="166">
         <v>2130115</v>
       </c>
-      <c r="D846" s="25"/>
-[...10 lines deleted...]
-      <c r="A847" s="31" t="s">
+      <c r="D886" s="25"/>
+      <c r="E886" s="20"/>
+      <c r="F886" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G886" s="39" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H886" s="41"/>
+    </row>
+    <row r="887" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A887" s="31" t="s">
         <v>479</v>
       </c>
-      <c r="B847" s="33" t="s">
+      <c r="B887" s="33" t="s">
         <v>484</v>
       </c>
-      <c r="C847" s="134">
+      <c r="C887" s="167">
         <v>2130115</v>
       </c>
-      <c r="D847" s="25"/>
-[...10 lines deleted...]
-      <c r="A848" s="30" t="s">
+      <c r="D887" s="25"/>
+      <c r="E887" s="20"/>
+      <c r="F887" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G887" s="39" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H887" s="41"/>
+    </row>
+    <row r="888" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A888" s="30" t="s">
         <v>479</v>
       </c>
-      <c r="B848" s="24" t="s">
+      <c r="B888" s="24" t="s">
         <v>485</v>
       </c>
-      <c r="C848" s="133">
+      <c r="C888" s="166">
         <v>2170392</v>
       </c>
-      <c r="D848" s="25"/>
-[...36 lines deleted...]
-      <c r="A849" s="31" t="s">
+      <c r="D888" s="25"/>
+      <c r="E888" s="20"/>
+      <c r="F888" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G888" s="39" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H888" s="41"/>
+    </row>
+    <row r="889" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A889" s="31" t="s">
         <v>479</v>
       </c>
-      <c r="B849" s="68" t="s">
+      <c r="B889" s="66" t="s">
         <v>486</v>
       </c>
-      <c r="C849" s="134">
+      <c r="C889" s="167">
         <v>2170542</v>
       </c>
-      <c r="D849" s="26"/>
-[...36 lines deleted...]
-      <c r="A850" s="31" t="s">
+      <c r="D889" s="26"/>
+      <c r="E889" s="20"/>
+      <c r="F889" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G889" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H889" s="41"/>
+    </row>
+    <row r="890" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A890" s="31" t="s">
         <v>479</v>
       </c>
-      <c r="B850" s="24" t="s">
-[...2 lines deleted...]
-      <c r="C850" s="134">
+      <c r="B890" s="24" t="s">
+        <v>669</v>
+      </c>
+      <c r="C890" s="167">
         <v>2210477</v>
       </c>
-      <c r="D850" s="26"/>
-[...36 lines deleted...]
-      <c r="A851" s="31" t="s">
+      <c r="D890" s="26"/>
+      <c r="E890" s="20"/>
+      <c r="F890" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G890" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H890" s="41"/>
+    </row>
+    <row r="891" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A891" s="31" t="s">
         <v>479</v>
       </c>
-      <c r="B851" s="24" t="s">
+      <c r="B891" s="24" t="s">
         <v>498</v>
       </c>
-      <c r="C851" s="134">
+      <c r="C891" s="167">
         <v>2190252</v>
       </c>
-      <c r="D851" s="26"/>
-[...10 lines deleted...]
-      <c r="A852" s="31" t="s">
+      <c r="D891" s="26"/>
+      <c r="E891" s="20"/>
+      <c r="F891" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G891" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H891" s="41"/>
+    </row>
+    <row r="892" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A892" s="31" t="s">
         <v>479</v>
       </c>
-      <c r="B852" s="24" t="s">
-[...42 lines deleted...]
-      <c r="A853" s="31" t="s">
+      <c r="B892" s="24" t="s">
+        <v>879</v>
+      </c>
+      <c r="C892" s="167" t="s">
+        <v>880</v>
+      </c>
+      <c r="D892" s="26"/>
+      <c r="E892" s="20"/>
+      <c r="F892" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G892" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H892" s="41"/>
+    </row>
+    <row r="893" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A893" s="31" t="s">
         <v>479</v>
       </c>
-      <c r="B853" s="24" t="s">
+      <c r="B893" s="24" t="s">
         <v>499</v>
       </c>
-      <c r="C853" s="134">
+      <c r="C893" s="167">
         <v>2190253</v>
       </c>
-      <c r="D853" s="26"/>
-[...10 lines deleted...]
-      <c r="A854" s="30" t="s">
+      <c r="D893" s="26"/>
+      <c r="E893" s="20"/>
+      <c r="F893" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G893" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H893" s="41"/>
+    </row>
+    <row r="894" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A894" s="30" t="s">
         <v>479</v>
       </c>
-      <c r="B854" s="24" t="s">
+      <c r="B894" s="24" t="s">
         <v>487</v>
       </c>
-      <c r="C854" s="133">
+      <c r="C894" s="166">
         <v>2180691</v>
       </c>
-      <c r="D854" s="25"/>
-[...10 lines deleted...]
-      <c r="A855" s="30" t="s">
+      <c r="D894" s="25"/>
+      <c r="E894" s="20"/>
+      <c r="F894" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G894" s="39" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H894" s="41"/>
+    </row>
+    <row r="895" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A895" s="30" t="s">
         <v>479</v>
       </c>
-      <c r="B855" s="24" t="s">
-[...2 lines deleted...]
-      <c r="C855" s="133">
+      <c r="B895" s="24" t="s">
+        <v>666</v>
+      </c>
+      <c r="C895" s="166">
         <v>2200509</v>
       </c>
-      <c r="D855" s="25"/>
-[...36 lines deleted...]
-      <c r="A856" s="30" t="s">
+      <c r="D895" s="25"/>
+      <c r="E895" s="20"/>
+      <c r="F895" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G895" s="39" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H895" s="41"/>
+    </row>
+    <row r="896" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A896" s="30" t="s">
         <v>479</v>
       </c>
-      <c r="B856" s="24" t="s">
-[...2 lines deleted...]
-      <c r="C856" s="133">
+      <c r="B896" s="24" t="s">
+        <v>679</v>
+      </c>
+      <c r="C896" s="166">
         <v>2210476</v>
       </c>
-      <c r="D856" s="25"/>
-[...36 lines deleted...]
-      <c r="A857" s="62" t="s">
+      <c r="D896" s="25"/>
+      <c r="E896" s="20"/>
+      <c r="F896" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G896" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H896" s="41"/>
+    </row>
+    <row r="897" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A897" s="60" t="s">
         <v>479</v>
       </c>
-      <c r="B857" s="97" t="s">
-[...43 lines deleted...]
-      <c r="B858" s="24" t="s">
+      <c r="B897" s="95" t="s">
+        <v>915</v>
+      </c>
+      <c r="C897" s="168" t="s">
+        <v>916</v>
+      </c>
+      <c r="D897" s="92"/>
+      <c r="E897" s="92"/>
+      <c r="F897" s="92"/>
+      <c r="G897" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H897" s="92"/>
+    </row>
+    <row r="898" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A898" s="30" t="s">
         <v>660</v>
       </c>
-      <c r="C858" s="133">
+      <c r="B898" s="24" t="s">
+        <v>661</v>
+      </c>
+      <c r="C898" s="166">
         <v>2210110</v>
       </c>
-      <c r="D858" s="25"/>
-[...42 lines deleted...]
-      <c r="C859" s="134">
+      <c r="D898" s="25"/>
+      <c r="E898" s="20"/>
+      <c r="F898" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G898" s="39" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H898" s="41"/>
+    </row>
+    <row r="899" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A899" s="124" t="s">
+        <v>660</v>
+      </c>
+      <c r="B899" s="139" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C899" s="171">
+        <v>2210110</v>
+      </c>
+      <c r="D899" s="125"/>
+      <c r="E899" s="141"/>
+      <c r="F899" s="126"/>
+      <c r="G899" s="127"/>
+      <c r="H899" s="126"/>
+    </row>
+    <row r="900" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A900" s="124" t="s">
+        <v>660</v>
+      </c>
+      <c r="B900" s="139" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C900" s="171">
+        <v>2210110</v>
+      </c>
+      <c r="D900" s="125"/>
+      <c r="E900" s="141"/>
+      <c r="F900" s="126"/>
+      <c r="G900" s="127"/>
+      <c r="H900" s="126"/>
+    </row>
+    <row r="901" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A901" s="30" t="s">
+        <v>660</v>
+      </c>
+      <c r="B901" s="66" t="s">
+        <v>670</v>
+      </c>
+      <c r="C901" s="167">
         <v>2210475</v>
       </c>
-      <c r="D859" s="26"/>
-[...36 lines deleted...]
-      <c r="A860" s="30" t="s">
+      <c r="D901" s="26"/>
+      <c r="E901" s="20"/>
+      <c r="F901" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G901" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H901" s="41"/>
+    </row>
+    <row r="902" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A902" s="30" t="s">
         <v>479</v>
       </c>
-      <c r="B860" s="24" t="s">
+      <c r="B902" s="24" t="s">
         <v>481</v>
       </c>
-      <c r="C860" s="133">
+      <c r="C902" s="166">
         <v>2140091</v>
       </c>
-      <c r="D860" s="25"/>
-[...10 lines deleted...]
-      <c r="A861" s="36" t="s">
+      <c r="D902" s="25"/>
+      <c r="E902" s="20"/>
+      <c r="F902" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G902" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H902" s="41"/>
+    </row>
+    <row r="903" spans="1:8" s="7" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A903" s="36" t="s">
         <v>479</v>
       </c>
-      <c r="B861" s="37" t="s">
+      <c r="B903" s="37" t="s">
         <v>482</v>
       </c>
-      <c r="C861" s="135">
+      <c r="C903" s="183">
         <v>2130112</v>
       </c>
-      <c r="D861" s="45"/>
-[...75 lines deleted...]
-      <c r="A863" s="108" t="s">
+      <c r="D903" s="45"/>
+      <c r="E903" s="121" t="s">
+        <v>952</v>
+      </c>
+      <c r="F903" s="46" t="s">
+        <v>575</v>
+      </c>
+      <c r="G903" s="38" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H903" s="46"/>
+    </row>
+    <row r="904" spans="1:8" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A904" s="117"/>
+      <c r="B904" s="9"/>
+      <c r="C904" s="187"/>
+      <c r="D904" s="10"/>
+      <c r="F904" s="17" t="s">
+        <v>676</v>
+      </c>
+      <c r="G904" s="103"/>
+      <c r="H904" s="111"/>
+    </row>
+    <row r="905" spans="1:8" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A905" s="102" t="s">
         <v>488</v>
       </c>
-      <c r="B863" s="110"/>
-[...361 lines deleted...]
-      <c r="H999" s="186"/>
+      <c r="B905" s="15"/>
+      <c r="C905" s="177"/>
+      <c r="D905" s="17"/>
+      <c r="F905" s="17"/>
+      <c r="G905" s="103"/>
+      <c r="H905" s="111"/>
+    </row>
+    <row r="906" spans="1:8" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A906" s="162"/>
+      <c r="B906" s="163"/>
+      <c r="C906" s="163"/>
+      <c r="D906" s="163"/>
+      <c r="E906" s="163"/>
+      <c r="F906" s="163"/>
+      <c r="G906" s="163"/>
+      <c r="H906" s="164"/>
     </row>
     <row r="1000" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1000" s="7"/>
-[...2 lines deleted...]
-      <c r="H1000" s="186"/>
+      <c r="B1000" s="1"/>
+      <c r="F1000" s="1"/>
+      <c r="G1000" s="1"/>
+      <c r="H1000" s="113"/>
     </row>
     <row r="1001" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1001" s="7"/>
-[...2 lines deleted...]
-      <c r="H1001" s="186"/>
+      <c r="B1001" s="1"/>
+      <c r="F1001" s="1"/>
+      <c r="G1001" s="1"/>
+      <c r="H1001" s="113"/>
     </row>
     <row r="1002" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1002" s="7"/>
-[...2 lines deleted...]
-      <c r="H1002" s="186"/>
+      <c r="B1002" s="1"/>
+      <c r="F1002" s="1"/>
+      <c r="G1002" s="1"/>
+      <c r="H1002" s="113"/>
     </row>
     <row r="1003" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1003" s="7"/>
-[...2 lines deleted...]
-      <c r="H1003" s="186"/>
+      <c r="B1003" s="1"/>
+      <c r="F1003" s="1"/>
+      <c r="G1003" s="1"/>
+      <c r="H1003" s="113"/>
     </row>
     <row r="1004" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1004" s="7"/>
-[...2 lines deleted...]
-      <c r="H1004" s="186"/>
+      <c r="B1004" s="1"/>
+      <c r="F1004" s="1"/>
+      <c r="G1004" s="1"/>
+      <c r="H1004" s="113"/>
     </row>
     <row r="1005" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1005" s="7"/>
-[...2 lines deleted...]
-      <c r="H1005" s="186"/>
+      <c r="B1005" s="1"/>
+      <c r="F1005" s="1"/>
+      <c r="G1005" s="1"/>
+      <c r="H1005" s="113"/>
     </row>
     <row r="1006" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1006" s="7"/>
-[...2 lines deleted...]
-      <c r="H1006" s="186"/>
+      <c r="B1006" s="1"/>
+      <c r="F1006" s="1"/>
+      <c r="G1006" s="1"/>
+      <c r="H1006" s="113"/>
     </row>
     <row r="1007" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1007" s="7"/>
-[...2 lines deleted...]
-      <c r="H1007" s="186"/>
+      <c r="B1007" s="1"/>
+      <c r="F1007" s="1"/>
+      <c r="G1007" s="1"/>
+      <c r="H1007" s="113"/>
     </row>
     <row r="1008" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1008" s="7"/>
-[...2 lines deleted...]
-      <c r="H1008" s="186"/>
+      <c r="B1008" s="1"/>
+      <c r="F1008" s="1"/>
+      <c r="G1008" s="1"/>
+      <c r="H1008" s="113"/>
     </row>
     <row r="1009" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1009" s="7"/>
-[...2 lines deleted...]
-      <c r="H1009" s="186"/>
+      <c r="B1009" s="1"/>
+      <c r="F1009" s="1"/>
+      <c r="G1009" s="1"/>
+      <c r="H1009" s="113"/>
     </row>
     <row r="1010" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1010" s="7"/>
-[...2 lines deleted...]
-      <c r="H1010" s="186"/>
+      <c r="B1010" s="1"/>
+      <c r="F1010" s="1"/>
+      <c r="G1010" s="1"/>
+      <c r="H1010" s="113"/>
     </row>
     <row r="1011" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1011" s="7"/>
-[...2 lines deleted...]
-      <c r="H1011" s="186"/>
+      <c r="B1011" s="1"/>
+      <c r="F1011" s="1"/>
+      <c r="G1011" s="1"/>
+      <c r="H1011" s="113"/>
     </row>
     <row r="1012" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1012" s="7"/>
-[...2 lines deleted...]
-      <c r="H1012" s="186"/>
+      <c r="B1012" s="1"/>
+      <c r="F1012" s="1"/>
+      <c r="G1012" s="1"/>
+      <c r="H1012" s="113"/>
     </row>
     <row r="1013" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1013" s="7"/>
-[...2 lines deleted...]
-      <c r="H1013" s="186"/>
+      <c r="B1013" s="1"/>
+      <c r="F1013" s="1"/>
+      <c r="G1013" s="1"/>
+      <c r="H1013" s="113"/>
     </row>
     <row r="1014" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1014" s="7"/>
-[...2 lines deleted...]
-      <c r="H1014" s="186"/>
+      <c r="B1014" s="1"/>
+      <c r="F1014" s="1"/>
+      <c r="G1014" s="1"/>
+      <c r="H1014" s="113"/>
     </row>
     <row r="1015" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1015" s="7"/>
-[...2 lines deleted...]
-      <c r="H1015" s="186"/>
+      <c r="B1015" s="1"/>
+      <c r="F1015" s="1"/>
+      <c r="G1015" s="1"/>
+      <c r="H1015" s="113"/>
     </row>
     <row r="1016" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1016" s="7"/>
-[...2 lines deleted...]
-      <c r="H1016" s="186"/>
+      <c r="B1016" s="1"/>
+      <c r="F1016" s="1"/>
+      <c r="G1016" s="1"/>
+      <c r="H1016" s="113"/>
     </row>
     <row r="1017" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1017" s="7"/>
-[...2 lines deleted...]
-      <c r="H1017" s="186"/>
+      <c r="B1017" s="1"/>
+      <c r="F1017" s="1"/>
+      <c r="G1017" s="1"/>
+      <c r="H1017" s="113"/>
     </row>
     <row r="1018" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1018" s="7"/>
-[...2 lines deleted...]
-      <c r="H1018" s="186"/>
+      <c r="B1018" s="1"/>
+      <c r="F1018" s="1"/>
+      <c r="G1018" s="1"/>
+      <c r="H1018" s="113"/>
     </row>
     <row r="1019" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1019" s="7"/>
-[...2 lines deleted...]
-      <c r="H1019" s="186"/>
+      <c r="B1019" s="1"/>
+      <c r="F1019" s="1"/>
+      <c r="G1019" s="1"/>
+      <c r="H1019" s="113"/>
     </row>
     <row r="1020" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1020" s="7"/>
-[...2 lines deleted...]
-      <c r="H1020" s="186"/>
+      <c r="B1020" s="1"/>
+      <c r="F1020" s="1"/>
+      <c r="G1020" s="1"/>
+      <c r="H1020" s="113"/>
     </row>
     <row r="1021" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1021" s="7"/>
-[...2 lines deleted...]
-      <c r="H1021" s="186"/>
+      <c r="B1021" s="1"/>
+      <c r="F1021" s="1"/>
+      <c r="G1021" s="1"/>
+      <c r="H1021" s="113"/>
     </row>
     <row r="1022" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1022" s="7"/>
-[...2 lines deleted...]
-      <c r="H1022" s="186"/>
+      <c r="B1022" s="1"/>
+      <c r="F1022" s="1"/>
+      <c r="G1022" s="1"/>
+      <c r="H1022" s="113"/>
     </row>
     <row r="1023" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1023" s="7"/>
-[...2 lines deleted...]
-      <c r="H1023" s="186"/>
+      <c r="B1023" s="1"/>
+      <c r="F1023" s="1"/>
+      <c r="G1023" s="1"/>
+      <c r="H1023" s="113"/>
     </row>
     <row r="1024" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1024" s="7"/>
-[...2 lines deleted...]
-      <c r="H1024" s="186"/>
+      <c r="B1024" s="1"/>
+      <c r="F1024" s="1"/>
+      <c r="G1024" s="1"/>
+      <c r="H1024" s="113"/>
     </row>
     <row r="1025" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1025" s="7"/>
-[...2 lines deleted...]
-      <c r="H1025" s="186"/>
+      <c r="B1025" s="1"/>
+      <c r="F1025" s="1"/>
+      <c r="G1025" s="1"/>
+      <c r="H1025" s="113"/>
     </row>
     <row r="1026" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1026" s="7"/>
-[...2 lines deleted...]
-      <c r="H1026" s="186"/>
+      <c r="B1026" s="1"/>
+      <c r="F1026" s="1"/>
+      <c r="G1026" s="1"/>
+      <c r="H1026" s="113"/>
     </row>
     <row r="1027" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1027" s="7"/>
-[...2 lines deleted...]
-      <c r="H1027" s="186"/>
+      <c r="B1027" s="1"/>
+      <c r="F1027" s="1"/>
+      <c r="G1027" s="1"/>
+      <c r="H1027" s="113"/>
     </row>
     <row r="1028" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1028" s="7"/>
-[...2 lines deleted...]
-      <c r="H1028" s="186"/>
+      <c r="B1028" s="1"/>
+      <c r="F1028" s="1"/>
+      <c r="G1028" s="1"/>
+      <c r="H1028" s="113"/>
     </row>
     <row r="1029" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1029" s="7"/>
-[...2 lines deleted...]
-      <c r="H1029" s="186"/>
+      <c r="B1029" s="1"/>
+      <c r="F1029" s="1"/>
+      <c r="G1029" s="1"/>
+      <c r="H1029" s="113"/>
     </row>
     <row r="1030" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1030" s="7"/>
-[...2 lines deleted...]
-      <c r="H1030" s="186"/>
+      <c r="B1030" s="1"/>
+      <c r="F1030" s="1"/>
+      <c r="G1030" s="1"/>
+      <c r="H1030" s="113"/>
     </row>
     <row r="1031" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1031" s="7"/>
-[...2 lines deleted...]
-      <c r="H1031" s="186"/>
+      <c r="B1031" s="1"/>
+      <c r="F1031" s="1"/>
+      <c r="G1031" s="1"/>
+      <c r="H1031" s="113"/>
     </row>
     <row r="1032" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1032" s="7"/>
-[...2 lines deleted...]
-      <c r="H1032" s="186"/>
+      <c r="B1032" s="1"/>
+      <c r="F1032" s="1"/>
+      <c r="G1032" s="1"/>
+      <c r="H1032" s="113"/>
     </row>
     <row r="1033" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1033" s="7"/>
-[...2 lines deleted...]
-      <c r="H1033" s="186"/>
+      <c r="B1033" s="1"/>
+      <c r="F1033" s="1"/>
+      <c r="G1033" s="1"/>
+      <c r="H1033" s="113"/>
     </row>
     <row r="1034" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1034" s="7"/>
-[...2 lines deleted...]
-      <c r="H1034" s="186"/>
+      <c r="B1034" s="1"/>
+      <c r="F1034" s="1"/>
+      <c r="G1034" s="1"/>
+      <c r="H1034" s="113"/>
     </row>
     <row r="1035" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1035" s="7"/>
-[...2 lines deleted...]
-      <c r="H1035" s="186"/>
+      <c r="B1035" s="1"/>
+      <c r="F1035" s="1"/>
+      <c r="G1035" s="1"/>
+      <c r="H1035" s="113"/>
     </row>
     <row r="1036" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1036" s="7"/>
-[...2 lines deleted...]
-      <c r="H1036" s="186"/>
+      <c r="B1036" s="1"/>
+      <c r="F1036" s="1"/>
+      <c r="G1036" s="1"/>
+      <c r="H1036" s="113"/>
     </row>
     <row r="1037" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1037" s="7"/>
-[...2 lines deleted...]
-      <c r="H1037" s="186"/>
+      <c r="B1037" s="1"/>
+      <c r="F1037" s="1"/>
+      <c r="G1037" s="1"/>
+      <c r="H1037" s="113"/>
     </row>
     <row r="1038" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1038" s="7"/>
-[...2 lines deleted...]
-      <c r="H1038" s="186"/>
+      <c r="B1038" s="1"/>
+      <c r="F1038" s="1"/>
+      <c r="G1038" s="1"/>
+      <c r="H1038" s="113"/>
     </row>
     <row r="1039" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1039" s="7"/>
-[...2 lines deleted...]
-      <c r="H1039" s="186"/>
+      <c r="B1039" s="1"/>
+      <c r="F1039" s="1"/>
+      <c r="G1039" s="1"/>
+      <c r="H1039" s="113"/>
     </row>
     <row r="1040" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1040" s="7"/>
-[...2 lines deleted...]
-      <c r="H1040" s="186"/>
+      <c r="B1040" s="1"/>
+      <c r="F1040" s="1"/>
+      <c r="G1040" s="1"/>
+      <c r="H1040" s="113"/>
     </row>
     <row r="1041" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1041" s="7"/>
-[...2 lines deleted...]
-      <c r="H1041" s="186"/>
+      <c r="B1041" s="1"/>
+      <c r="F1041" s="1"/>
+      <c r="G1041" s="1"/>
+      <c r="H1041" s="113"/>
     </row>
     <row r="1042" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1042" s="7"/>
-[...2 lines deleted...]
-      <c r="H1042" s="186"/>
+      <c r="B1042" s="1"/>
+      <c r="F1042" s="1"/>
+      <c r="G1042" s="1"/>
+      <c r="H1042" s="113"/>
     </row>
     <row r="1043" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1043" s="7"/>
-[...2 lines deleted...]
-      <c r="H1043" s="186"/>
+      <c r="B1043" s="1"/>
+      <c r="F1043" s="1"/>
+      <c r="G1043" s="1"/>
+      <c r="H1043" s="113"/>
     </row>
     <row r="1044" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1044" s="7"/>
-[...2 lines deleted...]
-      <c r="H1044" s="186"/>
+      <c r="B1044" s="1"/>
+      <c r="F1044" s="1"/>
+      <c r="G1044" s="1"/>
+      <c r="H1044" s="113"/>
     </row>
     <row r="1045" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1045" s="7"/>
-[...2 lines deleted...]
-      <c r="H1045" s="186"/>
+      <c r="B1045" s="1"/>
+      <c r="F1045" s="1"/>
+      <c r="G1045" s="1"/>
+      <c r="H1045" s="113"/>
     </row>
     <row r="1046" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1046" s="7"/>
-[...2 lines deleted...]
-      <c r="H1046" s="186"/>
+      <c r="B1046" s="1"/>
+      <c r="F1046" s="1"/>
+      <c r="G1046" s="1"/>
+      <c r="H1046" s="113"/>
     </row>
     <row r="1047" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1047" s="7"/>
-[...2 lines deleted...]
-      <c r="H1047" s="186"/>
+      <c r="B1047" s="1"/>
+      <c r="F1047" s="1"/>
+      <c r="G1047" s="1"/>
+      <c r="H1047" s="113"/>
     </row>
     <row r="1048" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1048" s="7"/>
-[...2 lines deleted...]
-      <c r="H1048" s="186"/>
+      <c r="B1048" s="1"/>
+      <c r="F1048" s="1"/>
+      <c r="G1048" s="1"/>
+      <c r="H1048" s="113"/>
     </row>
     <row r="1049" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1049" s="7"/>
-[...2 lines deleted...]
-      <c r="H1049" s="186"/>
+      <c r="B1049" s="1"/>
+      <c r="F1049" s="1"/>
+      <c r="G1049" s="1"/>
+      <c r="H1049" s="113"/>
     </row>
     <row r="1050" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1050" s="7"/>
-[...2 lines deleted...]
-      <c r="H1050" s="186"/>
+      <c r="B1050" s="1"/>
+      <c r="F1050" s="1"/>
+      <c r="G1050" s="1"/>
+      <c r="H1050" s="113"/>
     </row>
     <row r="1051" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1051" s="7"/>
-[...2 lines deleted...]
-      <c r="H1051" s="186"/>
+      <c r="B1051" s="1"/>
+      <c r="F1051" s="1"/>
+      <c r="G1051" s="1"/>
+      <c r="H1051" s="113"/>
     </row>
     <row r="1052" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1052" s="7"/>
-[...2 lines deleted...]
-      <c r="H1052" s="186"/>
+      <c r="B1052" s="1"/>
+      <c r="F1052" s="1"/>
+      <c r="G1052" s="1"/>
+      <c r="H1052" s="113"/>
     </row>
     <row r="1053" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1053" s="7"/>
-[...2 lines deleted...]
-      <c r="H1053" s="186"/>
+      <c r="B1053" s="1"/>
+      <c r="F1053" s="1"/>
+      <c r="G1053" s="1"/>
+      <c r="H1053" s="113"/>
     </row>
     <row r="1054" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1054" s="7"/>
-[...2 lines deleted...]
-      <c r="H1054" s="186"/>
+      <c r="B1054" s="1"/>
+      <c r="F1054" s="1"/>
+      <c r="G1054" s="1"/>
+      <c r="H1054" s="113"/>
     </row>
     <row r="1055" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1055" s="7"/>
-[...2 lines deleted...]
-      <c r="H1055" s="186"/>
+      <c r="B1055" s="1"/>
+      <c r="F1055" s="1"/>
+      <c r="G1055" s="1"/>
+      <c r="H1055" s="113"/>
     </row>
     <row r="1056" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1056" s="7"/>
-[...2 lines deleted...]
-      <c r="H1056" s="186"/>
+      <c r="B1056" s="1"/>
+      <c r="F1056" s="1"/>
+      <c r="G1056" s="1"/>
+      <c r="H1056" s="113"/>
     </row>
     <row r="1057" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1057" s="7"/>
-[...2 lines deleted...]
-      <c r="H1057" s="186"/>
+      <c r="B1057" s="1"/>
+      <c r="F1057" s="1"/>
+      <c r="G1057" s="1"/>
+      <c r="H1057" s="113"/>
     </row>
     <row r="1058" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1058" s="7"/>
-[...2 lines deleted...]
-      <c r="H1058" s="186"/>
+      <c r="B1058" s="1"/>
+      <c r="F1058" s="1"/>
+      <c r="G1058" s="1"/>
+      <c r="H1058" s="113"/>
     </row>
     <row r="1059" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1059" s="7"/>
-[...2 lines deleted...]
-      <c r="H1059" s="186"/>
+      <c r="B1059" s="1"/>
+      <c r="F1059" s="1"/>
+      <c r="G1059" s="1"/>
+      <c r="H1059" s="113"/>
     </row>
     <row r="1060" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1060" s="7"/>
-[...2 lines deleted...]
-      <c r="H1060" s="186"/>
+      <c r="B1060" s="1"/>
+      <c r="F1060" s="1"/>
+      <c r="G1060" s="1"/>
+      <c r="H1060" s="113"/>
     </row>
     <row r="1061" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1061" s="7"/>
-[...2 lines deleted...]
-      <c r="H1061" s="186"/>
+      <c r="B1061" s="1"/>
+      <c r="F1061" s="1"/>
+      <c r="G1061" s="1"/>
+      <c r="H1061" s="113"/>
     </row>
     <row r="1062" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1062" s="7"/>
-[...2 lines deleted...]
-      <c r="H1062" s="186"/>
+      <c r="B1062" s="1"/>
+      <c r="F1062" s="1"/>
+      <c r="G1062" s="1"/>
+      <c r="H1062" s="113"/>
     </row>
     <row r="1063" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1063" s="7"/>
-[...2 lines deleted...]
-      <c r="H1063" s="186"/>
+      <c r="B1063" s="1"/>
+      <c r="F1063" s="1"/>
+      <c r="G1063" s="1"/>
+      <c r="H1063" s="113"/>
     </row>
     <row r="1064" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1064" s="7"/>
-[...2 lines deleted...]
-      <c r="H1064" s="186"/>
+      <c r="B1064" s="1"/>
+      <c r="F1064" s="1"/>
+      <c r="G1064" s="1"/>
+      <c r="H1064" s="113"/>
     </row>
     <row r="1065" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1065" s="7"/>
-[...2 lines deleted...]
-      <c r="H1065" s="186"/>
+      <c r="B1065" s="1"/>
+      <c r="F1065" s="1"/>
+      <c r="G1065" s="1"/>
+      <c r="H1065" s="113"/>
     </row>
     <row r="1066" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1066" s="7"/>
-[...2 lines deleted...]
-      <c r="H1066" s="186"/>
+      <c r="B1066" s="1"/>
+      <c r="F1066" s="1"/>
+      <c r="G1066" s="1"/>
+      <c r="H1066" s="113"/>
     </row>
     <row r="1067" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1067" s="7"/>
-[...2 lines deleted...]
-      <c r="H1067" s="186"/>
+      <c r="B1067" s="1"/>
+      <c r="F1067" s="1"/>
+      <c r="G1067" s="1"/>
+      <c r="H1067" s="113"/>
     </row>
     <row r="1068" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1068" s="7"/>
-[...2 lines deleted...]
-      <c r="H1068" s="186"/>
+      <c r="B1068" s="1"/>
+      <c r="F1068" s="1"/>
+      <c r="G1068" s="1"/>
+      <c r="H1068" s="113"/>
     </row>
     <row r="1069" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1069" s="7"/>
-[...2 lines deleted...]
-      <c r="H1069" s="186"/>
+      <c r="B1069" s="1"/>
+      <c r="F1069" s="1"/>
+      <c r="G1069" s="1"/>
+      <c r="H1069" s="113"/>
     </row>
     <row r="1070" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1070" s="7"/>
-[...2 lines deleted...]
-      <c r="H1070" s="186"/>
+      <c r="B1070" s="1"/>
+      <c r="F1070" s="1"/>
+      <c r="G1070" s="1"/>
+      <c r="H1070" s="113"/>
     </row>
     <row r="1071" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1071" s="7"/>
-[...2 lines deleted...]
-      <c r="H1071" s="186"/>
+      <c r="B1071" s="1"/>
+      <c r="F1071" s="1"/>
+      <c r="G1071" s="1"/>
+      <c r="H1071" s="113"/>
     </row>
     <row r="1072" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1072" s="7"/>
-[...2 lines deleted...]
-      <c r="H1072" s="186"/>
+      <c r="B1072" s="1"/>
+      <c r="F1072" s="1"/>
+      <c r="G1072" s="1"/>
+      <c r="H1072" s="113"/>
     </row>
     <row r="1073" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1073" s="7"/>
-[...2 lines deleted...]
-      <c r="H1073" s="186"/>
+      <c r="B1073" s="1"/>
+      <c r="F1073" s="1"/>
+      <c r="G1073" s="1"/>
+      <c r="H1073" s="113"/>
     </row>
     <row r="1074" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1074" s="7"/>
-[...2 lines deleted...]
-      <c r="H1074" s="186"/>
+      <c r="B1074" s="1"/>
+      <c r="F1074" s="1"/>
+      <c r="G1074" s="1"/>
+      <c r="H1074" s="113"/>
     </row>
     <row r="1075" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1075" s="7"/>
-[...2 lines deleted...]
-      <c r="H1075" s="186"/>
+      <c r="B1075" s="1"/>
+      <c r="F1075" s="1"/>
+      <c r="G1075" s="1"/>
+      <c r="H1075" s="113"/>
     </row>
     <row r="1076" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1076" s="7"/>
-[...2 lines deleted...]
-      <c r="H1076" s="186"/>
+      <c r="B1076" s="1"/>
+      <c r="F1076" s="1"/>
+      <c r="G1076" s="1"/>
+      <c r="H1076" s="113"/>
     </row>
     <row r="1077" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1077" s="7"/>
-[...2 lines deleted...]
-      <c r="H1077" s="186"/>
+      <c r="B1077" s="1"/>
+      <c r="F1077" s="1"/>
+      <c r="G1077" s="1"/>
+      <c r="H1077" s="113"/>
     </row>
     <row r="1078" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1078" s="7"/>
-[...2 lines deleted...]
-      <c r="H1078" s="186"/>
+      <c r="B1078" s="1"/>
+      <c r="F1078" s="1"/>
+      <c r="G1078" s="1"/>
+      <c r="H1078" s="113"/>
     </row>
     <row r="1079" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1079" s="7"/>
-[...2 lines deleted...]
-      <c r="H1079" s="186"/>
+      <c r="B1079" s="1"/>
+      <c r="F1079" s="1"/>
+      <c r="G1079" s="1"/>
+      <c r="H1079" s="113"/>
     </row>
     <row r="1080" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1080" s="7"/>
-[...2 lines deleted...]
-      <c r="H1080" s="186"/>
+      <c r="B1080" s="1"/>
+      <c r="F1080" s="1"/>
+      <c r="G1080" s="1"/>
+      <c r="H1080" s="113"/>
     </row>
     <row r="1081" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1081" s="7"/>
-[...2 lines deleted...]
-      <c r="H1081" s="186"/>
+      <c r="B1081" s="1"/>
+      <c r="F1081" s="1"/>
+      <c r="G1081" s="1"/>
+      <c r="H1081" s="113"/>
     </row>
     <row r="1082" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1082" s="7"/>
-[...2 lines deleted...]
-      <c r="H1082" s="186"/>
+      <c r="B1082" s="1"/>
+      <c r="F1082" s="1"/>
+      <c r="G1082" s="1"/>
+      <c r="H1082" s="113"/>
     </row>
     <row r="1083" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1083" s="7"/>
-[...2 lines deleted...]
-      <c r="H1083" s="186"/>
+      <c r="B1083" s="1"/>
+      <c r="F1083" s="1"/>
+      <c r="G1083" s="1"/>
+      <c r="H1083" s="113"/>
     </row>
     <row r="1084" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1084" s="7"/>
-[...2 lines deleted...]
-      <c r="H1084" s="186"/>
+      <c r="B1084" s="1"/>
+      <c r="F1084" s="1"/>
+      <c r="G1084" s="1"/>
+      <c r="H1084" s="113"/>
     </row>
     <row r="1085" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1085" s="7"/>
-[...2 lines deleted...]
-      <c r="H1085" s="186"/>
+      <c r="B1085" s="1"/>
+      <c r="F1085" s="1"/>
+      <c r="G1085" s="1"/>
+      <c r="H1085" s="113"/>
     </row>
     <row r="1086" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1086" s="7"/>
-[...2 lines deleted...]
-      <c r="H1086" s="186"/>
+      <c r="B1086" s="1"/>
+      <c r="F1086" s="1"/>
+      <c r="G1086" s="1"/>
+      <c r="H1086" s="113"/>
     </row>
     <row r="1087" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1087" s="7"/>
-[...2 lines deleted...]
-      <c r="H1087" s="186"/>
+      <c r="B1087" s="1"/>
+      <c r="F1087" s="1"/>
+      <c r="G1087" s="1"/>
+      <c r="H1087" s="113"/>
     </row>
     <row r="1088" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1088" s="7"/>
-[...2 lines deleted...]
-      <c r="H1088" s="186"/>
+      <c r="B1088" s="1"/>
+      <c r="F1088" s="1"/>
+      <c r="G1088" s="1"/>
+      <c r="H1088" s="113"/>
     </row>
     <row r="1089" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1089" s="7"/>
-[...2 lines deleted...]
-      <c r="H1089" s="186"/>
+      <c r="B1089" s="1"/>
+      <c r="F1089" s="1"/>
+      <c r="G1089" s="1"/>
+      <c r="H1089" s="113"/>
     </row>
     <row r="1090" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1090" s="7"/>
-[...2 lines deleted...]
-      <c r="H1090" s="186"/>
+      <c r="B1090" s="1"/>
+      <c r="F1090" s="1"/>
+      <c r="G1090" s="1"/>
+      <c r="H1090" s="113"/>
     </row>
     <row r="1091" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1091" s="7"/>
-[...2 lines deleted...]
-      <c r="H1091" s="186"/>
+      <c r="B1091" s="1"/>
+      <c r="F1091" s="1"/>
+      <c r="G1091" s="1"/>
+      <c r="H1091" s="113"/>
     </row>
     <row r="1092" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1092" s="7"/>
-[...2 lines deleted...]
-      <c r="H1092" s="186"/>
+      <c r="B1092" s="1"/>
+      <c r="F1092" s="1"/>
+      <c r="G1092" s="1"/>
+      <c r="H1092" s="113"/>
     </row>
     <row r="1093" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1093" s="7"/>
-[...2 lines deleted...]
-      <c r="H1093" s="186"/>
+      <c r="B1093" s="1"/>
+      <c r="F1093" s="1"/>
+      <c r="G1093" s="1"/>
+      <c r="H1093" s="113"/>
     </row>
     <row r="1094" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1094" s="7"/>
-[...2 lines deleted...]
-      <c r="H1094" s="186"/>
+      <c r="B1094" s="1"/>
+      <c r="F1094" s="1"/>
+      <c r="G1094" s="1"/>
+      <c r="H1094" s="113"/>
     </row>
     <row r="1095" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1095" s="7"/>
-[...2 lines deleted...]
-      <c r="H1095" s="186"/>
+      <c r="B1095" s="1"/>
+      <c r="F1095" s="1"/>
+      <c r="G1095" s="1"/>
+      <c r="H1095" s="113"/>
     </row>
     <row r="1096" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1096" s="7"/>
-[...2 lines deleted...]
-      <c r="H1096" s="186"/>
+      <c r="B1096" s="1"/>
+      <c r="F1096" s="1"/>
+      <c r="G1096" s="1"/>
+      <c r="H1096" s="113"/>
     </row>
     <row r="1097" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1097" s="7"/>
-[...2 lines deleted...]
-      <c r="H1097" s="186"/>
+      <c r="B1097" s="1"/>
+      <c r="F1097" s="1"/>
+      <c r="G1097" s="1"/>
+      <c r="H1097" s="113"/>
     </row>
     <row r="1098" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1098" s="7"/>
-[...2 lines deleted...]
-      <c r="H1098" s="186"/>
+      <c r="B1098" s="1"/>
+      <c r="F1098" s="1"/>
+      <c r="G1098" s="1"/>
+      <c r="H1098" s="113"/>
     </row>
     <row r="1099" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1099" s="7"/>
-[...2 lines deleted...]
-      <c r="H1099" s="186"/>
+      <c r="B1099" s="1"/>
+      <c r="F1099" s="1"/>
+      <c r="G1099" s="1"/>
+      <c r="H1099" s="113"/>
     </row>
     <row r="1100" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1100" s="7"/>
-[...2 lines deleted...]
-      <c r="H1100" s="186"/>
+      <c r="B1100" s="1"/>
+      <c r="F1100" s="1"/>
+      <c r="G1100" s="1"/>
+      <c r="H1100" s="113"/>
     </row>
     <row r="1101" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1101" s="7"/>
-[...2 lines deleted...]
-      <c r="H1101" s="186"/>
+      <c r="B1101" s="1"/>
+      <c r="F1101" s="1"/>
+      <c r="G1101" s="1"/>
+      <c r="H1101" s="113"/>
     </row>
     <row r="1102" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1102" s="7"/>
-[...2 lines deleted...]
-      <c r="H1102" s="186"/>
+      <c r="B1102" s="1"/>
+      <c r="F1102" s="1"/>
+      <c r="G1102" s="1"/>
+      <c r="H1102" s="113"/>
     </row>
     <row r="1103" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1103" s="7"/>
-[...2 lines deleted...]
-      <c r="H1103" s="186"/>
+      <c r="B1103" s="1"/>
+      <c r="F1103" s="1"/>
+      <c r="G1103" s="1"/>
+      <c r="H1103" s="113"/>
     </row>
     <row r="1104" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1104" s="7"/>
-[...2 lines deleted...]
-      <c r="H1104" s="186"/>
+      <c r="B1104" s="1"/>
+      <c r="F1104" s="1"/>
+      <c r="G1104" s="1"/>
+      <c r="H1104" s="113"/>
     </row>
     <row r="1105" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1105" s="7"/>
-[...2 lines deleted...]
-      <c r="H1105" s="186"/>
+      <c r="B1105" s="1"/>
+      <c r="F1105" s="1"/>
+      <c r="G1105" s="1"/>
+      <c r="H1105" s="113"/>
     </row>
     <row r="1106" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1106" s="7"/>
-[...2 lines deleted...]
-      <c r="H1106" s="186"/>
+      <c r="B1106" s="1"/>
+      <c r="F1106" s="1"/>
+      <c r="G1106" s="1"/>
+      <c r="H1106" s="113"/>
     </row>
     <row r="1107" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1107" s="7"/>
-[...2 lines deleted...]
-      <c r="H1107" s="186"/>
+      <c r="B1107" s="1"/>
+      <c r="F1107" s="1"/>
+      <c r="G1107" s="1"/>
+      <c r="H1107" s="113"/>
     </row>
     <row r="1108" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1108" s="7"/>
-[...2 lines deleted...]
-      <c r="H1108" s="186"/>
+      <c r="B1108" s="1"/>
+      <c r="F1108" s="1"/>
+      <c r="G1108" s="1"/>
+      <c r="H1108" s="113"/>
     </row>
     <row r="1109" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1109" s="7"/>
-[...2 lines deleted...]
-      <c r="H1109" s="186"/>
+      <c r="B1109" s="1"/>
+      <c r="F1109" s="1"/>
+      <c r="G1109" s="1"/>
+      <c r="H1109" s="113"/>
     </row>
     <row r="1110" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1110" s="7"/>
-[...2 lines deleted...]
-      <c r="H1110" s="186"/>
+      <c r="B1110" s="1"/>
+      <c r="F1110" s="1"/>
+      <c r="G1110" s="1"/>
+      <c r="H1110" s="113"/>
     </row>
     <row r="1111" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1111" s="7"/>
-[...2 lines deleted...]
-      <c r="H1111" s="186"/>
+      <c r="B1111" s="1"/>
+      <c r="F1111" s="1"/>
+      <c r="G1111" s="1"/>
+      <c r="H1111" s="113"/>
     </row>
     <row r="1112" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1112" s="7"/>
-[...2 lines deleted...]
-      <c r="H1112" s="186"/>
+      <c r="B1112" s="1"/>
+      <c r="F1112" s="1"/>
+      <c r="G1112" s="1"/>
+      <c r="H1112" s="113"/>
     </row>
     <row r="1113" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1113" s="7"/>
-[...2 lines deleted...]
-      <c r="H1113" s="186"/>
+      <c r="B1113" s="1"/>
+      <c r="F1113" s="1"/>
+      <c r="G1113" s="1"/>
+      <c r="H1113" s="113"/>
     </row>
     <row r="1114" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1114" s="7"/>
-[...2 lines deleted...]
-      <c r="H1114" s="186"/>
+      <c r="B1114" s="1"/>
+      <c r="F1114" s="1"/>
+      <c r="G1114" s="1"/>
+      <c r="H1114" s="113"/>
     </row>
     <row r="1115" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1115" s="7"/>
-[...2 lines deleted...]
-      <c r="H1115" s="186"/>
+      <c r="B1115" s="1"/>
+      <c r="F1115" s="1"/>
+      <c r="G1115" s="1"/>
+      <c r="H1115" s="113"/>
     </row>
     <row r="1116" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1116" s="7"/>
-[...2 lines deleted...]
-      <c r="H1116" s="186"/>
+      <c r="B1116" s="1"/>
+      <c r="F1116" s="1"/>
+      <c r="G1116" s="1"/>
+      <c r="H1116" s="113"/>
     </row>
     <row r="1117" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1117" s="7"/>
-[...2 lines deleted...]
-      <c r="H1117" s="186"/>
+      <c r="B1117" s="1"/>
+      <c r="F1117" s="1"/>
+      <c r="G1117" s="1"/>
+      <c r="H1117" s="113"/>
     </row>
     <row r="1118" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1118" s="7"/>
-[...2 lines deleted...]
-      <c r="H1118" s="186"/>
+      <c r="B1118" s="1"/>
+      <c r="F1118" s="1"/>
+      <c r="G1118" s="1"/>
+      <c r="H1118" s="113"/>
     </row>
     <row r="1119" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1119" s="7"/>
-[...2 lines deleted...]
-      <c r="H1119" s="186"/>
+      <c r="B1119" s="1"/>
+      <c r="F1119" s="1"/>
+      <c r="G1119" s="1"/>
+      <c r="H1119" s="113"/>
     </row>
     <row r="1120" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1120" s="7"/>
-[...2 lines deleted...]
-      <c r="H1120" s="186"/>
+      <c r="B1120" s="1"/>
+      <c r="F1120" s="1"/>
+      <c r="G1120" s="1"/>
+      <c r="H1120" s="113"/>
     </row>
     <row r="1121" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1121" s="7"/>
-[...2 lines deleted...]
-      <c r="H1121" s="186"/>
+      <c r="B1121" s="1"/>
+      <c r="F1121" s="1"/>
+      <c r="G1121" s="1"/>
+      <c r="H1121" s="113"/>
     </row>
     <row r="1122" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1122" s="7"/>
-[...2 lines deleted...]
-      <c r="H1122" s="186"/>
+      <c r="B1122" s="1"/>
+      <c r="F1122" s="1"/>
+      <c r="G1122" s="1"/>
+      <c r="H1122" s="113"/>
     </row>
     <row r="1123" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1123" s="7"/>
-[...2 lines deleted...]
-      <c r="H1123" s="186"/>
+      <c r="B1123" s="1"/>
+      <c r="F1123" s="1"/>
+      <c r="G1123" s="1"/>
+      <c r="H1123" s="113"/>
     </row>
     <row r="1124" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1124" s="7"/>
-[...2 lines deleted...]
-      <c r="H1124" s="186"/>
+      <c r="B1124" s="1"/>
+      <c r="F1124" s="1"/>
+      <c r="G1124" s="1"/>
+      <c r="H1124" s="113"/>
     </row>
     <row r="1125" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B1125" s="7"/>
-[...2 lines deleted...]
-      <c r="H1125" s="186"/>
+      <c r="B1125" s="1"/>
+      <c r="F1125" s="1"/>
+      <c r="G1125" s="1"/>
+      <c r="H1125" s="113"/>
+    </row>
+    <row r="1126" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1126" s="1"/>
+      <c r="F1126" s="1"/>
+      <c r="G1126" s="1"/>
+      <c r="H1126" s="113"/>
+    </row>
+    <row r="1127" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1127" s="1"/>
+      <c r="F1127" s="1"/>
+      <c r="G1127" s="1"/>
+      <c r="H1127" s="113"/>
+    </row>
+    <row r="1128" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1128" s="1"/>
+      <c r="F1128" s="1"/>
+      <c r="G1128" s="1"/>
+      <c r="H1128" s="113"/>
+    </row>
+    <row r="1129" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1129" s="1"/>
+      <c r="F1129" s="1"/>
+      <c r="G1129" s="1"/>
+      <c r="H1129" s="113"/>
+    </row>
+    <row r="1130" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1130" s="1"/>
+      <c r="F1130" s="1"/>
+      <c r="G1130" s="1"/>
+      <c r="H1130" s="113"/>
+    </row>
+    <row r="1131" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1131" s="1"/>
+      <c r="F1131" s="1"/>
+      <c r="G1131" s="1"/>
+      <c r="H1131" s="113"/>
+    </row>
+    <row r="1132" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1132" s="1"/>
+      <c r="F1132" s="1"/>
+      <c r="G1132" s="1"/>
+      <c r="H1132" s="113"/>
+    </row>
+    <row r="1133" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1133" s="1"/>
+      <c r="F1133" s="1"/>
+      <c r="G1133" s="1"/>
+      <c r="H1133" s="113"/>
+    </row>
+    <row r="1134" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1134" s="1"/>
+      <c r="F1134" s="1"/>
+      <c r="G1134" s="1"/>
+      <c r="H1134" s="113"/>
+    </row>
+    <row r="1135" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1135" s="1"/>
+      <c r="F1135" s="1"/>
+      <c r="G1135" s="1"/>
+      <c r="H1135" s="113"/>
+    </row>
+    <row r="1136" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1136" s="1"/>
+      <c r="F1136" s="1"/>
+      <c r="G1136" s="1"/>
+      <c r="H1136" s="113"/>
+    </row>
+    <row r="1137" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1137" s="1"/>
+      <c r="F1137" s="1"/>
+      <c r="G1137" s="1"/>
+      <c r="H1137" s="113"/>
+    </row>
+    <row r="1138" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1138" s="1"/>
+      <c r="F1138" s="1"/>
+      <c r="G1138" s="1"/>
+      <c r="H1138" s="113"/>
+    </row>
+    <row r="1139" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1139" s="1"/>
+      <c r="F1139" s="1"/>
+      <c r="G1139" s="1"/>
+      <c r="H1139" s="113"/>
+    </row>
+    <row r="1140" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1140" s="1"/>
+      <c r="F1140" s="1"/>
+      <c r="G1140" s="1"/>
+      <c r="H1140" s="113"/>
+    </row>
+    <row r="1141" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1141" s="1"/>
+      <c r="F1141" s="1"/>
+      <c r="G1141" s="1"/>
+      <c r="H1141" s="113"/>
+    </row>
+    <row r="1142" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1142" s="1"/>
+      <c r="F1142" s="1"/>
+      <c r="G1142" s="1"/>
+      <c r="H1142" s="113"/>
+    </row>
+    <row r="1143" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1143" s="1"/>
+      <c r="F1143" s="1"/>
+      <c r="G1143" s="1"/>
+      <c r="H1143" s="113"/>
+    </row>
+    <row r="1144" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1144" s="1"/>
+      <c r="F1144" s="1"/>
+      <c r="G1144" s="1"/>
+      <c r="H1144" s="113"/>
+    </row>
+    <row r="1145" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1145" s="1"/>
+      <c r="F1145" s="1"/>
+      <c r="G1145" s="1"/>
+      <c r="H1145" s="113"/>
+    </row>
+    <row r="1146" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1146" s="1"/>
+      <c r="F1146" s="1"/>
+      <c r="G1146" s="1"/>
+      <c r="H1146" s="113"/>
+    </row>
+    <row r="1147" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1147" s="1"/>
+      <c r="F1147" s="1"/>
+      <c r="G1147" s="1"/>
+      <c r="H1147" s="113"/>
+    </row>
+    <row r="1148" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1148" s="1"/>
+      <c r="F1148" s="1"/>
+      <c r="G1148" s="1"/>
+      <c r="H1148" s="113"/>
+    </row>
+    <row r="1149" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1149" s="1"/>
+      <c r="F1149" s="1"/>
+      <c r="G1149" s="1"/>
+      <c r="H1149" s="113"/>
+    </row>
+    <row r="1150" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1150" s="1"/>
+      <c r="F1150" s="1"/>
+      <c r="G1150" s="1"/>
+      <c r="H1150" s="113"/>
+    </row>
+    <row r="1151" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1151" s="1"/>
+      <c r="F1151" s="1"/>
+      <c r="G1151" s="1"/>
+      <c r="H1151" s="113"/>
+    </row>
+    <row r="1152" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1152" s="1"/>
+      <c r="F1152" s="1"/>
+      <c r="G1152" s="1"/>
+      <c r="H1152" s="113"/>
+    </row>
+    <row r="1153" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1153" s="1"/>
+      <c r="F1153" s="1"/>
+      <c r="G1153" s="1"/>
+      <c r="H1153" s="113"/>
+    </row>
+    <row r="1154" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1154" s="1"/>
+      <c r="F1154" s="1"/>
+      <c r="G1154" s="1"/>
+      <c r="H1154" s="113"/>
+    </row>
+    <row r="1155" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1155" s="1"/>
+      <c r="F1155" s="1"/>
+      <c r="G1155" s="1"/>
+      <c r="H1155" s="113"/>
+    </row>
+    <row r="1156" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1156" s="1"/>
+      <c r="F1156" s="1"/>
+      <c r="G1156" s="1"/>
+      <c r="H1156" s="113"/>
+    </row>
+    <row r="1157" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1157" s="1"/>
+      <c r="F1157" s="1"/>
+      <c r="G1157" s="1"/>
+      <c r="H1157" s="113"/>
+    </row>
+    <row r="1158" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1158" s="1"/>
+      <c r="F1158" s="1"/>
+      <c r="G1158" s="1"/>
+      <c r="H1158" s="113"/>
+    </row>
+    <row r="1159" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1159" s="1"/>
+      <c r="F1159" s="1"/>
+      <c r="G1159" s="1"/>
+      <c r="H1159" s="113"/>
+    </row>
+    <row r="1160" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1160" s="1"/>
+      <c r="F1160" s="1"/>
+      <c r="G1160" s="1"/>
+      <c r="H1160" s="113"/>
+    </row>
+    <row r="1161" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1161" s="1"/>
+      <c r="F1161" s="1"/>
+      <c r="G1161" s="1"/>
+      <c r="H1161" s="113"/>
+    </row>
+    <row r="1162" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1162" s="1"/>
+      <c r="F1162" s="1"/>
+      <c r="G1162" s="1"/>
+      <c r="H1162" s="113"/>
+    </row>
+    <row r="1163" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1163" s="1"/>
+      <c r="F1163" s="1"/>
+      <c r="G1163" s="1"/>
+      <c r="H1163" s="113"/>
+    </row>
+    <row r="1164" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1164" s="1"/>
+      <c r="F1164" s="1"/>
+      <c r="G1164" s="1"/>
+      <c r="H1164" s="113"/>
+    </row>
+    <row r="1165" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1165" s="1"/>
+      <c r="F1165" s="1"/>
+      <c r="G1165" s="1"/>
+      <c r="H1165" s="113"/>
+    </row>
+    <row r="1166" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1166" s="1"/>
+      <c r="F1166" s="1"/>
+      <c r="G1166" s="1"/>
+      <c r="H1166" s="113"/>
+    </row>
+    <row r="1167" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1167" s="1"/>
+      <c r="F1167" s="1"/>
+      <c r="G1167" s="1"/>
+      <c r="H1167" s="113"/>
+    </row>
+    <row r="1168" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1168" s="1"/>
+      <c r="F1168" s="1"/>
+      <c r="G1168" s="1"/>
+      <c r="H1168" s="113"/>
+    </row>
+    <row r="1169" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1169" s="1"/>
+      <c r="F1169" s="1"/>
+      <c r="G1169" s="1"/>
+      <c r="H1169" s="113"/>
+    </row>
+    <row r="1170" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1170" s="1"/>
+      <c r="F1170" s="1"/>
+      <c r="G1170" s="1"/>
+      <c r="H1170" s="113"/>
+    </row>
+    <row r="1171" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1171" s="1"/>
+      <c r="F1171" s="1"/>
+      <c r="G1171" s="1"/>
+      <c r="H1171" s="113"/>
+    </row>
+    <row r="1172" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1172" s="1"/>
+      <c r="F1172" s="1"/>
+      <c r="G1172" s="1"/>
+      <c r="H1172" s="113"/>
+    </row>
+    <row r="1173" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1173" s="1"/>
+      <c r="F1173" s="1"/>
+      <c r="G1173" s="1"/>
+      <c r="H1173" s="113"/>
+    </row>
+    <row r="1174" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1174" s="1"/>
+      <c r="F1174" s="1"/>
+      <c r="G1174" s="1"/>
+      <c r="H1174" s="113"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:H1125">
-    <sortCondition ref="B524:B527"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:H1174">
+    <sortCondition ref="B533:B536"/>
   </sortState>
   <mergeCells count="7">
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A864:H864"/>
-[...2 lines deleted...]
-    <mergeCell ref="A841:H841"/>
+    <mergeCell ref="A906:H906"/>
+    <mergeCell ref="A137:H137"/>
+    <mergeCell ref="A237:H237"/>
+    <mergeCell ref="A881:H881"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B208" r:id="rId1" display="https://ephy.anses.fr/firme/m-cazorla-sl" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-    <hyperlink ref="B625" r:id="rId2" display="https://ephy.anses.fr/firme/sarl-hmwc-1" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B210" r:id="rId1" display="https://ephy.anses.fr/firme/m-cazorla-sl" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B636" r:id="rId2" display="https://ephy.anses.fr/firme/sarl-hmwc-1" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="15" fitToHeight="0" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Produits</vt:lpstr>
     </vt:vector>