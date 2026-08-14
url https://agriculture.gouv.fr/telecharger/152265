--- v3 (2026-07-24)
+++ v4 (2026-08-14)
@@ -1,81 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\2-SAS\SDSPV\BIB\COMMUNS\15-BIOCONTROLE\1 - Liste Bicontrôle\1_Publication NS\1_Annexe\2026 06\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\2-SAS\SDSPV\BIB\COMMUNS\15-BIOCONTROLE\1 - Liste Bicontrôle\1_Publication NS\1_Annexe\2026 07\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1A40F570-4F45-4D8E-8E3C-71568677F003}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4949D8A6-53C7-4BF9-A7FB-543A62AC6679}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" tabRatio="286" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="286" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Produits" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Produits!$A$1:$H$1174</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Produits!$A$1:$H$1177</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3734" uniqueCount="1090">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3755" uniqueCount="1096">
   <si>
     <t>ANNEXE: Liste des produits phytopharmaceutiques de biocontrôle, au titre des articles L.253-5 et L.253-7 du code rural et de la pêche maritime</t>
   </si>
   <si>
     <t>Partie A: Produits phytopharmaceutiques de biocontrôle comprenant des micro-organismes</t>
   </si>
   <si>
     <t>Substance active</t>
   </si>
   <si>
     <t>Nom commercial</t>
   </si>
   <si>
     <t>N°AMM</t>
   </si>
   <si>
     <t>Mention EAJ*</t>
   </si>
   <si>
     <t>AQ 10</t>
   </si>
   <si>
     <t>Aureobasidium pullulans souche DSM 14940 et DSM 14941</t>
   </si>
   <si>
@@ -2255,53 +2255,50 @@
     <t>KUTAISI</t>
   </si>
   <si>
     <t>Ancienne dénomination: GIBB PLUS SG</t>
   </si>
   <si>
     <t>Ancienne dénomination:  GIBBALIN SG</t>
   </si>
   <si>
     <t>Ancienne dénomination:  DECCOFERM</t>
   </si>
   <si>
     <t>Ancienne dénomination: PREV-AM</t>
   </si>
   <si>
     <t>RYZUP</t>
   </si>
   <si>
     <t>EXPLOYO VIT</t>
   </si>
   <si>
     <t>Ancienne dénomination: DRA-FHOS</t>
   </si>
   <si>
     <t>Ancienne dénomination: CURANE EVO</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ancienne AMM: 2090102, utilisable jusqu'à épuisement des stocks</t>
   </si>
   <si>
     <t>CHILOTEC HC</t>
   </si>
   <si>
     <t>MILDFOS</t>
   </si>
   <si>
     <t>SULPHURYA 80 WG</t>
   </si>
   <si>
     <t>CEZANE 941 PM</t>
   </si>
   <si>
     <t>CATZO</t>
   </si>
   <si>
     <t>OUI</t>
   </si>
   <si>
     <t>MISTER L E</t>
   </si>
   <si>
     <t>SEMIOS LB PLUS AEROSOL</t>
   </si>
@@ -2943,53 +2940,50 @@
   <si>
     <t>2250010</t>
   </si>
   <si>
     <t>2240514</t>
   </si>
   <si>
     <t>2240515</t>
   </si>
   <si>
     <t>HERBISTOP ULTRA+</t>
   </si>
   <si>
     <t>Nouveau nom : FERROCIOUS</t>
   </si>
   <si>
     <t>FERROCIOUS</t>
   </si>
   <si>
     <t>Ancienne dénomination : IRON MAN</t>
   </si>
   <si>
     <t>VYNYTY CARPOCAPSA PRESS</t>
   </si>
   <si>
-    <t>ALTINCOAGRO GRINWARD</t>
-[...1 lines deleted...]
-  <si>
     <t>PHOSPOT</t>
   </si>
   <si>
     <t>PHOSPROTECT</t>
   </si>
   <si>
     <t>SULFAR</t>
   </si>
   <si>
     <t>SULPHURYA LIQUIDE</t>
   </si>
   <si>
     <t>WIKVERT</t>
   </si>
   <si>
     <t>XILIVERT</t>
   </si>
   <si>
     <t>Rescalure</t>
   </si>
   <si>
     <t>AOTEC</t>
   </si>
   <si>
     <t>EUPOECILIA PRO PRESS</t>
@@ -3301,57 +3295,81 @@
   <si>
     <t>KATIBERIAN</t>
   </si>
   <si>
     <t>TRIOMPH</t>
   </si>
   <si>
     <t>AZUMO WG</t>
   </si>
   <si>
     <t>MILDURAN</t>
   </si>
   <si>
     <t>NIREDIS DUO</t>
   </si>
   <si>
     <t>VELSINUM</t>
   </si>
   <si>
     <t>PYRADON</t>
   </si>
   <si>
     <t>Ancienne dénomination : ALTINCOAGRO GRINWARD</t>
   </si>
   <si>
-    <t>Nouveau nom : ALTINCO GRINWARD</t>
-[...1 lines deleted...]
-  <si>
     <t>PLANTSAR</t>
   </si>
   <si>
     <t>LIMIT</t>
+  </si>
+  <si>
+    <t>ANGRATEC</t>
+  </si>
+  <si>
+    <t>CAZORANGE</t>
+  </si>
+  <si>
+    <t>ISOMATE-OFM ALPHA</t>
+  </si>
+  <si>
+    <t>LALSTOP K61 WS</t>
+  </si>
+  <si>
+    <t>MILUM</t>
+  </si>
+  <si>
+    <t>NATRISAN</t>
+  </si>
+  <si>
+    <t>Hydrogénocarbonate de sodium</t>
+  </si>
+  <si>
+    <t>TUTACLIK</t>
+  </si>
+  <si>
+    <t>TUTATEC 90D</t>
   </si>
   <si>
     <t>2025-028</t>
   </si>
   <si>
     <t>2025-034</t>
   </si>
   <si>
     <t>2021-084</t>
   </si>
   <si>
     <t>2022-110</t>
   </si>
   <si>
     <t>2017-026</t>
   </si>
   <si>
     <t>2025-004</t>
   </si>
   <si>
     <t>2018-046</t>
   </si>
   <si>
     <t>2018-042</t>
   </si>
@@ -3398,51 +3416,51 @@
     <t>2017-023</t>
   </si>
   <si>
     <t>2018-039</t>
   </si>
   <si>
     <t>2021-008</t>
   </si>
   <si>
     <t>2018-037</t>
   </si>
   <si>
     <t>2020-078</t>
   </si>
   <si>
     <t>2025-063</t>
   </si>
   <si>
     <t>2018-041</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="32" x14ac:knownFonts="1">
+  <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color indexed="54"/>
       <name val="Calibri Light"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -3595,57 +3613,50 @@
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="4"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <strike/>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -3777,51 +3788,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="188">
+  <cellXfs count="197">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
@@ -3918,53 +3929,50 @@
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -3984,62 +3992,50 @@
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -4051,73 +4047,55 @@
     </xf>
     <xf numFmtId="49" fontId="25" fillId="0" borderId="8" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="29" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
@@ -4132,253 +4110,313 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="30" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="20" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="1" fontId="20" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="1" fontId="7" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="8" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="29" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="7" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="6" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="3" fontId="7" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="6" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="11" fontId="3" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="11" fontId="3" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="6" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="1" fontId="12" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="3" fontId="6" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="24" fillId="0" borderId="8" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="1" fontId="0" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="6" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Commentaire" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 4" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 5" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 6" xfId="8" xr:uid="{A5E3C32A-E670-4D83-867E-715CFE3C3E16}"/>
     <cellStyle name="Titre 1" xfId="2" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Titre 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -4720,19354 +4758,20276 @@
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephy.anses.fr/firme/sarl-hmwc-1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephy.anses.fr/firme/m-cazorla-sl" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Feuil3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H1174"/>
+  <dimension ref="A1:AF1177"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A90" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E104" sqref="E104"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G893" sqref="G893"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="59.140625" style="116" customWidth="1"/>
+    <col min="1" max="1" width="59.140625" style="105" customWidth="1"/>
     <col min="2" max="2" width="46.28515625" style="2" customWidth="1"/>
-    <col min="3" max="3" width="11.28515625" style="175" customWidth="1"/>
+    <col min="3" max="3" width="11.28515625" style="118" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="1" customWidth="1"/>
     <col min="5" max="5" width="34" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.85546875" style="14" customWidth="1"/>
     <col min="7" max="7" width="15.28515625" style="19" customWidth="1"/>
-    <col min="8" max="8" width="14.7109375" style="112" customWidth="1"/>
-    <col min="9" max="16384" width="11.42578125" style="1"/>
+    <col min="8" max="8" width="14.7109375" style="101" customWidth="1"/>
+    <col min="9" max="15" width="11.42578125" style="1"/>
+    <col min="16" max="32" width="11.42578125" style="187"/>
+    <col min="33" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="161" t="s">
+    <row r="1" spans="1:32" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A1" s="179" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="161"/>
-[...8 lines deleted...]
-      <c r="A2" s="114"/>
+      <c r="B1" s="179"/>
+      <c r="C1" s="179"/>
+      <c r="D1" s="179"/>
+      <c r="E1" s="179"/>
+      <c r="F1" s="179"/>
+      <c r="G1" s="179"/>
+      <c r="H1" s="179"/>
+      <c r="P1" s="184"/>
+      <c r="Q1" s="184"/>
+      <c r="R1" s="184"/>
+      <c r="S1" s="184"/>
+      <c r="T1" s="184"/>
+      <c r="U1" s="184"/>
+      <c r="V1" s="184"/>
+      <c r="W1" s="184"/>
+      <c r="X1" s="184"/>
+      <c r="Y1" s="184"/>
+      <c r="Z1" s="184"/>
+      <c r="AA1" s="184"/>
+      <c r="AB1" s="184"/>
+      <c r="AC1" s="184"/>
+      <c r="AD1" s="184"/>
+      <c r="AE1" s="184"/>
+      <c r="AF1" s="184"/>
+    </row>
+    <row r="2" spans="1:32" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="103"/>
       <c r="B2" s="11"/>
-      <c r="C2" s="119"/>
+      <c r="C2" s="108"/>
       <c r="D2" s="17"/>
       <c r="F2" s="17"/>
-      <c r="G2" s="103"/>
-[...9 lines deleted...]
-      <c r="E3" s="159"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="100"/>
+      <c r="P2" s="184"/>
+      <c r="Q2" s="184"/>
+      <c r="R2" s="184"/>
+      <c r="S2" s="184"/>
+      <c r="T2" s="184"/>
+      <c r="U2" s="184"/>
+      <c r="V2" s="184"/>
+      <c r="W2" s="184"/>
+      <c r="X2" s="184"/>
+      <c r="Y2" s="184"/>
+      <c r="Z2" s="184"/>
+      <c r="AA2" s="184"/>
+      <c r="AB2" s="184"/>
+      <c r="AC2" s="184"/>
+      <c r="AD2" s="184"/>
+      <c r="AE2" s="184"/>
+      <c r="AF2" s="184"/>
+    </row>
+    <row r="3" spans="1:32" s="8" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="176" t="s">
+        <v>797</v>
+      </c>
+      <c r="B3" s="177"/>
+      <c r="C3" s="177"/>
+      <c r="D3" s="177"/>
+      <c r="E3" s="177"/>
       <c r="F3" s="17"/>
-      <c r="G3" s="103"/>
-[...3 lines deleted...]
-      <c r="A4" s="115"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="100"/>
+      <c r="P3" s="184"/>
+      <c r="Q3" s="184"/>
+      <c r="R3" s="184"/>
+      <c r="S3" s="184"/>
+      <c r="T3" s="184"/>
+      <c r="U3" s="184"/>
+      <c r="V3" s="184"/>
+      <c r="W3" s="184"/>
+      <c r="X3" s="184"/>
+      <c r="Y3" s="184"/>
+      <c r="Z3" s="184"/>
+      <c r="AA3" s="184"/>
+      <c r="AB3" s="184"/>
+      <c r="AC3" s="184"/>
+      <c r="AD3" s="184"/>
+      <c r="AE3" s="184"/>
+      <c r="AF3" s="184"/>
+    </row>
+    <row r="4" spans="1:32" s="8" customFormat="1" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="104"/>
       <c r="B4" s="12"/>
-      <c r="C4" s="119"/>
+      <c r="C4" s="109"/>
       <c r="D4" s="17"/>
       <c r="F4" s="17"/>
-      <c r="G4" s="103"/>
-[...3 lines deleted...]
-      <c r="A5" s="160" t="s">
+      <c r="G4" s="92"/>
+      <c r="H4" s="100"/>
+      <c r="P4" s="184"/>
+      <c r="Q4" s="184"/>
+      <c r="R4" s="184"/>
+      <c r="S4" s="184"/>
+      <c r="T4" s="184"/>
+      <c r="U4" s="184"/>
+      <c r="V4" s="184"/>
+      <c r="W4" s="184"/>
+      <c r="X4" s="184"/>
+      <c r="Y4" s="184"/>
+      <c r="Z4" s="184"/>
+      <c r="AA4" s="184"/>
+      <c r="AB4" s="184"/>
+      <c r="AC4" s="184"/>
+      <c r="AD4" s="184"/>
+      <c r="AE4" s="184"/>
+      <c r="AF4" s="184"/>
+    </row>
+    <row r="5" spans="1:32" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="178" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="160"/>
-[...7 lines deleted...]
-    <row r="6" spans="1:8" s="18" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+      <c r="B5" s="178"/>
+      <c r="C5" s="178"/>
+      <c r="D5" s="178"/>
+      <c r="E5" s="178"/>
+      <c r="F5" s="178"/>
+      <c r="G5" s="178"/>
+      <c r="H5" s="178"/>
+      <c r="P5" s="185"/>
+      <c r="Q5" s="185"/>
+      <c r="R5" s="185"/>
+      <c r="S5" s="185"/>
+      <c r="T5" s="185"/>
+      <c r="U5" s="185"/>
+      <c r="V5" s="185"/>
+      <c r="W5" s="185"/>
+      <c r="X5" s="185"/>
+      <c r="Y5" s="185"/>
+      <c r="Z5" s="185"/>
+      <c r="AA5" s="185"/>
+      <c r="AB5" s="185"/>
+      <c r="AC5" s="185"/>
+      <c r="AD5" s="185"/>
+      <c r="AE5" s="185"/>
+      <c r="AF5" s="185"/>
+    </row>
+    <row r="6" spans="1:32" s="18" customFormat="1" ht="36" x14ac:dyDescent="0.2">
       <c r="A6" s="32" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="120" t="s">
+      <c r="C6" s="110" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="32" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="32" t="s">
         <v>497</v>
       </c>
       <c r="F6" s="32" t="s">
         <v>696</v>
       </c>
       <c r="G6" s="32" t="s">
-        <v>1008</v>
+        <v>1006</v>
       </c>
       <c r="H6" s="32" t="s">
         <v>570</v>
       </c>
-    </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="I6" s="174"/>
+      <c r="J6" s="174"/>
+      <c r="K6" s="174"/>
+      <c r="L6" s="174"/>
+      <c r="M6" s="174"/>
+      <c r="N6" s="174"/>
+      <c r="O6" s="174"/>
+      <c r="P6" s="186"/>
+      <c r="Q6" s="186"/>
+      <c r="R6" s="186"/>
+      <c r="S6" s="186"/>
+      <c r="T6" s="186"/>
+      <c r="U6" s="186"/>
+      <c r="V6" s="186"/>
+      <c r="W6" s="186"/>
+      <c r="X6" s="186"/>
+      <c r="Y6" s="186"/>
+      <c r="Z6" s="186"/>
+      <c r="AA6" s="186"/>
+      <c r="AB6" s="186"/>
+      <c r="AC6" s="186"/>
+      <c r="AD6" s="186"/>
+      <c r="AE6" s="186"/>
+      <c r="AF6" s="186"/>
+    </row>
+    <row r="7" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A7" s="30" t="s">
         <v>538</v>
       </c>
       <c r="B7" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="C7" s="166">
+      <c r="C7" s="111">
         <v>2100207</v>
       </c>
       <c r="D7" s="25"/>
       <c r="E7" s="27"/>
       <c r="F7" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G7" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H7" s="39" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A8" s="30" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>711</v>
       </c>
-      <c r="C8" s="166">
+      <c r="C8" s="111">
         <v>2180042</v>
       </c>
       <c r="D8" s="25"/>
       <c r="E8" s="27" t="s">
         <v>732</v>
       </c>
       <c r="F8" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G8" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H8" s="39"/>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A9" s="30" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="C9" s="166">
+      <c r="C9" s="111">
         <v>2110079</v>
       </c>
       <c r="D9" s="25"/>
       <c r="E9" s="27"/>
       <c r="F9" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G9" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H9" s="39"/>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A10" s="30" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="C10" s="166">
+      <c r="C10" s="111">
         <v>2120082</v>
       </c>
       <c r="D10" s="25"/>
       <c r="E10" s="28"/>
       <c r="F10" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G10" s="39" t="s">
-        <v>1062</v>
+        <v>1068</v>
       </c>
       <c r="H10" s="41"/>
     </row>
-    <row r="11" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A11" s="31" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="C11" s="167">
+      <c r="C11" s="112">
         <v>2140036</v>
       </c>
       <c r="D11" s="26"/>
       <c r="E11" s="28"/>
       <c r="F11" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G11" s="39" t="s">
-        <v>1062</v>
+        <v>1068</v>
       </c>
       <c r="H11" s="41"/>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A12" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="166">
+      <c r="C12" s="111">
         <v>2180651</v>
       </c>
       <c r="D12" s="25"/>
       <c r="E12" s="28"/>
       <c r="F12" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G12" s="39" t="s">
-        <v>1062</v>
+        <v>1068</v>
       </c>
       <c r="H12" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A13" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="166">
+      <c r="C13" s="111">
         <v>2171253</v>
       </c>
       <c r="D13" s="25"/>
       <c r="E13" s="28"/>
       <c r="F13" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G13" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H13" s="41"/>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A14" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="C14" s="166">
+      <c r="C14" s="111">
         <v>2171248</v>
       </c>
       <c r="D14" s="25"/>
       <c r="E14" s="28"/>
       <c r="F14" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G14" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H14" s="41"/>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A15" s="28" t="s">
-        <v>1016</v>
+        <v>1014</v>
       </c>
       <c r="B15" s="24" t="s">
-        <v>1017</v>
-[...1 lines deleted...]
-      <c r="C15" s="166">
+        <v>1015</v>
+      </c>
+      <c r="C15" s="111">
         <v>2260140</v>
       </c>
       <c r="D15" s="25"/>
       <c r="E15" s="28"/>
       <c r="F15" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G15" s="39"/>
       <c r="H15" s="41"/>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A16" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="43" t="s">
         <v>17</v>
       </c>
-      <c r="C16" s="166">
+      <c r="C16" s="111">
         <v>2160841</v>
       </c>
       <c r="D16" s="25"/>
       <c r="E16" s="28"/>
       <c r="F16" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G16" s="39" t="s">
-        <v>1062</v>
+        <v>1068</v>
       </c>
       <c r="H16" s="41"/>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A17" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="33" t="s">
         <v>657</v>
       </c>
-      <c r="C17" s="166">
+      <c r="C17" s="111">
         <v>2200892</v>
       </c>
       <c r="D17" s="25"/>
       <c r="E17" s="28"/>
       <c r="F17" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G17" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H17" s="41"/>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A18" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="44" t="s">
         <v>511</v>
       </c>
-      <c r="C18" s="166">
+      <c r="C18" s="111">
         <v>2190346</v>
       </c>
       <c r="D18" s="25" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="28"/>
       <c r="F18" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G18" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H18" s="41"/>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A19" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="24" t="s">
+        <v>873</v>
+      </c>
+      <c r="C19" s="111" t="s">
         <v>874</v>
-      </c>
-[...1 lines deleted...]
-        <v>875</v>
       </c>
       <c r="D19" s="25"/>
       <c r="E19" s="28"/>
       <c r="F19" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G19" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H19" s="41"/>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A20" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="24" t="s">
         <v>653</v>
       </c>
-      <c r="C20" s="166">
+      <c r="C20" s="111">
         <v>2210063</v>
       </c>
       <c r="D20" s="25"/>
       <c r="E20" s="28"/>
       <c r="F20" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G20" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H20" s="41"/>
     </row>
-    <row r="21" spans="1:8" s="92" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="60" t="s">
+    <row r="21" spans="1:32" s="87" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="59" t="s">
         <v>606</v>
       </c>
       <c r="B21" s="24" t="s">
-        <v>928</v>
-[...4 lines deleted...]
-      <c r="F21" s="92" t="s">
+        <v>927</v>
+      </c>
+      <c r="C21" s="114" t="s">
+        <v>931</v>
+      </c>
+      <c r="F21" s="87" t="s">
         <v>575</v>
       </c>
       <c r="G21" s="39" t="s">
         <v>676</v>
       </c>
-      <c r="H21" s="92" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="96" t="s">
+      <c r="H21" s="87" t="s">
+        <v>575</v>
+      </c>
+      <c r="I21" s="175"/>
+      <c r="J21" s="175"/>
+      <c r="K21" s="175"/>
+      <c r="L21" s="175"/>
+      <c r="M21" s="175"/>
+      <c r="N21" s="175"/>
+      <c r="O21" s="175"/>
+      <c r="P21" s="188"/>
+      <c r="Q21" s="188"/>
+      <c r="R21" s="188"/>
+      <c r="S21" s="188"/>
+      <c r="T21" s="188"/>
+      <c r="U21" s="188"/>
+      <c r="V21" s="188"/>
+      <c r="W21" s="188"/>
+      <c r="X21" s="188"/>
+      <c r="Y21" s="188"/>
+      <c r="Z21" s="188"/>
+      <c r="AA21" s="188"/>
+      <c r="AB21" s="188"/>
+      <c r="AC21" s="188"/>
+      <c r="AD21" s="188"/>
+      <c r="AE21" s="188"/>
+      <c r="AF21" s="188"/>
+    </row>
+    <row r="22" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A22" s="135" t="s">
         <v>606</v>
       </c>
-      <c r="B22" s="97" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="169">
+      <c r="B22" s="136" t="s">
+        <v>760</v>
+      </c>
+      <c r="C22" s="137">
         <v>2220430</v>
       </c>
-      <c r="D22" s="98"/>
-[...1 lines deleted...]
-      <c r="F22" s="100" t="s">
+      <c r="D22" s="138"/>
+      <c r="E22" s="139"/>
+      <c r="F22" s="140" t="s">
         <v>575</v>
       </c>
       <c r="G22" s="39" t="s">
-        <v>1062</v>
-[...6 lines deleted...]
-      <c r="A23" s="152" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H22" s="90" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A23" s="135" t="s">
         <v>606</v>
       </c>
-      <c r="B23" s="157" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="170">
+      <c r="B23" s="141" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C23" s="137">
         <v>2220430</v>
       </c>
-      <c r="D23" s="153"/>
-[...9 lines deleted...]
-    <row r="24" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="D23" s="138"/>
+      <c r="E23" s="139"/>
+      <c r="F23" s="140" t="s">
+        <v>575</v>
+      </c>
+      <c r="G23" s="39"/>
+      <c r="H23" s="90" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A24" s="30" t="s">
         <v>606</v>
       </c>
-      <c r="B24" s="93" t="s">
+      <c r="B24" s="142" t="s">
+        <v>923</v>
+      </c>
+      <c r="C24" s="111" t="s">
         <v>924</v>
-      </c>
-[...1 lines deleted...]
-        <v>925</v>
       </c>
       <c r="D24" s="25" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="28"/>
       <c r="F24" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G24" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H24" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="25" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A25" s="30" t="s">
         <v>606</v>
       </c>
-      <c r="B25" s="79" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="166">
+      <c r="B25" s="74" t="s">
+        <v>858</v>
+      </c>
+      <c r="C25" s="111">
         <v>2220430</v>
       </c>
       <c r="D25" s="25"/>
       <c r="E25" s="28"/>
       <c r="F25" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G25" s="39" t="s">
-        <v>1062</v>
+        <v>1068</v>
       </c>
       <c r="H25" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="26" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A26" s="30" t="s">
         <v>606</v>
       </c>
       <c r="B26" s="24" t="s">
         <v>607</v>
       </c>
-      <c r="C26" s="166">
+      <c r="C26" s="111">
         <v>2200311</v>
       </c>
       <c r="D26" s="25"/>
       <c r="E26" s="28"/>
       <c r="F26" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G26" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H26" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="27" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A27" s="30" t="s">
         <v>606</v>
       </c>
       <c r="B27" s="47" t="s">
         <v>648</v>
       </c>
-      <c r="C27" s="166">
+      <c r="C27" s="111">
         <v>2200800</v>
       </c>
       <c r="D27" s="25"/>
       <c r="E27" s="28"/>
       <c r="F27" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G27" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H27" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="28" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A28" s="30" t="s">
         <v>606</v>
       </c>
       <c r="B28" s="47" t="s">
         <v>649</v>
       </c>
-      <c r="C28" s="166">
+      <c r="C28" s="111">
         <v>2200802</v>
       </c>
       <c r="D28" s="25"/>
       <c r="E28" s="28"/>
       <c r="F28" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G28" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H28" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A29" s="30" t="s">
         <v>606</v>
       </c>
-      <c r="B29" s="48" t="s">
+      <c r="B29" s="143" t="s">
         <v>642</v>
       </c>
-      <c r="C29" s="166">
+      <c r="C29" s="111">
         <v>2200801</v>
       </c>
       <c r="D29" s="25"/>
       <c r="E29" s="28"/>
       <c r="F29" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G29" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H29" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A30" s="30" t="s">
+    <row r="30" spans="1:32" s="165" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="167" t="s">
+        <v>606</v>
+      </c>
+      <c r="B30" s="171" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C30" s="168">
+        <v>2260233</v>
+      </c>
+      <c r="D30" s="169"/>
+      <c r="E30" s="162"/>
+      <c r="F30" s="170" t="s">
+        <v>575</v>
+      </c>
+      <c r="G30" s="164"/>
+      <c r="H30" s="163" t="s">
+        <v>575</v>
+      </c>
+      <c r="P30" s="189"/>
+      <c r="Q30" s="189"/>
+      <c r="R30" s="189"/>
+      <c r="S30" s="189"/>
+      <c r="T30" s="189"/>
+      <c r="U30" s="189"/>
+      <c r="V30" s="189"/>
+      <c r="W30" s="189"/>
+      <c r="X30" s="189"/>
+      <c r="Y30" s="189"/>
+      <c r="Z30" s="189"/>
+      <c r="AA30" s="189"/>
+      <c r="AB30" s="189"/>
+      <c r="AC30" s="189"/>
+      <c r="AD30" s="189"/>
+      <c r="AE30" s="189"/>
+      <c r="AF30" s="189"/>
+    </row>
+    <row r="31" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A31" s="30" t="s">
         <v>18</v>
       </c>
-      <c r="B30" s="43" t="s">
+      <c r="B31" s="43" t="s">
         <v>19</v>
       </c>
-      <c r="C30" s="166">
-[...19 lines deleted...]
-      <c r="C31" s="167">
+      <c r="C31" s="111">
         <v>2180404</v>
       </c>
       <c r="D31" s="41"/>
       <c r="E31" s="28"/>
       <c r="F31" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G31" s="39" t="s">
-        <v>1062</v>
+        <v>1068</v>
       </c>
       <c r="H31" s="41"/>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A32" s="30" t="s">
+    <row r="32" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A32" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="B32" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="112">
+        <v>2180404</v>
+      </c>
+      <c r="D32" s="41"/>
+      <c r="E32" s="28"/>
+      <c r="F32" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G32" s="39" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H32" s="41"/>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A33" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="B32" s="24" t="s">
+      <c r="B33" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="C32" s="166">
+      <c r="C33" s="111">
         <v>2020241</v>
       </c>
-      <c r="D32" s="25"/>
-[...25 lines deleted...]
-      <c r="H33" s="126"/>
+      <c r="D33" s="25"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G33" s="39" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H33" s="41"/>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A34" s="30" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>2170436</v>
+        <v>22</v>
+      </c>
+      <c r="B34" s="67" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C34" s="111">
+        <v>2020241</v>
       </c>
       <c r="D34" s="25"/>
       <c r="E34" s="28"/>
       <c r="F34" s="40" t="s">
         <v>575</v>
       </c>
-      <c r="G34" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G34" s="39"/>
       <c r="H34" s="41"/>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A35" s="30" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="B35" s="24" t="s">
-        <v>36</v>
-[...4 lines deleted...]
-      <c r="D35" s="40"/>
+        <v>25</v>
+      </c>
+      <c r="C35" s="111">
+        <v>2170436</v>
+      </c>
+      <c r="D35" s="25"/>
       <c r="E35" s="28"/>
       <c r="F35" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G35" s="39" t="s">
-        <v>1063</v>
+        <v>676</v>
       </c>
       <c r="H35" s="41"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A36" s="31" t="s">
+      <c r="A36" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="B36" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C36" s="167">
+      <c r="B36" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="C36" s="111">
         <v>2010513</v>
       </c>
       <c r="D36" s="40"/>
       <c r="E36" s="28"/>
       <c r="F36" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G36" s="39" t="s">
-        <v>1063</v>
+        <v>1069</v>
       </c>
       <c r="H36" s="41"/>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A37" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="33" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="C37" s="167">
+        <v>37</v>
+      </c>
+      <c r="C37" s="112">
         <v>2010513</v>
       </c>
       <c r="D37" s="40"/>
       <c r="E37" s="28"/>
       <c r="F37" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G37" s="39" t="s">
-        <v>1063</v>
+        <v>1069</v>
       </c>
       <c r="H37" s="41"/>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A38" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="33" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="C38" s="167">
+        <v>38</v>
+      </c>
+      <c r="C38" s="112">
         <v>2010513</v>
       </c>
       <c r="D38" s="40"/>
       <c r="E38" s="28"/>
       <c r="F38" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G38" s="39" t="s">
-        <v>1063</v>
+        <v>1069</v>
       </c>
       <c r="H38" s="41"/>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A39" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="33" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="C39" s="167">
+        <v>39</v>
+      </c>
+      <c r="C39" s="112">
         <v>2010513</v>
       </c>
       <c r="D39" s="40"/>
       <c r="E39" s="28"/>
       <c r="F39" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G39" s="39" t="s">
-        <v>1063</v>
+        <v>1069</v>
       </c>
       <c r="H39" s="41"/>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A40" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B40" s="33" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="C40" s="167">
+        <v>40</v>
+      </c>
+      <c r="C40" s="112">
         <v>2010513</v>
       </c>
       <c r="D40" s="40"/>
       <c r="E40" s="28"/>
       <c r="F40" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G40" s="39" t="s">
-        <v>1063</v>
+        <v>1069</v>
       </c>
       <c r="H40" s="41"/>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A41" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="33" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="C41" s="167">
+        <v>41</v>
+      </c>
+      <c r="C41" s="112">
         <v>2010513</v>
       </c>
       <c r="D41" s="40"/>
       <c r="E41" s="28"/>
       <c r="F41" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G41" s="39" t="s">
-        <v>1063</v>
+        <v>1069</v>
       </c>
       <c r="H41" s="41"/>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A42" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="B42" s="44" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B42" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="C42" s="112">
+        <v>2010513</v>
+      </c>
+      <c r="D42" s="40"/>
       <c r="E42" s="28"/>
-      <c r="F42" s="52" t="s">
+      <c r="F42" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G42" s="39" t="s">
-        <v>676</v>
+        <v>1069</v>
       </c>
       <c r="H42" s="41"/>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A43" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="B43" s="53" t="s">
-[...2 lines deleted...]
-      <c r="C43" s="167">
+      <c r="B43" s="44" t="s">
+        <v>43</v>
+      </c>
+      <c r="C43" s="112">
         <v>2150417</v>
       </c>
-      <c r="D43" s="26" t="s">
+      <c r="D43" s="50" t="s">
         <v>21</v>
       </c>
       <c r="E43" s="28"/>
-      <c r="F43" s="42" t="s">
+      <c r="F43" s="51" t="s">
         <v>575</v>
       </c>
       <c r="G43" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H43" s="41"/>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A44" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="B44" s="53" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="167">
+      <c r="B44" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="C44" s="112">
         <v>2150417</v>
       </c>
-      <c r="D44" s="51" t="s">
+      <c r="D44" s="26" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="28"/>
-      <c r="F44" s="52" t="s">
+      <c r="F44" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G44" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H44" s="41"/>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A45" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="B45" s="53" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="167">
+      <c r="B45" s="52" t="s">
+        <v>45</v>
+      </c>
+      <c r="C45" s="112">
         <v>2150417</v>
       </c>
-      <c r="D45" s="26" t="s">
+      <c r="D45" s="50" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="28"/>
-      <c r="F45" s="42" t="s">
+      <c r="F45" s="51" t="s">
         <v>575</v>
       </c>
       <c r="G45" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H45" s="41"/>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A46" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="B46" s="53" t="s">
+      <c r="B46" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="C46" s="112">
+        <v>2150417</v>
+      </c>
+      <c r="D46" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="E46" s="28"/>
+      <c r="F46" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G46" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H46" s="41"/>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A47" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="B47" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="C46" s="167">
+      <c r="C47" s="112">
         <v>2150417</v>
       </c>
-      <c r="D46" s="51" t="s">
+      <c r="D47" s="50" t="s">
         <v>21</v>
       </c>
-      <c r="E46" s="28"/>
-[...18 lines deleted...]
-      <c r="D47" s="25"/>
       <c r="E47" s="28"/>
-      <c r="F47" s="40" t="s">
+      <c r="F47" s="51" t="s">
         <v>575</v>
       </c>
       <c r="G47" s="39" t="s">
-        <v>1063</v>
+        <v>676</v>
       </c>
       <c r="H47" s="41"/>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A48" s="30" t="s">
-        <v>49</v>
-[...7 lines deleted...]
-      <c r="D48" s="50"/>
+        <v>35</v>
+      </c>
+      <c r="B48" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="C48" s="111">
+        <v>8900137</v>
+      </c>
+      <c r="D48" s="25"/>
       <c r="E48" s="28"/>
-      <c r="F48" s="41" t="s">
+      <c r="F48" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G48" s="39" t="s">
-        <v>1063</v>
+        <v>1069</v>
       </c>
       <c r="H48" s="41"/>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A49" s="30" t="s">
         <v>49</v>
       </c>
       <c r="B49" s="43" t="s">
-        <v>998</v>
-[...4 lines deleted...]
-      <c r="D49" s="50"/>
+        <v>50</v>
+      </c>
+      <c r="C49" s="111">
+        <v>2160494</v>
+      </c>
+      <c r="D49" s="49"/>
       <c r="E49" s="28"/>
       <c r="F49" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G49" s="39" t="s">
-        <v>676</v>
+        <v>1069</v>
       </c>
       <c r="H49" s="41"/>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A50" s="30" t="s">
         <v>49</v>
       </c>
       <c r="B50" s="43" t="s">
-        <v>578</v>
-[...4 lines deleted...]
-      <c r="D50" s="50"/>
+        <v>996</v>
+      </c>
+      <c r="C50" s="111">
+        <v>2260041</v>
+      </c>
+      <c r="D50" s="49"/>
       <c r="E50" s="28"/>
       <c r="F50" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G50" s="39" t="s">
-        <v>1063</v>
+        <v>676</v>
       </c>
       <c r="H50" s="41"/>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A51" s="30" t="s">
-        <v>643</v>
+        <v>49</v>
       </c>
       <c r="B51" s="43" t="s">
-        <v>644</v>
-[...4 lines deleted...]
-      <c r="D51" s="50"/>
+        <v>578</v>
+      </c>
+      <c r="C51" s="111">
+        <v>2200048</v>
+      </c>
+      <c r="D51" s="49"/>
       <c r="E51" s="28"/>
       <c r="F51" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G51" s="39" t="s">
-        <v>1063</v>
+        <v>1069</v>
       </c>
       <c r="H51" s="41"/>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A52" s="30" t="s">
         <v>643</v>
       </c>
-      <c r="B52" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C52" s="166">
+      <c r="B52" s="43" t="s">
+        <v>644</v>
+      </c>
+      <c r="C52" s="111">
         <v>2200701</v>
       </c>
-      <c r="D52" s="50"/>
+      <c r="D52" s="49"/>
       <c r="E52" s="28"/>
       <c r="F52" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G52" s="39" t="s">
-        <v>1063</v>
+        <v>1069</v>
       </c>
       <c r="H52" s="41"/>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A53" s="30" t="s">
         <v>643</v>
       </c>
-      <c r="B53" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C53" s="166">
+      <c r="B53" s="48" t="s">
+        <v>999</v>
+      </c>
+      <c r="C53" s="111">
         <v>2200701</v>
       </c>
-      <c r="D53" s="50"/>
+      <c r="D53" s="49"/>
       <c r="E53" s="28"/>
       <c r="F53" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G53" s="39"/>
+      <c r="G53" s="39" t="s">
+        <v>1069</v>
+      </c>
       <c r="H53" s="41"/>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A54" s="30" t="s">
         <v>643</v>
       </c>
-      <c r="B54" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C54" s="166">
+      <c r="B54" s="48" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C54" s="111">
         <v>2200701</v>
       </c>
-      <c r="D54" s="50"/>
+      <c r="D54" s="49"/>
       <c r="E54" s="28"/>
       <c r="F54" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G54" s="39"/>
       <c r="H54" s="41"/>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A55" s="30" t="s">
+        <v>643</v>
+      </c>
+      <c r="B55" s="48" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C55" s="111">
+        <v>2200701</v>
+      </c>
+      <c r="D55" s="49"/>
+      <c r="E55" s="28"/>
+      <c r="F55" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G55" s="39"/>
+      <c r="H55" s="41"/>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A56" s="30" t="s">
         <v>26</v>
       </c>
-      <c r="B55" s="43" t="s">
+      <c r="B56" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="C55" s="166">
+      <c r="C56" s="111">
         <v>9200482</v>
       </c>
-      <c r="D55" s="25"/>
-[...19 lines deleted...]
-      <c r="D56" s="26"/>
+      <c r="D56" s="25"/>
       <c r="E56" s="28"/>
-      <c r="F56" s="42" t="s">
+      <c r="F56" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G56" s="39" t="s">
-        <v>676</v>
+        <v>1069</v>
       </c>
       <c r="H56" s="41"/>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A57" s="31" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="B57" s="54" t="s">
-        <v>748</v>
-[...6 lines deleted...]
-      <c r="F57" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="C57" s="112">
+        <v>2160943</v>
+      </c>
+      <c r="D57" s="26"/>
+      <c r="E57" s="28"/>
+      <c r="F57" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G57" s="39" t="s">
         <v>676</v>
       </c>
-      <c r="H57" s="52"/>
+      <c r="H57" s="41"/>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A58" s="31" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>9200482</v>
+        <v>33</v>
+      </c>
+      <c r="B58" s="53" t="s">
+        <v>747</v>
+      </c>
+      <c r="C58" s="111">
+        <v>2220180</v>
       </c>
       <c r="D58" s="25"/>
-      <c r="E58" s="28"/>
+      <c r="E58" s="55"/>
       <c r="F58" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G58" s="39" t="s">
-        <v>1063</v>
-[...1 lines deleted...]
-      <c r="H58" s="41"/>
+        <v>676</v>
+      </c>
+      <c r="H58" s="51"/>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A59" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B59" s="57" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B59" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="C59" s="111">
+        <v>9200482</v>
+      </c>
+      <c r="D59" s="25"/>
       <c r="E59" s="28"/>
       <c r="F59" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G59" s="39" t="s">
-        <v>676</v>
+        <v>1069</v>
       </c>
       <c r="H59" s="41"/>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A60" s="31" t="s">
-        <v>33</v>
-[...4 lines deleted...]
-      <c r="C60" s="166">
+        <v>26</v>
+      </c>
+      <c r="B60" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="C60" s="111">
         <v>2030175</v>
       </c>
       <c r="D60" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="E60" s="56"/>
+      <c r="E60" s="28"/>
       <c r="F60" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G60" s="39" t="s">
         <v>676</v>
       </c>
-      <c r="H60" s="52"/>
+      <c r="H60" s="41"/>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A61" s="30" t="s">
+      <c r="A61" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B61" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="C61" s="111">
+        <v>2030175</v>
+      </c>
+      <c r="D61" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="E61" s="55"/>
+      <c r="F61" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G61" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H61" s="51"/>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A62" s="30" t="s">
         <v>496</v>
       </c>
-      <c r="B61" s="43" t="s">
+      <c r="B62" s="43" t="s">
         <v>31</v>
       </c>
-      <c r="C61" s="166">
+      <c r="C62" s="111">
         <v>2170466</v>
       </c>
-      <c r="D61" s="25"/>
-[...21 lines deleted...]
-      </c>
+      <c r="D62" s="25"/>
       <c r="E62" s="28"/>
       <c r="F62" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G62" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H62" s="41"/>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A63" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D63" s="25"/>
+      <c r="A63" s="31" t="s">
+        <v>495</v>
+      </c>
+      <c r="B63" s="56" t="s">
+        <v>30</v>
+      </c>
+      <c r="C63" s="111">
+        <v>2170465</v>
+      </c>
+      <c r="D63" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E63" s="28"/>
       <c r="F63" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G63" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H63" s="41"/>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A64" s="30" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>2170437</v>
+        <v>58</v>
+      </c>
+      <c r="B64" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="C64" s="111">
+        <v>9300093</v>
       </c>
       <c r="D64" s="25"/>
       <c r="E64" s="28"/>
       <c r="F64" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G64" s="39" t="s">
-        <v>1064</v>
+        <v>676</v>
       </c>
       <c r="H64" s="41"/>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A65" s="30" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B65" s="43" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>2170780</v>
+        <v>52</v>
+      </c>
+      <c r="C65" s="111">
+        <v>2170437</v>
       </c>
       <c r="D65" s="25"/>
       <c r="E65" s="28"/>
       <c r="F65" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G65" s="39" t="s">
-        <v>1064</v>
+        <v>1070</v>
       </c>
       <c r="H65" s="41"/>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A66" s="30" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B66" s="43" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>2180058</v>
+        <v>54</v>
+      </c>
+      <c r="C66" s="111">
+        <v>2170780</v>
       </c>
       <c r="D66" s="25"/>
       <c r="E66" s="28"/>
       <c r="F66" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G66" s="39" t="s">
-        <v>676</v>
+        <v>1070</v>
       </c>
       <c r="H66" s="41"/>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A67" s="31" t="s">
+      <c r="A67" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="B67" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C67" s="167">
+      <c r="B67" s="43" t="s">
+        <v>56</v>
+      </c>
+      <c r="C67" s="111">
         <v>2180058</v>
       </c>
       <c r="D67" s="25"/>
       <c r="E67" s="28"/>
       <c r="F67" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G67" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H67" s="41"/>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A68" s="31" t="s">
-        <v>694</v>
-[...5 lines deleted...]
-        <v>2210811</v>
+        <v>55</v>
+      </c>
+      <c r="B68" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="C68" s="112">
+        <v>2180058</v>
       </c>
       <c r="D68" s="25"/>
       <c r="E68" s="28"/>
       <c r="F68" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G68" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H68" s="41"/>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A69" s="28" t="s">
-        <v>60</v>
+      <c r="A69" s="31" t="s">
+        <v>694</v>
       </c>
       <c r="B69" s="43" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>2080108</v>
+        <v>695</v>
+      </c>
+      <c r="C69" s="112">
+        <v>2210811</v>
       </c>
       <c r="D69" s="25"/>
       <c r="E69" s="28"/>
       <c r="F69" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G69" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H69" s="41"/>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A70" s="28" t="s">
-        <v>842</v>
+        <v>60</v>
       </c>
       <c r="B70" s="43" t="s">
-        <v>843</v>
-[...2 lines deleted...]
-        <v>2230264</v>
+        <v>61</v>
+      </c>
+      <c r="C70" s="111">
+        <v>2080108</v>
       </c>
       <c r="D70" s="25"/>
       <c r="E70" s="28"/>
       <c r="F70" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G70" s="39" t="s">
-        <v>1065</v>
-[...3 lines deleted...]
-      </c>
+        <v>676</v>
+      </c>
+      <c r="H70" s="41"/>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A71" s="30" t="s">
-[...6 lines deleted...]
-        <v>9900189</v>
+      <c r="A71" s="28" t="s">
+        <v>841</v>
+      </c>
+      <c r="B71" s="43" t="s">
+        <v>842</v>
+      </c>
+      <c r="C71" s="111">
+        <v>2230264</v>
       </c>
       <c r="D71" s="25"/>
-      <c r="E71" s="29" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E71" s="28"/>
       <c r="F71" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G71" s="39" t="s">
-        <v>1066</v>
+        <v>1071</v>
       </c>
       <c r="H71" s="41" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A72" s="30" t="s">
-        <v>845</v>
-[...9 lines deleted...]
-      <c r="F72" s="42" t="s">
+        <v>844</v>
+      </c>
+      <c r="B72" s="24" t="s">
+        <v>806</v>
+      </c>
+      <c r="C72" s="111">
+        <v>9900189</v>
+      </c>
+      <c r="D72" s="25"/>
+      <c r="E72" s="29" t="s">
+        <v>807</v>
+      </c>
+      <c r="F72" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G72" s="39" t="s">
-        <v>1066</v>
+        <v>1072</v>
       </c>
       <c r="H72" s="41" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="73" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A73" s="30" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="B73" s="33" t="s">
-        <v>781</v>
-[...2 lines deleted...]
-        <v>2211138</v>
+        <v>62</v>
+      </c>
+      <c r="C73" s="112">
+        <v>2140217</v>
       </c>
       <c r="D73" s="26"/>
       <c r="E73" s="28"/>
       <c r="F73" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G73" s="39" t="s">
-        <v>676</v>
-[...1 lines deleted...]
-      <c r="H73" s="41"/>
+        <v>1072</v>
+      </c>
+      <c r="H73" s="41" t="s">
+        <v>575</v>
+      </c>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A74" s="30" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>933</v>
+        <v>844</v>
+      </c>
+      <c r="B74" s="33" t="s">
+        <v>780</v>
+      </c>
+      <c r="C74" s="112">
+        <v>2211138</v>
       </c>
       <c r="D74" s="26"/>
       <c r="E74" s="28"/>
       <c r="F74" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G74" s="39" t="s">
         <v>676</v>
       </c>
-      <c r="H74" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H74" s="41"/>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A75" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="B75" s="24" t="s">
+      <c r="B75" s="58" t="s">
+        <v>928</v>
+      </c>
+      <c r="C75" s="112" t="s">
+        <v>932</v>
+      </c>
+      <c r="D75" s="26"/>
+      <c r="E75" s="28"/>
+      <c r="F75" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G75" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H75" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A76" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="B76" s="24" t="s">
         <v>64</v>
       </c>
-      <c r="C75" s="166">
+      <c r="C76" s="111">
         <v>9800076</v>
       </c>
-      <c r="D75" s="25"/>
-[...10 lines deleted...]
-      <c r="A76" s="31" t="s">
+      <c r="D76" s="25"/>
+      <c r="E76" s="28"/>
+      <c r="F76" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G76" s="39" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H76" s="41"/>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A77" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="B76" s="44" t="s">
+      <c r="B77" s="44" t="s">
         <v>69</v>
       </c>
-      <c r="C76" s="167">
+      <c r="C77" s="112">
         <v>2150851</v>
-      </c>
-[...20 lines deleted...]
-        <v>2160620</v>
       </c>
       <c r="D77" s="50" t="s">
         <v>21</v>
       </c>
       <c r="E77" s="28"/>
-      <c r="F77" s="41" t="s">
+      <c r="F77" s="51" t="s">
         <v>575</v>
       </c>
       <c r="G77" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H77" s="41"/>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A78" s="30" t="s">
         <v>63</v>
       </c>
       <c r="B78" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="C78" s="111">
+        <v>2160620</v>
+      </c>
+      <c r="D78" s="49" t="s">
+        <v>21</v>
+      </c>
+      <c r="E78" s="28"/>
+      <c r="F78" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G78" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H78" s="41"/>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A79" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="B79" s="24" t="s">
         <v>66</v>
       </c>
-      <c r="C78" s="166">
+      <c r="C79" s="111">
         <v>2120081</v>
       </c>
-      <c r="D78" s="25"/>
-[...19 lines deleted...]
-      <c r="D79" s="26"/>
+      <c r="D79" s="25"/>
       <c r="E79" s="28"/>
-      <c r="F79" s="42" t="s">
+      <c r="F79" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G79" s="39" t="s">
-        <v>676</v>
+        <v>1073</v>
       </c>
       <c r="H79" s="41"/>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A80" s="31" t="s">
         <v>63</v>
       </c>
       <c r="B80" s="33" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>2170832</v>
+        <v>67</v>
+      </c>
+      <c r="C80" s="112">
+        <v>2170825</v>
       </c>
       <c r="D80" s="26"/>
       <c r="E80" s="28"/>
       <c r="F80" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G80" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H80" s="41"/>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A81" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="B81" s="59" t="s">
-[...3 lines deleted...]
-        <v>934</v>
+      <c r="B81" s="33" t="s">
+        <v>68</v>
+      </c>
+      <c r="C81" s="112">
+        <v>2170832</v>
       </c>
       <c r="D81" s="26"/>
       <c r="E81" s="28"/>
       <c r="F81" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G81" s="39" t="s">
         <v>676</v>
       </c>
-      <c r="H81" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81" s="41"/>
     </row>
     <row r="82" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A82" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="B82" s="59" t="s">
-[...3 lines deleted...]
-        <v>2250284</v>
+      <c r="B82" s="58" t="s">
+        <v>929</v>
+      </c>
+      <c r="C82" s="112" t="s">
+        <v>933</v>
       </c>
       <c r="D82" s="26"/>
       <c r="E82" s="28"/>
       <c r="F82" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G82" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H82" s="41" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A83" s="30" t="s">
+      <c r="A83" s="31" t="s">
         <v>63</v>
       </c>
-      <c r="B83" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D83" s="25"/>
+      <c r="B83" s="58" t="s">
+        <v>966</v>
+      </c>
+      <c r="C83" s="112">
+        <v>2250284</v>
+      </c>
+      <c r="D83" s="26"/>
       <c r="E83" s="28"/>
-      <c r="F83" s="40" t="s">
+      <c r="F83" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G83" s="39" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="H83" s="41"/>
+        <v>676</v>
+      </c>
+      <c r="H83" s="41" t="s">
+        <v>575</v>
+      </c>
     </row>
     <row r="84" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A84" s="30" t="s">
         <v>63</v>
       </c>
       <c r="B84" s="24" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>2140238</v>
+        <v>70</v>
+      </c>
+      <c r="C84" s="111">
+        <v>2130175</v>
       </c>
       <c r="D84" s="25"/>
       <c r="E84" s="28"/>
       <c r="F84" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G84" s="39" t="s">
-        <v>1067</v>
+        <v>1073</v>
       </c>
       <c r="H84" s="41"/>
     </row>
     <row r="85" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A85" s="30" t="s">
-        <v>510</v>
+        <v>63</v>
       </c>
       <c r="B85" s="24" t="s">
-        <v>872</v>
-[...2 lines deleted...]
-        <v>873</v>
+        <v>71</v>
+      </c>
+      <c r="C85" s="111">
+        <v>2140238</v>
       </c>
       <c r="D85" s="25"/>
       <c r="E85" s="28"/>
       <c r="F85" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G85" s="39" t="s">
-        <v>676</v>
-[...6 lines deleted...]
-      <c r="A86" s="29" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H85" s="41"/>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A86" s="30" t="s">
         <v>510</v>
       </c>
       <c r="B86" s="24" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>2120177</v>
+        <v>871</v>
+      </c>
+      <c r="C86" s="111" t="s">
+        <v>872</v>
       </c>
       <c r="D86" s="25"/>
       <c r="E86" s="28"/>
       <c r="F86" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G86" s="39" t="s">
-        <v>1066</v>
-[...1 lines deleted...]
-      <c r="H86" s="82" t="s">
+        <v>676</v>
+      </c>
+      <c r="H86" s="41" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="24" x14ac:dyDescent="0.2">
       <c r="A87" s="29" t="s">
         <v>510</v>
       </c>
       <c r="B87" s="24" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>2150847</v>
+        <v>72</v>
+      </c>
+      <c r="C87" s="111">
+        <v>2120177</v>
       </c>
       <c r="D87" s="25"/>
       <c r="E87" s="28"/>
       <c r="F87" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G87" s="39" t="s">
-        <v>676</v>
-[...7 lines deleted...]
-        <v>74</v>
+        <v>1072</v>
+      </c>
+      <c r="H87" s="77" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="24" x14ac:dyDescent="0.2">
+      <c r="A88" s="29" t="s">
+        <v>510</v>
       </c>
       <c r="B88" s="24" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>2140094</v>
+        <v>73</v>
+      </c>
+      <c r="C88" s="111">
+        <v>2150847</v>
       </c>
       <c r="D88" s="25"/>
       <c r="E88" s="28"/>
       <c r="F88" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G88" s="39" t="s">
-        <v>1068</v>
-[...1 lines deleted...]
-      <c r="H88" s="41"/>
+        <v>676</v>
+      </c>
+      <c r="H88" s="77" t="s">
+        <v>575</v>
+      </c>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A89" s="30" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B89" s="24" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>2010206</v>
+        <v>75</v>
+      </c>
+      <c r="C89" s="111">
+        <v>2140094</v>
       </c>
       <c r="D89" s="25"/>
       <c r="E89" s="28"/>
       <c r="F89" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G89" s="39" t="s">
-        <v>1069</v>
-[...3 lines deleted...]
-      </c>
+        <v>1074</v>
+      </c>
+      <c r="H89" s="41"/>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A90" s="30" t="s">
-        <v>976</v>
+        <v>76</v>
       </c>
       <c r="B90" s="24" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>2040354</v>
+        <v>77</v>
+      </c>
+      <c r="C90" s="111">
+        <v>2010206</v>
       </c>
       <c r="D90" s="25"/>
       <c r="E90" s="28"/>
       <c r="F90" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G90" s="39" t="s">
-        <v>1069</v>
-[...5 lines deleted...]
-        <v>759</v>
+        <v>1075</v>
+      </c>
+      <c r="H90" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A91" s="30" t="s">
+        <v>974</v>
       </c>
       <c r="B91" s="24" t="s">
-        <v>755</v>
-[...2 lines deleted...]
-        <v>2110055</v>
+        <v>78</v>
+      </c>
+      <c r="C91" s="111">
+        <v>2040354</v>
       </c>
       <c r="D91" s="25"/>
-      <c r="E91" s="27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E91" s="28"/>
       <c r="F91" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G91" s="39" t="s">
-        <v>676</v>
+        <v>1075</v>
       </c>
       <c r="H91" s="41"/>
     </row>
     <row r="92" spans="1:8" ht="24" x14ac:dyDescent="0.2">
       <c r="A92" s="29" t="s">
-        <v>759</v>
-[...1 lines deleted...]
-      <c r="B92" s="33" t="s">
+        <v>758</v>
+      </c>
+      <c r="B92" s="24" t="s">
+        <v>754</v>
+      </c>
+      <c r="C92" s="111">
+        <v>2110055</v>
+      </c>
+      <c r="D92" s="25"/>
+      <c r="E92" s="27" t="s">
+        <v>755</v>
+      </c>
+      <c r="F92" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G92" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H92" s="41"/>
+    </row>
+    <row r="93" spans="1:8" ht="24" x14ac:dyDescent="0.2">
+      <c r="A93" s="29" t="s">
+        <v>758</v>
+      </c>
+      <c r="B93" s="33" t="s">
         <v>79</v>
       </c>
-      <c r="C92" s="167">
+      <c r="C93" s="112">
         <v>2110055</v>
       </c>
-      <c r="D92" s="26"/>
-[...19 lines deleted...]
-      <c r="D93" s="25"/>
+      <c r="D93" s="26"/>
       <c r="E93" s="28"/>
-      <c r="F93" s="40" t="s">
+      <c r="F93" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G93" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H93" s="41"/>
     </row>
     <row r="94" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A94" s="30" t="s">
         <v>699</v>
       </c>
       <c r="B94" s="24" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-        <v>2190672</v>
+        <v>541</v>
+      </c>
+      <c r="C94" s="111">
+        <v>2190671</v>
       </c>
       <c r="D94" s="25"/>
       <c r="E94" s="28"/>
       <c r="F94" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G94" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H94" s="41"/>
     </row>
     <row r="95" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A95" s="30" t="s">
         <v>699</v>
       </c>
       <c r="B95" s="24" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-        <v>2190673</v>
+        <v>543</v>
+      </c>
+      <c r="C95" s="111">
+        <v>2190672</v>
       </c>
       <c r="D95" s="25"/>
       <c r="E95" s="28"/>
       <c r="F95" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G95" s="39" t="s">
-        <v>1065</v>
+        <v>676</v>
       </c>
       <c r="H95" s="41"/>
     </row>
     <row r="96" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A96" s="31" t="s">
-[...8 lines deleted...]
-      <c r="D96" s="26"/>
+      <c r="A96" s="30" t="s">
+        <v>699</v>
+      </c>
+      <c r="B96" s="24" t="s">
+        <v>540</v>
+      </c>
+      <c r="C96" s="111">
+        <v>2190673</v>
+      </c>
+      <c r="D96" s="25"/>
       <c r="E96" s="28"/>
-      <c r="F96" s="42" t="s">
+      <c r="F96" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G96" s="39" t="s">
-        <v>676</v>
+        <v>1071</v>
       </c>
       <c r="H96" s="41"/>
     </row>
-    <row r="97" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A97" s="31" t="s">
         <v>574</v>
       </c>
-      <c r="B97" s="66" t="s">
-[...3 lines deleted...]
-        <v>2230029</v>
+      <c r="B97" s="58" t="s">
+        <v>647</v>
+      </c>
+      <c r="C97" s="112">
+        <v>2200569</v>
       </c>
       <c r="D97" s="26"/>
       <c r="E97" s="28"/>
       <c r="F97" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G97" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H97" s="41"/>
     </row>
-    <row r="98" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A98" s="31" t="s">
-        <v>601</v>
-[...5 lines deleted...]
-        <v>2200197</v>
+        <v>574</v>
+      </c>
+      <c r="B98" s="65" t="s">
+        <v>866</v>
+      </c>
+      <c r="C98" s="112">
+        <v>2230029</v>
       </c>
       <c r="D98" s="26"/>
       <c r="E98" s="28"/>
       <c r="F98" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G98" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H98" s="41"/>
     </row>
-    <row r="99" spans="1:8" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>846</v>
+    <row r="99" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A99" s="31" t="s">
+        <v>601</v>
       </c>
       <c r="B99" s="24" t="s">
+        <v>602</v>
+      </c>
+      <c r="C99" s="112">
+        <v>2200197</v>
+      </c>
+      <c r="D99" s="26"/>
+      <c r="E99" s="28"/>
+      <c r="F99" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G99" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H99" s="41"/>
+    </row>
+    <row r="100" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A100" s="30" t="s">
+        <v>845</v>
+      </c>
+      <c r="B100" s="24" t="s">
         <v>80</v>
       </c>
-      <c r="C99" s="166">
+      <c r="C100" s="111">
         <v>2120176</v>
-      </c>
-[...18 lines deleted...]
-        <v>2080056</v>
       </c>
       <c r="D100" s="25"/>
       <c r="E100" s="28"/>
       <c r="F100" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G100" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H100" s="41"/>
     </row>
-    <row r="101" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A101" s="30" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B101" s="24" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>2170931</v>
+        <v>82</v>
+      </c>
+      <c r="C101" s="111">
+        <v>2080056</v>
       </c>
       <c r="D101" s="25"/>
       <c r="E101" s="28"/>
       <c r="F101" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G101" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H101" s="41"/>
     </row>
-    <row r="102" spans="1:8" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C102" s="172">
+    <row r="102" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A102" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B102" s="24" t="s">
+        <v>84</v>
+      </c>
+      <c r="C102" s="111">
+        <v>2170931</v>
+      </c>
+      <c r="D102" s="25"/>
+      <c r="E102" s="28"/>
+      <c r="F102" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G102" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H102" s="41"/>
+    </row>
+    <row r="103" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A103" s="85" t="s">
+        <v>963</v>
+      </c>
+      <c r="B103" s="86" t="s">
+        <v>962</v>
+      </c>
+      <c r="C103" s="119">
         <v>2250359</v>
       </c>
-      <c r="D102" s="25"/>
-[...12 lines deleted...]
-      <c r="A103" s="30" t="s">
+      <c r="D103" s="25"/>
+      <c r="E103" s="83"/>
+      <c r="F103" s="128" t="s">
+        <v>575</v>
+      </c>
+      <c r="G103" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H103" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="104" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A104" s="30" t="s">
         <v>539</v>
       </c>
-      <c r="B103" s="24" t="s">
+      <c r="B104" s="24" t="s">
         <v>85</v>
       </c>
-      <c r="C103" s="166">
+      <c r="C104" s="111">
         <v>2150328</v>
-      </c>
-[...18 lines deleted...]
-        <v>2190010</v>
       </c>
       <c r="D104" s="25"/>
       <c r="E104" s="28"/>
       <c r="F104" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G104" s="39" t="s">
-        <v>1062</v>
-[...6 lines deleted...]
-      <c r="A105" s="31" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H104" s="41"/>
+    </row>
+    <row r="105" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A105" s="30" t="s">
         <v>494</v>
       </c>
-      <c r="B105" s="33" t="s">
+      <c r="B105" s="24" t="s">
+        <v>508</v>
+      </c>
+      <c r="C105" s="111">
+        <v>2190010</v>
+      </c>
+      <c r="D105" s="25"/>
+      <c r="E105" s="28"/>
+      <c r="F105" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G105" s="39" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H105" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="106" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A106" s="31" t="s">
+        <v>494</v>
+      </c>
+      <c r="B106" s="33" t="s">
         <v>492</v>
       </c>
-      <c r="C105" s="167">
+      <c r="C106" s="112">
         <v>2190010</v>
       </c>
-      <c r="D105" s="26"/>
-[...12 lines deleted...]
-      <c r="A106" s="30" t="s">
+      <c r="D106" s="26"/>
+      <c r="E106" s="28"/>
+      <c r="F106" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G106" s="39" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H106" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="107" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A107" s="30" t="s">
         <v>494</v>
       </c>
-      <c r="B106" s="24" t="s">
+      <c r="B107" s="24" t="s">
         <v>509</v>
       </c>
-      <c r="C106" s="166">
+      <c r="C107" s="111">
         <v>2190011</v>
       </c>
-      <c r="D106" s="25" t="s">
+      <c r="D107" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="E106" s="28"/>
-[...21 lines deleted...]
-      <c r="E107" s="21"/>
+      <c r="E107" s="28"/>
       <c r="F107" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G107" s="39" t="s">
         <v>676</v>
       </c>
-      <c r="H107" s="41"/>
-[...1 lines deleted...]
-    <row r="108" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H107" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="108" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A108" s="30" t="s">
         <v>86</v>
       </c>
-      <c r="B108" s="33" t="s">
+      <c r="B108" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="C108" s="111">
+        <v>2140208</v>
+      </c>
+      <c r="D108" s="25"/>
+      <c r="E108" s="21"/>
+      <c r="F108" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G108" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H108" s="41"/>
+    </row>
+    <row r="109" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A109" s="30" t="s">
+        <v>86</v>
+      </c>
+      <c r="B109" s="33" t="s">
         <v>702</v>
       </c>
-      <c r="C108" s="166">
+      <c r="C109" s="111">
         <v>2140208</v>
-      </c>
-[...18 lines deleted...]
-        <v>2150155</v>
       </c>
       <c r="D109" s="25"/>
       <c r="E109" s="28"/>
       <c r="F109" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G109" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H109" s="41"/>
     </row>
-    <row r="110" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A110" s="31" t="s">
+    <row r="110" spans="1:32" s="165" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="167" t="s">
+        <v>86</v>
+      </c>
+      <c r="B110" s="154" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C110" s="168">
+        <v>2260171</v>
+      </c>
+      <c r="D110" s="169"/>
+      <c r="E110" s="162"/>
+      <c r="F110" s="170" t="s">
+        <v>575</v>
+      </c>
+      <c r="G110" s="164"/>
+      <c r="H110" s="163"/>
+      <c r="P110" s="189"/>
+      <c r="Q110" s="189"/>
+      <c r="R110" s="189"/>
+      <c r="S110" s="189"/>
+      <c r="T110" s="189"/>
+      <c r="U110" s="189"/>
+      <c r="V110" s="189"/>
+      <c r="W110" s="189"/>
+      <c r="X110" s="189"/>
+      <c r="Y110" s="189"/>
+      <c r="Z110" s="189"/>
+      <c r="AA110" s="189"/>
+      <c r="AB110" s="189"/>
+      <c r="AC110" s="189"/>
+      <c r="AD110" s="189"/>
+      <c r="AE110" s="189"/>
+      <c r="AF110" s="189"/>
+    </row>
+    <row r="111" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A111" s="30" t="s">
         <v>99</v>
       </c>
-      <c r="B110" s="33" t="s">
+      <c r="B111" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="C111" s="111">
+        <v>2150155</v>
+      </c>
+      <c r="D111" s="25"/>
+      <c r="E111" s="28"/>
+      <c r="F111" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G111" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H111" s="41"/>
+    </row>
+    <row r="112" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A112" s="31" t="s">
+        <v>99</v>
+      </c>
+      <c r="B112" s="33" t="s">
         <v>101</v>
       </c>
-      <c r="C110" s="167">
+      <c r="C112" s="112">
         <v>2150155</v>
       </c>
-      <c r="D110" s="26"/>
-[...10 lines deleted...]
-      <c r="A111" s="31" t="s">
+      <c r="D112" s="26"/>
+      <c r="E112" s="28"/>
+      <c r="F112" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G112" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H112" s="41"/>
+    </row>
+    <row r="113" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A113" s="31" t="s">
         <v>99</v>
       </c>
-      <c r="B111" s="33" t="s">
+      <c r="B113" s="33" t="s">
         <v>102</v>
       </c>
-      <c r="C111" s="167">
+      <c r="C113" s="112">
         <v>2180120</v>
       </c>
-      <c r="D111" s="26"/>
-[...10 lines deleted...]
-      <c r="A112" s="30" t="s">
+      <c r="D113" s="26"/>
+      <c r="E113" s="28"/>
+      <c r="F113" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G113" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H113" s="41"/>
+    </row>
+    <row r="114" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A114" s="30" t="s">
         <v>88</v>
       </c>
-      <c r="B112" s="24" t="s">
+      <c r="B114" s="24" t="s">
         <v>89</v>
       </c>
-      <c r="C112" s="166">
+      <c r="C114" s="111">
         <v>2130089</v>
-      </c>
-[...38 lines deleted...]
-        <v>2160492</v>
       </c>
       <c r="D114" s="25"/>
       <c r="E114" s="28"/>
       <c r="F114" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G114" s="39" t="s">
-        <v>1066</v>
+        <v>676</v>
       </c>
       <c r="H114" s="41"/>
     </row>
-    <row r="115" spans="1:8" s="83" customFormat="1" ht="24" x14ac:dyDescent="0.2">
-      <c r="A115" s="75" t="s">
+    <row r="115" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A115" s="30" t="s">
         <v>90</v>
       </c>
-      <c r="B115" s="78" t="s">
-[...2 lines deleted...]
-      <c r="C115" s="173">
+      <c r="B115" s="24" t="s">
+        <v>998</v>
+      </c>
+      <c r="C115" s="111">
+        <v>2260040</v>
+      </c>
+      <c r="D115" s="25"/>
+      <c r="E115" s="28"/>
+      <c r="F115" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G115" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H115" s="41"/>
+    </row>
+    <row r="116" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A116" s="59" t="s">
+        <v>90</v>
+      </c>
+      <c r="B116" s="43" t="s">
+        <v>91</v>
+      </c>
+      <c r="C116" s="111">
         <v>2160492</v>
       </c>
-      <c r="D115" s="80"/>
-[...18 lines deleted...]
-      <c r="C116" s="173">
+      <c r="D116" s="25"/>
+      <c r="E116" s="28"/>
+      <c r="F116" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G116" s="39" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H116" s="41"/>
+    </row>
+    <row r="117" spans="1:32" s="78" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+      <c r="A117" s="70" t="s">
+        <v>90</v>
+      </c>
+      <c r="B117" s="73" t="s">
+        <v>848</v>
+      </c>
+      <c r="C117" s="116">
+        <v>2160492</v>
+      </c>
+      <c r="D117" s="75"/>
+      <c r="E117" s="60" t="s">
+        <v>880</v>
+      </c>
+      <c r="F117" s="76" t="s">
+        <v>575</v>
+      </c>
+      <c r="G117" s="39" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H117" s="77"/>
+      <c r="P117" s="190"/>
+      <c r="Q117" s="190"/>
+      <c r="R117" s="190"/>
+      <c r="S117" s="190"/>
+      <c r="T117" s="190"/>
+      <c r="U117" s="190"/>
+      <c r="V117" s="190"/>
+      <c r="W117" s="190"/>
+      <c r="X117" s="190"/>
+      <c r="Y117" s="190"/>
+      <c r="Z117" s="190"/>
+      <c r="AA117" s="190"/>
+      <c r="AB117" s="190"/>
+      <c r="AC117" s="190"/>
+      <c r="AD117" s="190"/>
+      <c r="AE117" s="190"/>
+      <c r="AF117" s="190"/>
+    </row>
+    <row r="118" spans="1:32" s="78" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="70" t="s">
+        <v>968</v>
+      </c>
+      <c r="B118" s="88" t="s">
+        <v>967</v>
+      </c>
+      <c r="C118" s="116">
         <v>2250490</v>
       </c>
-      <c r="D116" s="80"/>
-[...12 lines deleted...]
-      <c r="A117" s="75" t="s">
+      <c r="D118" s="75"/>
+      <c r="E118" s="60"/>
+      <c r="F118" s="128" t="s">
+        <v>575</v>
+      </c>
+      <c r="G118" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H118" s="77" t="s">
+        <v>575</v>
+      </c>
+      <c r="P118" s="190"/>
+      <c r="Q118" s="190"/>
+      <c r="R118" s="190"/>
+      <c r="S118" s="190"/>
+      <c r="T118" s="190"/>
+      <c r="U118" s="190"/>
+      <c r="V118" s="190"/>
+      <c r="W118" s="190"/>
+      <c r="X118" s="190"/>
+      <c r="Y118" s="190"/>
+      <c r="Z118" s="190"/>
+      <c r="AA118" s="190"/>
+      <c r="AB118" s="190"/>
+      <c r="AC118" s="190"/>
+      <c r="AD118" s="190"/>
+      <c r="AE118" s="190"/>
+      <c r="AF118" s="190"/>
+    </row>
+    <row r="119" spans="1:32" s="78" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="70" t="s">
+        <v>917</v>
+      </c>
+      <c r="B119" s="88" t="s">
+        <v>916</v>
+      </c>
+      <c r="C119" s="116" t="s">
         <v>918</v>
       </c>
-      <c r="B117" s="94" t="s">
-[...49 lines deleted...]
-      <c r="F119" s="40" t="s">
+      <c r="D119" s="75"/>
+      <c r="E119" s="60"/>
+      <c r="F119" s="76" t="s">
         <v>575</v>
       </c>
       <c r="G119" s="39" t="s">
-        <v>1066</v>
-[...3 lines deleted...]
-    <row r="120" spans="1:8" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="H119" s="77" t="s">
+        <v>575</v>
+      </c>
+      <c r="P119" s="190"/>
+      <c r="Q119" s="190"/>
+      <c r="R119" s="190"/>
+      <c r="S119" s="190"/>
+      <c r="T119" s="190"/>
+      <c r="U119" s="190"/>
+      <c r="V119" s="190"/>
+      <c r="W119" s="190"/>
+      <c r="X119" s="190"/>
+      <c r="Y119" s="190"/>
+      <c r="Z119" s="190"/>
+      <c r="AA119" s="190"/>
+      <c r="AB119" s="190"/>
+      <c r="AC119" s="190"/>
+      <c r="AD119" s="190"/>
+      <c r="AE119" s="190"/>
+      <c r="AF119" s="190"/>
+    </row>
+    <row r="120" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A120" s="30" t="s">
         <v>92</v>
       </c>
-      <c r="B120" s="68" t="s">
-[...3 lines deleted...]
-        <v>2160686</v>
+      <c r="B120" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="C120" s="111">
+        <v>2080004</v>
       </c>
       <c r="D120" s="25"/>
       <c r="E120" s="28"/>
       <c r="F120" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G120" s="39" t="s">
-        <v>1066</v>
+        <v>1077</v>
       </c>
       <c r="H120" s="41"/>
     </row>
-    <row r="121" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A121" s="30" t="s">
         <v>92</v>
       </c>
       <c r="B121" s="24" t="s">
-        <v>671</v>
-[...2 lines deleted...]
-        <v>2210388</v>
+        <v>94</v>
+      </c>
+      <c r="C121" s="111">
+        <v>2160686</v>
       </c>
       <c r="D121" s="25"/>
       <c r="E121" s="28"/>
       <c r="F121" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G121" s="39" t="s">
-        <v>676</v>
+        <v>1072</v>
       </c>
       <c r="H121" s="41"/>
     </row>
-    <row r="122" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A122" s="30" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>2169998</v>
+        <v>92</v>
+      </c>
+      <c r="B122" s="67" t="s">
+        <v>849</v>
+      </c>
+      <c r="C122" s="111">
+        <v>2160686</v>
       </c>
       <c r="D122" s="25"/>
       <c r="E122" s="28"/>
       <c r="F122" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G122" s="39" t="s">
-        <v>1071</v>
-[...5 lines deleted...]
-    <row r="123" spans="1:8" x14ac:dyDescent="0.2">
+        <v>1072</v>
+      </c>
+      <c r="H122" s="41"/>
+    </row>
+    <row r="123" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A123" s="30" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>2210474</v>
+        <v>92</v>
+      </c>
+      <c r="B123" s="24" t="s">
+        <v>671</v>
+      </c>
+      <c r="C123" s="111">
+        <v>2210388</v>
       </c>
       <c r="D123" s="25"/>
       <c r="E123" s="28"/>
       <c r="F123" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G123" s="39" t="s">
         <v>676</v>
       </c>
-      <c r="H123" s="41" t="s">
-[...3 lines deleted...]
-    <row r="124" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H123" s="41"/>
+    </row>
+    <row r="124" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A124" s="30" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B124" s="24" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>2150839</v>
+        <v>96</v>
+      </c>
+      <c r="C124" s="111">
+        <v>2169998</v>
       </c>
       <c r="D124" s="25"/>
       <c r="E124" s="28"/>
       <c r="F124" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G124" s="39" t="s">
-        <v>676</v>
-[...3 lines deleted...]
-    <row r="125" spans="1:8" x14ac:dyDescent="0.2">
+        <v>1077</v>
+      </c>
+      <c r="H124" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="125" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A125" s="30" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>2090168</v>
+        <v>95</v>
+      </c>
+      <c r="B125" s="33" t="s">
+        <v>674</v>
+      </c>
+      <c r="C125" s="111">
+        <v>2210474</v>
       </c>
       <c r="D125" s="25"/>
       <c r="E125" s="28"/>
       <c r="F125" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G125" s="39" t="s">
-        <v>1066</v>
-[...4 lines deleted...]
-      <c r="A126" s="31" t="s">
+        <v>676</v>
+      </c>
+      <c r="H125" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="126" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A126" s="30" t="s">
+        <v>97</v>
+      </c>
+      <c r="B126" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="C126" s="111">
+        <v>2150839</v>
+      </c>
+      <c r="D126" s="25"/>
+      <c r="E126" s="28"/>
+      <c r="F126" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G126" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H126" s="41"/>
+    </row>
+    <row r="127" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A127" s="30" t="s">
         <v>103</v>
       </c>
-      <c r="B126" s="33" t="s">
+      <c r="B127" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="C127" s="111">
+        <v>2090168</v>
+      </c>
+      <c r="D127" s="25"/>
+      <c r="E127" s="28"/>
+      <c r="F127" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G127" s="39" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H127" s="41"/>
+    </row>
+    <row r="128" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A128" s="31" t="s">
+        <v>103</v>
+      </c>
+      <c r="B128" s="33" t="s">
         <v>105</v>
       </c>
-      <c r="C126" s="167">
+      <c r="C128" s="112">
         <v>2090168</v>
       </c>
-      <c r="D126" s="26"/>
-[...39 lines deleted...]
-      <c r="D128" s="25"/>
+      <c r="D128" s="26"/>
       <c r="E128" s="28"/>
-      <c r="F128" s="40" t="s">
+      <c r="F128" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G128" s="39" t="s">
-        <v>1066</v>
+        <v>1072</v>
       </c>
       <c r="H128" s="41"/>
     </row>
-    <row r="129" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A129" s="31" t="s">
         <v>103</v>
       </c>
       <c r="B129" s="33" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>2090169</v>
+        <v>846</v>
+      </c>
+      <c r="C129" s="112">
+        <v>2090168</v>
       </c>
       <c r="D129" s="26"/>
       <c r="E129" s="28"/>
       <c r="F129" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G129" s="39" t="s">
-        <v>1066</v>
+        <v>1072</v>
       </c>
       <c r="H129" s="41"/>
     </row>
-    <row r="130" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A130" s="30" t="s">
         <v>103</v>
       </c>
-      <c r="B130" s="68" t="s">
-[...2 lines deleted...]
-      <c r="C130" s="166">
+      <c r="B130" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="C130" s="111">
         <v>2090169</v>
       </c>
       <c r="D130" s="25"/>
       <c r="E130" s="28"/>
       <c r="F130" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G130" s="39" t="s">
-        <v>1066</v>
+        <v>1072</v>
       </c>
       <c r="H130" s="41"/>
     </row>
-    <row r="131" spans="1:8" ht="24" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>2190247</v>
+    <row r="131" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A131" s="31" t="s">
+        <v>103</v>
+      </c>
+      <c r="B131" s="33" t="s">
+        <v>107</v>
+      </c>
+      <c r="C131" s="112">
+        <v>2090169</v>
       </c>
       <c r="D131" s="26"/>
       <c r="E131" s="28"/>
       <c r="F131" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G131" s="39" t="s">
-        <v>676</v>
-[...5 lines deleted...]
-    <row r="132" spans="1:8" x14ac:dyDescent="0.2">
+        <v>1072</v>
+      </c>
+      <c r="H131" s="41"/>
+    </row>
+    <row r="132" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A132" s="30" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-        <v>2159995</v>
+        <v>103</v>
+      </c>
+      <c r="B132" s="67" t="s">
+        <v>847</v>
+      </c>
+      <c r="C132" s="111">
+        <v>2090169</v>
       </c>
       <c r="D132" s="25"/>
       <c r="E132" s="28"/>
       <c r="F132" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G132" s="39" t="s">
-        <v>676</v>
-[...6 lines deleted...]
-      <c r="A133" s="30" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H132" s="41"/>
+    </row>
+    <row r="133" spans="1:32" ht="24" x14ac:dyDescent="0.2">
+      <c r="A133" s="61" t="s">
+        <v>507</v>
+      </c>
+      <c r="B133" s="24" t="s">
+        <v>506</v>
+      </c>
+      <c r="C133" s="112">
+        <v>2190247</v>
+      </c>
+      <c r="D133" s="26"/>
+      <c r="E133" s="28"/>
+      <c r="F133" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G133" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H133" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="134" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A134" s="30" t="s">
+        <v>108</v>
+      </c>
+      <c r="B134" s="24" t="s">
+        <v>109</v>
+      </c>
+      <c r="C134" s="111">
+        <v>2159995</v>
+      </c>
+      <c r="D134" s="25"/>
+      <c r="E134" s="28"/>
+      <c r="F134" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G134" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H134" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="135" spans="1:32" s="98" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="30" t="s">
         <v>110</v>
       </c>
-      <c r="B133" s="24" t="s">
+      <c r="B135" s="24" t="s">
         <v>111</v>
       </c>
-      <c r="C133" s="166">
+      <c r="C135" s="111">
         <v>2160706</v>
       </c>
-      <c r="D133" s="25"/>
-[...31 lines deleted...]
-      <c r="D136" s="13"/>
+      <c r="D135" s="25"/>
+      <c r="E135" s="28"/>
+      <c r="F135" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G135" s="39" t="s">
+        <v>1074</v>
+      </c>
+      <c r="H135" s="41"/>
+      <c r="I135" s="1"/>
+      <c r="J135" s="1"/>
+      <c r="K135" s="1"/>
+      <c r="L135" s="1"/>
+      <c r="M135" s="1"/>
+      <c r="N135" s="1"/>
+      <c r="O135" s="1"/>
+      <c r="P135" s="187"/>
+      <c r="Q135" s="187"/>
+      <c r="R135" s="187"/>
+      <c r="S135" s="187"/>
+      <c r="T135" s="187"/>
+      <c r="U135" s="187"/>
+      <c r="V135" s="187"/>
+      <c r="W135" s="187"/>
+      <c r="X135" s="187"/>
+      <c r="Y135" s="187"/>
+      <c r="Z135" s="187"/>
+      <c r="AA135" s="187"/>
+      <c r="AB135" s="187"/>
+      <c r="AC135" s="187"/>
+      <c r="AD135" s="187"/>
+      <c r="AE135" s="187"/>
+      <c r="AF135" s="187"/>
+    </row>
+    <row r="136" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A136" s="6"/>
+      <c r="B136" s="93"/>
+      <c r="C136" s="117"/>
+      <c r="D136" s="99"/>
+      <c r="E136" s="95"/>
       <c r="F136" s="13"/>
-      <c r="G136" s="108"/>
+      <c r="G136" s="97"/>
       <c r="H136" s="14"/>
     </row>
-    <row r="137" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A137" s="165" t="s">
+    <row r="137" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A137" s="6"/>
+      <c r="B137" s="93"/>
+      <c r="C137" s="117"/>
+      <c r="D137" s="99"/>
+      <c r="E137" s="95"/>
+      <c r="F137" s="13"/>
+      <c r="G137" s="97"/>
+      <c r="H137" s="14"/>
+    </row>
+    <row r="138" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A138" s="1"/>
+      <c r="D138" s="13"/>
+      <c r="F138" s="13"/>
+      <c r="G138" s="97"/>
+      <c r="H138" s="14"/>
+    </row>
+    <row r="139" spans="1:32" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="183" t="s">
         <v>112</v>
       </c>
-      <c r="B137" s="165"/>
-[...8 lines deleted...]
-      <c r="A138" s="32" t="s">
+      <c r="B139" s="183"/>
+      <c r="C139" s="183"/>
+      <c r="D139" s="183"/>
+      <c r="E139" s="183"/>
+      <c r="F139" s="183"/>
+      <c r="G139" s="183"/>
+      <c r="H139" s="183"/>
+      <c r="P139" s="185"/>
+      <c r="Q139" s="185"/>
+      <c r="R139" s="185"/>
+      <c r="S139" s="185"/>
+      <c r="T139" s="185"/>
+      <c r="U139" s="185"/>
+      <c r="V139" s="185"/>
+      <c r="W139" s="185"/>
+      <c r="X139" s="185"/>
+      <c r="Y139" s="185"/>
+      <c r="Z139" s="185"/>
+      <c r="AA139" s="185"/>
+      <c r="AB139" s="185"/>
+      <c r="AC139" s="185"/>
+      <c r="AD139" s="185"/>
+      <c r="AE139" s="185"/>
+      <c r="AF139" s="185"/>
+    </row>
+    <row r="140" spans="1:32" s="18" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+      <c r="A140" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="B138" s="32" t="s">
+      <c r="B140" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="C138" s="120" t="s">
+      <c r="C140" s="110" t="s">
         <v>4</v>
       </c>
-      <c r="D138" s="32" t="s">
+      <c r="D140" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="E138" s="32" t="s">
+      <c r="E140" s="32" t="s">
         <v>497</v>
       </c>
-      <c r="F138" s="32" t="s">
+      <c r="F140" s="32" t="s">
         <v>696</v>
       </c>
-      <c r="G138" s="32" t="s">
-[...2 lines deleted...]
-      <c r="H138" s="32" t="s">
+      <c r="G140" s="32" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H140" s="32" t="s">
         <v>570</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A139" s="30" t="s">
+      <c r="I140" s="174"/>
+      <c r="J140" s="174"/>
+      <c r="K140" s="174"/>
+      <c r="L140" s="174"/>
+      <c r="M140" s="174"/>
+      <c r="N140" s="174"/>
+      <c r="O140" s="174"/>
+      <c r="P140" s="186"/>
+      <c r="Q140" s="186"/>
+      <c r="R140" s="186"/>
+      <c r="S140" s="186"/>
+      <c r="T140" s="186"/>
+      <c r="U140" s="186"/>
+      <c r="V140" s="186"/>
+      <c r="W140" s="186"/>
+      <c r="X140" s="186"/>
+      <c r="Y140" s="186"/>
+      <c r="Z140" s="186"/>
+      <c r="AA140" s="186"/>
+      <c r="AB140" s="186"/>
+      <c r="AC140" s="186"/>
+      <c r="AD140" s="186"/>
+      <c r="AE140" s="186"/>
+      <c r="AF140" s="186"/>
+    </row>
+    <row r="141" spans="1:32" s="159" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A141" s="156" t="s">
         <v>113</v>
       </c>
-      <c r="B139" s="24" t="s">
-[...55 lines deleted...]
-    <row r="142" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="B141" s="158" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C141" s="157">
+        <v>2260149</v>
+      </c>
+      <c r="D141" s="155"/>
+      <c r="E141" s="155"/>
+      <c r="F141" s="155" t="s">
+        <v>575</v>
+      </c>
+      <c r="G141" s="155"/>
+      <c r="H141" s="155"/>
+      <c r="P141" s="191"/>
+      <c r="Q141" s="191"/>
+      <c r="R141" s="191"/>
+      <c r="S141" s="191"/>
+      <c r="T141" s="191"/>
+      <c r="U141" s="191"/>
+      <c r="V141" s="191"/>
+      <c r="W141" s="191"/>
+      <c r="X141" s="191"/>
+      <c r="Y141" s="191"/>
+      <c r="Z141" s="191"/>
+      <c r="AA141" s="191"/>
+      <c r="AB141" s="191"/>
+      <c r="AC141" s="191"/>
+      <c r="AD141" s="191"/>
+      <c r="AE141" s="191"/>
+      <c r="AF141" s="191"/>
+    </row>
+    <row r="142" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A142" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B142" s="24" t="s">
-        <v>597</v>
-[...2 lines deleted...]
-        <v>2189998</v>
+        <v>579</v>
+      </c>
+      <c r="C142" s="111">
+        <v>2200132</v>
       </c>
       <c r="D142" s="25"/>
       <c r="E142" s="28"/>
       <c r="F142" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G142" s="39" t="s">
-        <v>676</v>
+        <v>1078</v>
       </c>
       <c r="H142" s="41"/>
     </row>
-    <row r="143" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A143" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B143" s="33" t="s">
-[...3 lines deleted...]
-        <v>2189998</v>
+      <c r="B143" s="24" t="s">
+        <v>785</v>
+      </c>
+      <c r="C143" s="111">
+        <v>2220738</v>
       </c>
       <c r="D143" s="25"/>
       <c r="E143" s="28"/>
       <c r="F143" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G143" s="39" t="s">
-        <v>676</v>
+        <v>1078</v>
       </c>
       <c r="H143" s="41"/>
     </row>
-    <row r="144" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="144" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A144" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B144" s="24" t="s">
-        <v>806</v>
-[...2 lines deleted...]
-        <v>2220909</v>
+        <v>784</v>
+      </c>
+      <c r="C144" s="111">
+        <v>2220737</v>
       </c>
       <c r="D144" s="25"/>
-      <c r="E144" s="27"/>
+      <c r="E144" s="28"/>
       <c r="F144" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G144" s="39" t="s">
-        <v>676</v>
+        <v>1078</v>
       </c>
       <c r="H144" s="41"/>
     </row>
     <row r="145" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A145" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B145" s="24" t="s">
-        <v>811</v>
-[...2 lines deleted...]
-        <v>2210793</v>
+        <v>597</v>
+      </c>
+      <c r="C145" s="111">
+        <v>2189998</v>
       </c>
       <c r="D145" s="25"/>
-      <c r="E145" s="27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E145" s="28"/>
       <c r="F145" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G145" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H145" s="41"/>
     </row>
     <row r="146" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A146" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B146" s="24" t="s">
-[...3 lines deleted...]
-        <v>2200914</v>
+      <c r="B146" s="33" t="s">
+        <v>838</v>
+      </c>
+      <c r="C146" s="111">
+        <v>2189998</v>
       </c>
       <c r="D146" s="25"/>
-      <c r="E146" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E146" s="28"/>
       <c r="F146" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G146" s="39" t="s">
-        <v>1072</v>
+        <v>676</v>
       </c>
       <c r="H146" s="41"/>
     </row>
     <row r="147" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A147" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B147" s="24" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>2100036</v>
+        <v>805</v>
+      </c>
+      <c r="C147" s="111">
+        <v>2220909</v>
       </c>
       <c r="D147" s="25"/>
-      <c r="E147" s="28"/>
+      <c r="E147" s="27"/>
       <c r="F147" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G147" s="39" t="s">
-        <v>1007</v>
+        <v>676</v>
       </c>
       <c r="H147" s="41"/>
     </row>
     <row r="148" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A148" s="31" t="s">
+      <c r="A148" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B148" s="33" t="s">
-[...7 lines deleted...]
-      <c r="F148" s="42" t="s">
+      <c r="B148" s="24" t="s">
+        <v>810</v>
+      </c>
+      <c r="C148" s="111">
+        <v>2210793</v>
+      </c>
+      <c r="D148" s="25"/>
+      <c r="E148" s="27" t="s">
+        <v>881</v>
+      </c>
+      <c r="F148" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G148" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H148" s="41"/>
     </row>
     <row r="149" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A149" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B149" s="24" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-        <v>2200388</v>
+        <v>683</v>
+      </c>
+      <c r="C149" s="111">
+        <v>2200914</v>
       </c>
       <c r="D149" s="25"/>
-      <c r="E149" s="28"/>
+      <c r="E149" s="28" t="s">
+        <v>882</v>
+      </c>
       <c r="F149" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G149" s="39" t="s">
-        <v>1007</v>
+        <v>1078</v>
       </c>
       <c r="H149" s="41"/>
     </row>
     <row r="150" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A150" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B150" s="24" t="s">
-        <v>749</v>
-[...2 lines deleted...]
-        <v>2190561</v>
+        <v>114</v>
+      </c>
+      <c r="C150" s="111">
+        <v>2100036</v>
       </c>
       <c r="D150" s="25"/>
       <c r="E150" s="28"/>
       <c r="F150" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G150" s="39" t="s">
-        <v>1007</v>
+        <v>1005</v>
       </c>
       <c r="H150" s="41"/>
     </row>
     <row r="151" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A151" s="30" t="s">
+      <c r="A151" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B151" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D151" s="25"/>
+      <c r="B151" s="33" t="s">
+        <v>115</v>
+      </c>
+      <c r="C151" s="112">
+        <v>2130046</v>
+      </c>
+      <c r="D151" s="26"/>
       <c r="E151" s="28"/>
-      <c r="F151" s="40" t="s">
+      <c r="F151" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G151" s="39" t="s">
-        <v>1072</v>
+        <v>676</v>
       </c>
       <c r="H151" s="41"/>
     </row>
     <row r="152" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A152" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B152" s="24" t="s">
-        <v>604</v>
-[...2 lines deleted...]
-        <v>2200389</v>
+        <v>603</v>
+      </c>
+      <c r="C152" s="111">
+        <v>2200388</v>
       </c>
       <c r="D152" s="25"/>
       <c r="E152" s="28"/>
       <c r="F152" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G152" s="39" t="s">
-        <v>1072</v>
+        <v>1005</v>
       </c>
       <c r="H152" s="41"/>
     </row>
     <row r="153" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A153" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B153" s="24" t="s">
-        <v>760</v>
-[...2 lines deleted...]
-        <v>2220429</v>
+        <v>748</v>
+      </c>
+      <c r="C153" s="111">
+        <v>2190561</v>
       </c>
       <c r="D153" s="25"/>
       <c r="E153" s="28"/>
       <c r="F153" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G153" s="39" t="s">
-        <v>1007</v>
+        <v>1005</v>
       </c>
       <c r="H153" s="41"/>
     </row>
     <row r="154" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A154" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B154" s="24" t="s">
-        <v>739</v>
-[...2 lines deleted...]
-        <v>2199993</v>
+        <v>116</v>
+      </c>
+      <c r="C154" s="111">
+        <v>2160423</v>
       </c>
       <c r="D154" s="25"/>
       <c r="E154" s="28"/>
       <c r="F154" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G154" s="39" t="s">
-        <v>1073</v>
+        <v>1078</v>
       </c>
       <c r="H154" s="41"/>
     </row>
     <row r="155" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A155" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B155" s="24" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>2130272</v>
+        <v>604</v>
+      </c>
+      <c r="C155" s="111">
+        <v>2200389</v>
       </c>
       <c r="D155" s="25"/>
       <c r="E155" s="28"/>
       <c r="F155" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G155" s="39" t="s">
-        <v>1007</v>
+        <v>1078</v>
       </c>
       <c r="H155" s="41"/>
     </row>
     <row r="156" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A156" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B156" s="24" t="s">
-        <v>531</v>
-[...2 lines deleted...]
-        <v>2190599</v>
+        <v>759</v>
+      </c>
+      <c r="C156" s="111">
+        <v>2220429</v>
       </c>
       <c r="D156" s="25"/>
       <c r="E156" s="28"/>
       <c r="F156" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G156" s="39" t="s">
-        <v>1007</v>
+        <v>1005</v>
       </c>
       <c r="H156" s="41"/>
     </row>
     <row r="157" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A157" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B157" s="24" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>2130273</v>
+        <v>738</v>
+      </c>
+      <c r="C157" s="111">
+        <v>2199993</v>
       </c>
       <c r="D157" s="25"/>
       <c r="E157" s="28"/>
       <c r="F157" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G157" s="39" t="s">
-        <v>676</v>
+        <v>1079</v>
       </c>
       <c r="H157" s="41"/>
     </row>
     <row r="158" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A158" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B158" s="24" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>2140143</v>
+        <v>117</v>
+      </c>
+      <c r="C158" s="111">
+        <v>2130272</v>
       </c>
       <c r="D158" s="25"/>
       <c r="E158" s="28"/>
       <c r="F158" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G158" s="39" t="s">
-        <v>1007</v>
+        <v>1005</v>
       </c>
       <c r="H158" s="41"/>
     </row>
     <row r="159" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A159" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B159" s="24" t="s">
-        <v>956</v>
-[...2 lines deleted...]
-        <v>2250271</v>
+        <v>531</v>
+      </c>
+      <c r="C159" s="111">
+        <v>2190599</v>
       </c>
       <c r="D159" s="25"/>
       <c r="E159" s="28"/>
       <c r="F159" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G159" s="39" t="s">
-        <v>676</v>
+        <v>1005</v>
       </c>
       <c r="H159" s="41"/>
     </row>
     <row r="160" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A160" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B160" s="68" t="s">
-[...3 lines deleted...]
-        <v>2250271</v>
+      <c r="B160" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="C160" s="111">
+        <v>2130273</v>
       </c>
       <c r="D160" s="25"/>
       <c r="E160" s="28"/>
       <c r="F160" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G160" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H160" s="41"/>
     </row>
     <row r="161" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A161" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B161" s="24" t="s">
-        <v>609</v>
-[...2 lines deleted...]
-        <v>2199996</v>
+        <v>119</v>
+      </c>
+      <c r="C161" s="111">
+        <v>2140143</v>
       </c>
       <c r="D161" s="25"/>
       <c r="E161" s="28"/>
       <c r="F161" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G161" s="39" t="s">
-        <v>1072</v>
+        <v>1005</v>
       </c>
       <c r="H161" s="41"/>
     </row>
     <row r="162" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A162" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B162" s="24" t="s">
-        <v>605</v>
-[...2 lines deleted...]
-        <v>2200379</v>
+        <v>954</v>
+      </c>
+      <c r="C162" s="111">
+        <v>2250271</v>
       </c>
       <c r="D162" s="25"/>
       <c r="E162" s="28"/>
       <c r="F162" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G162" s="39" t="s">
-        <v>1007</v>
+        <v>676</v>
       </c>
       <c r="H162" s="41"/>
     </row>
-    <row r="163" spans="1:8" ht="24" x14ac:dyDescent="0.2">
+    <row r="163" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A163" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B163" s="24" t="s">
-[...3 lines deleted...]
-        <v>2210541</v>
+      <c r="B163" s="67" t="s">
+        <v>969</v>
+      </c>
+      <c r="C163" s="111">
+        <v>2250271</v>
       </c>
       <c r="D163" s="25"/>
-      <c r="E163" s="27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E163" s="28"/>
       <c r="F163" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G163" s="39" t="s">
-        <v>1007</v>
+        <v>676</v>
       </c>
       <c r="H163" s="41"/>
     </row>
     <row r="164" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A164" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B164" s="24" t="s">
-        <v>920</v>
-[...2 lines deleted...]
-        <v>922</v>
+        <v>609</v>
+      </c>
+      <c r="C164" s="111">
+        <v>2199996</v>
       </c>
       <c r="D164" s="25"/>
-      <c r="E164" s="27"/>
+      <c r="E164" s="28"/>
       <c r="F164" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G164" s="39" t="s">
-        <v>1007</v>
+        <v>1078</v>
       </c>
       <c r="H164" s="41"/>
     </row>
     <row r="165" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A165" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B165" s="68" t="s">
-[...3 lines deleted...]
-        <v>2240640</v>
+      <c r="B165" s="24" t="s">
+        <v>605</v>
+      </c>
+      <c r="C165" s="111">
+        <v>2200379</v>
       </c>
       <c r="D165" s="25"/>
-      <c r="E165" s="27"/>
+      <c r="E165" s="28"/>
       <c r="F165" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G165" s="39" t="s">
-        <v>1007</v>
+        <v>1005</v>
       </c>
       <c r="H165" s="41"/>
     </row>
-    <row r="166" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="166" spans="1:8" ht="24" x14ac:dyDescent="0.2">
       <c r="A166" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B166" s="24" t="s">
-        <v>996</v>
-[...2 lines deleted...]
-        <v>2260003</v>
+        <v>769</v>
+      </c>
+      <c r="C166" s="111">
+        <v>2210541</v>
       </c>
       <c r="D166" s="25"/>
-      <c r="E166" s="27"/>
+      <c r="E166" s="27" t="s">
+        <v>883</v>
+      </c>
       <c r="F166" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G166" s="39" t="s">
-        <v>676</v>
+        <v>1005</v>
       </c>
       <c r="H166" s="41"/>
     </row>
     <row r="167" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A167" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B167" s="24" t="s">
-        <v>1010</v>
-[...2 lines deleted...]
-        <v>2260032</v>
+        <v>919</v>
+      </c>
+      <c r="C167" s="111" t="s">
+        <v>921</v>
       </c>
       <c r="D167" s="25"/>
       <c r="E167" s="27"/>
       <c r="F167" s="40" t="s">
         <v>575</v>
       </c>
-      <c r="G167" s="39"/>
+      <c r="G167" s="39" t="s">
+        <v>1005</v>
+      </c>
       <c r="H167" s="41"/>
     </row>
     <row r="168" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A168" s="90" t="s">
+      <c r="A168" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B168" s="91" t="s">
-[...3 lines deleted...]
-        <v>2100242</v>
+      <c r="B168" s="67" t="s">
+        <v>938</v>
+      </c>
+      <c r="C168" s="111">
+        <v>2240640</v>
       </c>
       <c r="D168" s="25"/>
-      <c r="E168" s="28"/>
+      <c r="E168" s="27"/>
       <c r="F168" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G168" s="39" t="s">
-        <v>676</v>
+        <v>1005</v>
       </c>
       <c r="H168" s="41"/>
     </row>
     <row r="169" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A169" s="90" t="s">
+      <c r="A169" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B169" s="91" t="s">
-[...3 lines deleted...]
-        <v>2250159</v>
+      <c r="B169" s="24" t="s">
+        <v>994</v>
+      </c>
+      <c r="C169" s="111">
+        <v>2260003</v>
       </c>
       <c r="D169" s="25"/>
-      <c r="E169" s="28"/>
+      <c r="E169" s="27"/>
       <c r="F169" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G169" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H169" s="41"/>
     </row>
     <row r="170" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A170" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B170" s="24" t="s">
-        <v>654</v>
-[...2 lines deleted...]
-        <v>2210017</v>
+        <v>1008</v>
+      </c>
+      <c r="C170" s="111">
+        <v>2260032</v>
       </c>
       <c r="D170" s="25"/>
-      <c r="E170" s="28"/>
+      <c r="E170" s="27"/>
       <c r="F170" s="40" t="s">
         <v>575</v>
       </c>
-      <c r="G170" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G170" s="39"/>
       <c r="H170" s="41"/>
     </row>
-    <row r="171" spans="1:8" ht="24" x14ac:dyDescent="0.2">
-      <c r="A171" s="30" t="s">
+    <row r="171" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A171" s="85" t="s">
         <v>113</v>
       </c>
-      <c r="B171" s="24" t="s">
-[...3 lines deleted...]
-        <v>2210610</v>
+      <c r="B171" s="86" t="s">
+        <v>120</v>
+      </c>
+      <c r="C171" s="119">
+        <v>2100242</v>
       </c>
       <c r="D171" s="25"/>
-      <c r="E171" s="27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E171" s="28"/>
       <c r="F171" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G171" s="39" t="s">
-        <v>1007</v>
+        <v>676</v>
       </c>
       <c r="H171" s="41"/>
     </row>
     <row r="172" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A172" s="30" t="s">
+      <c r="A172" s="85" t="s">
         <v>113</v>
       </c>
-      <c r="B172" s="33" t="s">
-[...3 lines deleted...]
-        <v>2210610</v>
+      <c r="B172" s="86" t="s">
+        <v>947</v>
+      </c>
+      <c r="C172" s="119">
+        <v>2250159</v>
       </c>
       <c r="D172" s="25"/>
-      <c r="E172" s="27"/>
+      <c r="E172" s="28"/>
       <c r="F172" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G172" s="39" t="s">
-        <v>1007</v>
+        <v>676</v>
       </c>
       <c r="H172" s="41"/>
     </row>
     <row r="173" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A173" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B173" s="59" t="s">
-[...3 lines deleted...]
-        <v>2260127</v>
+      <c r="B173" s="24" t="s">
+        <v>654</v>
+      </c>
+      <c r="C173" s="111">
+        <v>2210017</v>
       </c>
       <c r="D173" s="25"/>
-      <c r="E173" s="27"/>
+      <c r="E173" s="28"/>
       <c r="F173" s="40" t="s">
         <v>575</v>
       </c>
-      <c r="G173" s="39"/>
+      <c r="G173" s="39" t="s">
+        <v>1005</v>
+      </c>
       <c r="H173" s="41"/>
     </row>
-    <row r="174" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:8" ht="24" x14ac:dyDescent="0.2">
       <c r="A174" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B174" s="24" t="s">
+        <v>703</v>
+      </c>
+      <c r="C174" s="111">
+        <v>2210610</v>
+      </c>
+      <c r="D174" s="25"/>
+      <c r="E174" s="27" t="s">
+        <v>884</v>
+      </c>
+      <c r="F174" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G174" s="39" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H174" s="41"/>
+    </row>
+    <row r="175" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A175" s="30" t="s">
+        <v>113</v>
+      </c>
+      <c r="B175" s="33" t="s">
+        <v>839</v>
+      </c>
+      <c r="C175" s="111">
+        <v>2210610</v>
+      </c>
+      <c r="D175" s="25"/>
+      <c r="E175" s="27"/>
+      <c r="F175" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G175" s="39" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H175" s="41"/>
+    </row>
+    <row r="176" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A176" s="30" t="s">
+        <v>113</v>
+      </c>
+      <c r="B176" s="58" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C176" s="111">
+        <v>2260127</v>
+      </c>
+      <c r="D176" s="25"/>
+      <c r="E176" s="27"/>
+      <c r="F176" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G176" s="39"/>
+      <c r="H176" s="41"/>
+    </row>
+    <row r="177" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A177" s="30" t="s">
+        <v>113</v>
+      </c>
+      <c r="B177" s="24" t="s">
         <v>121</v>
       </c>
-      <c r="C174" s="166">
+      <c r="C177" s="111">
         <v>2000536</v>
       </c>
-      <c r="D174" s="25"/>
-[...10 lines deleted...]
-      <c r="A175" s="31" t="s">
+      <c r="D177" s="25"/>
+      <c r="E177" s="28"/>
+      <c r="F177" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G177" s="39" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H177" s="41"/>
+    </row>
+    <row r="178" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A178" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B175" s="33" t="s">
+      <c r="B178" s="33" t="s">
         <v>122</v>
       </c>
-      <c r="C175" s="167">
+      <c r="C178" s="112">
         <v>2040121</v>
       </c>
-      <c r="D175" s="26"/>
-[...10 lines deleted...]
-      <c r="A176" s="31" t="s">
+      <c r="D178" s="26"/>
+      <c r="E178" s="28"/>
+      <c r="F178" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G178" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H178" s="41"/>
+    </row>
+    <row r="179" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A179" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B176" s="33" t="s">
+      <c r="B179" s="33" t="s">
         <v>123</v>
       </c>
-      <c r="C176" s="167">
+      <c r="C179" s="112">
         <v>2120017</v>
       </c>
-      <c r="D176" s="26"/>
-[...10 lines deleted...]
-      <c r="A177" s="31" t="s">
+      <c r="D179" s="26"/>
+      <c r="E179" s="28"/>
+      <c r="F179" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G179" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H179" s="41"/>
+    </row>
+    <row r="180" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A180" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B177" s="59" t="s">
-[...2 lines deleted...]
-      <c r="C177" s="167">
+      <c r="B180" s="58" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C180" s="112">
         <v>2250523</v>
       </c>
-      <c r="D177" s="26"/>
-[...57 lines deleted...]
-      <c r="D180" s="25"/>
+      <c r="D180" s="26"/>
       <c r="E180" s="28"/>
-      <c r="F180" s="40" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F180" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G180" s="39"/>
       <c r="H180" s="41"/>
     </row>
     <row r="181" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A181" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B181" s="24" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>9900123</v>
+        <v>124</v>
+      </c>
+      <c r="C181" s="111">
+        <v>2110179</v>
       </c>
       <c r="D181" s="25"/>
       <c r="E181" s="28"/>
       <c r="F181" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G181" s="39" t="s">
-        <v>1007</v>
+        <v>1005</v>
       </c>
       <c r="H181" s="41"/>
     </row>
     <row r="182" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A182" s="31" t="s">
+      <c r="A182" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B182" s="33" t="s">
-[...7 lines deleted...]
-      <c r="F182" s="42" t="s">
+      <c r="B182" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="C182" s="111">
+        <v>2160929</v>
+      </c>
+      <c r="D182" s="25"/>
+      <c r="E182" s="28"/>
+      <c r="F182" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G182" s="39" t="s">
-        <v>676</v>
-[...1 lines deleted...]
-      <c r="H182" s="52"/>
+        <v>1005</v>
+      </c>
+      <c r="H182" s="41"/>
     </row>
     <row r="183" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A183" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B183" s="24" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>2150175</v>
+        <v>126</v>
+      </c>
+      <c r="C183" s="111">
+        <v>2180549</v>
       </c>
       <c r="D183" s="25"/>
       <c r="E183" s="28"/>
       <c r="F183" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G183" s="39" t="s">
-        <v>1007</v>
+        <v>1005</v>
       </c>
       <c r="H183" s="41"/>
     </row>
     <row r="184" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A184" s="31" t="s">
+      <c r="A184" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B184" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D184" s="26"/>
+      <c r="B184" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C184" s="111">
+        <v>9900123</v>
+      </c>
+      <c r="D184" s="25"/>
       <c r="E184" s="28"/>
-      <c r="F184" s="42" t="s">
+      <c r="F184" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G184" s="39" t="s">
-        <v>676</v>
+        <v>1005</v>
       </c>
       <c r="H184" s="41"/>
     </row>
     <row r="185" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A185" s="30" t="s">
+      <c r="A185" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B185" s="24" t="s">
-[...7 lines deleted...]
-      <c r="F185" s="40" t="s">
+      <c r="B185" s="33" t="s">
+        <v>128</v>
+      </c>
+      <c r="C185" s="112">
+        <v>2040120</v>
+      </c>
+      <c r="D185" s="26"/>
+      <c r="E185" s="55"/>
+      <c r="F185" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G185" s="39" t="s">
-        <v>1007</v>
-[...1 lines deleted...]
-      <c r="H185" s="41"/>
+        <v>676</v>
+      </c>
+      <c r="H185" s="51"/>
     </row>
     <row r="186" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A186" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B186" s="33" t="s">
-[...3 lines deleted...]
-        <v>2220466</v>
+      <c r="B186" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C186" s="111">
+        <v>2150175</v>
       </c>
       <c r="D186" s="25"/>
       <c r="E186" s="28"/>
       <c r="F186" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G186" s="39" t="s">
-        <v>676</v>
+        <v>1005</v>
       </c>
       <c r="H186" s="41"/>
     </row>
     <row r="187" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A187" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B187" s="44" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B187" s="33" t="s">
+        <v>130</v>
+      </c>
+      <c r="C187" s="112">
+        <v>2160974</v>
+      </c>
+      <c r="D187" s="26"/>
       <c r="E187" s="28"/>
-      <c r="F187" s="52" t="s">
+      <c r="F187" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G187" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H187" s="41"/>
     </row>
     <row r="188" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A188" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B188" s="24" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>2100241</v>
+        <v>131</v>
+      </c>
+      <c r="C188" s="111">
+        <v>2170785</v>
       </c>
       <c r="D188" s="25"/>
       <c r="E188" s="28"/>
       <c r="F188" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G188" s="39" t="s">
-        <v>1007</v>
+        <v>1005</v>
       </c>
       <c r="H188" s="41"/>
     </row>
     <row r="189" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A189" s="31" t="s">
+      <c r="A189" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B189" s="33" t="s">
-        <v>134</v>
-[...4 lines deleted...]
-      <c r="D189" s="26"/>
+        <v>775</v>
+      </c>
+      <c r="C189" s="111">
+        <v>2220466</v>
+      </c>
+      <c r="D189" s="25"/>
       <c r="E189" s="28"/>
-      <c r="F189" s="42" t="s">
+      <c r="F189" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G189" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H189" s="41"/>
     </row>
     <row r="190" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A190" s="30" t="s">
+      <c r="A190" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B190" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D190" s="25"/>
+      <c r="B190" s="44" t="s">
+        <v>132</v>
+      </c>
+      <c r="C190" s="112">
+        <v>2120033</v>
+      </c>
+      <c r="D190" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E190" s="28"/>
-      <c r="F190" s="40" t="s">
+      <c r="F190" s="51" t="s">
         <v>575</v>
       </c>
       <c r="G190" s="39" t="s">
-        <v>1007</v>
+        <v>676</v>
       </c>
       <c r="H190" s="41"/>
     </row>
     <row r="191" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A191" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B191" s="24" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>2140043</v>
+        <v>133</v>
+      </c>
+      <c r="C191" s="111">
+        <v>2100241</v>
       </c>
       <c r="D191" s="25"/>
       <c r="E191" s="28"/>
       <c r="F191" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G191" s="39" t="s">
-        <v>1072</v>
+        <v>1005</v>
       </c>
       <c r="H191" s="41"/>
     </row>
     <row r="192" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A192" s="30" t="s">
+      <c r="A192" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B192" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D192" s="25"/>
+      <c r="B192" s="33" t="s">
+        <v>134</v>
+      </c>
+      <c r="C192" s="112">
+        <v>2120105</v>
+      </c>
+      <c r="D192" s="26"/>
       <c r="E192" s="28"/>
-      <c r="F192" s="40" t="s">
+      <c r="F192" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G192" s="39" t="s">
-        <v>1072</v>
+        <v>676</v>
       </c>
       <c r="H192" s="41"/>
     </row>
-    <row r="193" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A193" s="30" t="s">
+    <row r="193" spans="1:32" s="165" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="152" t="s">
         <v>113</v>
       </c>
-      <c r="B193" s="24" t="s">
-[...15 lines deleted...]
-    <row r="194" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="B193" s="154" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C193" s="153">
+        <v>2260317</v>
+      </c>
+      <c r="D193" s="161"/>
+      <c r="E193" s="162"/>
+      <c r="F193" s="166" t="s">
+        <v>575</v>
+      </c>
+      <c r="G193" s="164"/>
+      <c r="H193" s="163"/>
+      <c r="P193" s="189"/>
+      <c r="Q193" s="189"/>
+      <c r="R193" s="189"/>
+      <c r="S193" s="189"/>
+      <c r="T193" s="189"/>
+      <c r="U193" s="189"/>
+      <c r="V193" s="189"/>
+      <c r="W193" s="189"/>
+      <c r="X193" s="189"/>
+      <c r="Y193" s="189"/>
+      <c r="Z193" s="189"/>
+      <c r="AA193" s="189"/>
+      <c r="AB193" s="189"/>
+      <c r="AC193" s="189"/>
+      <c r="AD193" s="189"/>
+      <c r="AE193" s="189"/>
+      <c r="AF193" s="189"/>
+    </row>
+    <row r="194" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A194" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B194" s="24" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>2120030</v>
+        <v>135</v>
+      </c>
+      <c r="C194" s="111">
+        <v>2120130</v>
       </c>
       <c r="D194" s="25"/>
       <c r="E194" s="28"/>
       <c r="F194" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G194" s="39" t="s">
-        <v>1072</v>
+        <v>1005</v>
       </c>
       <c r="H194" s="41"/>
     </row>
-    <row r="195" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A195" s="31" t="s">
+    <row r="195" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A195" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B195" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D195" s="26"/>
+      <c r="B195" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C195" s="111">
+        <v>2140043</v>
+      </c>
+      <c r="D195" s="25"/>
       <c r="E195" s="28"/>
-      <c r="F195" s="42" t="s">
+      <c r="F195" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G195" s="39" t="s">
-        <v>676</v>
+        <v>1078</v>
       </c>
       <c r="H195" s="41"/>
     </row>
-    <row r="196" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A196" s="31" t="s">
+    <row r="196" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A196" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B196" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D196" s="26"/>
+      <c r="B196" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C196" s="111">
+        <v>2140044</v>
+      </c>
+      <c r="D196" s="25"/>
       <c r="E196" s="28"/>
-      <c r="F196" s="42" t="s">
+      <c r="F196" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G196" s="39" t="s">
-        <v>676</v>
+        <v>1078</v>
       </c>
       <c r="H196" s="41"/>
     </row>
-    <row r="197" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A197" s="31" t="s">
+    <row r="197" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A197" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B197" s="24" t="s">
-        <v>762</v>
-[...4 lines deleted...]
-      <c r="D197" s="26"/>
+        <v>137</v>
+      </c>
+      <c r="C197" s="111">
+        <v>2161035</v>
+      </c>
+      <c r="D197" s="25"/>
       <c r="E197" s="28"/>
-      <c r="F197" s="42" t="s">
+      <c r="F197" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G197" s="39" t="s">
-        <v>1072</v>
+        <v>1078</v>
       </c>
       <c r="H197" s="41"/>
     </row>
-    <row r="198" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="198" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A198" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B198" s="24" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-        <v>2190594</v>
+        <v>139</v>
+      </c>
+      <c r="C198" s="111">
+        <v>2120030</v>
       </c>
       <c r="D198" s="25"/>
       <c r="E198" s="28"/>
       <c r="F198" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G198" s="39" t="s">
-        <v>1074</v>
+        <v>1078</v>
       </c>
       <c r="H198" s="41"/>
     </row>
-    <row r="199" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A199" s="30" t="s">
+    <row r="199" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A199" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B199" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D199" s="25"/>
+      <c r="B199" s="33" t="s">
+        <v>140</v>
+      </c>
+      <c r="C199" s="112">
+        <v>2120124</v>
+      </c>
+      <c r="D199" s="26"/>
       <c r="E199" s="28"/>
-      <c r="F199" s="40" t="s">
+      <c r="F199" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G199" s="39" t="s">
-        <v>1007</v>
+        <v>676</v>
       </c>
       <c r="H199" s="41"/>
     </row>
-    <row r="200" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="200" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A200" s="31" t="s">
         <v>113</v>
       </c>
       <c r="B200" s="33" t="s">
-        <v>771</v>
-[...2 lines deleted...]
-        <v>2170960</v>
+        <v>141</v>
+      </c>
+      <c r="C200" s="112">
+        <v>2130064</v>
       </c>
       <c r="D200" s="26"/>
       <c r="E200" s="28"/>
       <c r="F200" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G200" s="39" t="s">
-        <v>1007</v>
+        <v>676</v>
       </c>
       <c r="H200" s="41"/>
     </row>
-    <row r="201" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="201" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A201" s="31" t="s">
         <v>113</v>
       </c>
       <c r="B201" s="24" t="s">
-        <v>677</v>
-[...2 lines deleted...]
-        <v>2210439</v>
+        <v>761</v>
+      </c>
+      <c r="C201" s="112">
+        <v>2220447</v>
       </c>
       <c r="D201" s="26"/>
       <c r="E201" s="28"/>
-      <c r="F201" s="40" t="s">
+      <c r="F201" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G201" s="39" t="s">
-        <v>1072</v>
+        <v>1078</v>
       </c>
       <c r="H201" s="41"/>
     </row>
-    <row r="202" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A202" s="31" t="s">
+    <row r="202" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A202" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B202" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D202" s="26"/>
+      <c r="B202" s="24" t="s">
+        <v>528</v>
+      </c>
+      <c r="C202" s="111">
+        <v>2190594</v>
+      </c>
+      <c r="D202" s="25"/>
       <c r="E202" s="28"/>
       <c r="F202" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G202" s="39" t="s">
-        <v>1072</v>
+        <v>1080</v>
       </c>
       <c r="H202" s="41"/>
     </row>
-    <row r="203" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="203" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A203" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B203" s="24" t="s">
-        <v>844</v>
-[...2 lines deleted...]
-        <v>2230368</v>
+        <v>491</v>
+      </c>
+      <c r="C203" s="111">
+        <v>2170960</v>
       </c>
       <c r="D203" s="25"/>
-      <c r="E203" s="27"/>
+      <c r="E203" s="28"/>
       <c r="F203" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G203" s="39" t="s">
-        <v>1072</v>
-[...6 lines deleted...]
-      <c r="A204" s="30" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H203" s="41"/>
+    </row>
+    <row r="204" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A204" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B204" s="24" t="s">
-[...9 lines deleted...]
-      <c r="F204" s="40" t="s">
+      <c r="B204" s="33" t="s">
+        <v>770</v>
+      </c>
+      <c r="C204" s="112">
+        <v>2170960</v>
+      </c>
+      <c r="D204" s="26"/>
+      <c r="E204" s="28"/>
+      <c r="F204" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G204" s="39" t="s">
-        <v>1072</v>
+        <v>1005</v>
       </c>
       <c r="H204" s="41"/>
     </row>
-    <row r="205" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A205" s="30" t="s">
+    <row r="205" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A205" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B205" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D205" s="25"/>
+      <c r="B205" s="24" t="s">
+        <v>677</v>
+      </c>
+      <c r="C205" s="112">
+        <v>2210439</v>
+      </c>
+      <c r="D205" s="26"/>
       <c r="E205" s="28"/>
       <c r="F205" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G205" s="39" t="s">
-        <v>1072</v>
+        <v>1078</v>
       </c>
       <c r="H205" s="41"/>
     </row>
-    <row r="206" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A206" s="30" t="s">
+    <row r="206" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A206" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B206" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D206" s="25"/>
+      <c r="B206" s="33" t="s">
+        <v>735</v>
+      </c>
+      <c r="C206" s="112">
+        <v>2210439</v>
+      </c>
+      <c r="D206" s="26"/>
       <c r="E206" s="28"/>
       <c r="F206" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G206" s="39" t="s">
-        <v>1072</v>
+        <v>1078</v>
       </c>
       <c r="H206" s="41"/>
     </row>
-    <row r="207" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="207" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A207" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B207" s="24" t="s">
-        <v>1014</v>
-[...2 lines deleted...]
-        <v>2260033</v>
+        <v>843</v>
+      </c>
+      <c r="C207" s="111">
+        <v>2230368</v>
       </c>
       <c r="D207" s="25"/>
-      <c r="E207" s="28"/>
+      <c r="E207" s="27"/>
       <c r="F207" s="40" t="s">
         <v>575</v>
       </c>
-      <c r="G207" s="39"/>
-[...2 lines deleted...]
-    <row r="208" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="G207" s="39" t="s">
+        <v>1078</v>
+      </c>
+      <c r="H207" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="208" spans="1:32" ht="24" x14ac:dyDescent="0.2">
       <c r="A208" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B208" s="24" t="s">
-        <v>865</v>
-[...2 lines deleted...]
-        <v>866</v>
+        <v>808</v>
+      </c>
+      <c r="C208" s="111">
+        <v>2220334</v>
       </c>
       <c r="D208" s="25"/>
-      <c r="E208" s="28"/>
+      <c r="E208" s="27" t="s">
+        <v>885</v>
+      </c>
       <c r="F208" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G208" s="39" t="s">
-        <v>676</v>
-[...3 lines deleted...]
-      </c>
+        <v>1078</v>
+      </c>
+      <c r="H208" s="41"/>
     </row>
     <row r="209" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A209" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B209" s="33" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-        <v>2210757</v>
+        <v>840</v>
+      </c>
+      <c r="C209" s="111">
+        <v>2220334</v>
       </c>
       <c r="D209" s="25"/>
       <c r="E209" s="28"/>
       <c r="F209" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G209" s="39" t="s">
-        <v>676</v>
+        <v>1078</v>
       </c>
       <c r="H209" s="41"/>
     </row>
     <row r="210" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A210" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B210" s="33" t="s">
-[...3 lines deleted...]
-        <v>2210759</v>
+      <c r="B210" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C210" s="111">
+        <v>2170435</v>
       </c>
       <c r="D210" s="25"/>
       <c r="E210" s="28"/>
       <c r="F210" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G210" s="39" t="s">
-        <v>676</v>
+        <v>1078</v>
       </c>
       <c r="H210" s="41"/>
     </row>
-    <row r="211" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A211" s="124" t="s">
+    <row r="211" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A211" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B211" s="139" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B211" s="24" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C211" s="111">
+        <v>2260033</v>
+      </c>
+      <c r="D211" s="25"/>
+      <c r="E211" s="28"/>
+      <c r="F211" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G211" s="39"/>
+      <c r="H211" s="41"/>
     </row>
     <row r="212" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A212" s="31" t="s">
+      <c r="A212" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B212" s="24" t="s">
-        <v>764</v>
-[...4 lines deleted...]
-      <c r="D212" s="26"/>
+        <v>864</v>
+      </c>
+      <c r="C212" s="111" t="s">
+        <v>865</v>
+      </c>
+      <c r="D212" s="25"/>
       <c r="E212" s="28"/>
-      <c r="F212" s="42" t="s">
+      <c r="F212" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G212" s="39" t="s">
-        <v>1072</v>
-[...1 lines deleted...]
-      <c r="H212" s="41"/>
+        <v>676</v>
+      </c>
+      <c r="H212" s="41" t="s">
+        <v>575</v>
+      </c>
     </row>
     <row r="213" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A213" s="31" t="s">
+      <c r="A213" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B213" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D213" s="26"/>
+      <c r="B213" s="33" t="s">
+        <v>727</v>
+      </c>
+      <c r="C213" s="111">
+        <v>2210757</v>
+      </c>
+      <c r="D213" s="25"/>
       <c r="E213" s="28"/>
-      <c r="F213" s="42" t="s">
+      <c r="F213" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G213" s="39" t="s">
-        <v>1072</v>
+        <v>676</v>
       </c>
       <c r="H213" s="41"/>
     </row>
     <row r="214" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A214" s="31" t="s">
+      <c r="A214" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B214" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D214" s="26"/>
+      <c r="B214" s="33" t="s">
+        <v>773</v>
+      </c>
+      <c r="C214" s="111">
+        <v>2210759</v>
+      </c>
+      <c r="D214" s="25"/>
       <c r="E214" s="28"/>
       <c r="F214" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G214" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H214" s="41"/>
     </row>
     <row r="215" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A215" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B215" s="24" t="s">
-[...3 lines deleted...]
-        <v>2140215</v>
+      <c r="B215" s="67" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C215" s="111">
+        <v>2260154</v>
       </c>
       <c r="D215" s="25"/>
-      <c r="E215" s="28"/>
+      <c r="E215" s="27"/>
       <c r="F215" s="40" t="s">
         <v>575</v>
       </c>
-      <c r="G215" s="39" t="s">
-[...2 lines deleted...]
-      <c r="H215" s="41"/>
+      <c r="G215" s="39"/>
+      <c r="H215" s="41" t="s">
+        <v>575</v>
+      </c>
     </row>
     <row r="216" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A216" s="30" t="s">
+      <c r="A216" s="31" t="s">
         <v>113</v>
       </c>
       <c r="B216" s="24" t="s">
-        <v>144</v>
-[...4 lines deleted...]
-      <c r="D216" s="25"/>
+        <v>763</v>
+      </c>
+      <c r="C216" s="112">
+        <v>2220441</v>
+      </c>
+      <c r="D216" s="26"/>
       <c r="E216" s="28"/>
-      <c r="F216" s="40" t="s">
+      <c r="F216" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G216" s="39" t="s">
-        <v>1072</v>
+        <v>1078</v>
       </c>
       <c r="H216" s="41"/>
     </row>
     <row r="217" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A217" s="30" t="s">
+      <c r="A217" s="31" t="s">
         <v>113</v>
       </c>
       <c r="B217" s="24" t="s">
-        <v>146</v>
-[...4 lines deleted...]
-      <c r="D217" s="25"/>
+        <v>744</v>
+      </c>
+      <c r="C217" s="112">
+        <v>2220002</v>
+      </c>
+      <c r="D217" s="26"/>
       <c r="E217" s="28"/>
-      <c r="F217" s="40" t="s">
+      <c r="F217" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G217" s="39" t="s">
-        <v>1007</v>
+        <v>1078</v>
       </c>
       <c r="H217" s="41"/>
     </row>
     <row r="218" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A218" s="30" t="s">
+      <c r="A218" s="31" t="s">
         <v>113</v>
       </c>
       <c r="B218" s="24" t="s">
-        <v>145</v>
-[...4 lines deleted...]
-      <c r="D218" s="25"/>
+        <v>977</v>
+      </c>
+      <c r="C218" s="112">
+        <v>2239998</v>
+      </c>
+      <c r="D218" s="26"/>
       <c r="E218" s="28"/>
       <c r="F218" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G218" s="39" t="s">
-        <v>1007</v>
+        <v>676</v>
       </c>
       <c r="H218" s="41"/>
     </row>
     <row r="219" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A219" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B219" s="24" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>8900685</v>
+        <v>143</v>
+      </c>
+      <c r="C219" s="111">
+        <v>2140215</v>
       </c>
       <c r="D219" s="25"/>
       <c r="E219" s="28"/>
       <c r="F219" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G219" s="39" t="s">
-        <v>1007</v>
+        <v>1078</v>
       </c>
       <c r="H219" s="41"/>
     </row>
     <row r="220" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A220" s="31" t="s">
+      <c r="A220" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B220" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D220" s="26"/>
+      <c r="B220" s="24" t="s">
+        <v>144</v>
+      </c>
+      <c r="C220" s="111">
+        <v>2150105</v>
+      </c>
+      <c r="D220" s="25"/>
       <c r="E220" s="28"/>
-      <c r="F220" s="42" t="s">
+      <c r="F220" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G220" s="39" t="s">
-        <v>676</v>
+        <v>1078</v>
       </c>
       <c r="H220" s="41"/>
     </row>
     <row r="221" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A221" s="31" t="s">
+      <c r="A221" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B221" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D221" s="26"/>
+      <c r="B221" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="C221" s="111">
+        <v>2140146</v>
+      </c>
+      <c r="D221" s="25"/>
       <c r="E221" s="28"/>
-      <c r="F221" s="42" t="s">
+      <c r="F221" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G221" s="39" t="s">
-        <v>676</v>
+        <v>1005</v>
       </c>
       <c r="H221" s="41"/>
     </row>
     <row r="222" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A222" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B222" s="24" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>2171126</v>
+        <v>145</v>
+      </c>
+      <c r="C222" s="111">
+        <v>2170434</v>
       </c>
       <c r="D222" s="25"/>
       <c r="E222" s="28"/>
       <c r="F222" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G222" s="39" t="s">
-        <v>1007</v>
+        <v>1005</v>
       </c>
       <c r="H222" s="41"/>
     </row>
     <row r="223" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A223" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B223" s="24" t="s">
-        <v>746</v>
-[...2 lines deleted...]
-        <v>2220045</v>
+        <v>147</v>
+      </c>
+      <c r="C223" s="111">
+        <v>8900685</v>
       </c>
       <c r="D223" s="25"/>
       <c r="E223" s="28"/>
       <c r="F223" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G223" s="39" t="s">
-        <v>676</v>
+        <v>1005</v>
       </c>
       <c r="H223" s="41"/>
     </row>
     <row r="224" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A224" s="30" t="s">
+      <c r="A224" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B224" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D224" s="25"/>
+      <c r="B224" s="33" t="s">
+        <v>148</v>
+      </c>
+      <c r="C224" s="112">
+        <v>2100130</v>
+      </c>
+      <c r="D224" s="26"/>
       <c r="E224" s="28"/>
-      <c r="F224" s="40" t="s">
+      <c r="F224" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G224" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H224" s="41"/>
     </row>
-    <row r="225" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A225" s="30" t="s">
+    <row r="225" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A225" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B225" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D225" s="25"/>
+      <c r="B225" s="33" t="s">
+        <v>561</v>
+      </c>
+      <c r="C225" s="112">
+        <v>2190353</v>
+      </c>
+      <c r="D225" s="26"/>
       <c r="E225" s="28"/>
-      <c r="F225" s="40" t="s">
+      <c r="F225" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G225" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H225" s="41"/>
     </row>
-    <row r="226" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="226" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A226" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B226" s="24" t="s">
-        <v>951</v>
-[...2 lines deleted...]
-        <v>2250259</v>
+        <v>149</v>
+      </c>
+      <c r="C226" s="111">
+        <v>2171126</v>
       </c>
       <c r="D226" s="25"/>
       <c r="E226" s="28"/>
       <c r="F226" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G226" s="39" t="s">
-        <v>1072</v>
-[...5 lines deleted...]
-    <row r="227" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1005</v>
+      </c>
+      <c r="H226" s="41"/>
+    </row>
+    <row r="227" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A227" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B227" s="24" t="s">
-        <v>810</v>
-[...2 lines deleted...]
-        <v>2220335</v>
+        <v>745</v>
+      </c>
+      <c r="C227" s="111">
+        <v>2220045</v>
       </c>
       <c r="D227" s="25"/>
-      <c r="E227" s="27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E227" s="28"/>
       <c r="F227" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G227" s="39" t="s">
-        <v>1074</v>
+        <v>676</v>
       </c>
       <c r="H227" s="41"/>
     </row>
-    <row r="228" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="228" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A228" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B228" s="33" t="s">
-[...3 lines deleted...]
-        <v>2220335</v>
+      <c r="B228" s="24" t="s">
+        <v>746</v>
+      </c>
+      <c r="C228" s="111">
+        <v>2220046</v>
       </c>
       <c r="D228" s="25"/>
       <c r="E228" s="28"/>
       <c r="F228" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G228" s="39" t="s">
-        <v>1074</v>
+        <v>676</v>
       </c>
       <c r="H228" s="41"/>
     </row>
-    <row r="229" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="229" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A229" s="30" t="s">
         <v>113</v>
       </c>
-      <c r="B229" s="59" t="s">
-[...3 lines deleted...]
-        <v>2260060</v>
+      <c r="B229" s="24" t="s">
+        <v>681</v>
+      </c>
+      <c r="C229" s="111">
+        <v>2210521</v>
       </c>
       <c r="D229" s="25"/>
       <c r="E229" s="28"/>
       <c r="F229" s="40" t="s">
         <v>575</v>
       </c>
-      <c r="G229" s="39"/>
-[...5 lines deleted...]
-      <c r="A230" s="31" t="s">
+      <c r="G229" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H229" s="41"/>
+    </row>
+    <row r="230" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A230" s="30" t="s">
         <v>113</v>
       </c>
       <c r="B230" s="24" t="s">
+        <v>949</v>
+      </c>
+      <c r="C230" s="111">
+        <v>2250259</v>
+      </c>
+      <c r="D230" s="25"/>
+      <c r="E230" s="28"/>
+      <c r="F230" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G230" s="39" t="s">
+        <v>1078</v>
+      </c>
+      <c r="H230" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="231" spans="1:32" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A231" s="30" t="s">
+        <v>113</v>
+      </c>
+      <c r="B231" s="24" t="s">
+        <v>809</v>
+      </c>
+      <c r="C231" s="111">
+        <v>2220335</v>
+      </c>
+      <c r="D231" s="25"/>
+      <c r="E231" s="27" t="s">
+        <v>886</v>
+      </c>
+      <c r="F231" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G231" s="39" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H231" s="41"/>
+    </row>
+    <row r="232" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A232" s="30" t="s">
+        <v>113</v>
+      </c>
+      <c r="B232" s="33" t="s">
+        <v>828</v>
+      </c>
+      <c r="C232" s="111">
+        <v>2220335</v>
+      </c>
+      <c r="D232" s="25"/>
+      <c r="E232" s="28"/>
+      <c r="F232" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G232" s="39" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H232" s="41"/>
+    </row>
+    <row r="233" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A233" s="30" t="s">
+        <v>113</v>
+      </c>
+      <c r="B233" s="58" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C233" s="111">
+        <v>2260060</v>
+      </c>
+      <c r="D233" s="25"/>
+      <c r="E233" s="28"/>
+      <c r="F233" s="40" t="s">
+        <v>575</v>
+      </c>
+      <c r="G233" s="39"/>
+      <c r="H233" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="234" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A234" s="31" t="s">
+        <v>113</v>
+      </c>
+      <c r="B234" s="24" t="s">
         <v>585</v>
       </c>
-      <c r="C230" s="167">
+      <c r="C234" s="112">
         <v>2200133</v>
       </c>
-      <c r="D230" s="26"/>
-[...10 lines deleted...]
-      <c r="A231" s="31" t="s">
+      <c r="D234" s="26"/>
+      <c r="E234" s="28"/>
+      <c r="F234" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G234" s="39" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H234" s="41"/>
+    </row>
+    <row r="235" spans="1:32" s="165" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A235" s="152" t="s">
         <v>113</v>
       </c>
-      <c r="B231" s="24" t="s">
+      <c r="B235" s="173" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C235" s="153">
+        <v>2260150</v>
+      </c>
+      <c r="D235" s="161"/>
+      <c r="E235" s="162"/>
+      <c r="F235" s="166" t="s">
+        <v>575</v>
+      </c>
+      <c r="G235" s="164"/>
+      <c r="H235" s="163"/>
+      <c r="P235" s="189"/>
+      <c r="Q235" s="189"/>
+      <c r="R235" s="189"/>
+      <c r="S235" s="189"/>
+      <c r="T235" s="189"/>
+      <c r="U235" s="189"/>
+      <c r="V235" s="189"/>
+      <c r="W235" s="189"/>
+      <c r="X235" s="189"/>
+      <c r="Y235" s="189"/>
+      <c r="Z235" s="189"/>
+      <c r="AA235" s="189"/>
+      <c r="AB235" s="189"/>
+      <c r="AC235" s="189"/>
+      <c r="AD235" s="189"/>
+      <c r="AE235" s="189"/>
+      <c r="AF235" s="189"/>
+    </row>
+    <row r="236" spans="1:32" s="165" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A236" s="152" t="s">
+        <v>113</v>
+      </c>
+      <c r="B236" s="173" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C236" s="153">
+        <v>2260258</v>
+      </c>
+      <c r="D236" s="161"/>
+      <c r="E236" s="162"/>
+      <c r="F236" s="166" t="s">
+        <v>575</v>
+      </c>
+      <c r="G236" s="164"/>
+      <c r="H236" s="163" t="s">
+        <v>575</v>
+      </c>
+      <c r="P236" s="189"/>
+      <c r="Q236" s="189"/>
+      <c r="R236" s="189"/>
+      <c r="S236" s="189"/>
+      <c r="T236" s="189"/>
+      <c r="U236" s="189"/>
+      <c r="V236" s="189"/>
+      <c r="W236" s="189"/>
+      <c r="X236" s="189"/>
+      <c r="Y236" s="189"/>
+      <c r="Z236" s="189"/>
+      <c r="AA236" s="189"/>
+      <c r="AB236" s="189"/>
+      <c r="AC236" s="189"/>
+      <c r="AD236" s="189"/>
+      <c r="AE236" s="189"/>
+      <c r="AF236" s="189"/>
+    </row>
+    <row r="237" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A237" s="31" t="s">
+        <v>113</v>
+      </c>
+      <c r="B237" s="24" t="s">
         <v>672</v>
       </c>
-      <c r="C231" s="167">
+      <c r="C237" s="112">
         <v>2210421</v>
       </c>
-      <c r="D231" s="26"/>
-[...10 lines deleted...]
-      <c r="A232" s="31" t="s">
+      <c r="D237" s="26"/>
+      <c r="E237" s="28"/>
+      <c r="F237" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G237" s="39" t="s">
+        <v>1078</v>
+      </c>
+      <c r="H237" s="41"/>
+    </row>
+    <row r="238" spans="1:32" s="98" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A238" s="31" t="s">
         <v>113</v>
       </c>
-      <c r="B232" s="24" t="s">
+      <c r="B238" s="24" t="s">
         <v>650</v>
       </c>
-      <c r="C232" s="167">
+      <c r="C238" s="112">
         <v>2200702</v>
       </c>
-      <c r="D232" s="26"/>
-[...16 lines deleted...]
-      <c r="C233" s="167">
+      <c r="D238" s="26"/>
+      <c r="E238" s="28"/>
+      <c r="F238" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G238" s="39" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H238" s="41"/>
+      <c r="I238" s="1"/>
+      <c r="J238" s="1"/>
+      <c r="K238" s="1"/>
+      <c r="L238" s="1"/>
+      <c r="M238" s="1"/>
+      <c r="N238" s="1"/>
+      <c r="O238" s="1"/>
+      <c r="P238" s="187"/>
+      <c r="Q238" s="187"/>
+      <c r="R238" s="187"/>
+      <c r="S238" s="187"/>
+      <c r="T238" s="187"/>
+      <c r="U238" s="187"/>
+      <c r="V238" s="187"/>
+      <c r="W238" s="187"/>
+      <c r="X238" s="187"/>
+      <c r="Y238" s="187"/>
+      <c r="Z238" s="187"/>
+      <c r="AA238" s="187"/>
+      <c r="AB238" s="187"/>
+      <c r="AC238" s="187"/>
+      <c r="AD238" s="187"/>
+      <c r="AE238" s="187"/>
+      <c r="AF238" s="187"/>
+    </row>
+    <row r="239" spans="1:32" s="98" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A239" s="31" t="s">
+        <v>945</v>
+      </c>
+      <c r="B239" s="24" t="s">
+        <v>946</v>
+      </c>
+      <c r="C239" s="112">
         <v>2250068</v>
       </c>
-      <c r="D233" s="26"/>
-[...39 lines deleted...]
-      <c r="A237" s="165" t="s">
+      <c r="D239" s="26"/>
+      <c r="E239" s="28"/>
+      <c r="F239" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G239" s="39" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H239" s="41"/>
+      <c r="I239" s="1"/>
+      <c r="J239" s="1"/>
+      <c r="K239" s="1"/>
+      <c r="L239" s="1"/>
+      <c r="M239" s="1"/>
+      <c r="N239" s="1"/>
+      <c r="O239" s="1"/>
+      <c r="P239" s="187"/>
+      <c r="Q239" s="187"/>
+      <c r="R239" s="187"/>
+      <c r="S239" s="187"/>
+      <c r="T239" s="187"/>
+      <c r="U239" s="187"/>
+      <c r="V239" s="187"/>
+      <c r="W239" s="187"/>
+      <c r="X239" s="187"/>
+      <c r="Y239" s="187"/>
+      <c r="Z239" s="187"/>
+      <c r="AA239" s="187"/>
+      <c r="AB239" s="187"/>
+      <c r="AC239" s="187"/>
+      <c r="AD239" s="187"/>
+      <c r="AE239" s="187"/>
+      <c r="AF239" s="187"/>
+    </row>
+    <row r="240" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A240" s="4"/>
+      <c r="B240" s="93"/>
+      <c r="C240" s="120"/>
+      <c r="D240" s="94"/>
+      <c r="E240" s="95"/>
+      <c r="F240" s="96"/>
+      <c r="G240" s="97"/>
+      <c r="H240" s="14"/>
+    </row>
+    <row r="241" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A241" s="4"/>
+      <c r="B241" s="93"/>
+      <c r="C241" s="120"/>
+      <c r="D241" s="94"/>
+      <c r="E241" s="95"/>
+      <c r="F241" s="96"/>
+      <c r="G241" s="97"/>
+      <c r="H241" s="14"/>
+    </row>
+    <row r="242" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A242" s="8"/>
+      <c r="B242" s="15"/>
+      <c r="C242" s="121"/>
+      <c r="D242" s="16"/>
+      <c r="E242" s="8"/>
+      <c r="F242" s="16"/>
+      <c r="H242" s="17"/>
+    </row>
+    <row r="243" spans="1:32" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A243" s="183" t="s">
         <v>150</v>
       </c>
-      <c r="B237" s="165"/>
-[...8 lines deleted...]
-      <c r="A238" s="32" t="s">
+      <c r="B243" s="183"/>
+      <c r="C243" s="183"/>
+      <c r="D243" s="183"/>
+      <c r="E243" s="183"/>
+      <c r="F243" s="183"/>
+      <c r="G243" s="183"/>
+      <c r="H243" s="183"/>
+      <c r="P243" s="192"/>
+      <c r="Q243" s="192"/>
+      <c r="R243" s="192"/>
+      <c r="S243" s="192"/>
+      <c r="T243" s="192"/>
+      <c r="U243" s="192"/>
+      <c r="V243" s="192"/>
+      <c r="W243" s="192"/>
+      <c r="X243" s="192"/>
+      <c r="Y243" s="192"/>
+      <c r="Z243" s="192"/>
+      <c r="AA243" s="192"/>
+      <c r="AB243" s="192"/>
+      <c r="AC243" s="192"/>
+      <c r="AD243" s="192"/>
+      <c r="AE243" s="192"/>
+      <c r="AF243" s="192"/>
+    </row>
+    <row r="244" spans="1:32" s="18" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+      <c r="A244" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="B238" s="32" t="s">
+      <c r="B244" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="C238" s="120" t="s">
+      <c r="C244" s="110" t="s">
         <v>4</v>
       </c>
-      <c r="D238" s="32" t="s">
+      <c r="D244" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="E238" s="32" t="s">
+      <c r="E244" s="32" t="s">
         <v>497</v>
       </c>
-      <c r="F238" s="32" t="s">
+      <c r="F244" s="32" t="s">
         <v>696</v>
       </c>
-      <c r="G238" s="32" t="s">
-[...2 lines deleted...]
-      <c r="H238" s="32" t="s">
+      <c r="G244" s="32" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H244" s="32" t="s">
         <v>570</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C239" s="168">
+      <c r="I244" s="174"/>
+      <c r="J244" s="174"/>
+      <c r="K244" s="174"/>
+      <c r="L244" s="174"/>
+      <c r="M244" s="174"/>
+      <c r="N244" s="174"/>
+      <c r="O244" s="174"/>
+      <c r="P244" s="186"/>
+      <c r="Q244" s="186"/>
+      <c r="R244" s="186"/>
+      <c r="S244" s="186"/>
+      <c r="T244" s="186"/>
+      <c r="U244" s="186"/>
+      <c r="V244" s="186"/>
+      <c r="W244" s="186"/>
+      <c r="X244" s="186"/>
+      <c r="Y244" s="186"/>
+      <c r="Z244" s="186"/>
+      <c r="AA244" s="186"/>
+      <c r="AB244" s="186"/>
+      <c r="AC244" s="186"/>
+      <c r="AD244" s="186"/>
+      <c r="AE244" s="186"/>
+      <c r="AF244" s="186"/>
+    </row>
+    <row r="245" spans="1:32" s="133" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A245" s="31" t="s">
+        <v>986</v>
+      </c>
+      <c r="B245" s="24" t="s">
+        <v>987</v>
+      </c>
+      <c r="C245" s="114">
         <v>2160967</v>
-      </c>
-[...106 lines deleted...]
-        <v>2210119</v>
       </c>
       <c r="D245" s="132"/>
       <c r="E245" s="132"/>
       <c r="F245" s="132"/>
       <c r="G245" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H245" s="132"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A246" s="30" t="s">
+      <c r="P245" s="193"/>
+      <c r="Q245" s="193"/>
+      <c r="R245" s="193"/>
+      <c r="S245" s="193"/>
+      <c r="T245" s="193"/>
+      <c r="U245" s="193"/>
+      <c r="V245" s="193"/>
+      <c r="W245" s="193"/>
+      <c r="X245" s="193"/>
+      <c r="Y245" s="193"/>
+      <c r="Z245" s="193"/>
+      <c r="AA245" s="193"/>
+      <c r="AB245" s="193"/>
+      <c r="AC245" s="193"/>
+      <c r="AD245" s="193"/>
+      <c r="AE245" s="193"/>
+      <c r="AF245" s="193"/>
+    </row>
+    <row r="246" spans="1:32" s="133" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A246" s="31" t="s">
+        <v>986</v>
+      </c>
+      <c r="B246" s="67" t="s">
+        <v>990</v>
+      </c>
+      <c r="C246" s="114">
+        <v>2190452</v>
+      </c>
+      <c r="D246" s="132"/>
+      <c r="E246" s="132"/>
+      <c r="F246" s="132"/>
+      <c r="G246" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H246" s="132"/>
+      <c r="P246" s="193"/>
+      <c r="Q246" s="193"/>
+      <c r="R246" s="193"/>
+      <c r="S246" s="193"/>
+      <c r="T246" s="193"/>
+      <c r="U246" s="193"/>
+      <c r="V246" s="193"/>
+      <c r="W246" s="193"/>
+      <c r="X246" s="193"/>
+      <c r="Y246" s="193"/>
+      <c r="Z246" s="193"/>
+      <c r="AA246" s="193"/>
+      <c r="AB246" s="193"/>
+      <c r="AC246" s="193"/>
+      <c r="AD246" s="193"/>
+      <c r="AE246" s="193"/>
+      <c r="AF246" s="193"/>
+    </row>
+    <row r="247" spans="1:32" s="133" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A247" s="31" t="s">
+        <v>986</v>
+      </c>
+      <c r="B247" s="67" t="s">
+        <v>988</v>
+      </c>
+      <c r="C247" s="114">
+        <v>2200335</v>
+      </c>
+      <c r="D247" s="132"/>
+      <c r="E247" s="132"/>
+      <c r="F247" s="132"/>
+      <c r="G247" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H247" s="132"/>
+      <c r="P247" s="193"/>
+      <c r="Q247" s="193"/>
+      <c r="R247" s="193"/>
+      <c r="S247" s="193"/>
+      <c r="T247" s="193"/>
+      <c r="U247" s="193"/>
+      <c r="V247" s="193"/>
+      <c r="W247" s="193"/>
+      <c r="X247" s="193"/>
+      <c r="Y247" s="193"/>
+      <c r="Z247" s="193"/>
+      <c r="AA247" s="193"/>
+      <c r="AB247" s="193"/>
+      <c r="AC247" s="193"/>
+      <c r="AD247" s="193"/>
+      <c r="AE247" s="193"/>
+      <c r="AF247" s="193"/>
+    </row>
+    <row r="248" spans="1:32" s="133" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A248" s="31" t="s">
+        <v>986</v>
+      </c>
+      <c r="B248" s="67" t="s">
+        <v>991</v>
+      </c>
+      <c r="C248" s="114">
+        <v>2210025</v>
+      </c>
+      <c r="D248" s="132"/>
+      <c r="E248" s="132"/>
+      <c r="F248" s="132"/>
+      <c r="G248" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H248" s="132"/>
+      <c r="P248" s="193"/>
+      <c r="Q248" s="193"/>
+      <c r="R248" s="193"/>
+      <c r="S248" s="193"/>
+      <c r="T248" s="193"/>
+      <c r="U248" s="193"/>
+      <c r="V248" s="193"/>
+      <c r="W248" s="193"/>
+      <c r="X248" s="193"/>
+      <c r="Y248" s="193"/>
+      <c r="Z248" s="193"/>
+      <c r="AA248" s="193"/>
+      <c r="AB248" s="193"/>
+      <c r="AC248" s="193"/>
+      <c r="AD248" s="193"/>
+      <c r="AE248" s="193"/>
+      <c r="AF248" s="193"/>
+    </row>
+    <row r="249" spans="1:32" s="133" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A249" s="31" t="s">
+        <v>986</v>
+      </c>
+      <c r="B249" s="67" t="s">
+        <v>992</v>
+      </c>
+      <c r="C249" s="114">
+        <v>2210026</v>
+      </c>
+      <c r="D249" s="132"/>
+      <c r="E249" s="132"/>
+      <c r="F249" s="132"/>
+      <c r="G249" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H249" s="132"/>
+      <c r="P249" s="193"/>
+      <c r="Q249" s="193"/>
+      <c r="R249" s="193"/>
+      <c r="S249" s="193"/>
+      <c r="T249" s="193"/>
+      <c r="U249" s="193"/>
+      <c r="V249" s="193"/>
+      <c r="W249" s="193"/>
+      <c r="X249" s="193"/>
+      <c r="Y249" s="193"/>
+      <c r="Z249" s="193"/>
+      <c r="AA249" s="193"/>
+      <c r="AB249" s="193"/>
+      <c r="AC249" s="193"/>
+      <c r="AD249" s="193"/>
+      <c r="AE249" s="193"/>
+      <c r="AF249" s="193"/>
+    </row>
+    <row r="250" spans="1:32" s="133" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A250" s="31" t="s">
+        <v>986</v>
+      </c>
+      <c r="B250" s="67" t="s">
+        <v>989</v>
+      </c>
+      <c r="C250" s="114">
+        <v>2200516</v>
+      </c>
+      <c r="D250" s="132"/>
+      <c r="E250" s="132"/>
+      <c r="F250" s="132"/>
+      <c r="G250" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H250" s="132"/>
+      <c r="P250" s="193"/>
+      <c r="Q250" s="193"/>
+      <c r="R250" s="193"/>
+      <c r="S250" s="193"/>
+      <c r="T250" s="193"/>
+      <c r="U250" s="193"/>
+      <c r="V250" s="193"/>
+      <c r="W250" s="193"/>
+      <c r="X250" s="193"/>
+      <c r="Y250" s="193"/>
+      <c r="Z250" s="193"/>
+      <c r="AA250" s="193"/>
+      <c r="AB250" s="193"/>
+      <c r="AC250" s="193"/>
+      <c r="AD250" s="193"/>
+      <c r="AE250" s="193"/>
+      <c r="AF250" s="193"/>
+    </row>
+    <row r="251" spans="1:32" s="133" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A251" s="31" t="s">
+        <v>986</v>
+      </c>
+      <c r="B251" s="67" t="s">
+        <v>993</v>
+      </c>
+      <c r="C251" s="114">
+        <v>2210119</v>
+      </c>
+      <c r="D251" s="132"/>
+      <c r="E251" s="132"/>
+      <c r="F251" s="132"/>
+      <c r="G251" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H251" s="132"/>
+      <c r="P251" s="193"/>
+      <c r="Q251" s="193"/>
+      <c r="R251" s="193"/>
+      <c r="S251" s="193"/>
+      <c r="T251" s="193"/>
+      <c r="U251" s="193"/>
+      <c r="V251" s="193"/>
+      <c r="W251" s="193"/>
+      <c r="X251" s="193"/>
+      <c r="Y251" s="193"/>
+      <c r="Z251" s="193"/>
+      <c r="AA251" s="193"/>
+      <c r="AB251" s="193"/>
+      <c r="AC251" s="193"/>
+      <c r="AD251" s="193"/>
+      <c r="AE251" s="193"/>
+      <c r="AF251" s="193"/>
+    </row>
+    <row r="252" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A252" s="30" t="s">
         <v>151</v>
       </c>
-      <c r="B246" s="24" t="s">
+      <c r="B252" s="24" t="s">
         <v>152</v>
       </c>
-      <c r="C246" s="166">
+      <c r="C252" s="111">
         <v>2090055</v>
       </c>
-      <c r="D246" s="25"/>
-[...119 lines deleted...]
-      <c r="D252" s="26"/>
+      <c r="D252" s="25"/>
       <c r="E252" s="28"/>
       <c r="F252" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G252" s="39" t="s">
-        <v>1075</v>
+        <v>1081</v>
       </c>
       <c r="H252" s="41"/>
     </row>
-    <row r="253" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="253" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A253" s="31" t="s">
         <v>151</v>
       </c>
       <c r="B253" s="33" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>2160421</v>
+        <v>154</v>
+      </c>
+      <c r="C253" s="112">
+        <v>2090055</v>
       </c>
       <c r="D253" s="26"/>
       <c r="E253" s="28"/>
       <c r="F253" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G253" s="39" t="s">
-        <v>676</v>
+        <v>1081</v>
       </c>
       <c r="H253" s="41"/>
     </row>
-    <row r="254" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="254" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A254" s="31" t="s">
-        <v>589</v>
-[...7 lines deleted...]
-      <c r="D254" s="25"/>
+        <v>151</v>
+      </c>
+      <c r="B254" s="33" t="s">
+        <v>153</v>
+      </c>
+      <c r="C254" s="112">
+        <v>2130071</v>
+      </c>
+      <c r="D254" s="26"/>
       <c r="E254" s="28"/>
       <c r="F254" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G254" s="39" t="s">
-        <v>676</v>
+        <v>1081</v>
       </c>
       <c r="H254" s="41"/>
     </row>
-    <row r="255" spans="1:8" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      </c>
+    <row r="255" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A255" s="31" t="s">
+        <v>151</v>
+      </c>
+      <c r="B255" s="33" t="s">
+        <v>563</v>
+      </c>
+      <c r="C255" s="112">
+        <v>2190314</v>
+      </c>
+      <c r="D255" s="26"/>
+      <c r="E255" s="28"/>
       <c r="F255" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G255" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H255" s="41"/>
     </row>
-    <row r="256" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="256" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A256" s="30" t="s">
-        <v>589</v>
+        <v>151</v>
       </c>
       <c r="B256" s="24" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>9700357</v>
+        <v>156</v>
+      </c>
+      <c r="C256" s="111">
+        <v>2090019</v>
       </c>
       <c r="D256" s="25"/>
       <c r="E256" s="28"/>
       <c r="F256" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G256" s="39" t="s">
-        <v>676</v>
+        <v>1081</v>
       </c>
       <c r="H256" s="41"/>
     </row>
     <row r="257" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A257" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D257" s="25"/>
+      <c r="A257" s="31" t="s">
+        <v>151</v>
+      </c>
+      <c r="B257" s="33" t="s">
+        <v>157</v>
+      </c>
+      <c r="C257" s="112">
+        <v>2090019</v>
+      </c>
+      <c r="D257" s="26"/>
       <c r="E257" s="28"/>
       <c r="F257" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G257" s="39" t="s">
-        <v>676</v>
+        <v>1081</v>
       </c>
       <c r="H257" s="41"/>
     </row>
     <row r="258" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A258" s="30" t="s">
-[...9 lines deleted...]
-      <c r="E258" s="27"/>
+      <c r="A258" s="31" t="s">
+        <v>151</v>
+      </c>
+      <c r="B258" s="33" t="s">
+        <v>158</v>
+      </c>
+      <c r="C258" s="112">
+        <v>2140155</v>
+      </c>
+      <c r="D258" s="26"/>
+      <c r="E258" s="28"/>
       <c r="F258" s="41" t="s">
-        <v>575</v>
+        <v>676</v>
       </c>
       <c r="G258" s="39" t="s">
-        <v>1076</v>
+        <v>1081</v>
       </c>
       <c r="H258" s="41"/>
     </row>
     <row r="259" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A259" s="30" t="s">
-[...9 lines deleted...]
-      <c r="E259" s="27"/>
+      <c r="A259" s="31" t="s">
+        <v>151</v>
+      </c>
+      <c r="B259" s="33" t="s">
+        <v>159</v>
+      </c>
+      <c r="C259" s="112">
+        <v>2160421</v>
+      </c>
+      <c r="D259" s="26"/>
+      <c r="E259" s="28"/>
       <c r="F259" s="41" t="s">
-        <v>575</v>
+        <v>676</v>
       </c>
       <c r="G259" s="39" t="s">
-        <v>1076</v>
+        <v>676</v>
       </c>
       <c r="H259" s="41"/>
     </row>
     <row r="260" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A260" s="30" t="s">
-[...6 lines deleted...]
-        <v>2210387</v>
+      <c r="A260" s="31" t="s">
+        <v>589</v>
+      </c>
+      <c r="B260" s="24" t="s">
+        <v>155</v>
+      </c>
+      <c r="C260" s="111">
+        <v>2060079</v>
       </c>
       <c r="D260" s="25"/>
-      <c r="E260" s="27"/>
+      <c r="E260" s="28"/>
       <c r="F260" s="41" t="s">
-        <v>575</v>
+        <v>676</v>
       </c>
       <c r="G260" s="39" t="s">
-        <v>1076</v>
+        <v>676</v>
       </c>
       <c r="H260" s="41"/>
     </row>
     <row r="261" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A261" s="30" t="s">
-        <v>162</v>
+        <v>589</v>
       </c>
       <c r="B261" s="24" t="s">
-        <v>163</v>
-[...7 lines deleted...]
-      <c r="E261" s="28"/>
+        <v>706</v>
+      </c>
+      <c r="C261" s="111">
+        <v>2200148</v>
+      </c>
+      <c r="D261" s="25"/>
+      <c r="E261" s="27" t="s">
+        <v>731</v>
+      </c>
       <c r="F261" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G261" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H261" s="41"/>
     </row>
     <row r="262" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A262" s="30" t="s">
-        <v>162</v>
+        <v>589</v>
       </c>
       <c r="B262" s="24" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-        <v>2180245</v>
+        <v>160</v>
+      </c>
+      <c r="C262" s="111">
+        <v>9700357</v>
       </c>
       <c r="D262" s="25"/>
       <c r="E262" s="28"/>
       <c r="F262" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G262" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H262" s="41"/>
     </row>
     <row r="263" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A263" s="30" t="s">
-        <v>162</v>
+        <v>589</v>
       </c>
       <c r="B263" s="24" t="s">
-        <v>165</v>
-[...6 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="C263" s="111">
+        <v>8200489</v>
+      </c>
+      <c r="D263" s="25"/>
       <c r="E263" s="28"/>
       <c r="F263" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G263" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H263" s="41"/>
     </row>
     <row r="264" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A264" s="31" t="s">
+      <c r="A264" s="30" t="s">
+        <v>667</v>
+      </c>
+      <c r="B264" s="24" t="s">
+        <v>668</v>
+      </c>
+      <c r="C264" s="111">
+        <v>2210387</v>
+      </c>
+      <c r="D264" s="25"/>
+      <c r="E264" s="27"/>
+      <c r="F264" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G264" s="39" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H264" s="41"/>
+    </row>
+    <row r="265" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A265" s="30" t="s">
+        <v>667</v>
+      </c>
+      <c r="B265" s="67" t="s">
+        <v>856</v>
+      </c>
+      <c r="C265" s="111">
+        <v>2210387</v>
+      </c>
+      <c r="D265" s="25"/>
+      <c r="E265" s="27"/>
+      <c r="F265" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G265" s="39" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H265" s="41"/>
+    </row>
+    <row r="266" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A266" s="30" t="s">
+        <v>667</v>
+      </c>
+      <c r="B266" s="67" t="s">
+        <v>857</v>
+      </c>
+      <c r="C266" s="111">
+        <v>2210387</v>
+      </c>
+      <c r="D266" s="25"/>
+      <c r="E266" s="27"/>
+      <c r="F266" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G266" s="39" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H266" s="41"/>
+    </row>
+    <row r="267" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A267" s="30" t="s">
         <v>162</v>
       </c>
-      <c r="B264" s="33" t="s">
-[...71 lines deleted...]
-      <c r="D267" s="51" t="s">
+      <c r="B267" s="24" t="s">
+        <v>163</v>
+      </c>
+      <c r="C267" s="111">
+        <v>2180244</v>
+      </c>
+      <c r="D267" s="25" t="s">
         <v>21</v>
       </c>
       <c r="E267" s="28"/>
       <c r="F267" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G267" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H267" s="41"/>
     </row>
     <row r="268" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A268" s="31" t="s">
+      <c r="A268" s="30" t="s">
         <v>162</v>
       </c>
-      <c r="B268" s="33" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B268" s="24" t="s">
+        <v>164</v>
+      </c>
+      <c r="C268" s="111">
+        <v>2180245</v>
+      </c>
+      <c r="D268" s="25"/>
       <c r="E268" s="28"/>
       <c r="F268" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G268" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H268" s="41"/>
     </row>
     <row r="269" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A269" s="30" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="B269" s="24" t="s">
-        <v>170</v>
-[...4 lines deleted...]
-      <c r="D269" s="25"/>
+        <v>165</v>
+      </c>
+      <c r="C269" s="111">
+        <v>2130153</v>
+      </c>
+      <c r="D269" s="49" t="s">
+        <v>21</v>
+      </c>
       <c r="E269" s="28"/>
       <c r="F269" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G269" s="39" t="s">
-        <v>1077</v>
+        <v>676</v>
       </c>
       <c r="H269" s="41"/>
     </row>
     <row r="270" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A270" s="30" t="s">
-        <v>169</v>
+      <c r="A270" s="31" t="s">
+        <v>162</v>
       </c>
       <c r="B270" s="33" t="s">
-        <v>631</v>
-[...4 lines deleted...]
-      <c r="D270" s="25"/>
+        <v>167</v>
+      </c>
+      <c r="C270" s="112">
+        <v>2130153</v>
+      </c>
+      <c r="D270" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E270" s="28"/>
       <c r="F270" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G270" s="39" t="s">
-        <v>1077</v>
+        <v>676</v>
       </c>
       <c r="H270" s="41"/>
     </row>
     <row r="271" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A271" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D271" s="25" t="s">
+      <c r="A271" s="31" t="s">
+        <v>162</v>
+      </c>
+      <c r="B271" s="33" t="s">
+        <v>168</v>
+      </c>
+      <c r="C271" s="112">
+        <v>2130153</v>
+      </c>
+      <c r="D271" s="26" t="s">
         <v>21</v>
       </c>
       <c r="E271" s="28"/>
       <c r="F271" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G271" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H271" s="41"/>
     </row>
     <row r="272" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A272" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D272" s="25"/>
+      <c r="A272" s="31" t="s">
+        <v>162</v>
+      </c>
+      <c r="B272" s="33" t="s">
+        <v>166</v>
+      </c>
+      <c r="C272" s="112">
+        <v>2170685</v>
+      </c>
+      <c r="D272" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E272" s="28"/>
       <c r="F272" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G272" s="39" t="s">
-        <v>1062</v>
+        <v>676</v>
       </c>
       <c r="H272" s="41"/>
     </row>
     <row r="273" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A273" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D273" s="25"/>
+      <c r="A273" s="31" t="s">
+        <v>162</v>
+      </c>
+      <c r="B273" s="65" t="s">
+        <v>610</v>
+      </c>
+      <c r="C273" s="112">
+        <v>2170002</v>
+      </c>
+      <c r="D273" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E273" s="28"/>
-      <c r="F273" s="41"/>
+      <c r="F273" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G273" s="39" t="s">
-        <v>1062</v>
+        <v>676</v>
       </c>
       <c r="H273" s="41"/>
     </row>
     <row r="274" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A274" s="30" t="s">
-        <v>765</v>
+      <c r="A274" s="31" t="s">
+        <v>162</v>
       </c>
       <c r="B274" s="33" t="s">
-        <v>560</v>
-[...4 lines deleted...]
-      <c r="D274" s="25"/>
+        <v>611</v>
+      </c>
+      <c r="C274" s="112">
+        <v>2170003</v>
+      </c>
+      <c r="D274" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E274" s="28"/>
       <c r="F274" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G274" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H274" s="41"/>
     </row>
     <row r="275" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A275" s="30" t="s">
-        <v>765</v>
+        <v>169</v>
       </c>
       <c r="B275" s="24" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>2160383</v>
+        <v>170</v>
+      </c>
+      <c r="C275" s="111">
+        <v>2180369</v>
       </c>
       <c r="D275" s="25"/>
       <c r="E275" s="28"/>
       <c r="F275" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G275" s="39" t="s">
-        <v>1062</v>
+        <v>1083</v>
       </c>
       <c r="H275" s="41"/>
     </row>
     <row r="276" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A276" s="30" t="s">
-        <v>765</v>
-[...5 lines deleted...]
-        <v>2220167</v>
+        <v>169</v>
+      </c>
+      <c r="B276" s="33" t="s">
+        <v>631</v>
+      </c>
+      <c r="C276" s="111">
+        <v>2180369</v>
       </c>
       <c r="D276" s="25"/>
       <c r="E276" s="28"/>
-      <c r="F276" s="41"/>
+      <c r="F276" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G276" s="39" t="s">
-        <v>676</v>
+        <v>1083</v>
       </c>
       <c r="H276" s="41"/>
     </row>
     <row r="277" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A277" s="30" t="s">
-        <v>765</v>
+        <v>169</v>
       </c>
       <c r="B277" s="24" t="s">
-        <v>680</v>
-[...4 lines deleted...]
-      <c r="D277" s="25"/>
+        <v>171</v>
+      </c>
+      <c r="C277" s="111">
+        <v>2180367</v>
+      </c>
+      <c r="D277" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E277" s="28"/>
-      <c r="F277" s="41"/>
+      <c r="F277" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G277" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H277" s="41"/>
     </row>
     <row r="278" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A278" s="28" t="s">
-[...6 lines deleted...]
-        <v>8500354</v>
+      <c r="A278" s="30" t="s">
+        <v>764</v>
+      </c>
+      <c r="B278" s="24" t="s">
+        <v>172</v>
+      </c>
+      <c r="C278" s="111">
+        <v>2140001</v>
       </c>
       <c r="D278" s="25"/>
       <c r="E278" s="28"/>
       <c r="F278" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G278" s="39" t="s">
-        <v>676</v>
+        <v>1068</v>
       </c>
       <c r="H278" s="41"/>
     </row>
     <row r="279" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A279" s="28" t="s">
-[...6 lines deleted...]
-        <v>8500352</v>
+      <c r="A279" s="30" t="s">
+        <v>764</v>
+      </c>
+      <c r="B279" s="33" t="s">
+        <v>734</v>
+      </c>
+      <c r="C279" s="111">
+        <v>2140001</v>
       </c>
       <c r="D279" s="25"/>
       <c r="E279" s="28"/>
-      <c r="F279" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F279" s="41"/>
       <c r="G279" s="39" t="s">
-        <v>676</v>
+        <v>1068</v>
       </c>
       <c r="H279" s="41"/>
     </row>
     <row r="280" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A280" s="28" t="s">
-[...6 lines deleted...]
-        <v>8500353</v>
+      <c r="A280" s="30" t="s">
+        <v>764</v>
+      </c>
+      <c r="B280" s="33" t="s">
+        <v>560</v>
+      </c>
+      <c r="C280" s="111">
+        <v>2190856</v>
       </c>
       <c r="D280" s="25"/>
       <c r="E280" s="28"/>
       <c r="F280" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G280" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H280" s="41"/>
     </row>
     <row r="281" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A281" s="28" t="s">
-[...6 lines deleted...]
-        <v>8500351</v>
+      <c r="A281" s="30" t="s">
+        <v>764</v>
+      </c>
+      <c r="B281" s="24" t="s">
+        <v>173</v>
+      </c>
+      <c r="C281" s="111">
+        <v>2160383</v>
       </c>
       <c r="D281" s="25"/>
       <c r="E281" s="28"/>
       <c r="F281" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G281" s="39" t="s">
-        <v>676</v>
+        <v>1068</v>
       </c>
       <c r="H281" s="41"/>
     </row>
     <row r="282" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A282" s="28" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A282" s="30" t="s">
+        <v>764</v>
+      </c>
+      <c r="B282" s="24" t="s">
+        <v>762</v>
+      </c>
+      <c r="C282" s="111">
+        <v>2220167</v>
+      </c>
+      <c r="D282" s="25"/>
       <c r="E282" s="28"/>
-      <c r="F282" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F282" s="41"/>
       <c r="G282" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H282" s="41"/>
     </row>
     <row r="283" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A283" s="28" t="s">
-[...6 lines deleted...]
-        <v>9200062</v>
+      <c r="A283" s="30" t="s">
+        <v>764</v>
+      </c>
+      <c r="B283" s="24" t="s">
+        <v>680</v>
+      </c>
+      <c r="C283" s="111">
+        <v>2210416</v>
       </c>
       <c r="D283" s="25"/>
       <c r="E283" s="28"/>
-      <c r="F283" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F283" s="41"/>
       <c r="G283" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H283" s="41"/>
     </row>
     <row r="284" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A284" s="28" t="s">
         <v>174</v>
       </c>
       <c r="B284" s="43" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>9200058</v>
+        <v>175</v>
+      </c>
+      <c r="C284" s="111">
+        <v>8500354</v>
       </c>
       <c r="D284" s="25"/>
       <c r="E284" s="28"/>
       <c r="F284" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G284" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H284" s="41"/>
     </row>
     <row r="285" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A285" s="28" t="s">
         <v>174</v>
       </c>
       <c r="B285" s="43" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>9200056</v>
+        <v>176</v>
+      </c>
+      <c r="C285" s="111">
+        <v>8500352</v>
       </c>
       <c r="D285" s="25"/>
       <c r="E285" s="28"/>
       <c r="F285" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G285" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H285" s="41"/>
     </row>
     <row r="286" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A286" s="30" t="s">
-[...6 lines deleted...]
-        <v>2140255</v>
+      <c r="A286" s="28" t="s">
+        <v>174</v>
+      </c>
+      <c r="B286" s="43" t="s">
+        <v>177</v>
+      </c>
+      <c r="C286" s="111">
+        <v>8500353</v>
       </c>
       <c r="D286" s="25"/>
       <c r="E286" s="28"/>
       <c r="F286" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G286" s="39" t="s">
-        <v>1077</v>
+        <v>676</v>
       </c>
       <c r="H286" s="41"/>
     </row>
     <row r="287" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A287" s="31" t="s">
-[...8 lines deleted...]
-      <c r="D287" s="26"/>
+      <c r="A287" s="28" t="s">
+        <v>174</v>
+      </c>
+      <c r="B287" s="43" t="s">
+        <v>178</v>
+      </c>
+      <c r="C287" s="111">
+        <v>8500351</v>
+      </c>
+      <c r="D287" s="25"/>
       <c r="E287" s="28"/>
       <c r="F287" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G287" s="39" t="s">
-        <v>1077</v>
+        <v>676</v>
       </c>
       <c r="H287" s="41"/>
     </row>
     <row r="288" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A288" s="31" t="s">
-[...8 lines deleted...]
-      <c r="D288" s="26"/>
+      <c r="A288" s="28" t="s">
+        <v>174</v>
+      </c>
+      <c r="B288" s="43" t="s">
+        <v>179</v>
+      </c>
+      <c r="C288" s="111">
+        <v>2180252</v>
+      </c>
+      <c r="D288" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E288" s="28"/>
       <c r="F288" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G288" s="39" t="s">
-        <v>1077</v>
+        <v>676</v>
       </c>
       <c r="H288" s="41"/>
     </row>
     <row r="289" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A289" s="31" t="s">
-[...8 lines deleted...]
-      <c r="D289" s="26"/>
+      <c r="A289" s="28" t="s">
+        <v>174</v>
+      </c>
+      <c r="B289" s="43" t="s">
+        <v>180</v>
+      </c>
+      <c r="C289" s="111">
+        <v>9200062</v>
+      </c>
+      <c r="D289" s="25"/>
       <c r="E289" s="28"/>
       <c r="F289" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G289" s="39" t="s">
-        <v>1077</v>
+        <v>676</v>
       </c>
       <c r="H289" s="41"/>
     </row>
     <row r="290" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A290" s="31" t="s">
-[...8 lines deleted...]
-      <c r="D290" s="26"/>
+      <c r="A290" s="28" t="s">
+        <v>174</v>
+      </c>
+      <c r="B290" s="43" t="s">
+        <v>181</v>
+      </c>
+      <c r="C290" s="111">
+        <v>9200058</v>
+      </c>
+      <c r="D290" s="25"/>
       <c r="E290" s="28"/>
       <c r="F290" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G290" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H290" s="41"/>
     </row>
     <row r="291" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A291" s="31" t="s">
-[...8 lines deleted...]
-      <c r="D291" s="26"/>
+      <c r="A291" s="28" t="s">
+        <v>174</v>
+      </c>
+      <c r="B291" s="43" t="s">
+        <v>182</v>
+      </c>
+      <c r="C291" s="111">
+        <v>9200056</v>
+      </c>
+      <c r="D291" s="25"/>
       <c r="E291" s="28"/>
       <c r="F291" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G291" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H291" s="41"/>
     </row>
     <row r="292" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A292" s="31" t="s">
+      <c r="A292" s="30" t="s">
         <v>183</v>
       </c>
-      <c r="B292" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D292" s="26"/>
+      <c r="B292" s="24" t="s">
+        <v>184</v>
+      </c>
+      <c r="C292" s="111">
+        <v>2140255</v>
+      </c>
+      <c r="D292" s="25"/>
       <c r="E292" s="28"/>
       <c r="F292" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G292" s="39" t="s">
-        <v>676</v>
+        <v>1083</v>
       </c>
       <c r="H292" s="41"/>
     </row>
     <row r="293" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A293" s="31" t="s">
         <v>183</v>
       </c>
       <c r="B293" s="33" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-        <v>2200515</v>
+        <v>185</v>
+      </c>
+      <c r="C293" s="112">
+        <v>2140255</v>
       </c>
       <c r="D293" s="26"/>
       <c r="E293" s="28"/>
       <c r="F293" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G293" s="39" t="s">
-        <v>676</v>
+        <v>1083</v>
       </c>
       <c r="H293" s="41"/>
     </row>
     <row r="294" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A294" s="30" t="s">
+      <c r="A294" s="31" t="s">
         <v>183</v>
       </c>
-      <c r="B294" s="24" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B294" s="33" t="s">
+        <v>186</v>
+      </c>
+      <c r="C294" s="112">
+        <v>2140255</v>
+      </c>
+      <c r="D294" s="26"/>
       <c r="E294" s="28"/>
       <c r="F294" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G294" s="39" t="s">
-        <v>676</v>
+        <v>1083</v>
       </c>
       <c r="H294" s="41"/>
     </row>
     <row r="295" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A295" s="30" t="s">
+      <c r="A295" s="31" t="s">
         <v>183</v>
       </c>
-      <c r="B295" s="69" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B295" s="33" t="s">
+        <v>187</v>
+      </c>
+      <c r="C295" s="112">
+        <v>2170062</v>
+      </c>
+      <c r="D295" s="26"/>
       <c r="E295" s="28"/>
-      <c r="F295" s="41"/>
+      <c r="F295" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G295" s="39" t="s">
-        <v>676</v>
+        <v>1083</v>
       </c>
       <c r="H295" s="41"/>
     </row>
     <row r="296" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A296" s="31" t="s">
         <v>183</v>
       </c>
       <c r="B296" s="33" t="s">
-        <v>191</v>
-[...6 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="C296" s="112">
+        <v>2180075</v>
+      </c>
+      <c r="D296" s="26"/>
       <c r="E296" s="28"/>
       <c r="F296" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G296" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H296" s="41"/>
     </row>
     <row r="297" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A297" s="31" t="s">
         <v>183</v>
       </c>
       <c r="B297" s="33" t="s">
-        <v>192</v>
-[...8 lines deleted...]
-      <c r="F297" s="52" t="s">
+        <v>189</v>
+      </c>
+      <c r="C297" s="112">
+        <v>2180361</v>
+      </c>
+      <c r="D297" s="26"/>
+      <c r="E297" s="28"/>
+      <c r="F297" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G297" s="39" t="s">
         <v>676</v>
       </c>
-      <c r="H297" s="52"/>
+      <c r="H297" s="41"/>
     </row>
     <row r="298" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A298" s="31" t="s">
         <v>183</v>
       </c>
       <c r="B298" s="33" t="s">
-        <v>193</v>
-[...8 lines deleted...]
-      <c r="F298" s="52" t="s">
+        <v>569</v>
+      </c>
+      <c r="C298" s="112">
+        <v>2190967</v>
+      </c>
+      <c r="D298" s="26"/>
+      <c r="E298" s="28"/>
+      <c r="F298" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G298" s="39" t="s">
         <v>676</v>
       </c>
-      <c r="H298" s="52"/>
+      <c r="H298" s="41"/>
     </row>
     <row r="299" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A299" s="31" t="s">
         <v>183</v>
       </c>
       <c r="B299" s="33" t="s">
-        <v>493</v>
-[...1 lines deleted...]
-      <c r="C299" s="167">
+        <v>626</v>
+      </c>
+      <c r="C299" s="112">
+        <v>2200515</v>
+      </c>
+      <c r="D299" s="26"/>
+      <c r="E299" s="28"/>
+      <c r="F299" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G299" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H299" s="41"/>
+    </row>
+    <row r="300" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A300" s="30" t="s">
+        <v>183</v>
+      </c>
+      <c r="B300" s="24" t="s">
+        <v>190</v>
+      </c>
+      <c r="C300" s="111">
         <v>2170243</v>
       </c>
-      <c r="D299" s="26" t="s">
+      <c r="D300" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="E299" s="67"/>
-[...9 lines deleted...]
-      <c r="A300" s="31" t="s">
+      <c r="E300" s="28"/>
+      <c r="F300" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G300" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H300" s="41"/>
+    </row>
+    <row r="301" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A301" s="30" t="s">
         <v>183</v>
       </c>
-      <c r="B300" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D300" s="26" t="s">
+      <c r="B301" s="68" t="s">
+        <v>905</v>
+      </c>
+      <c r="C301" s="111" t="s">
+        <v>906</v>
+      </c>
+      <c r="D301" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="E300" s="67"/>
-[...20 lines deleted...]
-      </c>
       <c r="E301" s="28"/>
-      <c r="F301" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F301" s="41"/>
       <c r="G301" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H301" s="41"/>
     </row>
     <row r="302" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A302" s="31" t="s">
         <v>183</v>
       </c>
       <c r="B302" s="33" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="C302" s="167">
+        <v>191</v>
+      </c>
+      <c r="C302" s="112">
         <v>2170243</v>
       </c>
       <c r="D302" s="26" t="s">
         <v>21</v>
       </c>
       <c r="E302" s="28"/>
       <c r="F302" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G302" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H302" s="41"/>
     </row>
     <row r="303" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A303" s="31" t="s">
         <v>183</v>
       </c>
       <c r="B303" s="33" t="s">
-        <v>614</v>
-[...1 lines deleted...]
-      <c r="C303" s="167">
+        <v>192</v>
+      </c>
+      <c r="C303" s="112">
         <v>2170243</v>
       </c>
       <c r="D303" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="E303" s="28"/>
-      <c r="F303" s="41" t="s">
+      <c r="E303" s="55"/>
+      <c r="F303" s="51" t="s">
         <v>676</v>
       </c>
       <c r="G303" s="39" t="s">
         <v>676</v>
       </c>
-      <c r="H303" s="41"/>
+      <c r="H303" s="51"/>
     </row>
     <row r="304" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A304" s="31" t="s">
         <v>183</v>
       </c>
       <c r="B304" s="33" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="C304" s="167">
+        <v>193</v>
+      </c>
+      <c r="C304" s="112">
         <v>2170243</v>
       </c>
       <c r="D304" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="E304" s="28"/>
-      <c r="F304" s="41" t="s">
+      <c r="E304" s="55"/>
+      <c r="F304" s="51" t="s">
         <v>676</v>
       </c>
       <c r="G304" s="39" t="s">
         <v>676</v>
       </c>
-      <c r="H304" s="41"/>
+      <c r="H304" s="51"/>
     </row>
     <row r="305" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A305" s="31" t="s">
         <v>183</v>
       </c>
       <c r="B305" s="33" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="C305" s="167">
+        <v>493</v>
+      </c>
+      <c r="C305" s="112">
         <v>2170243</v>
       </c>
       <c r="D305" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="E305" s="28"/>
-      <c r="F305" s="41" t="s">
+      <c r="E305" s="66"/>
+      <c r="F305" s="42" t="s">
         <v>676</v>
       </c>
       <c r="G305" s="39" t="s">
         <v>676</v>
       </c>
-      <c r="H305" s="41"/>
+      <c r="H305" s="26"/>
     </row>
     <row r="306" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A306" s="30" t="s">
+      <c r="A306" s="31" t="s">
         <v>183</v>
       </c>
-      <c r="B306" s="24" t="s">
-[...7 lines deleted...]
-      <c r="F306" s="41" t="s">
+      <c r="B306" s="33" t="s">
+        <v>815</v>
+      </c>
+      <c r="C306" s="112">
+        <v>2170243</v>
+      </c>
+      <c r="D306" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="E306" s="66"/>
+      <c r="F306" s="42" t="s">
         <v>676</v>
       </c>
       <c r="G306" s="39" t="s">
-        <v>1077</v>
-[...1 lines deleted...]
-      <c r="H306" s="41"/>
+        <v>676</v>
+      </c>
+      <c r="H306" s="26"/>
     </row>
     <row r="307" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A307" s="31" t="s">
         <v>183</v>
       </c>
       <c r="B307" s="33" t="s">
-        <v>199</v>
-[...4 lines deleted...]
-      <c r="D307" s="26"/>
+        <v>194</v>
+      </c>
+      <c r="C307" s="112">
+        <v>2170243</v>
+      </c>
+      <c r="D307" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E307" s="28"/>
       <c r="F307" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G307" s="39" t="s">
-        <v>1077</v>
+        <v>676</v>
       </c>
       <c r="H307" s="41"/>
     </row>
     <row r="308" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A308" s="30" t="s">
+      <c r="A308" s="31" t="s">
         <v>183</v>
       </c>
-      <c r="B308" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D308" s="50" t="s">
+      <c r="B308" s="33" t="s">
+        <v>195</v>
+      </c>
+      <c r="C308" s="112">
+        <v>2170243</v>
+      </c>
+      <c r="D308" s="26" t="s">
         <v>21</v>
       </c>
       <c r="E308" s="28"/>
       <c r="F308" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G308" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H308" s="41"/>
     </row>
     <row r="309" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A309" s="30" t="s">
+      <c r="A309" s="31" t="s">
         <v>183</v>
       </c>
-      <c r="B309" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D309" s="25"/>
+      <c r="B309" s="33" t="s">
+        <v>614</v>
+      </c>
+      <c r="C309" s="112">
+        <v>2170243</v>
+      </c>
+      <c r="D309" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E309" s="28"/>
       <c r="F309" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G309" s="39" t="s">
-        <v>1077</v>
+        <v>676</v>
       </c>
       <c r="H309" s="41"/>
     </row>
     <row r="310" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A310" s="31" t="s">
         <v>183</v>
       </c>
-      <c r="B310" s="44" t="s">
-[...3 lines deleted...]
-        <v>2170355</v>
+      <c r="B310" s="33" t="s">
+        <v>196</v>
+      </c>
+      <c r="C310" s="112">
+        <v>2170243</v>
       </c>
       <c r="D310" s="26" t="s">
         <v>21</v>
       </c>
       <c r="E310" s="28"/>
       <c r="F310" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G310" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H310" s="41"/>
     </row>
     <row r="311" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A311" s="31" t="s">
         <v>183</v>
       </c>
-      <c r="B311" s="68" t="s">
-[...3 lines deleted...]
-        <v>2170355</v>
+      <c r="B311" s="33" t="s">
+        <v>197</v>
+      </c>
+      <c r="C311" s="112">
+        <v>2170243</v>
       </c>
       <c r="D311" s="26" t="s">
         <v>21</v>
       </c>
       <c r="E311" s="28"/>
-      <c r="F311" s="41"/>
+      <c r="F311" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G311" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H311" s="41"/>
     </row>
     <row r="312" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A312" s="31" t="s">
+      <c r="A312" s="30" t="s">
         <v>183</v>
       </c>
       <c r="B312" s="24" t="s">
-        <v>542</v>
-[...4 lines deleted...]
-      <c r="D312" s="26"/>
+        <v>198</v>
+      </c>
+      <c r="C312" s="111">
+        <v>2110056</v>
+      </c>
+      <c r="D312" s="25"/>
       <c r="E312" s="28"/>
       <c r="F312" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G312" s="39" t="s">
-        <v>676</v>
+        <v>1083</v>
       </c>
       <c r="H312" s="41"/>
     </row>
     <row r="313" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A313" s="30" t="s">
+      <c r="A313" s="31" t="s">
         <v>183</v>
       </c>
-      <c r="B313" s="24" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B313" s="33" t="s">
+        <v>199</v>
+      </c>
+      <c r="C313" s="112">
+        <v>2110056</v>
+      </c>
+      <c r="D313" s="26"/>
       <c r="E313" s="28"/>
       <c r="F313" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G313" s="39" t="s">
-        <v>676</v>
+        <v>1083</v>
       </c>
       <c r="H313" s="41"/>
     </row>
     <row r="314" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A314" s="30" t="s">
         <v>183</v>
       </c>
-      <c r="B314" s="68" t="s">
-[...5 lines deleted...]
-      <c r="D314" s="50" t="s">
+      <c r="B314" s="24" t="s">
+        <v>200</v>
+      </c>
+      <c r="C314" s="111">
+        <v>2110033</v>
+      </c>
+      <c r="D314" s="49" t="s">
         <v>21</v>
       </c>
       <c r="E314" s="28"/>
       <c r="F314" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G314" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H314" s="41"/>
     </row>
     <row r="315" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A315" s="30" t="s">
         <v>183</v>
       </c>
       <c r="B315" s="24" t="s">
-        <v>636</v>
-[...6 lines deleted...]
-      </c>
+        <v>201</v>
+      </c>
+      <c r="C315" s="111">
+        <v>2160614</v>
+      </c>
+      <c r="D315" s="25"/>
       <c r="E315" s="28"/>
       <c r="F315" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G315" s="39" t="s">
-        <v>676</v>
+        <v>1083</v>
       </c>
       <c r="H315" s="41"/>
     </row>
     <row r="316" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A316" s="30" t="s">
+      <c r="A316" s="31" t="s">
         <v>183</v>
       </c>
-      <c r="B316" s="68" t="s">
-[...5 lines deleted...]
-      <c r="D316" s="50" t="s">
+      <c r="B316" s="44" t="s">
+        <v>202</v>
+      </c>
+      <c r="C316" s="112">
+        <v>2170355</v>
+      </c>
+      <c r="D316" s="26" t="s">
         <v>21</v>
       </c>
       <c r="E316" s="28"/>
       <c r="F316" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G316" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H316" s="41"/>
     </row>
     <row r="317" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A317" s="30" t="s">
+      <c r="A317" s="31" t="s">
         <v>183</v>
       </c>
-      <c r="B317" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D317" s="50" t="s">
+      <c r="B317" s="67" t="s">
+        <v>850</v>
+      </c>
+      <c r="C317" s="112">
+        <v>2170355</v>
+      </c>
+      <c r="D317" s="26" t="s">
         <v>21</v>
       </c>
       <c r="E317" s="28"/>
       <c r="F317" s="41"/>
       <c r="G317" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H317" s="41"/>
     </row>
     <row r="318" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A318" s="30" t="s">
+      <c r="A318" s="31" t="s">
         <v>183</v>
       </c>
-      <c r="B318" s="33" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B318" s="24" t="s">
+        <v>542</v>
+      </c>
+      <c r="C318" s="112">
+        <v>2190187</v>
+      </c>
+      <c r="D318" s="26"/>
       <c r="E318" s="28"/>
-      <c r="F318" s="41"/>
+      <c r="F318" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G318" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H318" s="41"/>
     </row>
     <row r="319" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A319" s="30" t="s">
         <v>183</v>
       </c>
       <c r="B319" s="24" t="s">
-        <v>641</v>
-[...4 lines deleted...]
-      <c r="D319" s="50" t="s">
+        <v>522</v>
+      </c>
+      <c r="C319" s="111">
+        <v>2190319</v>
+      </c>
+      <c r="D319" s="49" t="s">
         <v>21</v>
       </c>
       <c r="E319" s="28"/>
       <c r="F319" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G319" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H319" s="41"/>
     </row>
     <row r="320" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A320" s="30" t="s">
         <v>183</v>
       </c>
-      <c r="B320" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D320" s="50" t="s">
+      <c r="B320" s="67" t="s">
+        <v>523</v>
+      </c>
+      <c r="C320" s="111">
+        <v>2190319</v>
+      </c>
+      <c r="D320" s="49" t="s">
         <v>21</v>
       </c>
       <c r="E320" s="28"/>
       <c r="F320" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G320" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H320" s="41"/>
     </row>
     <row r="321" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A321" s="30" t="s">
         <v>183</v>
       </c>
-      <c r="B321" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D321" s="50" t="s">
+      <c r="B321" s="24" t="s">
+        <v>636</v>
+      </c>
+      <c r="C321" s="111">
+        <v>2200526</v>
+      </c>
+      <c r="D321" s="49" t="s">
         <v>21</v>
       </c>
       <c r="E321" s="28"/>
       <c r="F321" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G321" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H321" s="41"/>
     </row>
     <row r="322" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A322" s="30" t="s">
         <v>183</v>
       </c>
-      <c r="B322" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D322" s="50" t="s">
+      <c r="B322" s="67" t="s">
+        <v>637</v>
+      </c>
+      <c r="C322" s="111">
+        <v>2200526</v>
+      </c>
+      <c r="D322" s="49" t="s">
         <v>21</v>
       </c>
       <c r="E322" s="28"/>
       <c r="F322" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G322" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H322" s="41"/>
     </row>
     <row r="323" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A323" s="31" t="s">
+      <c r="A323" s="30" t="s">
         <v>183</v>
       </c>
-      <c r="B323" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D323" s="26" t="s">
+      <c r="B323" s="24" t="s">
+        <v>682</v>
+      </c>
+      <c r="C323" s="111">
+        <v>2210563</v>
+      </c>
+      <c r="D323" s="49" t="s">
         <v>21</v>
       </c>
       <c r="E323" s="28"/>
-      <c r="F323" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F323" s="41"/>
       <c r="G323" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H323" s="41"/>
     </row>
     <row r="324" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A324" s="31" t="s">
+      <c r="A324" s="30" t="s">
         <v>183</v>
       </c>
       <c r="B324" s="33" t="s">
-        <v>204</v>
-[...4 lines deleted...]
-      <c r="D324" s="26" t="s">
+        <v>811</v>
+      </c>
+      <c r="C324" s="111">
+        <v>2210563</v>
+      </c>
+      <c r="D324" s="49" t="s">
         <v>21</v>
       </c>
       <c r="E324" s="28"/>
-      <c r="F324" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F324" s="41"/>
       <c r="G324" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H324" s="41"/>
     </row>
     <row r="325" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A325" s="30" t="s">
         <v>183</v>
       </c>
       <c r="B325" s="24" t="s">
-        <v>206</v>
-[...4 lines deleted...]
-      <c r="D325" s="50" t="s">
+        <v>641</v>
+      </c>
+      <c r="C325" s="111">
+        <v>2200372</v>
+      </c>
+      <c r="D325" s="49" t="s">
         <v>21</v>
       </c>
       <c r="E325" s="28"/>
       <c r="F325" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G325" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H325" s="41"/>
     </row>
     <row r="326" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A326" s="31" t="s">
+      <c r="A326" s="30" t="s">
         <v>183</v>
       </c>
       <c r="B326" s="33" t="s">
-        <v>207</v>
-[...4 lines deleted...]
-      <c r="D326" s="26" t="s">
+        <v>821</v>
+      </c>
+      <c r="C326" s="111">
+        <v>2200372</v>
+      </c>
+      <c r="D326" s="49" t="s">
         <v>21</v>
       </c>
       <c r="E326" s="28"/>
       <c r="F326" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G326" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H326" s="41"/>
     </row>
     <row r="327" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A327" s="31" t="s">
+      <c r="A327" s="30" t="s">
         <v>183</v>
       </c>
-      <c r="B327" s="59" t="s">
-[...5 lines deleted...]
-      <c r="D327" s="26" t="s">
+      <c r="B327" s="33" t="s">
+        <v>822</v>
+      </c>
+      <c r="C327" s="111">
+        <v>2200372</v>
+      </c>
+      <c r="D327" s="49" t="s">
         <v>21</v>
       </c>
-      <c r="E327" s="67"/>
-      <c r="F327" s="42"/>
+      <c r="E327" s="28"/>
+      <c r="F327" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G327" s="39" t="s">
         <v>676</v>
       </c>
-      <c r="H327" s="26"/>
+      <c r="H327" s="41"/>
     </row>
     <row r="328" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A328" s="30" t="s">
         <v>183</v>
       </c>
       <c r="B328" s="24" t="s">
-        <v>208</v>
-[...4 lines deleted...]
-      <c r="D328" s="25"/>
+        <v>203</v>
+      </c>
+      <c r="C328" s="111">
+        <v>2140121</v>
+      </c>
+      <c r="D328" s="49" t="s">
+        <v>21</v>
+      </c>
       <c r="E328" s="28"/>
       <c r="F328" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G328" s="39" t="s">
-        <v>1077</v>
+        <v>676</v>
       </c>
       <c r="H328" s="41"/>
     </row>
     <row r="329" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A329" s="30" t="s">
+      <c r="A329" s="31" t="s">
         <v>183</v>
       </c>
       <c r="B329" s="33" t="s">
-        <v>564</v>
-[...4 lines deleted...]
-      <c r="D329" s="25"/>
+        <v>205</v>
+      </c>
+      <c r="C329" s="112">
+        <v>2140121</v>
+      </c>
+      <c r="D329" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E329" s="28"/>
       <c r="F329" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G329" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H329" s="41"/>
     </row>
     <row r="330" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A330" s="30" t="s">
+      <c r="A330" s="31" t="s">
         <v>183</v>
       </c>
-      <c r="B330" s="66" t="s">
-[...5 lines deleted...]
-      <c r="D330" s="25"/>
+      <c r="B330" s="33" t="s">
+        <v>204</v>
+      </c>
+      <c r="C330" s="112">
+        <v>2140121</v>
+      </c>
+      <c r="D330" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E330" s="28"/>
       <c r="F330" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G330" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H330" s="41"/>
     </row>
     <row r="331" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A331" s="30" t="s">
         <v>183</v>
       </c>
-      <c r="B331" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D331" s="25"/>
+      <c r="B331" s="24" t="s">
+        <v>206</v>
+      </c>
+      <c r="C331" s="111">
+        <v>2160115</v>
+      </c>
+      <c r="D331" s="49" t="s">
+        <v>21</v>
+      </c>
       <c r="E331" s="28"/>
-      <c r="F331" s="41"/>
+      <c r="F331" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G331" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H331" s="41"/>
     </row>
     <row r="332" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A332" s="30" t="s">
+      <c r="A332" s="31" t="s">
         <v>183</v>
       </c>
       <c r="B332" s="33" t="s">
-        <v>777</v>
-[...4 lines deleted...]
-      <c r="D332" s="25"/>
+        <v>207</v>
+      </c>
+      <c r="C332" s="112">
+        <v>2160115</v>
+      </c>
+      <c r="D332" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E332" s="28"/>
-      <c r="F332" s="41"/>
+      <c r="F332" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G332" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H332" s="41"/>
     </row>
     <row r="333" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A333" s="30" t="s">
+      <c r="A333" s="31" t="s">
         <v>183</v>
       </c>
-      <c r="B333" s="24" t="s">
-[...9 lines deleted...]
-      </c>
+      <c r="B333" s="58" t="s">
+        <v>934</v>
+      </c>
+      <c r="C333" s="112">
+        <v>2250103</v>
+      </c>
+      <c r="D333" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="E333" s="66"/>
+      <c r="F333" s="42"/>
       <c r="G333" s="39" t="s">
-        <v>1077</v>
-[...1 lines deleted...]
-      <c r="H333" s="41"/>
+        <v>676</v>
+      </c>
+      <c r="H333" s="26"/>
     </row>
     <row r="334" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A334" s="31" t="s">
+      <c r="A334" s="30" t="s">
         <v>183</v>
       </c>
-      <c r="B334" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D334" s="26"/>
+      <c r="B334" s="24" t="s">
+        <v>208</v>
+      </c>
+      <c r="C334" s="111">
+        <v>2140254</v>
+      </c>
+      <c r="D334" s="25"/>
       <c r="E334" s="28"/>
       <c r="F334" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G334" s="39" t="s">
-        <v>1077</v>
+        <v>1083</v>
       </c>
       <c r="H334" s="41"/>
     </row>
     <row r="335" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A335" s="31" t="s">
+      <c r="A335" s="30" t="s">
         <v>183</v>
       </c>
       <c r="B335" s="33" t="s">
-        <v>211</v>
-[...4 lines deleted...]
-      <c r="D335" s="26"/>
+        <v>564</v>
+      </c>
+      <c r="C335" s="111">
+        <v>2171234</v>
+      </c>
+      <c r="D335" s="25"/>
       <c r="E335" s="28"/>
       <c r="F335" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G335" s="39" t="s">
-        <v>1077</v>
+        <v>676</v>
       </c>
       <c r="H335" s="41"/>
     </row>
     <row r="336" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A336" s="31" t="s">
+      <c r="A336" s="30" t="s">
         <v>183</v>
       </c>
-      <c r="B336" s="24" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B336" s="65" t="s">
+        <v>651</v>
+      </c>
+      <c r="C336" s="111">
+        <v>2201039</v>
+      </c>
+      <c r="D336" s="25"/>
       <c r="E336" s="28"/>
       <c r="F336" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G336" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H336" s="41"/>
     </row>
     <row r="337" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A337" s="31" t="s">
+      <c r="A337" s="30" t="s">
         <v>183</v>
       </c>
-      <c r="B337" s="24" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B337" s="33" t="s">
+        <v>777</v>
+      </c>
+      <c r="C337" s="111">
+        <v>2220243</v>
+      </c>
+      <c r="D337" s="25"/>
       <c r="E337" s="28"/>
-      <c r="F337" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F337" s="41"/>
       <c r="G337" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H337" s="41"/>
     </row>
     <row r="338" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A338" s="31" t="s">
+      <c r="A338" s="30" t="s">
         <v>183</v>
       </c>
-      <c r="B338" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D338" s="26"/>
+      <c r="B338" s="33" t="s">
+        <v>776</v>
+      </c>
+      <c r="C338" s="111">
+        <v>2220244</v>
+      </c>
+      <c r="D338" s="25"/>
       <c r="E338" s="28"/>
-      <c r="F338" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F338" s="41"/>
       <c r="G338" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H338" s="41"/>
     </row>
     <row r="339" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A339" s="30" t="s">
-        <v>212</v>
+        <v>183</v>
       </c>
       <c r="B339" s="24" t="s">
-        <v>678</v>
-[...4 lines deleted...]
-      <c r="D339" s="26"/>
+        <v>209</v>
+      </c>
+      <c r="C339" s="111">
+        <v>2170321</v>
+      </c>
+      <c r="D339" s="25"/>
       <c r="E339" s="28"/>
       <c r="F339" s="41" t="s">
-        <v>575</v>
+        <v>676</v>
       </c>
       <c r="G339" s="39" t="s">
-        <v>1078</v>
+        <v>1083</v>
       </c>
       <c r="H339" s="41"/>
     </row>
     <row r="340" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A340" s="30" t="s">
-[...6 lines deleted...]
-        <v>2260006</v>
+      <c r="A340" s="31" t="s">
+        <v>183</v>
+      </c>
+      <c r="B340" s="33" t="s">
+        <v>210</v>
+      </c>
+      <c r="C340" s="112">
+        <v>2170321</v>
       </c>
       <c r="D340" s="26"/>
       <c r="E340" s="28"/>
       <c r="F340" s="41" t="s">
-        <v>575</v>
+        <v>676</v>
       </c>
       <c r="G340" s="39" t="s">
-        <v>676</v>
+        <v>1083</v>
       </c>
       <c r="H340" s="41"/>
     </row>
     <row r="341" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A341" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D341" s="25"/>
+      <c r="A341" s="31" t="s">
+        <v>183</v>
+      </c>
+      <c r="B341" s="33" t="s">
+        <v>211</v>
+      </c>
+      <c r="C341" s="112">
+        <v>2170321</v>
+      </c>
+      <c r="D341" s="26"/>
       <c r="E341" s="28"/>
       <c r="F341" s="41" t="s">
-        <v>575</v>
+        <v>676</v>
       </c>
       <c r="G341" s="39" t="s">
-        <v>1078</v>
+        <v>1083</v>
       </c>
       <c r="H341" s="41"/>
     </row>
     <row r="342" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A342" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D342" s="25"/>
+      <c r="A342" s="31" t="s">
+        <v>183</v>
+      </c>
+      <c r="B342" s="24" t="s">
+        <v>612</v>
+      </c>
+      <c r="C342" s="112">
+        <v>2190513</v>
+      </c>
+      <c r="D342" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E342" s="28"/>
       <c r="F342" s="41" t="s">
-        <v>575</v>
+        <v>676</v>
       </c>
       <c r="G342" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H342" s="41"/>
     </row>
     <row r="343" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A343" s="30" t="s">
-        <v>212</v>
+      <c r="A343" s="31" t="s">
+        <v>183</v>
       </c>
       <c r="B343" s="24" t="s">
-        <v>214</v>
-[...4 lines deleted...]
-      <c r="D343" s="50" t="s">
+        <v>613</v>
+      </c>
+      <c r="C343" s="112">
+        <v>2190514</v>
+      </c>
+      <c r="D343" s="26" t="s">
         <v>21</v>
       </c>
       <c r="E343" s="28"/>
-      <c r="F343" s="41"/>
+      <c r="F343" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G343" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H343" s="41"/>
     </row>
     <row r="344" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A344" s="30" t="s">
-        <v>212</v>
+      <c r="A344" s="31" t="s">
+        <v>183</v>
       </c>
       <c r="B344" s="24" t="s">
-        <v>215</v>
-[...6 lines deleted...]
-      </c>
+        <v>956</v>
+      </c>
+      <c r="C344" s="112">
+        <v>2250066</v>
+      </c>
+      <c r="D344" s="26"/>
       <c r="E344" s="28"/>
-      <c r="F344" s="41"/>
+      <c r="F344" s="41" t="s">
+        <v>575</v>
+      </c>
       <c r="G344" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H344" s="41"/>
     </row>
     <row r="345" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A345" s="30" t="s">
         <v>212</v>
       </c>
       <c r="B345" s="24" t="s">
-        <v>216</v>
-[...6 lines deleted...]
-      </c>
+        <v>678</v>
+      </c>
+      <c r="C345" s="112">
+        <v>2210415</v>
+      </c>
+      <c r="D345" s="26"/>
       <c r="E345" s="28"/>
       <c r="F345" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G345" s="39" t="s">
-        <v>676</v>
+        <v>1084</v>
       </c>
       <c r="H345" s="41"/>
     </row>
     <row r="346" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A346" s="30" t="s">
         <v>212</v>
       </c>
       <c r="B346" s="24" t="s">
-        <v>1015</v>
-[...4 lines deleted...]
-      <c r="D346" s="50"/>
+        <v>995</v>
+      </c>
+      <c r="C346" s="112">
+        <v>2260006</v>
+      </c>
+      <c r="D346" s="26"/>
       <c r="E346" s="28"/>
       <c r="F346" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G346" s="39"/>
+      <c r="G346" s="39" t="s">
+        <v>676</v>
+      </c>
       <c r="H346" s="41"/>
     </row>
     <row r="347" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A347" s="30" t="s">
         <v>212</v>
       </c>
       <c r="B347" s="24" t="s">
-        <v>662</v>
-[...4 lines deleted...]
-      <c r="D347" s="50"/>
+        <v>213</v>
+      </c>
+      <c r="C347" s="111">
+        <v>2160527</v>
+      </c>
+      <c r="D347" s="25"/>
       <c r="E347" s="28"/>
       <c r="F347" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G347" s="39" t="s">
-        <v>1078</v>
+        <v>1084</v>
       </c>
       <c r="H347" s="41"/>
     </row>
     <row r="348" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A348" s="30" t="s">
         <v>212</v>
       </c>
-      <c r="B348" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D348" s="50"/>
+      <c r="B348" s="33" t="s">
+        <v>562</v>
+      </c>
+      <c r="C348" s="111">
+        <v>2190357</v>
+      </c>
+      <c r="D348" s="25"/>
       <c r="E348" s="28"/>
       <c r="F348" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G348" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H348" s="41"/>
     </row>
     <row r="349" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A349" s="30" t="s">
         <v>212</v>
       </c>
       <c r="B349" s="24" t="s">
-        <v>217</v>
-[...4 lines deleted...]
-      <c r="D349" s="50" t="s">
+        <v>214</v>
+      </c>
+      <c r="C349" s="111">
+        <v>2140166</v>
+      </c>
+      <c r="D349" s="49" t="s">
         <v>21</v>
       </c>
       <c r="E349" s="28"/>
-      <c r="F349" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F349" s="41"/>
       <c r="G349" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H349" s="41"/>
     </row>
     <row r="350" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A350" s="30" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="B350" s="24" t="s">
-        <v>219</v>
-[...4 lines deleted...]
-      <c r="D350" s="50"/>
+        <v>215</v>
+      </c>
+      <c r="C350" s="111">
+        <v>2140167</v>
+      </c>
+      <c r="D350" s="49" t="s">
+        <v>21</v>
+      </c>
       <c r="E350" s="28"/>
-      <c r="F350" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F350" s="41"/>
       <c r="G350" s="39" t="s">
-        <v>1076</v>
-[...3 lines deleted...]
-      </c>
+        <v>676</v>
+      </c>
+      <c r="H350" s="41"/>
     </row>
     <row r="351" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A351" s="31" t="s">
-[...8 lines deleted...]
-      <c r="D351" s="51"/>
+      <c r="A351" s="30" t="s">
+        <v>212</v>
+      </c>
+      <c r="B351" s="24" t="s">
+        <v>216</v>
+      </c>
+      <c r="C351" s="111">
+        <v>2010100</v>
+      </c>
+      <c r="D351" s="49" t="s">
+        <v>21</v>
+      </c>
       <c r="E351" s="28"/>
       <c r="F351" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G351" s="39" t="s">
-        <v>1076</v>
-[...3 lines deleted...]
-      </c>
+        <v>676</v>
+      </c>
+      <c r="H351" s="41"/>
     </row>
     <row r="352" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A352" s="31" t="s">
-[...8 lines deleted...]
-      <c r="D352" s="51"/>
+      <c r="A352" s="30" t="s">
+        <v>212</v>
+      </c>
+      <c r="B352" s="24" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C352" s="111">
+        <v>2260007</v>
+      </c>
+      <c r="D352" s="49"/>
       <c r="E352" s="28"/>
       <c r="F352" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G352" s="39" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G352" s="39"/>
+      <c r="H352" s="41"/>
     </row>
     <row r="353" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A353" s="31" t="s">
-[...8 lines deleted...]
-      <c r="D353" s="51"/>
+      <c r="A353" s="30" t="s">
+        <v>212</v>
+      </c>
+      <c r="B353" s="24" t="s">
+        <v>662</v>
+      </c>
+      <c r="C353" s="111">
+        <v>2210244</v>
+      </c>
+      <c r="D353" s="49"/>
       <c r="E353" s="28"/>
       <c r="F353" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G353" s="39" t="s">
-        <v>1076</v>
-[...3 lines deleted...]
-      </c>
+        <v>1084</v>
+      </c>
+      <c r="H353" s="41"/>
     </row>
     <row r="354" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A354" s="31" t="s">
-[...8 lines deleted...]
-      <c r="D354" s="51"/>
+      <c r="A354" s="30" t="s">
+        <v>212</v>
+      </c>
+      <c r="B354" s="24" t="s">
+        <v>997</v>
+      </c>
+      <c r="C354" s="111">
+        <v>2260008</v>
+      </c>
+      <c r="D354" s="49"/>
       <c r="E354" s="28"/>
       <c r="F354" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G354" s="39" t="s">
-        <v>1076</v>
-[...3 lines deleted...]
-      </c>
+        <v>676</v>
+      </c>
+      <c r="H354" s="41"/>
     </row>
     <row r="355" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A355" s="22" t="s">
-[...8 lines deleted...]
-      <c r="D355" s="51" t="s">
+      <c r="A355" s="30" t="s">
+        <v>212</v>
+      </c>
+      <c r="B355" s="24" t="s">
+        <v>217</v>
+      </c>
+      <c r="C355" s="111">
+        <v>2010099</v>
+      </c>
+      <c r="D355" s="49" t="s">
         <v>21</v>
       </c>
       <c r="E355" s="28"/>
       <c r="F355" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G355" s="39" t="s">
         <v>676</v>
       </c>
-      <c r="H355" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H355" s="41"/>
     </row>
     <row r="356" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A356" s="30" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="B356" s="24" t="s">
-        <v>535</v>
-[...4 lines deleted...]
-      <c r="D356" s="25"/>
+        <v>219</v>
+      </c>
+      <c r="C356" s="111">
+        <v>2170654</v>
+      </c>
+      <c r="D356" s="49"/>
       <c r="E356" s="28"/>
       <c r="F356" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G356" s="39" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="H356" s="41" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="357" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A357" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D357" s="25"/>
+      <c r="A357" s="31" t="s">
+        <v>218</v>
+      </c>
+      <c r="B357" s="68" t="s">
+        <v>220</v>
+      </c>
+      <c r="C357" s="112">
+        <v>2171118</v>
+      </c>
+      <c r="D357" s="50"/>
       <c r="E357" s="28"/>
       <c r="F357" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G357" s="39" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="H357" s="41" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="358" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A358" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D358" s="25"/>
+      <c r="A358" s="31" t="s">
+        <v>218</v>
+      </c>
+      <c r="B358" s="68" t="s">
+        <v>622</v>
+      </c>
+      <c r="C358" s="112">
+        <v>2200510</v>
+      </c>
+      <c r="D358" s="50"/>
       <c r="E358" s="28"/>
       <c r="F358" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G358" s="39" t="s">
-        <v>1076</v>
+        <v>676</v>
       </c>
       <c r="H358" s="41" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="359" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A359" s="30" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A359" s="31" t="s">
+        <v>218</v>
+      </c>
+      <c r="B359" s="68" t="s">
+        <v>623</v>
+      </c>
+      <c r="C359" s="112">
+        <v>2200142</v>
+      </c>
+      <c r="D359" s="50"/>
       <c r="E359" s="28"/>
       <c r="F359" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G359" s="39" t="s">
-        <v>676</v>
+        <v>1082</v>
       </c>
       <c r="H359" s="41" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="360" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A360" s="30" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A360" s="31" t="s">
+        <v>218</v>
+      </c>
+      <c r="B360" s="67" t="s">
+        <v>741</v>
+      </c>
+      <c r="C360" s="112">
+        <v>2200399</v>
+      </c>
+      <c r="D360" s="50"/>
       <c r="E360" s="28"/>
       <c r="F360" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G360" s="39" t="s">
-        <v>676</v>
+        <v>1082</v>
       </c>
       <c r="H360" s="41" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="361" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A361" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D361" s="25"/>
+      <c r="A361" s="22" t="s">
+        <v>218</v>
+      </c>
+      <c r="B361" s="44" t="s">
+        <v>221</v>
+      </c>
+      <c r="C361" s="112">
+        <v>2180275</v>
+      </c>
+      <c r="D361" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E361" s="28"/>
       <c r="F361" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G361" s="39" t="s">
-        <v>1076</v>
-[...1 lines deleted...]
-      <c r="H361" s="41"/>
+        <v>676</v>
+      </c>
+      <c r="H361" s="41" t="s">
+        <v>575</v>
+      </c>
     </row>
     <row r="362" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A362" s="31" t="s">
+      <c r="A362" s="30" t="s">
         <v>222</v>
       </c>
-      <c r="B362" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D362" s="26"/>
+      <c r="B362" s="24" t="s">
+        <v>535</v>
+      </c>
+      <c r="C362" s="111">
+        <v>2190730</v>
+      </c>
+      <c r="D362" s="25"/>
       <c r="E362" s="28"/>
       <c r="F362" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G362" s="39" t="s">
-        <v>1076</v>
-[...1 lines deleted...]
-      <c r="H362" s="41"/>
+        <v>1082</v>
+      </c>
+      <c r="H362" s="41" t="s">
+        <v>575</v>
+      </c>
     </row>
     <row r="363" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A363" s="31" t="s">
+      <c r="A363" s="30" t="s">
         <v>222</v>
       </c>
-      <c r="B363" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D363" s="26"/>
+      <c r="B363" s="79" t="s">
+        <v>855</v>
+      </c>
+      <c r="C363" s="111">
+        <v>2190730</v>
+      </c>
+      <c r="D363" s="25"/>
       <c r="E363" s="28"/>
       <c r="F363" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G363" s="39" t="s">
-        <v>1076</v>
-[...1 lines deleted...]
-      <c r="H363" s="41"/>
+        <v>1082</v>
+      </c>
+      <c r="H363" s="41" t="s">
+        <v>575</v>
+      </c>
     </row>
     <row r="364" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A364" s="31" t="s">
+      <c r="A364" s="30" t="s">
         <v>222</v>
       </c>
       <c r="B364" s="33" t="s">
-        <v>227</v>
-[...4 lines deleted...]
-      <c r="D364" s="26"/>
+        <v>590</v>
+      </c>
+      <c r="C364" s="111">
+        <v>2190730</v>
+      </c>
+      <c r="D364" s="25"/>
       <c r="E364" s="28"/>
       <c r="F364" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G364" s="39" t="s">
-        <v>1076</v>
-[...1 lines deleted...]
-      <c r="H364" s="41"/>
+        <v>1082</v>
+      </c>
+      <c r="H364" s="41" t="s">
+        <v>575</v>
+      </c>
     </row>
     <row r="365" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A365" s="31" t="s">
+      <c r="A365" s="30" t="s">
         <v>222</v>
       </c>
-      <c r="B365" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D365" s="26"/>
+      <c r="B365" s="24" t="s">
+        <v>223</v>
+      </c>
+      <c r="C365" s="111">
+        <v>2170932</v>
+      </c>
+      <c r="D365" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E365" s="28"/>
       <c r="F365" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G365" s="39" t="s">
-        <v>1076</v>
-[...1 lines deleted...]
-      <c r="H365" s="41"/>
+        <v>676</v>
+      </c>
+      <c r="H365" s="41" t="s">
+        <v>575</v>
+      </c>
     </row>
     <row r="366" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A366" s="31" t="s">
+      <c r="A366" s="30" t="s">
         <v>222</v>
       </c>
-      <c r="B366" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D366" s="26"/>
+      <c r="B366" s="24" t="s">
+        <v>893</v>
+      </c>
+      <c r="C366" s="111" t="s">
+        <v>894</v>
+      </c>
+      <c r="D366" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E366" s="28"/>
       <c r="F366" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G366" s="39" t="s">
-        <v>1076</v>
-[...1 lines deleted...]
-      <c r="H366" s="41"/>
+        <v>676</v>
+      </c>
+      <c r="H366" s="41" t="s">
+        <v>575</v>
+      </c>
     </row>
     <row r="367" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A367" s="31" t="s">
+      <c r="A367" s="30" t="s">
         <v>222</v>
       </c>
-      <c r="B367" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C367" s="167">
+      <c r="B367" s="24" t="s">
+        <v>224</v>
+      </c>
+      <c r="C367" s="111">
         <v>2150479</v>
       </c>
-      <c r="D367" s="26"/>
+      <c r="D367" s="25"/>
       <c r="E367" s="28"/>
       <c r="F367" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G367" s="39" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="H367" s="41"/>
     </row>
     <row r="368" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A368" s="31" t="s">
         <v>222</v>
       </c>
       <c r="B368" s="33" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>2170516</v>
+        <v>225</v>
+      </c>
+      <c r="C368" s="112">
+        <v>2150479</v>
       </c>
       <c r="D368" s="26"/>
       <c r="E368" s="28"/>
       <c r="F368" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G368" s="39" t="s">
-        <v>676</v>
+        <v>1082</v>
       </c>
       <c r="H368" s="41"/>
     </row>
     <row r="369" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A369" s="31" t="s">
         <v>222</v>
       </c>
       <c r="B369" s="33" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>2171257</v>
+        <v>226</v>
+      </c>
+      <c r="C369" s="112">
+        <v>2150479</v>
       </c>
       <c r="D369" s="26"/>
       <c r="E369" s="28"/>
       <c r="F369" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G369" s="39" t="s">
-        <v>676</v>
+        <v>1082</v>
       </c>
       <c r="H369" s="41"/>
     </row>
     <row r="370" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A370" s="31" t="s">
         <v>222</v>
       </c>
       <c r="B370" s="33" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>2200198</v>
+        <v>227</v>
+      </c>
+      <c r="C370" s="112">
+        <v>2150479</v>
       </c>
       <c r="D370" s="26"/>
       <c r="E370" s="28"/>
       <c r="F370" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G370" s="39" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="H370" s="41"/>
     </row>
     <row r="371" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A371" s="31" t="s">
-        <v>904</v>
-[...5 lines deleted...]
-        <v>2239996</v>
+        <v>222</v>
+      </c>
+      <c r="B371" s="33" t="s">
+        <v>639</v>
+      </c>
+      <c r="C371" s="112">
+        <v>2150479</v>
       </c>
       <c r="D371" s="26"/>
       <c r="E371" s="28"/>
       <c r="F371" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G371" s="39" t="s">
-        <v>676</v>
+        <v>1082</v>
       </c>
       <c r="H371" s="41"/>
     </row>
     <row r="372" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A372" s="31" t="s">
-        <v>904</v>
-[...5 lines deleted...]
-        <v>2250141</v>
+        <v>222</v>
+      </c>
+      <c r="B372" s="33" t="s">
+        <v>548</v>
+      </c>
+      <c r="C372" s="112">
+        <v>2150479</v>
       </c>
       <c r="D372" s="26"/>
       <c r="E372" s="28"/>
       <c r="F372" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G372" s="39" t="s">
-        <v>676</v>
+        <v>1082</v>
       </c>
       <c r="H372" s="41"/>
     </row>
     <row r="373" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A373" s="31" t="s">
-        <v>904</v>
-[...5 lines deleted...]
-        <v>905</v>
+        <v>222</v>
+      </c>
+      <c r="B373" s="33" t="s">
+        <v>549</v>
+      </c>
+      <c r="C373" s="112">
+        <v>2150479</v>
       </c>
       <c r="D373" s="26"/>
       <c r="E373" s="28"/>
       <c r="F373" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G373" s="39" t="s">
-        <v>676</v>
+        <v>1082</v>
       </c>
       <c r="H373" s="41"/>
     </row>
     <row r="374" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A374" s="31" t="s">
-        <v>904</v>
-[...5 lines deleted...]
-        <v>914</v>
+        <v>222</v>
+      </c>
+      <c r="B374" s="33" t="s">
+        <v>229</v>
+      </c>
+      <c r="C374" s="112">
+        <v>2170516</v>
       </c>
       <c r="D374" s="26"/>
       <c r="E374" s="28"/>
       <c r="F374" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G374" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H374" s="41"/>
     </row>
     <row r="375" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A375" s="28" t="s">
-[...8 lines deleted...]
-      <c r="D375" s="25"/>
+      <c r="A375" s="31" t="s">
+        <v>222</v>
+      </c>
+      <c r="B375" s="33" t="s">
+        <v>228</v>
+      </c>
+      <c r="C375" s="112">
+        <v>2171257</v>
+      </c>
+      <c r="D375" s="26"/>
       <c r="E375" s="28"/>
       <c r="F375" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G375" s="39" t="s">
-        <v>1062</v>
+        <v>676</v>
       </c>
       <c r="H375" s="41"/>
     </row>
     <row r="376" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A376" s="28" t="s">
-[...8 lines deleted...]
-      <c r="D376" s="25"/>
+      <c r="A376" s="31" t="s">
+        <v>222</v>
+      </c>
+      <c r="B376" s="33" t="s">
+        <v>625</v>
+      </c>
+      <c r="C376" s="112">
+        <v>2200198</v>
+      </c>
+      <c r="D376" s="26"/>
       <c r="E376" s="28"/>
       <c r="F376" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G376" s="39" t="s">
-        <v>1062</v>
+        <v>1082</v>
       </c>
       <c r="H376" s="41"/>
     </row>
     <row r="377" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A377" s="28" t="s">
-[...8 lines deleted...]
-      <c r="D377" s="25"/>
+      <c r="A377" s="31" t="s">
+        <v>903</v>
+      </c>
+      <c r="B377" s="58" t="s">
+        <v>901</v>
+      </c>
+      <c r="C377" s="112">
+        <v>2239996</v>
+      </c>
+      <c r="D377" s="26"/>
       <c r="E377" s="28"/>
       <c r="F377" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G377" s="39" t="s">
-        <v>1062</v>
+        <v>676</v>
       </c>
       <c r="H377" s="41"/>
     </row>
-    <row r="378" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="H378" s="126"/>
+    <row r="378" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A378" s="31" t="s">
+        <v>903</v>
+      </c>
+      <c r="B378" s="58" t="s">
+        <v>955</v>
+      </c>
+      <c r="C378" s="70">
+        <v>2250141</v>
+      </c>
+      <c r="D378" s="26"/>
+      <c r="E378" s="28"/>
+      <c r="F378" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G378" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H378" s="41"/>
     </row>
     <row r="379" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A379" s="28" t="s">
-[...8 lines deleted...]
-      <c r="D379" s="25"/>
+      <c r="A379" s="31" t="s">
+        <v>903</v>
+      </c>
+      <c r="B379" s="58" t="s">
+        <v>902</v>
+      </c>
+      <c r="C379" s="112" t="s">
+        <v>904</v>
+      </c>
+      <c r="D379" s="26"/>
       <c r="E379" s="28"/>
       <c r="F379" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G379" s="39" t="s">
-        <v>1062</v>
+        <v>676</v>
       </c>
       <c r="H379" s="41"/>
     </row>
     <row r="380" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A380" s="28" t="s">
-[...8 lines deleted...]
-      <c r="D380" s="25"/>
+      <c r="A380" s="31" t="s">
+        <v>903</v>
+      </c>
+      <c r="B380" s="58" t="s">
+        <v>911</v>
+      </c>
+      <c r="C380" s="112" t="s">
+        <v>913</v>
+      </c>
+      <c r="D380" s="26"/>
       <c r="E380" s="28"/>
       <c r="F380" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G380" s="39" t="s">
-        <v>1062</v>
+        <v>676</v>
       </c>
       <c r="H380" s="41"/>
     </row>
     <row r="381" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A381" s="28" t="s">
         <v>230</v>
       </c>
-      <c r="B381" s="49" t="s">
-[...3 lines deleted...]
-        <v>2170859</v>
+      <c r="B381" s="89" t="s">
+        <v>833</v>
+      </c>
+      <c r="C381" s="111">
+        <v>2161080</v>
       </c>
       <c r="D381" s="25"/>
       <c r="E381" s="28"/>
       <c r="F381" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G381" s="39" t="s">
-        <v>676</v>
+        <v>1068</v>
       </c>
       <c r="H381" s="41"/>
     </row>
     <row r="382" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A382" s="28" t="s">
         <v>230</v>
       </c>
-      <c r="B382" s="49" t="s">
-[...3 lines deleted...]
-        <v>2171177</v>
+      <c r="B382" s="48" t="s">
+        <v>231</v>
+      </c>
+      <c r="C382" s="111">
+        <v>2161080</v>
       </c>
       <c r="D382" s="25"/>
       <c r="E382" s="28"/>
       <c r="F382" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G382" s="39" t="s">
-        <v>676</v>
+        <v>1068</v>
       </c>
       <c r="H382" s="41"/>
     </row>
     <row r="383" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A383" s="28" t="s">
-        <v>827</v>
-[...5 lines deleted...]
-        <v>2230270</v>
+        <v>230</v>
+      </c>
+      <c r="B383" s="48" t="s">
+        <v>232</v>
+      </c>
+      <c r="C383" s="111">
+        <v>2161080</v>
       </c>
       <c r="D383" s="25"/>
       <c r="E383" s="28"/>
       <c r="F383" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G383" s="39" t="s">
-        <v>676</v>
-[...3 lines deleted...]
-      </c>
+        <v>1068</v>
+      </c>
+      <c r="H383" s="41"/>
     </row>
     <row r="384" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A384" s="30" t="s">
-[...6 lines deleted...]
-        <v>2160454</v>
+      <c r="A384" s="28" t="s">
+        <v>230</v>
+      </c>
+      <c r="B384" s="48" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C384" s="111">
+        <v>2161080</v>
       </c>
       <c r="D384" s="25"/>
       <c r="E384" s="28"/>
       <c r="F384" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G384" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G384" s="39"/>
       <c r="H384" s="41"/>
     </row>
     <row r="385" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A385" s="31" t="s">
-[...8 lines deleted...]
-      <c r="D385" s="26"/>
+      <c r="A385" s="28" t="s">
+        <v>230</v>
+      </c>
+      <c r="B385" s="48" t="s">
+        <v>233</v>
+      </c>
+      <c r="C385" s="111">
+        <v>2161080</v>
+      </c>
+      <c r="D385" s="25"/>
       <c r="E385" s="28"/>
       <c r="F385" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G385" s="39" t="s">
-        <v>676</v>
+        <v>1068</v>
       </c>
       <c r="H385" s="41"/>
     </row>
     <row r="386" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A386" s="31" t="s">
-[...8 lines deleted...]
-      <c r="D386" s="26"/>
+      <c r="A386" s="28" t="s">
+        <v>230</v>
+      </c>
+      <c r="B386" s="48" t="s">
+        <v>235</v>
+      </c>
+      <c r="C386" s="111">
+        <v>2170855</v>
+      </c>
+      <c r="D386" s="25"/>
       <c r="E386" s="28"/>
       <c r="F386" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G386" s="39" t="s">
-        <v>676</v>
+        <v>1068</v>
       </c>
       <c r="H386" s="41"/>
     </row>
-    <row r="387" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-      <c r="H387" s="126"/>
+    <row r="387" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A387" s="28" t="s">
+        <v>230</v>
+      </c>
+      <c r="B387" s="48" t="s">
+        <v>236</v>
+      </c>
+      <c r="C387" s="111">
+        <v>2170859</v>
+      </c>
+      <c r="D387" s="25"/>
+      <c r="E387" s="28"/>
+      <c r="F387" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G387" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H387" s="41"/>
     </row>
     <row r="388" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A388" s="30" t="s">
-[...6 lines deleted...]
-        <v>2110195</v>
+      <c r="A388" s="28" t="s">
+        <v>230</v>
+      </c>
+      <c r="B388" s="48" t="s">
+        <v>234</v>
+      </c>
+      <c r="C388" s="111">
+        <v>2171177</v>
       </c>
       <c r="D388" s="25"/>
       <c r="E388" s="28"/>
       <c r="F388" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G388" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H388" s="41"/>
     </row>
     <row r="389" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A389" s="30" t="s">
-[...6 lines deleted...]
-        <v>2200643</v>
+      <c r="A389" s="28" t="s">
+        <v>826</v>
+      </c>
+      <c r="B389" s="43" t="s">
+        <v>827</v>
+      </c>
+      <c r="C389" s="111">
+        <v>2230270</v>
       </c>
       <c r="D389" s="25"/>
       <c r="E389" s="28"/>
       <c r="F389" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G389" s="39" t="s">
         <v>676</v>
       </c>
-      <c r="H389" s="41"/>
+      <c r="H389" s="41" t="s">
+        <v>575</v>
+      </c>
     </row>
     <row r="390" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A390" s="30" t="s">
-        <v>588</v>
+        <v>237</v>
       </c>
       <c r="B390" s="24" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>2030259</v>
+        <v>238</v>
+      </c>
+      <c r="C390" s="111">
+        <v>2160454</v>
       </c>
       <c r="D390" s="25"/>
       <c r="E390" s="28"/>
       <c r="F390" s="41" t="s">
-        <v>676</v>
+        <v>575</v>
       </c>
       <c r="G390" s="39" t="s">
-        <v>676</v>
+        <v>1085</v>
       </c>
       <c r="H390" s="41"/>
     </row>
     <row r="391" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A391" s="30" t="s">
-        <v>588</v>
+      <c r="A391" s="31" t="s">
+        <v>237</v>
       </c>
       <c r="B391" s="33" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-        <v>2100196</v>
+        <v>239</v>
+      </c>
+      <c r="C391" s="112">
+        <v>2170746</v>
       </c>
       <c r="D391" s="26"/>
       <c r="E391" s="28"/>
       <c r="F391" s="41" t="s">
-        <v>676</v>
+        <v>575</v>
       </c>
       <c r="G391" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H391" s="41"/>
     </row>
     <row r="392" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A392" s="31" t="s">
-        <v>588</v>
-[...5 lines deleted...]
-        <v>2200147</v>
+        <v>237</v>
+      </c>
+      <c r="B392" s="58" t="s">
+        <v>907</v>
+      </c>
+      <c r="C392" s="112" t="s">
+        <v>908</v>
       </c>
       <c r="D392" s="26"/>
-      <c r="E392" s="27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E392" s="28"/>
       <c r="F392" s="41" t="s">
-        <v>676</v>
+        <v>575</v>
       </c>
       <c r="G392" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H392" s="41"/>
     </row>
     <row r="393" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A393" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D393" s="25"/>
+      <c r="A393" s="31" t="s">
+        <v>237</v>
+      </c>
+      <c r="B393" s="33" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C393" s="112">
+        <v>2240384</v>
+      </c>
+      <c r="D393" s="26"/>
       <c r="E393" s="28"/>
       <c r="F393" s="41" t="s">
-        <v>676</v>
-[...3 lines deleted...]
-      </c>
+        <v>575</v>
+      </c>
+      <c r="G393" s="39"/>
       <c r="H393" s="41"/>
     </row>
     <row r="394" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A394" s="30" t="s">
-        <v>588</v>
+        <v>240</v>
       </c>
       <c r="B394" s="24" t="s">
-        <v>910</v>
-[...2 lines deleted...]
-        <v>2160390</v>
+        <v>241</v>
+      </c>
+      <c r="C394" s="111">
+        <v>2110195</v>
       </c>
       <c r="D394" s="25"/>
       <c r="E394" s="28"/>
       <c r="F394" s="41" t="s">
-        <v>676</v>
+        <v>575</v>
       </c>
       <c r="G394" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H394" s="41"/>
     </row>
     <row r="395" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A395" s="30" t="s">
-        <v>588</v>
+        <v>620</v>
       </c>
       <c r="B395" s="24" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>2010643</v>
+        <v>621</v>
+      </c>
+      <c r="C395" s="111">
+        <v>2200643</v>
       </c>
       <c r="D395" s="25"/>
       <c r="E395" s="28"/>
       <c r="F395" s="41" t="s">
-        <v>676</v>
+        <v>575</v>
       </c>
       <c r="G395" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H395" s="41"/>
     </row>
     <row r="396" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A396" s="30" t="s">
-        <v>246</v>
+        <v>588</v>
       </c>
       <c r="B396" s="24" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>2120057</v>
+        <v>242</v>
+      </c>
+      <c r="C396" s="111">
+        <v>2030259</v>
       </c>
       <c r="D396" s="25"/>
       <c r="E396" s="28"/>
       <c r="F396" s="41" t="s">
-        <v>575</v>
+        <v>676</v>
       </c>
       <c r="G396" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H396" s="41"/>
     </row>
     <row r="397" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A397" s="30" t="s">
-        <v>246</v>
-[...9 lines deleted...]
-      </c>
+        <v>588</v>
+      </c>
+      <c r="B397" s="33" t="s">
+        <v>243</v>
+      </c>
+      <c r="C397" s="112">
+        <v>2100196</v>
+      </c>
+      <c r="D397" s="26"/>
       <c r="E397" s="28"/>
       <c r="F397" s="41" t="s">
-        <v>575</v>
+        <v>676</v>
       </c>
       <c r="G397" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H397" s="41"/>
     </row>
     <row r="398" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A398" s="30" t="s">
-        <v>249</v>
+      <c r="A398" s="31" t="s">
+        <v>588</v>
       </c>
       <c r="B398" s="24" t="s">
-        <v>250</v>
-[...5 lines deleted...]
-      <c r="E398" s="28"/>
+        <v>705</v>
+      </c>
+      <c r="C398" s="112">
+        <v>2200147</v>
+      </c>
+      <c r="D398" s="26"/>
+      <c r="E398" s="27" t="s">
+        <v>730</v>
+      </c>
       <c r="F398" s="41" t="s">
-        <v>575</v>
+        <v>676</v>
       </c>
       <c r="G398" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H398" s="41"/>
     </row>
     <row r="399" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A399" s="28" t="s">
-[...6 lines deleted...]
-        <v>2110075</v>
+      <c r="A399" s="30" t="s">
+        <v>588</v>
+      </c>
+      <c r="B399" s="24" t="s">
+        <v>244</v>
+      </c>
+      <c r="C399" s="111">
+        <v>9700355</v>
       </c>
       <c r="D399" s="25"/>
-      <c r="E399" s="21"/>
+      <c r="E399" s="28"/>
       <c r="F399" s="41" t="s">
-        <v>575</v>
+        <v>676</v>
       </c>
       <c r="G399" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H399" s="41"/>
     </row>
     <row r="400" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A400" s="28" t="s">
-        <v>253</v>
+      <c r="A400" s="30" t="s">
+        <v>588</v>
       </c>
       <c r="B400" s="24" t="s">
-        <v>254</v>
-[...6 lines deleted...]
-      </c>
+        <v>909</v>
+      </c>
+      <c r="C400" s="111">
+        <v>2160390</v>
+      </c>
+      <c r="D400" s="25"/>
       <c r="E400" s="28"/>
       <c r="F400" s="41" t="s">
-        <v>575</v>
+        <v>676</v>
       </c>
       <c r="G400" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H400" s="41"/>
     </row>
     <row r="401" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A401" s="28" t="s">
-        <v>253</v>
+      <c r="A401" s="30" t="s">
+        <v>588</v>
       </c>
       <c r="B401" s="24" t="s">
-        <v>255</v>
-[...6 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="C401" s="111">
+        <v>2010643</v>
+      </c>
+      <c r="D401" s="25"/>
       <c r="E401" s="28"/>
       <c r="F401" s="41" t="s">
-        <v>575</v>
+        <v>676</v>
       </c>
       <c r="G401" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H401" s="41"/>
     </row>
     <row r="402" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A402" s="31" t="s">
-        <v>555</v>
+      <c r="A402" s="30" t="s">
+        <v>246</v>
       </c>
       <c r="B402" s="24" t="s">
-        <v>256</v>
-[...6 lines deleted...]
-      </c>
+        <v>247</v>
+      </c>
+      <c r="C402" s="111">
+        <v>2120057</v>
+      </c>
+      <c r="D402" s="25"/>
       <c r="E402" s="28"/>
       <c r="F402" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G402" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H402" s="41"/>
     </row>
     <row r="403" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A403" s="31" t="s">
-        <v>253</v>
+      <c r="A403" s="30" t="s">
+        <v>246</v>
       </c>
       <c r="B403" s="24" t="s">
-        <v>257</v>
-[...4 lines deleted...]
-      <c r="D403" s="50" t="s">
+        <v>248</v>
+      </c>
+      <c r="C403" s="111">
+        <v>2180289</v>
+      </c>
+      <c r="D403" s="25" t="s">
         <v>21</v>
       </c>
       <c r="E403" s="28"/>
       <c r="F403" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G403" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H403" s="41"/>
     </row>
     <row r="404" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A404" s="28" t="s">
-[...6 lines deleted...]
-        <v>2100194</v>
+      <c r="A404" s="30" t="s">
+        <v>249</v>
+      </c>
+      <c r="B404" s="24" t="s">
+        <v>250</v>
+      </c>
+      <c r="C404" s="111">
+        <v>2070108</v>
       </c>
       <c r="D404" s="25"/>
       <c r="E404" s="28"/>
       <c r="F404" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G404" s="39" t="s">
-        <v>1080</v>
+        <v>676</v>
       </c>
       <c r="H404" s="41"/>
     </row>
     <row r="405" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A405" s="28" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>2220140</v>
+        <v>251</v>
+      </c>
+      <c r="B405" s="43" t="s">
+        <v>252</v>
+      </c>
+      <c r="C405" s="111">
+        <v>2110075</v>
       </c>
       <c r="D405" s="25"/>
-      <c r="E405" s="28"/>
+      <c r="E405" s="21"/>
       <c r="F405" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G405" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H405" s="41"/>
     </row>
     <row r="406" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A406" s="28" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-        <v>2180858</v>
+        <v>253</v>
+      </c>
+      <c r="B406" s="24" t="s">
+        <v>254</v>
+      </c>
+      <c r="C406" s="114">
+        <v>2170978</v>
       </c>
       <c r="D406" s="25" t="s">
         <v>21</v>
       </c>
       <c r="E406" s="28"/>
       <c r="F406" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G406" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H406" s="41"/>
     </row>
     <row r="407" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A407" s="31" t="s">
-[...8 lines deleted...]
-      <c r="D407" s="25"/>
+      <c r="A407" s="28" t="s">
+        <v>253</v>
+      </c>
+      <c r="B407" s="24" t="s">
+        <v>255</v>
+      </c>
+      <c r="C407" s="114">
+        <v>2170977</v>
+      </c>
+      <c r="D407" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E407" s="28"/>
       <c r="F407" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G407" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H407" s="41"/>
     </row>
-    <row r="408" spans="1:8" s="128" customFormat="1" ht="24" x14ac:dyDescent="0.2">
-[...41 lines deleted...]
-      <c r="H409" s="46"/>
+    <row r="408" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A408" s="31" t="s">
+        <v>555</v>
+      </c>
+      <c r="B408" s="24" t="s">
+        <v>256</v>
+      </c>
+      <c r="C408" s="111">
+        <v>2110150</v>
+      </c>
+      <c r="D408" s="49" t="s">
+        <v>21</v>
+      </c>
+      <c r="E408" s="28"/>
+      <c r="F408" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G408" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H408" s="41"/>
+    </row>
+    <row r="409" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A409" s="31" t="s">
+        <v>253</v>
+      </c>
+      <c r="B409" s="24" t="s">
+        <v>257</v>
+      </c>
+      <c r="C409" s="111">
+        <v>2110149</v>
+      </c>
+      <c r="D409" s="49" t="s">
+        <v>21</v>
+      </c>
+      <c r="E409" s="28"/>
+      <c r="F409" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G409" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H409" s="41"/>
     </row>
     <row r="410" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A410" s="31" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A410" s="28" t="s">
+        <v>262</v>
+      </c>
+      <c r="B410" s="43" t="s">
+        <v>263</v>
+      </c>
+      <c r="C410" s="111">
+        <v>2100194</v>
+      </c>
+      <c r="D410" s="25"/>
       <c r="E410" s="28"/>
       <c r="F410" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G410" s="39" t="s">
-        <v>676</v>
+        <v>1086</v>
       </c>
       <c r="H410" s="41"/>
     </row>
     <row r="411" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A411" s="31" t="s">
-        <v>265</v>
+      <c r="A411" s="28" t="s">
+        <v>262</v>
       </c>
       <c r="B411" s="33" t="s">
-        <v>270</v>
-[...6 lines deleted...]
-      </c>
+        <v>779</v>
+      </c>
+      <c r="C411" s="111">
+        <v>2220140</v>
+      </c>
+      <c r="D411" s="25"/>
       <c r="E411" s="28"/>
       <c r="F411" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G411" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H411" s="41"/>
     </row>
     <row r="412" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A412" s="31" t="s">
-[...8 lines deleted...]
-      <c r="D412" s="51" t="s">
+      <c r="A412" s="28" t="s">
+        <v>262</v>
+      </c>
+      <c r="B412" s="43" t="s">
+        <v>264</v>
+      </c>
+      <c r="C412" s="111">
+        <v>2180858</v>
+      </c>
+      <c r="D412" s="25" t="s">
         <v>21</v>
       </c>
       <c r="E412" s="28"/>
       <c r="F412" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G412" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H412" s="41"/>
     </row>
     <row r="413" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A413" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B413" s="33" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B413" s="134" t="s">
+        <v>514</v>
+      </c>
+      <c r="C413" s="111">
+        <v>9200024</v>
+      </c>
+      <c r="D413" s="25"/>
       <c r="E413" s="28"/>
       <c r="F413" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G413" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H413" s="41"/>
     </row>
-    <row r="414" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A414" s="31" t="s">
+    <row r="414" spans="1:8" ht="24" x14ac:dyDescent="0.2">
+      <c r="A414" s="144" t="s">
         <v>265</v>
       </c>
-      <c r="B414" s="44" t="s">
-[...5 lines deleted...]
-      <c r="D414" s="51" t="s">
+      <c r="B414" s="145" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C414" s="111">
+        <v>2240240</v>
+      </c>
+      <c r="D414" s="25"/>
+      <c r="E414" s="27" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F414" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G414" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H414" s="41"/>
+    </row>
+    <row r="415" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A415" s="31" t="s">
+        <v>265</v>
+      </c>
+      <c r="B415" s="44" t="s">
+        <v>269</v>
+      </c>
+      <c r="C415" s="112">
+        <v>2171250</v>
+      </c>
+      <c r="D415" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="E414" s="28"/>
-[...18 lines deleted...]
-      <c r="D415" s="50"/>
       <c r="E415" s="28"/>
       <c r="F415" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G415" s="39" t="s">
-        <v>1081</v>
+        <v>676</v>
       </c>
       <c r="H415" s="41"/>
     </row>
     <row r="416" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A416" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B416" s="66" t="s">
-[...5 lines deleted...]
-      <c r="D416" s="51" t="s">
+      <c r="B416" s="33" t="s">
+        <v>270</v>
+      </c>
+      <c r="C416" s="122">
+        <v>2171250</v>
+      </c>
+      <c r="D416" s="50" t="s">
         <v>21</v>
       </c>
       <c r="E416" s="28"/>
       <c r="F416" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G416" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H416" s="41"/>
     </row>
     <row r="417" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A417" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B417" s="66" t="s">
-[...5 lines deleted...]
-      <c r="D417" s="70" t="s">
+      <c r="B417" s="33" t="s">
+        <v>271</v>
+      </c>
+      <c r="C417" s="122">
+        <v>2171250</v>
+      </c>
+      <c r="D417" s="50" t="s">
         <v>21</v>
       </c>
       <c r="E417" s="28"/>
       <c r="F417" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G417" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H417" s="41"/>
     </row>
     <row r="418" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A418" s="30" t="s">
+      <c r="A418" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B418" s="44" t="s">
-[...3 lines deleted...]
-        <v>2200263</v>
+      <c r="B418" s="33" t="s">
+        <v>272</v>
+      </c>
+      <c r="C418" s="122">
+        <v>2171250</v>
       </c>
       <c r="D418" s="50" t="s">
         <v>21</v>
       </c>
       <c r="E418" s="28"/>
       <c r="F418" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G418" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H418" s="41"/>
     </row>
     <row r="419" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A419" s="30" t="s">
+      <c r="A419" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B419" s="66" t="s">
-[...5 lines deleted...]
-      <c r="D419" s="70" t="s">
+      <c r="B419" s="44" t="s">
+        <v>274</v>
+      </c>
+      <c r="C419" s="112">
+        <v>2140106</v>
+      </c>
+      <c r="D419" s="50" t="s">
         <v>21</v>
       </c>
       <c r="E419" s="28"/>
       <c r="F419" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G419" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H419" s="41"/>
     </row>
     <row r="420" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A420" s="31" t="s">
+      <c r="A420" s="30" t="s">
         <v>265</v>
       </c>
       <c r="B420" s="24" t="s">
-        <v>296</v>
-[...4 lines deleted...]
-      <c r="D420" s="25"/>
+        <v>275</v>
+      </c>
+      <c r="C420" s="111">
+        <v>9800096</v>
+      </c>
+      <c r="D420" s="49"/>
       <c r="E420" s="28"/>
       <c r="F420" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G420" s="39" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="H420" s="41"/>
     </row>
     <row r="421" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A421" s="30" t="s">
+      <c r="A421" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B421" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D421" s="50"/>
+      <c r="B421" s="65" t="s">
+        <v>273</v>
+      </c>
+      <c r="C421" s="112">
+        <v>2150100</v>
+      </c>
+      <c r="D421" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E421" s="28"/>
       <c r="F421" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G421" s="39" t="s">
-        <v>1081</v>
+        <v>676</v>
       </c>
       <c r="H421" s="41"/>
     </row>
     <row r="422" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A422" s="30" t="s">
+      <c r="A422" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B422" s="68" t="s">
-[...5 lines deleted...]
-      <c r="D422" s="50"/>
+      <c r="B422" s="65" t="s">
+        <v>276</v>
+      </c>
+      <c r="C422" s="112">
+        <v>2180408</v>
+      </c>
+      <c r="D422" s="146" t="s">
+        <v>21</v>
+      </c>
       <c r="E422" s="28"/>
       <c r="F422" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G422" s="39"/>
+      <c r="G422" s="39" t="s">
+        <v>676</v>
+      </c>
       <c r="H422" s="41"/>
     </row>
     <row r="423" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A423" s="30" t="s">
         <v>265</v>
       </c>
-      <c r="B423" s="68" t="s">
-[...5 lines deleted...]
-      <c r="D423" s="50"/>
+      <c r="B423" s="44" t="s">
+        <v>587</v>
+      </c>
+      <c r="C423" s="111">
+        <v>2200263</v>
+      </c>
+      <c r="D423" s="49" t="s">
+        <v>21</v>
+      </c>
       <c r="E423" s="28"/>
       <c r="F423" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G423" s="39" t="s">
-        <v>1081</v>
+        <v>676</v>
       </c>
       <c r="H423" s="41"/>
     </row>
     <row r="424" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A424" s="30" t="s">
         <v>265</v>
       </c>
-      <c r="B424" s="68" t="s">
-[...5 lines deleted...]
-      <c r="D424" s="50"/>
+      <c r="B424" s="65" t="s">
+        <v>684</v>
+      </c>
+      <c r="C424" s="112">
+        <v>2210843</v>
+      </c>
+      <c r="D424" s="146" t="s">
+        <v>21</v>
+      </c>
       <c r="E424" s="28"/>
       <c r="F424" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G424" s="39"/>
+      <c r="G424" s="39" t="s">
+        <v>676</v>
+      </c>
       <c r="H424" s="41"/>
     </row>
     <row r="425" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A425" s="30" t="s">
+      <c r="A425" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B425" s="68" t="s">
-[...5 lines deleted...]
-      <c r="D425" s="50"/>
+      <c r="B425" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="C425" s="111">
+        <v>9200235</v>
+      </c>
+      <c r="D425" s="25"/>
       <c r="E425" s="28"/>
       <c r="F425" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G425" s="39"/>
+      <c r="G425" s="39" t="s">
+        <v>1087</v>
+      </c>
       <c r="H425" s="41"/>
     </row>
     <row r="426" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A426" s="30" t="s">
         <v>265</v>
       </c>
-      <c r="B426" s="68" t="s">
-[...2 lines deleted...]
-      <c r="C426" s="166">
+      <c r="B426" s="24" t="s">
+        <v>277</v>
+      </c>
+      <c r="C426" s="111">
         <v>2170462</v>
       </c>
-      <c r="D426" s="50"/>
+      <c r="D426" s="49"/>
       <c r="E426" s="28"/>
       <c r="F426" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G426" s="39" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="H426" s="41"/>
     </row>
     <row r="427" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A427" s="31" t="s">
+      <c r="A427" s="30" t="s">
         <v>265</v>
       </c>
-      <c r="B427" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D427" s="51"/>
+      <c r="B427" s="67" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C427" s="111">
+        <v>2170462</v>
+      </c>
+      <c r="D427" s="49"/>
       <c r="E427" s="28"/>
       <c r="F427" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G427" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G427" s="39"/>
       <c r="H427" s="41"/>
     </row>
     <row r="428" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A428" s="30" t="s">
         <v>265</v>
       </c>
-      <c r="B428" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D428" s="25"/>
+      <c r="B428" s="67" t="s">
+        <v>813</v>
+      </c>
+      <c r="C428" s="111">
+        <v>2170462</v>
+      </c>
+      <c r="D428" s="49"/>
       <c r="E428" s="28"/>
       <c r="F428" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G428" s="39" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="H428" s="41"/>
     </row>
     <row r="429" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A429" s="30" t="s">
         <v>265</v>
       </c>
-      <c r="B429" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D429" s="50"/>
+      <c r="B429" s="67" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C429" s="111">
+        <v>2170462</v>
+      </c>
+      <c r="D429" s="49"/>
       <c r="E429" s="28"/>
       <c r="F429" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G429" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G429" s="39"/>
       <c r="H429" s="41"/>
     </row>
     <row r="430" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A430" s="30" t="s">
         <v>265</v>
       </c>
-      <c r="B430" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D430" s="50"/>
+      <c r="B430" s="67" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C430" s="111">
+        <v>2170462</v>
+      </c>
+      <c r="D430" s="49"/>
       <c r="E430" s="28"/>
       <c r="F430" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G430" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G430" s="39"/>
       <c r="H430" s="41"/>
     </row>
     <row r="431" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A431" s="30" t="s">
         <v>265</v>
       </c>
-      <c r="B431" s="68" t="s">
-[...5 lines deleted...]
-      <c r="D431" s="50"/>
+      <c r="B431" s="67" t="s">
+        <v>635</v>
+      </c>
+      <c r="C431" s="111">
+        <v>2170462</v>
+      </c>
+      <c r="D431" s="49"/>
       <c r="E431" s="28"/>
       <c r="F431" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G431" s="39" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="H431" s="41"/>
     </row>
-    <row r="432" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A432" s="124" t="s">
+    <row r="432" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A432" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B432" s="139" t="s">
-[...11 lines deleted...]
-      <c r="H432" s="126"/>
+      <c r="B432" s="33" t="s">
+        <v>278</v>
+      </c>
+      <c r="C432" s="112">
+        <v>2180690</v>
+      </c>
+      <c r="D432" s="50"/>
+      <c r="E432" s="28"/>
+      <c r="F432" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G432" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H432" s="41"/>
     </row>
     <row r="433" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A433" s="30" t="s">
         <v>265</v>
       </c>
       <c r="B433" s="24" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-        <v>9300504</v>
+        <v>279</v>
+      </c>
+      <c r="C433" s="111">
+        <v>8500470</v>
       </c>
       <c r="D433" s="25"/>
       <c r="E433" s="28"/>
       <c r="F433" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G433" s="39" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="H433" s="41"/>
     </row>
     <row r="434" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A434" s="31" t="s">
+      <c r="A434" s="30" t="s">
         <v>265</v>
       </c>
-      <c r="B434" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D434" s="26"/>
+      <c r="B434" s="24" t="s">
+        <v>281</v>
+      </c>
+      <c r="C434" s="111">
+        <v>2170463</v>
+      </c>
+      <c r="D434" s="49"/>
       <c r="E434" s="28"/>
       <c r="F434" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G434" s="39" t="s">
-        <v>1081</v>
+        <v>676</v>
       </c>
       <c r="H434" s="41"/>
     </row>
     <row r="435" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A435" s="31" t="s">
+      <c r="A435" s="30" t="s">
         <v>265</v>
       </c>
-      <c r="B435" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D435" s="26"/>
+      <c r="B435" s="24" t="s">
+        <v>282</v>
+      </c>
+      <c r="C435" s="111">
+        <v>2170464</v>
+      </c>
+      <c r="D435" s="49"/>
       <c r="E435" s="28"/>
       <c r="F435" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G435" s="39" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="H435" s="41"/>
     </row>
     <row r="436" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A436" s="31" t="s">
+      <c r="A436" s="30" t="s">
         <v>265</v>
       </c>
-      <c r="B436" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D436" s="26"/>
+      <c r="B436" s="67" t="s">
+        <v>851</v>
+      </c>
+      <c r="C436" s="111">
+        <v>2170464</v>
+      </c>
+      <c r="D436" s="49"/>
       <c r="E436" s="28"/>
       <c r="F436" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G436" s="39" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="H436" s="41"/>
     </row>
     <row r="437" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A437" s="31" t="s">
+      <c r="A437" s="30" t="s">
         <v>265</v>
       </c>
-      <c r="B437" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D437" s="26"/>
+      <c r="B437" s="67" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C437" s="111">
+        <v>2170464</v>
+      </c>
+      <c r="D437" s="49"/>
       <c r="E437" s="28"/>
       <c r="F437" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G437" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G437" s="39"/>
       <c r="H437" s="41"/>
     </row>
     <row r="438" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A438" s="31" t="s">
+      <c r="A438" s="30" t="s">
         <v>265</v>
       </c>
-      <c r="B438" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C438" s="181">
+      <c r="B438" s="24" t="s">
+        <v>284</v>
+      </c>
+      <c r="C438" s="111">
         <v>9300504</v>
       </c>
-      <c r="D438" s="26"/>
+      <c r="D438" s="25"/>
       <c r="E438" s="28"/>
       <c r="F438" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G438" s="39" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="H438" s="41"/>
     </row>
     <row r="439" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A439" s="31" t="s">
         <v>265</v>
       </c>
       <c r="B439" s="33" t="s">
-        <v>294</v>
-[...1 lines deleted...]
-      <c r="C439" s="181">
+        <v>266</v>
+      </c>
+      <c r="C439" s="122">
         <v>9300504</v>
       </c>
       <c r="D439" s="26"/>
       <c r="E439" s="28"/>
       <c r="F439" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G439" s="39" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="H439" s="41"/>
     </row>
     <row r="440" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A440" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B440" s="66" t="s">
-[...3 lines deleted...]
-        <v>2150103</v>
+      <c r="B440" s="33" t="s">
+        <v>268</v>
+      </c>
+      <c r="C440" s="122">
+        <v>9300504</v>
       </c>
       <c r="D440" s="26"/>
       <c r="E440" s="28"/>
       <c r="F440" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G440" s="39" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="H440" s="41"/>
     </row>
     <row r="441" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A441" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B441" s="66" t="s">
-[...3 lines deleted...]
-        <v>893</v>
+      <c r="B441" s="33" t="s">
+        <v>285</v>
+      </c>
+      <c r="C441" s="122">
+        <v>9300504</v>
       </c>
       <c r="D441" s="26"/>
       <c r="E441" s="28"/>
       <c r="F441" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G441" s="39" t="s">
-        <v>676</v>
+        <v>1087</v>
       </c>
       <c r="H441" s="41"/>
     </row>
     <row r="442" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A442" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B442" s="66" t="s">
-[...3 lines deleted...]
-        <v>2150104</v>
+      <c r="B442" s="33" t="s">
+        <v>295</v>
+      </c>
+      <c r="C442" s="122">
+        <v>9300504</v>
       </c>
       <c r="D442" s="26"/>
       <c r="E442" s="28"/>
       <c r="F442" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G442" s="39" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="H442" s="41"/>
     </row>
     <row r="443" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A443" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B443" s="66" t="s">
-[...3 lines deleted...]
-        <v>892</v>
+      <c r="B443" s="33" t="s">
+        <v>283</v>
+      </c>
+      <c r="C443" s="122">
+        <v>9300504</v>
       </c>
       <c r="D443" s="26"/>
       <c r="E443" s="28"/>
       <c r="F443" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G443" s="39" t="s">
-        <v>676</v>
+        <v>1087</v>
       </c>
       <c r="H443" s="41"/>
     </row>
     <row r="444" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A444" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B444" s="66" t="s">
-[...3 lines deleted...]
-        <v>2230201</v>
+      <c r="B444" s="33" t="s">
+        <v>294</v>
+      </c>
+      <c r="C444" s="122">
+        <v>9300504</v>
       </c>
       <c r="D444" s="26"/>
       <c r="E444" s="28"/>
       <c r="F444" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G444" s="39" t="s">
-        <v>676</v>
+        <v>1087</v>
       </c>
       <c r="H444" s="41"/>
     </row>
     <row r="445" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A445" s="30" t="s">
+      <c r="A445" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B445" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D445" s="50"/>
+      <c r="B445" s="65" t="s">
+        <v>267</v>
+      </c>
+      <c r="C445" s="112">
+        <v>2150103</v>
+      </c>
+      <c r="D445" s="26"/>
       <c r="E445" s="28"/>
       <c r="F445" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G445" s="39" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="H445" s="41"/>
     </row>
     <row r="446" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A446" s="30" t="s">
+      <c r="A446" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B446" s="69" t="s">
-[...5 lines deleted...]
-      <c r="D446" s="25"/>
+      <c r="B446" s="65" t="s">
+        <v>889</v>
+      </c>
+      <c r="C446" s="112" t="s">
+        <v>892</v>
+      </c>
+      <c r="D446" s="26"/>
       <c r="E446" s="28"/>
       <c r="F446" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G446" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H446" s="41"/>
     </row>
     <row r="447" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A447" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B447" s="66" t="s">
-[...3 lines deleted...]
-        <v>2080010</v>
+      <c r="B447" s="65" t="s">
+        <v>286</v>
+      </c>
+      <c r="C447" s="112">
+        <v>2150104</v>
       </c>
       <c r="D447" s="26"/>
       <c r="E447" s="28"/>
       <c r="F447" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G447" s="39" t="s">
-        <v>676</v>
+        <v>1087</v>
       </c>
       <c r="H447" s="41"/>
     </row>
     <row r="448" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A448" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B448" s="66" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B448" s="65" t="s">
+        <v>888</v>
+      </c>
+      <c r="C448" s="112" t="s">
+        <v>891</v>
+      </c>
+      <c r="D448" s="26"/>
       <c r="E448" s="28"/>
       <c r="F448" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G448" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H448" s="41"/>
     </row>
     <row r="449" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A449" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B449" s="66" t="s">
-[...3 lines deleted...]
-        <v>2190065</v>
+      <c r="B449" s="65" t="s">
+        <v>875</v>
+      </c>
+      <c r="C449" s="112">
+        <v>2230201</v>
       </c>
       <c r="D449" s="26"/>
       <c r="E449" s="28"/>
       <c r="F449" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G449" s="39" t="s">
-        <v>1081</v>
+        <v>676</v>
       </c>
       <c r="H449" s="41"/>
     </row>
     <row r="450" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A450" s="31" t="s">
+      <c r="A450" s="30" t="s">
         <v>265</v>
       </c>
-      <c r="B450" s="66" t="s">
-[...5 lines deleted...]
-      <c r="D450" s="26"/>
+      <c r="B450" s="24" t="s">
+        <v>289</v>
+      </c>
+      <c r="C450" s="111">
+        <v>9400496</v>
+      </c>
+      <c r="D450" s="49"/>
       <c r="E450" s="28"/>
       <c r="F450" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G450" s="39" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="H450" s="41"/>
     </row>
     <row r="451" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A451" s="31" t="s">
+      <c r="A451" s="30" t="s">
         <v>265</v>
       </c>
-      <c r="B451" s="66" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B451" s="68" t="s">
+        <v>910</v>
+      </c>
+      <c r="C451" s="111" t="s">
+        <v>912</v>
+      </c>
+      <c r="D451" s="25"/>
       <c r="E451" s="28"/>
       <c r="F451" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G451" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H451" s="41"/>
     </row>
     <row r="452" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A452" s="30" t="s">
+      <c r="A452" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B452" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D452" s="25"/>
+      <c r="B452" s="65" t="s">
+        <v>287</v>
+      </c>
+      <c r="C452" s="112">
+        <v>2080010</v>
+      </c>
+      <c r="D452" s="26"/>
       <c r="E452" s="28"/>
       <c r="F452" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G452" s="39" t="s">
-        <v>1081</v>
+        <v>676</v>
       </c>
       <c r="H452" s="41"/>
     </row>
     <row r="453" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A453" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B453" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D453" s="26"/>
+      <c r="B453" s="65" t="s">
+        <v>288</v>
+      </c>
+      <c r="C453" s="112">
+        <v>2160616</v>
+      </c>
+      <c r="D453" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E453" s="28"/>
       <c r="F453" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G453" s="39" t="s">
-        <v>1081</v>
+        <v>676</v>
       </c>
       <c r="H453" s="41"/>
     </row>
     <row r="454" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A454" s="31" t="s">
         <v>265</v>
       </c>
-      <c r="B454" s="33" t="s">
-[...3 lines deleted...]
-        <v>2160985</v>
+      <c r="B454" s="65" t="s">
+        <v>290</v>
+      </c>
+      <c r="C454" s="112">
+        <v>2190065</v>
       </c>
       <c r="D454" s="26"/>
       <c r="E454" s="28"/>
       <c r="F454" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G454" s="39" t="s">
-        <v>1081</v>
+        <v>1087</v>
       </c>
       <c r="H454" s="41"/>
     </row>
     <row r="455" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A455" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D455" s="25"/>
+      <c r="A455" s="31" t="s">
+        <v>265</v>
+      </c>
+      <c r="B455" s="65" t="s">
+        <v>547</v>
+      </c>
+      <c r="C455" s="112">
+        <v>2190843</v>
+      </c>
+      <c r="D455" s="26"/>
       <c r="E455" s="28"/>
       <c r="F455" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G455" s="39" t="s">
-        <v>1080</v>
+        <v>1087</v>
       </c>
       <c r="H455" s="41"/>
     </row>
     <row r="456" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A456" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D456" s="25"/>
+      <c r="A456" s="31" t="s">
+        <v>265</v>
+      </c>
+      <c r="B456" s="65" t="s">
+        <v>280</v>
+      </c>
+      <c r="C456" s="112">
+        <v>9800396</v>
+      </c>
+      <c r="D456" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E456" s="28"/>
       <c r="F456" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G456" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H456" s="41"/>
     </row>
     <row r="457" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A457" s="30" t="s">
-        <v>258</v>
-[...5 lines deleted...]
-        <v>2210853</v>
+        <v>265</v>
+      </c>
+      <c r="B457" s="24" t="s">
+        <v>291</v>
+      </c>
+      <c r="C457" s="111">
+        <v>2160985</v>
       </c>
       <c r="D457" s="25"/>
       <c r="E457" s="28"/>
       <c r="F457" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G457" s="39" t="s">
-        <v>676</v>
+        <v>1087</v>
       </c>
       <c r="H457" s="41"/>
     </row>
     <row r="458" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A458" s="30" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A458" s="31" t="s">
+        <v>265</v>
+      </c>
+      <c r="B458" s="33" t="s">
+        <v>292</v>
+      </c>
+      <c r="C458" s="112">
+        <v>2160985</v>
+      </c>
+      <c r="D458" s="26"/>
       <c r="E458" s="28"/>
       <c r="F458" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G458" s="39" t="s">
-        <v>676</v>
+        <v>1087</v>
       </c>
       <c r="H458" s="41"/>
     </row>
     <row r="459" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A459" s="30" t="s">
-        <v>258</v>
+      <c r="A459" s="31" t="s">
+        <v>265</v>
       </c>
       <c r="B459" s="33" t="s">
-        <v>583</v>
-[...6 lines deleted...]
-      </c>
+        <v>293</v>
+      </c>
+      <c r="C459" s="112">
+        <v>2160985</v>
+      </c>
+      <c r="D459" s="26"/>
       <c r="E459" s="28"/>
       <c r="F459" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G459" s="39" t="s">
-        <v>676</v>
+        <v>1087</v>
       </c>
       <c r="H459" s="41"/>
     </row>
     <row r="460" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A460" s="30" t="s">
         <v>258</v>
       </c>
-      <c r="B460" s="33" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B460" s="24" t="s">
+        <v>640</v>
+      </c>
+      <c r="C460" s="111">
+        <v>2200899</v>
+      </c>
+      <c r="D460" s="25"/>
       <c r="E460" s="28"/>
       <c r="F460" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G460" s="39" t="s">
-        <v>676</v>
+        <v>1086</v>
       </c>
       <c r="H460" s="41"/>
     </row>
     <row r="461" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A461" s="30" t="s">
         <v>258</v>
       </c>
       <c r="B461" s="33" t="s">
-        <v>723</v>
-[...6 lines deleted...]
-      </c>
+        <v>726</v>
+      </c>
+      <c r="C461" s="111">
+        <v>2210851</v>
+      </c>
+      <c r="D461" s="25"/>
       <c r="E461" s="28"/>
       <c r="F461" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G461" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H461" s="41"/>
     </row>
     <row r="462" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A462" s="30" t="s">
         <v>258</v>
       </c>
-      <c r="B462" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D462" s="50"/>
+      <c r="B462" s="33" t="s">
+        <v>728</v>
+      </c>
+      <c r="C462" s="111">
+        <v>2210853</v>
+      </c>
+      <c r="D462" s="25"/>
       <c r="E462" s="28"/>
       <c r="F462" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G462" s="39" t="s">
-        <v>1082</v>
+        <v>676</v>
       </c>
       <c r="H462" s="41"/>
     </row>
     <row r="463" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A463" s="31" t="s">
+      <c r="A463" s="30" t="s">
         <v>258</v>
       </c>
-      <c r="B463" s="33" t="s">
-[...6 lines deleted...]
-      <c r="E463" s="27"/>
+      <c r="B463" s="24" t="s">
+        <v>582</v>
+      </c>
+      <c r="C463" s="112">
+        <v>2200059</v>
+      </c>
+      <c r="D463" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="E463" s="28"/>
       <c r="F463" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G463" s="39" t="s">
-        <v>1082</v>
+        <v>676</v>
       </c>
       <c r="H463" s="41"/>
     </row>
     <row r="464" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A464" s="31" t="s">
+      <c r="A464" s="30" t="s">
         <v>258</v>
       </c>
       <c r="B464" s="33" t="s">
-        <v>773</v>
-[...5 lines deleted...]
-      <c r="E464" s="27"/>
+        <v>583</v>
+      </c>
+      <c r="C464" s="112">
+        <v>2200059</v>
+      </c>
+      <c r="D464" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="E464" s="28"/>
       <c r="F464" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G464" s="39" t="s">
-        <v>1082</v>
+        <v>676</v>
       </c>
       <c r="H464" s="41"/>
     </row>
-    <row r="465" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A465" s="31" t="s">
+    <row r="465" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A465" s="30" t="s">
         <v>258</v>
       </c>
       <c r="B465" s="33" t="s">
-        <v>754</v>
-[...5 lines deleted...]
-      <c r="E465" s="27"/>
+        <v>584</v>
+      </c>
+      <c r="C465" s="112">
+        <v>2200059</v>
+      </c>
+      <c r="D465" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="E465" s="28"/>
       <c r="F465" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G465" s="39" t="s">
-        <v>1082</v>
+        <v>676</v>
       </c>
       <c r="H465" s="41"/>
     </row>
-    <row r="466" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="466" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A466" s="30" t="s">
         <v>258</v>
       </c>
       <c r="B466" s="33" t="s">
-        <v>714</v>
-[...4 lines deleted...]
-      <c r="D466" s="50"/>
+        <v>723</v>
+      </c>
+      <c r="C466" s="112">
+        <v>2200059</v>
+      </c>
+      <c r="D466" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E466" s="28"/>
       <c r="F466" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G466" s="39" t="s">
-        <v>1082</v>
+        <v>676</v>
       </c>
       <c r="H466" s="41"/>
     </row>
-    <row r="467" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="467" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A467" s="30" t="s">
         <v>258</v>
       </c>
-      <c r="B467" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C467" s="166">
+      <c r="B467" s="24" t="s">
+        <v>259</v>
+      </c>
+      <c r="C467" s="111">
         <v>2180631</v>
       </c>
-      <c r="D467" s="50"/>
+      <c r="D467" s="49"/>
       <c r="E467" s="28"/>
       <c r="F467" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G467" s="39" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="H467" s="41"/>
     </row>
-    <row r="468" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A468" s="30" t="s">
+    <row r="468" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A468" s="31" t="s">
         <v>258</v>
       </c>
-      <c r="B468" s="24" t="s">
-[...6 lines deleted...]
-      <c r="E468" s="28"/>
+      <c r="B468" s="33" t="s">
+        <v>752</v>
+      </c>
+      <c r="C468" s="112">
+        <v>2180631</v>
+      </c>
+      <c r="D468" s="26"/>
+      <c r="E468" s="27"/>
       <c r="F468" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G468" s="39" t="s">
-        <v>676</v>
+        <v>1088</v>
       </c>
       <c r="H468" s="41"/>
     </row>
-    <row r="469" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A469" s="30" t="s">
+    <row r="469" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A469" s="31" t="s">
         <v>258</v>
       </c>
-      <c r="B469" s="68" t="s">
-[...6 lines deleted...]
-      <c r="E469" s="28"/>
+      <c r="B469" s="33" t="s">
+        <v>772</v>
+      </c>
+      <c r="C469" s="112">
+        <v>2180631</v>
+      </c>
+      <c r="D469" s="26"/>
+      <c r="E469" s="27"/>
       <c r="F469" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G469" s="39" t="s">
-        <v>676</v>
+        <v>1088</v>
       </c>
       <c r="H469" s="41"/>
     </row>
-    <row r="470" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A470" s="30" t="s">
+    <row r="470" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A470" s="31" t="s">
         <v>258</v>
       </c>
-      <c r="B470" s="68" t="s">
-[...6 lines deleted...]
-      <c r="E470" s="28"/>
+      <c r="B470" s="33" t="s">
+        <v>753</v>
+      </c>
+      <c r="C470" s="112">
+        <v>2180631</v>
+      </c>
+      <c r="D470" s="26"/>
+      <c r="E470" s="27"/>
       <c r="F470" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G470" s="39" t="s">
-        <v>676</v>
+        <v>1088</v>
       </c>
       <c r="H470" s="41"/>
     </row>
-    <row r="471" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A471" s="31" t="s">
+    <row r="471" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A471" s="30" t="s">
         <v>258</v>
       </c>
-      <c r="B471" s="24" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="B471" s="33" t="s">
+        <v>714</v>
+      </c>
+      <c r="C471" s="111">
+        <v>2180631</v>
+      </c>
+      <c r="D471" s="49"/>
+      <c r="E471" s="28"/>
       <c r="F471" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G471" s="39" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="H471" s="41"/>
     </row>
-    <row r="472" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A472" s="31" t="s">
+    <row r="472" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A472" s="30" t="s">
         <v>258</v>
       </c>
       <c r="B472" s="33" t="s">
-        <v>724</v>
-[...4 lines deleted...]
-      <c r="D472" s="26"/>
+        <v>812</v>
+      </c>
+      <c r="C472" s="111">
+        <v>2180631</v>
+      </c>
+      <c r="D472" s="49"/>
       <c r="E472" s="28"/>
       <c r="F472" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G472" s="39" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="H472" s="41"/>
     </row>
-    <row r="473" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A473" s="31" t="s">
+    <row r="473" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A473" s="30" t="s">
         <v>258</v>
       </c>
-      <c r="B473" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D473" s="26"/>
+      <c r="B473" s="24" t="s">
+        <v>646</v>
+      </c>
+      <c r="C473" s="111">
+        <v>2200324</v>
+      </c>
+      <c r="D473" s="49"/>
       <c r="E473" s="28"/>
       <c r="F473" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G473" s="39" t="s">
-        <v>1082</v>
+        <v>676</v>
       </c>
       <c r="H473" s="41"/>
     </row>
-    <row r="474" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A474" s="31" t="s">
+    <row r="474" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A474" s="30" t="s">
         <v>258</v>
       </c>
-      <c r="B474" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D474" s="26"/>
+      <c r="B474" s="67" t="s">
+        <v>980</v>
+      </c>
+      <c r="C474" s="111">
+        <v>2200324</v>
+      </c>
+      <c r="D474" s="49"/>
       <c r="E474" s="28"/>
       <c r="F474" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G474" s="39" t="s">
-        <v>1082</v>
+        <v>676</v>
       </c>
       <c r="H474" s="41"/>
     </row>
-    <row r="475" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A475" s="31" t="s">
+    <row r="475" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A475" s="30" t="s">
         <v>258</v>
       </c>
-      <c r="B475" s="44" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B475" s="67" t="s">
+        <v>981</v>
+      </c>
+      <c r="C475" s="111">
+        <v>2200324</v>
+      </c>
+      <c r="D475" s="49"/>
       <c r="E475" s="28"/>
       <c r="F475" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G475" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H475" s="41"/>
     </row>
-    <row r="476" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="476" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A476" s="31" t="s">
         <v>258</v>
       </c>
       <c r="B476" s="24" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-        <v>2190538</v>
+        <v>260</v>
+      </c>
+      <c r="C476" s="112">
+        <v>2090127</v>
       </c>
       <c r="D476" s="26"/>
-      <c r="E476" s="28"/>
+      <c r="E476" s="28" t="s">
+        <v>733</v>
+      </c>
       <c r="F476" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G476" s="39" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="H476" s="41"/>
     </row>
-    <row r="477" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="477" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A477" s="31" t="s">
         <v>258</v>
       </c>
       <c r="B477" s="33" t="s">
-        <v>833</v>
-[...2 lines deleted...]
-        <v>2190538</v>
+        <v>724</v>
+      </c>
+      <c r="C477" s="112">
+        <v>2090127</v>
       </c>
       <c r="D477" s="26"/>
       <c r="E477" s="28"/>
       <c r="F477" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G477" s="39" t="s">
-        <v>1082</v>
+        <v>1088</v>
       </c>
       <c r="H477" s="41"/>
     </row>
-    <row r="478" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A478" s="31" t="s">
+    <row r="478" spans="1:32" s="165" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A478" s="152" t="s">
         <v>258</v>
       </c>
-      <c r="B478" s="33" t="s">
-[...15 lines deleted...]
-    <row r="479" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="B478" s="160" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C478" s="153">
+        <v>2260249</v>
+      </c>
+      <c r="D478" s="161"/>
+      <c r="E478" s="162"/>
+      <c r="F478" s="163" t="s">
+        <v>575</v>
+      </c>
+      <c r="G478" s="164"/>
+      <c r="H478" s="163"/>
+      <c r="P478" s="189"/>
+      <c r="Q478" s="189"/>
+      <c r="R478" s="189"/>
+      <c r="S478" s="189"/>
+      <c r="T478" s="189"/>
+      <c r="U478" s="189"/>
+      <c r="V478" s="189"/>
+      <c r="W478" s="189"/>
+      <c r="X478" s="189"/>
+      <c r="Y478" s="189"/>
+      <c r="Z478" s="189"/>
+      <c r="AA478" s="189"/>
+      <c r="AB478" s="189"/>
+      <c r="AC478" s="189"/>
+      <c r="AD478" s="189"/>
+      <c r="AE478" s="189"/>
+      <c r="AF478" s="189"/>
+    </row>
+    <row r="479" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A479" s="31" t="s">
         <v>258</v>
       </c>
-      <c r="B479" s="44" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B479" s="33" t="s">
+        <v>261</v>
+      </c>
+      <c r="C479" s="112">
+        <v>2090127</v>
+      </c>
+      <c r="D479" s="26"/>
       <c r="E479" s="28"/>
       <c r="F479" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G479" s="39" t="s">
-        <v>676</v>
+        <v>1088</v>
       </c>
       <c r="H479" s="41"/>
     </row>
-    <row r="480" spans="1:8" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      </c>
+    <row r="480" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A480" s="31" t="s">
+        <v>258</v>
+      </c>
+      <c r="B480" s="33" t="s">
+        <v>725</v>
+      </c>
+      <c r="C480" s="112">
+        <v>2090127</v>
+      </c>
+      <c r="D480" s="26"/>
       <c r="E480" s="28"/>
       <c r="F480" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G480" s="39" t="s">
-        <v>676</v>
+        <v>1088</v>
       </c>
       <c r="H480" s="41"/>
     </row>
     <row r="481" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A481" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D481" s="25"/>
+      <c r="A481" s="31" t="s">
+        <v>258</v>
+      </c>
+      <c r="B481" s="44" t="s">
+        <v>652</v>
+      </c>
+      <c r="C481" s="112">
+        <v>2210019</v>
+      </c>
+      <c r="D481" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E481" s="28"/>
       <c r="F481" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G481" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H481" s="41"/>
     </row>
     <row r="482" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A482" s="30" t="s">
-        <v>297</v>
+      <c r="A482" s="31" t="s">
+        <v>258</v>
       </c>
       <c r="B482" s="24" t="s">
-        <v>299</v>
-[...4 lines deleted...]
-      <c r="D482" s="25"/>
+        <v>536</v>
+      </c>
+      <c r="C482" s="112">
+        <v>2190538</v>
+      </c>
+      <c r="D482" s="26"/>
       <c r="E482" s="28"/>
       <c r="F482" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G482" s="39" t="s">
-        <v>1062</v>
+        <v>1088</v>
       </c>
       <c r="H482" s="41"/>
     </row>
     <row r="483" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A483" s="31" t="s">
-        <v>297</v>
+        <v>258</v>
       </c>
       <c r="B483" s="33" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>2110059</v>
+        <v>832</v>
+      </c>
+      <c r="C483" s="112">
+        <v>2190538</v>
       </c>
       <c r="D483" s="26"/>
       <c r="E483" s="28"/>
       <c r="F483" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G483" s="39" t="s">
-        <v>1062</v>
+        <v>1088</v>
       </c>
       <c r="H483" s="41"/>
     </row>
     <row r="484" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A484" s="31" t="s">
-        <v>297</v>
+        <v>258</v>
       </c>
       <c r="B484" s="33" t="s">
-        <v>697</v>
-[...2 lines deleted...]
-        <v>2110059</v>
+        <v>982</v>
+      </c>
+      <c r="C484" s="112">
+        <v>2190538</v>
       </c>
       <c r="D484" s="26"/>
       <c r="E484" s="28"/>
       <c r="F484" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G484" s="39" t="s">
-        <v>1062</v>
+        <v>1088</v>
       </c>
       <c r="H484" s="41"/>
     </row>
     <row r="485" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A485" s="31" t="s">
-        <v>297</v>
-[...7 lines deleted...]
-      <c r="D485" s="26"/>
+        <v>258</v>
+      </c>
+      <c r="B485" s="44" t="s">
+        <v>693</v>
+      </c>
+      <c r="C485" s="112">
+        <v>2210895</v>
+      </c>
+      <c r="D485" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E485" s="28"/>
       <c r="F485" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G485" s="39" t="s">
-        <v>1062</v>
+        <v>676</v>
       </c>
       <c r="H485" s="41"/>
     </row>
     <row r="486" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A486" s="31" t="s">
+      <c r="A486" s="30" t="s">
         <v>297</v>
       </c>
-      <c r="B486" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D486" s="26"/>
+      <c r="B486" s="24" t="s">
+        <v>298</v>
+      </c>
+      <c r="C486" s="111">
+        <v>2170861</v>
+      </c>
+      <c r="D486" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E486" s="28"/>
       <c r="F486" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G486" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H486" s="41"/>
     </row>
     <row r="487" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A487" s="31" t="s">
+      <c r="A487" s="30" t="s">
         <v>297</v>
       </c>
-      <c r="B487" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D487" s="26"/>
+      <c r="B487" s="24" t="s">
+        <v>512</v>
+      </c>
+      <c r="C487" s="111">
+        <v>2190264</v>
+      </c>
+      <c r="D487" s="25"/>
       <c r="E487" s="28"/>
       <c r="F487" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G487" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H487" s="41"/>
     </row>
     <row r="488" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A488" s="31" t="s">
+      <c r="A488" s="30" t="s">
         <v>297</v>
       </c>
-      <c r="B488" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D488" s="26"/>
+      <c r="B488" s="24" t="s">
+        <v>299</v>
+      </c>
+      <c r="C488" s="111">
+        <v>2110059</v>
+      </c>
+      <c r="D488" s="25"/>
       <c r="E488" s="28"/>
       <c r="F488" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G488" s="39" t="s">
-        <v>676</v>
+        <v>1068</v>
       </c>
       <c r="H488" s="41"/>
     </row>
     <row r="489" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A489" s="31" t="s">
         <v>297</v>
       </c>
-      <c r="B489" s="44" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B489" s="33" t="s">
+        <v>300</v>
+      </c>
+      <c r="C489" s="112">
+        <v>2110059</v>
+      </c>
+      <c r="D489" s="26"/>
       <c r="E489" s="28"/>
       <c r="F489" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G489" s="39" t="s">
-        <v>676</v>
+        <v>1068</v>
       </c>
       <c r="H489" s="41"/>
     </row>
     <row r="490" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A490" s="31" t="s">
         <v>297</v>
       </c>
-      <c r="B490" s="53" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B490" s="33" t="s">
+        <v>697</v>
+      </c>
+      <c r="C490" s="112">
+        <v>2110059</v>
+      </c>
+      <c r="D490" s="26"/>
       <c r="E490" s="28"/>
       <c r="F490" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G490" s="39" t="s">
-        <v>676</v>
+        <v>1068</v>
       </c>
       <c r="H490" s="41"/>
     </row>
     <row r="491" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A491" s="30" t="s">
+      <c r="A491" s="31" t="s">
         <v>297</v>
       </c>
-      <c r="B491" s="24" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B491" s="33" t="s">
+        <v>302</v>
+      </c>
+      <c r="C491" s="112">
+        <v>2140027</v>
+      </c>
+      <c r="D491" s="26"/>
       <c r="E491" s="28"/>
       <c r="F491" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G491" s="39" t="s">
-        <v>676</v>
+        <v>1068</v>
       </c>
       <c r="H491" s="41"/>
     </row>
     <row r="492" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A492" s="30" t="s">
+      <c r="A492" s="31" t="s">
         <v>297</v>
       </c>
-      <c r="B492" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D492" s="25"/>
+      <c r="B492" s="33" t="s">
+        <v>301</v>
+      </c>
+      <c r="C492" s="112">
+        <v>2170461</v>
+      </c>
+      <c r="D492" s="26"/>
       <c r="E492" s="28"/>
       <c r="F492" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G492" s="39" t="s">
-        <v>1062</v>
+        <v>676</v>
       </c>
       <c r="H492" s="41"/>
     </row>
     <row r="493" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A493" s="30" t="s">
+      <c r="A493" s="31" t="s">
         <v>297</v>
       </c>
-      <c r="B493" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D493" s="50"/>
+      <c r="B493" s="33" t="s">
+        <v>608</v>
+      </c>
+      <c r="C493" s="112">
+        <v>2200366</v>
+      </c>
+      <c r="D493" s="26"/>
       <c r="E493" s="28"/>
       <c r="F493" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G493" s="39" t="s">
-        <v>1062</v>
-[...6 lines deleted...]
-      <c r="A494" s="124" t="s">
+        <v>676</v>
+      </c>
+      <c r="H493" s="41"/>
+    </row>
+    <row r="494" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A494" s="31" t="s">
         <v>297</v>
       </c>
-      <c r="B494" s="139" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B494" s="33" t="s">
+        <v>675</v>
+      </c>
+      <c r="C494" s="112">
+        <v>2210334</v>
+      </c>
+      <c r="D494" s="26"/>
+      <c r="E494" s="28"/>
+      <c r="F494" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G494" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H494" s="41"/>
     </row>
     <row r="495" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A495" s="30" t="s">
+      <c r="A495" s="31" t="s">
         <v>297</v>
       </c>
-      <c r="B495" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D495" s="50"/>
+      <c r="B495" s="44" t="s">
+        <v>303</v>
+      </c>
+      <c r="C495" s="112">
+        <v>2110196</v>
+      </c>
+      <c r="D495" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E495" s="28"/>
       <c r="F495" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G495" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H495" s="41"/>
     </row>
-    <row r="496" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A496" s="124" t="s">
+    <row r="496" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A496" s="31" t="s">
         <v>297</v>
       </c>
-      <c r="B496" s="140" t="s">
-[...15 lines deleted...]
-    <row r="497" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="B496" s="52" t="s">
+        <v>304</v>
+      </c>
+      <c r="C496" s="112">
+        <v>2110196</v>
+      </c>
+      <c r="D496" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="E496" s="28"/>
+      <c r="F496" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G496" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H496" s="41"/>
+    </row>
+    <row r="497" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A497" s="30" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
       <c r="B497" s="24" t="s">
-        <v>308</v>
-[...4 lines deleted...]
-      <c r="D497" s="25"/>
+        <v>305</v>
+      </c>
+      <c r="C497" s="111">
+        <v>2171067</v>
+      </c>
+      <c r="D497" s="49" t="s">
+        <v>21</v>
+      </c>
       <c r="E497" s="28"/>
       <c r="F497" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G497" s="39" t="s">
-        <v>1076</v>
+        <v>676</v>
       </c>
       <c r="H497" s="41"/>
     </row>
-    <row r="498" spans="1:8" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D498" s="26"/>
+    <row r="498" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A498" s="30" t="s">
+        <v>297</v>
+      </c>
+      <c r="B498" s="24" t="s">
+        <v>513</v>
+      </c>
+      <c r="C498" s="111">
+        <v>2190265</v>
+      </c>
+      <c r="D498" s="25"/>
       <c r="E498" s="28"/>
       <c r="F498" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G498" s="39" t="s">
-        <v>1076</v>
+        <v>1068</v>
       </c>
       <c r="H498" s="41"/>
     </row>
-    <row r="499" spans="1:8" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D499" s="26"/>
+    <row r="499" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A499" s="30" t="s">
+        <v>297</v>
+      </c>
+      <c r="B499" s="24" t="s">
+        <v>306</v>
+      </c>
+      <c r="C499" s="111">
+        <v>2171200</v>
+      </c>
+      <c r="D499" s="49"/>
       <c r="E499" s="28"/>
       <c r="F499" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G499" s="39" t="s">
-        <v>1076</v>
-[...3 lines deleted...]
-    <row r="500" spans="1:8" x14ac:dyDescent="0.2">
+        <v>1068</v>
+      </c>
+      <c r="H499" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="500" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A500" s="30" t="s">
-        <v>307</v>
-[...8 lines deleted...]
-      <c r="E500" s="25"/>
+        <v>297</v>
+      </c>
+      <c r="B500" s="67" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C500" s="111">
+        <v>2171200</v>
+      </c>
+      <c r="D500" s="49"/>
+      <c r="E500" s="28"/>
       <c r="F500" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G500" s="39" t="s">
-[...6 lines deleted...]
-        <v>307</v>
+      <c r="G500" s="39"/>
+      <c r="H500" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="501" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A501" s="30" t="s">
+        <v>297</v>
       </c>
       <c r="B501" s="33" t="s">
-        <v>311</v>
-[...4 lines deleted...]
-      <c r="D501" s="26"/>
+        <v>565</v>
+      </c>
+      <c r="C501" s="111">
+        <v>2190737</v>
+      </c>
+      <c r="D501" s="49"/>
       <c r="E501" s="28"/>
       <c r="F501" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G501" s="39" t="s">
-        <v>1076</v>
+        <v>676</v>
       </c>
       <c r="H501" s="41"/>
     </row>
-    <row r="502" spans="1:8" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D502" s="26"/>
+    <row r="502" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A502" s="30" t="s">
+        <v>297</v>
+      </c>
+      <c r="B502" s="33" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C502" s="111">
+        <v>2250442</v>
+      </c>
+      <c r="D502" s="49"/>
       <c r="E502" s="28"/>
       <c r="F502" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G502" s="39" t="s">
-[...5 lines deleted...]
-      <c r="A503" s="31" t="s">
+      <c r="G502" s="39"/>
+      <c r="H502" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="503" spans="1:32" s="165" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A503" s="167" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B503" s="154" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C503" s="168">
+        <v>2260224</v>
+      </c>
+      <c r="D503" s="172"/>
+      <c r="E503" s="162"/>
+      <c r="F503" s="163" t="s">
+        <v>575</v>
+      </c>
+      <c r="G503" s="164"/>
+      <c r="H503" s="163" t="s">
+        <v>575</v>
+      </c>
+      <c r="P503" s="189"/>
+      <c r="Q503" s="189"/>
+      <c r="R503" s="189"/>
+      <c r="S503" s="189"/>
+      <c r="T503" s="189"/>
+      <c r="U503" s="189"/>
+      <c r="V503" s="189"/>
+      <c r="W503" s="189"/>
+      <c r="X503" s="189"/>
+      <c r="Y503" s="189"/>
+      <c r="Z503" s="189"/>
+      <c r="AA503" s="189"/>
+      <c r="AB503" s="189"/>
+      <c r="AC503" s="189"/>
+      <c r="AD503" s="189"/>
+      <c r="AE503" s="189"/>
+      <c r="AF503" s="189"/>
+    </row>
+    <row r="504" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A504" s="30" t="s">
         <v>307</v>
       </c>
-      <c r="B503" s="33" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B504" s="24" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>2160114</v>
+        <v>308</v>
+      </c>
+      <c r="C504" s="111">
+        <v>2020021</v>
       </c>
       <c r="D504" s="25"/>
       <c r="E504" s="28"/>
       <c r="F504" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G504" s="39" t="s">
-        <v>1078</v>
+        <v>1082</v>
       </c>
       <c r="H504" s="41"/>
     </row>
-    <row r="505" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="505" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A505" s="31" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="B505" s="33" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>2161072</v>
+        <v>309</v>
+      </c>
+      <c r="C505" s="112">
+        <v>2020021</v>
       </c>
       <c r="D505" s="26"/>
       <c r="E505" s="28"/>
       <c r="F505" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G505" s="39" t="s">
-        <v>1078</v>
+        <v>1082</v>
       </c>
       <c r="H505" s="41"/>
     </row>
-    <row r="506" spans="1:8" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="D506" s="25"/>
+    <row r="506" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A506" s="31" t="s">
+        <v>307</v>
+      </c>
+      <c r="B506" s="33" t="s">
+        <v>698</v>
+      </c>
+      <c r="C506" s="112">
+        <v>2020021</v>
+      </c>
+      <c r="D506" s="26"/>
       <c r="E506" s="28"/>
       <c r="F506" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G506" s="39" t="s">
-        <v>1078</v>
+        <v>1082</v>
       </c>
       <c r="H506" s="41"/>
     </row>
-    <row r="507" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="507" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A507" s="30" t="s">
-        <v>312</v>
-[...5 lines deleted...]
-        <v>2190191</v>
+        <v>307</v>
+      </c>
+      <c r="B507" s="24" t="s">
+        <v>310</v>
+      </c>
+      <c r="C507" s="111">
+        <v>2080019</v>
       </c>
       <c r="D507" s="25"/>
-      <c r="E507" s="28"/>
+      <c r="E507" s="25"/>
       <c r="F507" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G507" s="39" t="s">
-        <v>1078</v>
+        <v>1082</v>
       </c>
       <c r="H507" s="41"/>
     </row>
-    <row r="508" spans="1:8" s="7" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-        <v>676</v>
+    <row r="508" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A508" s="31" t="s">
+        <v>307</v>
+      </c>
+      <c r="B508" s="33" t="s">
+        <v>311</v>
+      </c>
+      <c r="C508" s="112">
+        <v>2080019</v>
+      </c>
+      <c r="D508" s="26"/>
+      <c r="E508" s="28"/>
+      <c r="F508" s="41" t="s">
+        <v>575</v>
       </c>
       <c r="G508" s="39" t="s">
-        <v>676</v>
-[...15 lines deleted...]
-      </c>
+        <v>1082</v>
+      </c>
+      <c r="H508" s="41"/>
+    </row>
+    <row r="509" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A509" s="31" t="s">
+        <v>307</v>
+      </c>
+      <c r="B509" s="65" t="s">
+        <v>685</v>
+      </c>
+      <c r="C509" s="112">
+        <v>2210501</v>
+      </c>
+      <c r="D509" s="26"/>
       <c r="E509" s="28"/>
       <c r="F509" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G509" s="39" t="s">
         <v>676</v>
       </c>
-      <c r="H509" s="41" t="s">
-[...5 lines deleted...]
-        <v>315</v>
+      <c r="H509" s="41"/>
+    </row>
+    <row r="510" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A510" s="31" t="s">
+        <v>307</v>
       </c>
       <c r="B510" s="33" t="s">
-        <v>713</v>
-[...6 lines deleted...]
-      </c>
+        <v>686</v>
+      </c>
+      <c r="C510" s="112">
+        <v>2210501</v>
+      </c>
+      <c r="D510" s="26"/>
       <c r="E510" s="28"/>
       <c r="F510" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G510" s="39" t="s">
         <v>676</v>
       </c>
-      <c r="H510" s="41" t="s">
-[...3 lines deleted...]
-    <row r="511" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H510" s="41"/>
+    </row>
+    <row r="511" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A511" s="30" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="B511" s="24" t="s">
-        <v>581</v>
-[...6 lines deleted...]
-      </c>
+        <v>313</v>
+      </c>
+      <c r="C511" s="111">
+        <v>2160114</v>
+      </c>
+      <c r="D511" s="25"/>
       <c r="E511" s="28"/>
       <c r="F511" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G511" s="39" t="s">
-        <v>676</v>
-[...15 lines deleted...]
-      <c r="D512" s="25"/>
+        <v>1084</v>
+      </c>
+      <c r="H511" s="41"/>
+    </row>
+    <row r="512" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A512" s="31" t="s">
+        <v>312</v>
+      </c>
+      <c r="B512" s="33" t="s">
+        <v>314</v>
+      </c>
+      <c r="C512" s="112">
+        <v>2161072</v>
+      </c>
+      <c r="D512" s="26"/>
       <c r="E512" s="28"/>
       <c r="F512" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G512" s="39" t="s">
-        <v>1083</v>
-[...5 lines deleted...]
-    <row r="513" spans="1:8" x14ac:dyDescent="0.2">
+        <v>1084</v>
+      </c>
+      <c r="H512" s="41"/>
+    </row>
+    <row r="513" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A513" s="30" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-        <v>2190537</v>
+        <v>312</v>
+      </c>
+      <c r="B513" s="24" t="s">
+        <v>501</v>
+      </c>
+      <c r="C513" s="111">
+        <v>2190191</v>
       </c>
       <c r="D513" s="25"/>
       <c r="E513" s="28"/>
       <c r="F513" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G513" s="39" t="s">
-        <v>1083</v>
-[...5 lines deleted...]
-    <row r="514" spans="1:8" x14ac:dyDescent="0.2">
+        <v>1084</v>
+      </c>
+      <c r="H513" s="41"/>
+    </row>
+    <row r="514" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A514" s="30" t="s">
-        <v>315</v>
-[...9 lines deleted...]
-      </c>
+        <v>312</v>
+      </c>
+      <c r="B514" s="33" t="s">
+        <v>708</v>
+      </c>
+      <c r="C514" s="111">
+        <v>2190191</v>
+      </c>
+      <c r="D514" s="25"/>
       <c r="E514" s="28"/>
       <c r="F514" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G514" s="39" t="s">
-        <v>676</v>
-[...20 lines deleted...]
-        <v>575</v>
+        <v>1084</v>
+      </c>
+      <c r="H514" s="41"/>
+    </row>
+    <row r="515" spans="1:32" s="7" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A515" s="84" t="s">
+        <v>544</v>
+      </c>
+      <c r="B515" s="23" t="s">
+        <v>545</v>
+      </c>
+      <c r="C515" s="115">
+        <v>2190196</v>
+      </c>
+      <c r="D515" s="129"/>
+      <c r="E515" s="131" t="s">
+        <v>984</v>
+      </c>
+      <c r="F515" s="46" t="s">
+        <v>676</v>
       </c>
       <c r="G515" s="39" t="s">
         <v>676</v>
       </c>
-      <c r="H515" s="41" t="s">
-[...3 lines deleted...]
-    <row r="516" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H515" s="46"/>
+      <c r="P515" s="194"/>
+      <c r="Q515" s="194"/>
+      <c r="R515" s="194"/>
+      <c r="S515" s="194"/>
+      <c r="T515" s="194"/>
+      <c r="U515" s="194"/>
+      <c r="V515" s="194"/>
+      <c r="W515" s="194"/>
+      <c r="X515" s="194"/>
+      <c r="Y515" s="194"/>
+      <c r="Z515" s="194"/>
+      <c r="AA515" s="194"/>
+      <c r="AB515" s="194"/>
+      <c r="AC515" s="194"/>
+      <c r="AD515" s="194"/>
+      <c r="AE515" s="194"/>
+      <c r="AF515" s="194"/>
+    </row>
+    <row r="516" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A516" s="30" t="s">
         <v>315</v>
       </c>
       <c r="B516" s="24" t="s">
-        <v>799</v>
-[...4 lines deleted...]
-      <c r="D516" s="25"/>
+        <v>580</v>
+      </c>
+      <c r="C516" s="111">
+        <v>2200067</v>
+      </c>
+      <c r="D516" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E516" s="28"/>
       <c r="F516" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G516" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H516" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="517" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="517" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A517" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B517" s="24" t="s">
-[...3 lines deleted...]
-        <v>2260155</v>
+      <c r="B517" s="33" t="s">
+        <v>713</v>
+      </c>
+      <c r="C517" s="111">
+        <v>2200067</v>
       </c>
       <c r="D517" s="25" t="s">
         <v>21</v>
       </c>
       <c r="E517" s="28"/>
       <c r="F517" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G517" s="39"/>
+      <c r="G517" s="39" t="s">
+        <v>676</v>
+      </c>
       <c r="H517" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="518" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="518" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A518" s="30" t="s">
         <v>315</v>
       </c>
       <c r="B518" s="24" t="s">
-        <v>316</v>
-[...4 lines deleted...]
-      <c r="D518" s="50" t="s">
+        <v>581</v>
+      </c>
+      <c r="C518" s="111">
+        <v>2200068</v>
+      </c>
+      <c r="D518" s="25" t="s">
         <v>21</v>
       </c>
       <c r="E518" s="28"/>
       <c r="F518" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G518" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H518" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="519" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A519" s="31" t="s">
+    <row r="519" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A519" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B519" s="33" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B519" s="24" t="s">
+        <v>529</v>
+      </c>
+      <c r="C519" s="111">
+        <v>2190537</v>
+      </c>
+      <c r="D519" s="25"/>
       <c r="E519" s="28"/>
       <c r="F519" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G519" s="39" t="s">
-        <v>676</v>
+        <v>1089</v>
       </c>
       <c r="H519" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="520" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A520" s="31" t="s">
+    <row r="520" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A520" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B520" s="44" t="s">
-[...6 lines deleted...]
-      <c r="E520" s="130"/>
+      <c r="B520" s="33" t="s">
+        <v>618</v>
+      </c>
+      <c r="C520" s="111">
+        <v>2190537</v>
+      </c>
+      <c r="D520" s="25"/>
+      <c r="E520" s="28"/>
       <c r="F520" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G520" s="39" t="s">
-        <v>1083</v>
+        <v>1089</v>
       </c>
       <c r="H520" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="521" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A521" s="31" t="s">
+    <row r="521" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A521" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B521" s="53" t="s">
-[...5 lines deleted...]
-      <c r="D521" s="26"/>
+      <c r="B521" s="24" t="s">
+        <v>782</v>
+      </c>
+      <c r="C521" s="111">
+        <v>2220530</v>
+      </c>
+      <c r="D521" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E521" s="28"/>
       <c r="F521" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G521" s="39" t="s">
-        <v>1083</v>
+        <v>676</v>
       </c>
       <c r="H521" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="522" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="522" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A522" s="30" t="s">
         <v>315</v>
       </c>
       <c r="B522" s="24" t="s">
-        <v>320</v>
-[...4 lines deleted...]
-      <c r="D522" s="25"/>
+        <v>783</v>
+      </c>
+      <c r="C522" s="111">
+        <v>2220531</v>
+      </c>
+      <c r="D522" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E522" s="28"/>
       <c r="F522" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G522" s="39" t="s">
-        <v>1083</v>
+        <v>676</v>
       </c>
       <c r="H522" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="523" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A523" s="31" t="s">
+    <row r="523" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A523" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B523" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D523" s="26"/>
+      <c r="B523" s="24" t="s">
+        <v>798</v>
+      </c>
+      <c r="C523" s="111">
+        <v>2220532</v>
+      </c>
+      <c r="D523" s="25"/>
       <c r="E523" s="28"/>
       <c r="F523" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G523" s="39" t="s">
-        <v>1083</v>
+        <v>676</v>
       </c>
       <c r="H523" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="524" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A524" s="31" t="s">
+    <row r="524" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A524" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B524" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D524" s="26"/>
+      <c r="B524" s="24" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C524" s="111">
+        <v>2260155</v>
+      </c>
+      <c r="D524" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E524" s="28"/>
       <c r="F524" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G524" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G524" s="39"/>
       <c r="H524" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="525" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A525" s="31" t="s">
+    <row r="525" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A525" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B525" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D525" s="26"/>
+      <c r="B525" s="24" t="s">
+        <v>316</v>
+      </c>
+      <c r="C525" s="111">
+        <v>2020003</v>
+      </c>
+      <c r="D525" s="49" t="s">
+        <v>21</v>
+      </c>
       <c r="E525" s="28"/>
       <c r="F525" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G525" s="39" t="s">
-        <v>1083</v>
+        <v>676</v>
       </c>
       <c r="H525" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="526" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="526" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A526" s="31" t="s">
         <v>315</v>
       </c>
       <c r="B526" s="33" t="s">
-        <v>689</v>
-[...4 lines deleted...]
-      <c r="D526" s="26"/>
+        <v>317</v>
+      </c>
+      <c r="C526" s="112">
+        <v>2020003</v>
+      </c>
+      <c r="D526" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E526" s="28"/>
       <c r="F526" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G526" s="39" t="s">
-        <v>1083</v>
+        <v>676</v>
       </c>
       <c r="H526" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="527" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="527" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A527" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B527" s="33" t="s">
-[...3 lines deleted...]
-        <v>2180147</v>
+      <c r="B527" s="44" t="s">
+        <v>318</v>
+      </c>
+      <c r="C527" s="112">
+        <v>2160409</v>
       </c>
       <c r="D527" s="26"/>
-      <c r="E527" s="28"/>
+      <c r="E527" s="130"/>
       <c r="F527" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G527" s="39" t="s">
-        <v>1083</v>
+        <v>1089</v>
       </c>
       <c r="H527" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="528" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="528" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A528" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B528" s="33" t="s">
-[...3 lines deleted...]
-        <v>2180147</v>
+      <c r="B528" s="52" t="s">
+        <v>319</v>
+      </c>
+      <c r="C528" s="112">
+        <v>2160409</v>
       </c>
       <c r="D528" s="26"/>
       <c r="E528" s="28"/>
       <c r="F528" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G528" s="39" t="s">
-        <v>1083</v>
+        <v>1089</v>
       </c>
       <c r="H528" s="41" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="529" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A529" s="31" t="s">
+      <c r="A529" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B529" s="44" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B529" s="24" t="s">
+        <v>320</v>
+      </c>
+      <c r="C529" s="111">
+        <v>2180147</v>
+      </c>
+      <c r="D529" s="25"/>
       <c r="E529" s="28"/>
       <c r="F529" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G529" s="39" t="s">
-        <v>676</v>
+        <v>1089</v>
       </c>
       <c r="H529" s="41" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="530" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A530" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B530" s="44" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B530" s="33" t="s">
+        <v>321</v>
+      </c>
+      <c r="C530" s="112">
+        <v>2180147</v>
+      </c>
+      <c r="D530" s="26"/>
       <c r="E530" s="28"/>
       <c r="F530" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G530" s="39" t="s">
-        <v>676</v>
+        <v>1089</v>
       </c>
       <c r="H530" s="41" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="531" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A531" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B531" s="44" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B531" s="33" t="s">
+        <v>322</v>
+      </c>
+      <c r="C531" s="112">
+        <v>2180147</v>
+      </c>
+      <c r="D531" s="26"/>
       <c r="E531" s="28"/>
       <c r="F531" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G531" s="39" t="s">
-        <v>676</v>
+        <v>1089</v>
       </c>
       <c r="H531" s="41" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="532" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A532" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B532" s="44" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B532" s="33" t="s">
+        <v>323</v>
+      </c>
+      <c r="C532" s="112">
+        <v>2180147</v>
+      </c>
+      <c r="D532" s="26"/>
       <c r="E532" s="28"/>
       <c r="F532" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G532" s="39" t="s">
-        <v>676</v>
+        <v>1089</v>
       </c>
       <c r="H532" s="41" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="533" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A533" s="30" t="s">
+      <c r="A533" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B533" s="24" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B533" s="33" t="s">
+        <v>689</v>
+      </c>
+      <c r="C533" s="112">
+        <v>2180147</v>
+      </c>
+      <c r="D533" s="26"/>
       <c r="E533" s="28"/>
       <c r="F533" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G533" s="39" t="s">
-        <v>676</v>
+        <v>1089</v>
       </c>
       <c r="H533" s="41" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="534" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A534" s="31" t="s">
         <v>315</v>
       </c>
       <c r="B534" s="33" t="s">
-        <v>329</v>
-[...6 lines deleted...]
-      </c>
+        <v>690</v>
+      </c>
+      <c r="C534" s="112">
+        <v>2180147</v>
+      </c>
+      <c r="D534" s="26"/>
       <c r="E534" s="28"/>
       <c r="F534" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G534" s="39" t="s">
-        <v>676</v>
+        <v>1089</v>
       </c>
       <c r="H534" s="41" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="535" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A535" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B535" s="59" t="s">
-[...3 lines deleted...]
-        <v>2240767</v>
+      <c r="B535" s="33" t="s">
+        <v>691</v>
+      </c>
+      <c r="C535" s="112">
+        <v>2180147</v>
       </c>
       <c r="D535" s="26"/>
-      <c r="E535" s="29" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E535" s="28"/>
       <c r="F535" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G535" s="39" t="s">
-        <v>676</v>
-[...1 lines deleted...]
-      <c r="H535" s="41"/>
+        <v>1089</v>
+      </c>
+      <c r="H535" s="41" t="s">
+        <v>575</v>
+      </c>
     </row>
     <row r="536" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A536" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B536" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D536" s="51"/>
+      <c r="B536" s="44" t="s">
+        <v>324</v>
+      </c>
+      <c r="C536" s="112">
+        <v>2180148</v>
+      </c>
+      <c r="D536" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E536" s="28"/>
-      <c r="F536" s="40" t="s">
+      <c r="F536" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G536" s="39" t="s">
-        <v>1083</v>
+        <v>676</v>
       </c>
       <c r="H536" s="41" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="537" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A537" s="30" t="s">
+      <c r="A537" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B537" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D537" s="25"/>
+      <c r="B537" s="44" t="s">
+        <v>325</v>
+      </c>
+      <c r="C537" s="112">
+        <v>2180149</v>
+      </c>
+      <c r="D537" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E537" s="28"/>
       <c r="F537" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G537" s="39" t="s">
-        <v>1083</v>
+        <v>676</v>
       </c>
       <c r="H537" s="41" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="538" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A538" s="30" t="s">
+      <c r="A538" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B538" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D538" s="25"/>
+      <c r="B538" s="44" t="s">
+        <v>326</v>
+      </c>
+      <c r="C538" s="112">
+        <v>2180150</v>
+      </c>
+      <c r="D538" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E538" s="28"/>
       <c r="F538" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G538" s="39" t="s">
-        <v>1083</v>
+        <v>676</v>
       </c>
       <c r="H538" s="41" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="539" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A539" s="30" t="s">
+      <c r="A539" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B539" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D539" s="25"/>
+      <c r="B539" s="44" t="s">
+        <v>327</v>
+      </c>
+      <c r="C539" s="112">
+        <v>2180151</v>
+      </c>
+      <c r="D539" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E539" s="28"/>
       <c r="F539" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G539" s="39" t="s">
-        <v>1083</v>
+        <v>676</v>
       </c>
       <c r="H539" s="41" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="540" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A540" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B540" s="66" t="s">
-[...5 lines deleted...]
-      <c r="D540" s="25"/>
+      <c r="B540" s="24" t="s">
+        <v>328</v>
+      </c>
+      <c r="C540" s="111">
+        <v>2150969</v>
+      </c>
+      <c r="D540" s="49" t="s">
+        <v>21</v>
+      </c>
       <c r="E540" s="28"/>
       <c r="F540" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G540" s="39" t="s">
         <v>676</v>
       </c>
-      <c r="H540" s="41"/>
+      <c r="H540" s="41" t="s">
+        <v>575</v>
+      </c>
     </row>
     <row r="541" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A541" s="30" t="s">
+      <c r="A541" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B541" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D541" s="25"/>
+      <c r="B541" s="33" t="s">
+        <v>329</v>
+      </c>
+      <c r="C541" s="112">
+        <v>2150969</v>
+      </c>
+      <c r="D541" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E541" s="28"/>
       <c r="F541" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G541" s="39" t="s">
-        <v>1083</v>
+        <v>676</v>
       </c>
       <c r="H541" s="41" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="542" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A542" s="30" t="s">
+      <c r="A542" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B542" s="33" t="s">
-[...6 lines deleted...]
-      <c r="E542" s="28"/>
+      <c r="B542" s="58" t="s">
+        <v>936</v>
+      </c>
+      <c r="C542" s="112">
+        <v>2240767</v>
+      </c>
+      <c r="D542" s="26"/>
+      <c r="E542" s="29" t="s">
+        <v>937</v>
+      </c>
       <c r="F542" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G542" s="39" t="s">
-        <v>1083</v>
-[...3 lines deleted...]
-      </c>
+        <v>676</v>
+      </c>
+      <c r="H542" s="41"/>
     </row>
     <row r="543" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A543" s="30" t="s">
+      <c r="A543" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B543" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D543" s="25"/>
+      <c r="B543" s="24" t="s">
+        <v>767</v>
+      </c>
+      <c r="C543" s="112">
+        <v>2220268</v>
+      </c>
+      <c r="D543" s="50"/>
       <c r="E543" s="28"/>
-      <c r="F543" s="41" t="s">
+      <c r="F543" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G543" s="39" t="s">
-        <v>1083</v>
+        <v>1089</v>
       </c>
       <c r="H543" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="544" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A544" s="36" t="s">
+    <row r="544" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A544" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B544" s="118" t="s">
-[...9 lines deleted...]
-      <c r="F544" s="46" t="s">
+      <c r="B544" s="33" t="s">
+        <v>829</v>
+      </c>
+      <c r="C544" s="112">
+        <v>2220268</v>
+      </c>
+      <c r="D544" s="25"/>
+      <c r="E544" s="28"/>
+      <c r="F544" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G544" s="39" t="s">
-        <v>676</v>
-[...3 lines deleted...]
-    <row r="545" spans="1:8" x14ac:dyDescent="0.2">
+        <v>1089</v>
+      </c>
+      <c r="H544" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="545" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A545" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B545" s="24" t="s">
-[...3 lines deleted...]
-        <v>2160226</v>
+      <c r="B545" s="33" t="s">
+        <v>830</v>
+      </c>
+      <c r="C545" s="112">
+        <v>2220268</v>
       </c>
       <c r="D545" s="25"/>
       <c r="E545" s="28"/>
       <c r="F545" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G545" s="39" t="s">
-        <v>1083</v>
+        <v>1089</v>
       </c>
       <c r="H545" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="546" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="546" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A546" s="30" t="s">
         <v>315</v>
       </c>
       <c r="B546" s="33" t="s">
-        <v>797</v>
-[...2 lines deleted...]
-        <v>2160226</v>
+        <v>831</v>
+      </c>
+      <c r="C546" s="112">
+        <v>2220268</v>
       </c>
       <c r="D546" s="25"/>
       <c r="E546" s="28"/>
       <c r="F546" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G546" s="39" t="s">
-        <v>1083</v>
-[...4 lines deleted...]
-      <c r="A547" s="31" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H546" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="547" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A547" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B547" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D547" s="26"/>
+      <c r="B547" s="65" t="s">
+        <v>925</v>
+      </c>
+      <c r="C547" s="112">
+        <v>2230165</v>
+      </c>
+      <c r="D547" s="25"/>
       <c r="E547" s="28"/>
       <c r="F547" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G547" s="39" t="s">
-        <v>1083</v>
-[...6 lines deleted...]
-      <c r="A548" s="31" t="s">
+        <v>676</v>
+      </c>
+      <c r="H547" s="41"/>
+    </row>
+    <row r="548" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A548" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B548" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D548" s="26"/>
+      <c r="B548" s="24" t="s">
+        <v>765</v>
+      </c>
+      <c r="C548" s="111">
+        <v>2220290</v>
+      </c>
+      <c r="D548" s="25"/>
       <c r="E548" s="28"/>
       <c r="F548" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G548" s="39" t="s">
-        <v>1083</v>
+        <v>1089</v>
       </c>
       <c r="H548" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="549" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="549" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A549" s="30" t="s">
         <v>315</v>
       </c>
       <c r="B549" s="33" t="s">
-        <v>796</v>
-[...4 lines deleted...]
-      <c r="D549" s="26"/>
+        <v>819</v>
+      </c>
+      <c r="C549" s="111">
+        <v>2220290</v>
+      </c>
+      <c r="D549" s="25"/>
       <c r="E549" s="28"/>
       <c r="F549" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G549" s="39" t="s">
-        <v>1083</v>
-[...3 lines deleted...]
-    <row r="550" spans="1:8" x14ac:dyDescent="0.2">
+        <v>1089</v>
+      </c>
+      <c r="H549" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="550" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A550" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B550" s="24" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B550" s="33" t="s">
+        <v>820</v>
+      </c>
+      <c r="C550" s="111">
+        <v>2220290</v>
+      </c>
+      <c r="D550" s="25"/>
       <c r="E550" s="28"/>
       <c r="F550" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G550" s="39" t="s">
-        <v>676</v>
+        <v>1089</v>
       </c>
       <c r="H550" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="551" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A551" s="31" t="s">
+    <row r="551" spans="1:32" s="7" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A551" s="36" t="s">
         <v>315</v>
       </c>
-      <c r="B551" s="33" t="s">
-[...9 lines deleted...]
-      <c r="F551" s="41" t="s">
+      <c r="B551" s="107" t="s">
+        <v>930</v>
+      </c>
+      <c r="C551" s="113">
+        <v>2240767</v>
+      </c>
+      <c r="D551" s="45"/>
+      <c r="E551" s="29" t="s">
+        <v>935</v>
+      </c>
+      <c r="F551" s="46" t="s">
         <v>575</v>
       </c>
       <c r="G551" s="39" t="s">
         <v>676</v>
       </c>
-      <c r="H551" s="41" t="s">
-[...3 lines deleted...]
-    <row r="552" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="H551" s="46"/>
+      <c r="P551" s="194"/>
+      <c r="Q551" s="194"/>
+      <c r="R551" s="194"/>
+      <c r="S551" s="194"/>
+      <c r="T551" s="194"/>
+      <c r="U551" s="194"/>
+      <c r="V551" s="194"/>
+      <c r="W551" s="194"/>
+      <c r="X551" s="194"/>
+      <c r="Y551" s="194"/>
+      <c r="Z551" s="194"/>
+      <c r="AA551" s="194"/>
+      <c r="AB551" s="194"/>
+      <c r="AC551" s="194"/>
+      <c r="AD551" s="194"/>
+      <c r="AE551" s="194"/>
+      <c r="AF551" s="194"/>
+    </row>
+    <row r="552" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A552" s="30" t="s">
         <v>315</v>
       </c>
       <c r="B552" s="24" t="s">
-        <v>826</v>
-[...6 lines deleted...]
-      </c>
+        <v>330</v>
+      </c>
+      <c r="C552" s="111">
+        <v>2160226</v>
+      </c>
+      <c r="D552" s="25"/>
       <c r="E552" s="28"/>
       <c r="F552" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G552" s="39" t="s">
-        <v>676</v>
+        <v>1089</v>
       </c>
       <c r="H552" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="553" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="553" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A553" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B553" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D553" s="50"/>
+      <c r="B553" s="33" t="s">
+        <v>796</v>
+      </c>
+      <c r="C553" s="111">
+        <v>2160226</v>
+      </c>
+      <c r="D553" s="25"/>
       <c r="E553" s="28"/>
       <c r="F553" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G553" s="39" t="s">
-        <v>676</v>
-[...6 lines deleted...]
-      <c r="A554" s="30" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H553" s="41"/>
+    </row>
+    <row r="554" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A554" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B554" s="24" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B554" s="33" t="s">
+        <v>331</v>
+      </c>
+      <c r="C554" s="112">
+        <v>2160226</v>
+      </c>
+      <c r="D554" s="26"/>
       <c r="E554" s="28"/>
       <c r="F554" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G554" s="39" t="s">
-        <v>676</v>
+        <v>1089</v>
       </c>
       <c r="H554" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="555" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="555" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A555" s="31" t="s">
         <v>315</v>
       </c>
       <c r="B555" s="33" t="s">
-        <v>336</v>
-[...6 lines deleted...]
-      </c>
+        <v>332</v>
+      </c>
+      <c r="C555" s="112">
+        <v>2160226</v>
+      </c>
+      <c r="D555" s="26"/>
       <c r="E555" s="28"/>
       <c r="F555" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G555" s="39" t="s">
-        <v>676</v>
+        <v>1089</v>
       </c>
       <c r="H555" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="556" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="556" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A556" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B556" s="24" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B556" s="33" t="s">
+        <v>795</v>
+      </c>
+      <c r="C556" s="111">
+        <v>2160226</v>
+      </c>
+      <c r="D556" s="26"/>
       <c r="E556" s="28"/>
       <c r="F556" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G556" s="39" t="s">
-        <v>676</v>
-[...6 lines deleted...]
-      <c r="A557" s="31" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H556" s="41"/>
+    </row>
+    <row r="557" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A557" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B557" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D557" s="51" t="s">
+      <c r="B557" s="24" t="s">
+        <v>333</v>
+      </c>
+      <c r="C557" s="111">
+        <v>2140252</v>
+      </c>
+      <c r="D557" s="49" t="s">
         <v>21</v>
       </c>
       <c r="E557" s="28"/>
       <c r="F557" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G557" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H557" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="558" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="558" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A558" s="31" t="s">
         <v>315</v>
       </c>
       <c r="B558" s="33" t="s">
-        <v>339</v>
-[...4 lines deleted...]
-      <c r="D558" s="51" t="s">
+        <v>334</v>
+      </c>
+      <c r="C558" s="112">
+        <v>2140252</v>
+      </c>
+      <c r="D558" s="26" t="s">
         <v>21</v>
       </c>
       <c r="E558" s="28"/>
       <c r="F558" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G558" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H558" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="559" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A559" s="31" t="s">
+    <row r="559" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A559" s="30" t="s">
         <v>315</v>
       </c>
       <c r="B559" s="24" t="s">
-        <v>767</v>
-[...4 lines deleted...]
-      <c r="D559" s="51"/>
+        <v>825</v>
+      </c>
+      <c r="C559" s="111">
+        <v>2230036</v>
+      </c>
+      <c r="D559" s="49" t="s">
+        <v>21</v>
+      </c>
       <c r="E559" s="28"/>
-      <c r="F559" s="40" t="s">
+      <c r="F559" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G559" s="39" t="s">
         <v>676</v>
       </c>
-      <c r="H559" s="41"/>
-[...2 lines deleted...]
-      <c r="A560" s="31" t="s">
+      <c r="H559" s="41" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="560" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A560" s="30" t="s">
         <v>315</v>
       </c>
       <c r="B560" s="24" t="s">
-        <v>950</v>
-[...4 lines deleted...]
-      <c r="D560" s="51"/>
+        <v>867</v>
+      </c>
+      <c r="C560" s="111" t="s">
+        <v>868</v>
+      </c>
+      <c r="D560" s="49"/>
       <c r="E560" s="28"/>
-      <c r="F560" s="40" t="s">
+      <c r="F560" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G560" s="39" t="s">
         <v>676</v>
       </c>
-      <c r="H560" s="41"/>
+      <c r="H560" s="41" t="s">
+        <v>575</v>
+      </c>
     </row>
     <row r="561" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A561" s="30" t="s">
         <v>315</v>
       </c>
       <c r="B561" s="24" t="s">
-        <v>340</v>
-[...4 lines deleted...]
-      <c r="D561" s="25"/>
+        <v>335</v>
+      </c>
+      <c r="C561" s="111">
+        <v>2150790</v>
+      </c>
+      <c r="D561" s="49" t="s">
+        <v>21</v>
+      </c>
       <c r="E561" s="28"/>
       <c r="F561" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G561" s="39" t="s">
-        <v>1083</v>
+        <v>676</v>
       </c>
       <c r="H561" s="41" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="562" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A562" s="30" t="s">
+      <c r="A562" s="31" t="s">
         <v>315</v>
       </c>
       <c r="B562" s="33" t="s">
-        <v>655</v>
-[...4 lines deleted...]
-      <c r="D562" s="25"/>
+        <v>336</v>
+      </c>
+      <c r="C562" s="112">
+        <v>2150790</v>
+      </c>
+      <c r="D562" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E562" s="28"/>
       <c r="F562" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G562" s="39" t="s">
-        <v>1083</v>
+        <v>676</v>
       </c>
       <c r="H562" s="41" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="563" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A563" s="30" t="s">
         <v>315</v>
       </c>
-      <c r="B563" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D563" s="25"/>
+      <c r="B563" s="24" t="s">
+        <v>337</v>
+      </c>
+      <c r="C563" s="111">
+        <v>2150789</v>
+      </c>
+      <c r="D563" s="49" t="s">
+        <v>21</v>
+      </c>
       <c r="E563" s="28"/>
       <c r="F563" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G563" s="39" t="s">
-        <v>1083</v>
+        <v>676</v>
       </c>
       <c r="H563" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="564" spans="1:8" ht="24" x14ac:dyDescent="0.2">
+    <row r="564" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A564" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B564" s="24" t="s">
-[...9 lines deleted...]
-      <c r="F564" s="40" t="s">
+      <c r="B564" s="33" t="s">
+        <v>338</v>
+      </c>
+      <c r="C564" s="112">
+        <v>2150789</v>
+      </c>
+      <c r="D564" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="E564" s="28"/>
+      <c r="F564" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G564" s="39" t="s">
-        <v>1083</v>
-[...1 lines deleted...]
-      <c r="H564" s="41"/>
+        <v>676</v>
+      </c>
+      <c r="H564" s="41" t="s">
+        <v>575</v>
+      </c>
     </row>
     <row r="565" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A565" s="31" t="s">
         <v>315</v>
       </c>
       <c r="B565" s="33" t="s">
-        <v>802</v>
-[...4 lines deleted...]
-      <c r="D565" s="51"/>
+        <v>339</v>
+      </c>
+      <c r="C565" s="112">
+        <v>2150789</v>
+      </c>
+      <c r="D565" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E565" s="28"/>
-      <c r="F565" s="40" t="s">
+      <c r="F565" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G565" s="39" t="s">
-        <v>1083</v>
-[...1 lines deleted...]
-      <c r="H565" s="41"/>
+        <v>676</v>
+      </c>
+      <c r="H565" s="41" t="s">
+        <v>575</v>
+      </c>
     </row>
     <row r="566" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A566" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B566" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D566" s="51"/>
+      <c r="B566" s="24" t="s">
+        <v>766</v>
+      </c>
+      <c r="C566" s="112">
+        <v>2220269</v>
+      </c>
+      <c r="D566" s="50"/>
       <c r="E566" s="28"/>
       <c r="F566" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G566" s="39" t="s">
-        <v>1083</v>
+        <v>676</v>
       </c>
       <c r="H566" s="41"/>
     </row>
     <row r="567" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A567" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B567" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D567" s="51"/>
+      <c r="B567" s="24" t="s">
+        <v>948</v>
+      </c>
+      <c r="C567" s="112">
+        <v>2250160</v>
+      </c>
+      <c r="D567" s="50"/>
       <c r="E567" s="28"/>
       <c r="F567" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G567" s="39" t="s">
-        <v>1083</v>
+        <v>676</v>
       </c>
       <c r="H567" s="41"/>
     </row>
     <row r="568" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A568" s="30" t="s">
         <v>315</v>
       </c>
       <c r="B568" s="24" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>2100030</v>
+        <v>340</v>
+      </c>
+      <c r="C568" s="111">
+        <v>2110031</v>
       </c>
       <c r="D568" s="25"/>
       <c r="E568" s="28"/>
       <c r="F568" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G568" s="39" t="s">
-        <v>1083</v>
+        <v>1089</v>
       </c>
       <c r="H568" s="41" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="569" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A569" s="31" t="s">
+      <c r="A569" s="30" t="s">
         <v>315</v>
       </c>
       <c r="B569" s="33" t="s">
-        <v>342</v>
-[...4 lines deleted...]
-      <c r="D569" s="26"/>
+        <v>655</v>
+      </c>
+      <c r="C569" s="111">
+        <v>2110031</v>
+      </c>
+      <c r="D569" s="25"/>
       <c r="E569" s="28"/>
       <c r="F569" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G569" s="39" t="s">
-        <v>1083</v>
+        <v>1089</v>
       </c>
       <c r="H569" s="41" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="570" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A570" s="31" t="s">
+      <c r="A570" s="30" t="s">
         <v>315</v>
       </c>
       <c r="B570" s="33" t="s">
-        <v>517</v>
-[...4 lines deleted...]
-      <c r="D570" s="26"/>
+        <v>656</v>
+      </c>
+      <c r="C570" s="111">
+        <v>2110031</v>
+      </c>
+      <c r="D570" s="25"/>
       <c r="E570" s="28"/>
       <c r="F570" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G570" s="39" t="s">
-        <v>1083</v>
+        <v>1089</v>
       </c>
       <c r="H570" s="41" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="571" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="571" spans="1:8" ht="24" x14ac:dyDescent="0.2">
       <c r="A571" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B571" s="33" t="s">
-[...7 lines deleted...]
-      <c r="F571" s="41" t="s">
+      <c r="B571" s="24" t="s">
+        <v>804</v>
+      </c>
+      <c r="C571" s="112">
+        <v>2220270</v>
+      </c>
+      <c r="D571" s="50"/>
+      <c r="E571" s="29" t="s">
+        <v>803</v>
+      </c>
+      <c r="F571" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G571" s="39" t="s">
-        <v>1083</v>
-[...3 lines deleted...]
-      </c>
+        <v>1089</v>
+      </c>
+      <c r="H571" s="41"/>
     </row>
     <row r="572" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A572" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B572" s="59" t="s">
-[...5 lines deleted...]
-      <c r="D572" s="26"/>
+      <c r="B572" s="33" t="s">
+        <v>801</v>
+      </c>
+      <c r="C572" s="112">
+        <v>2220270</v>
+      </c>
+      <c r="D572" s="50"/>
       <c r="E572" s="28"/>
-      <c r="F572" s="41" t="s">
+      <c r="F572" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G572" s="39" t="s">
-        <v>676</v>
-[...3 lines deleted...]
-      </c>
+        <v>1089</v>
+      </c>
+      <c r="H572" s="41"/>
     </row>
     <row r="573" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A573" s="31" t="s">
         <v>315</v>
       </c>
-      <c r="B573" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D573" s="26"/>
+      <c r="B573" s="33" t="s">
+        <v>802</v>
+      </c>
+      <c r="C573" s="112">
+        <v>2220270</v>
+      </c>
+      <c r="D573" s="50"/>
       <c r="E573" s="28"/>
-      <c r="F573" s="41" t="s">
+      <c r="F573" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G573" s="39" t="s">
-        <v>1083</v>
-[...3 lines deleted...]
-      </c>
+        <v>1089</v>
+      </c>
+      <c r="H573" s="41"/>
     </row>
     <row r="574" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A574" s="31" t="s">
         <v>315</v>
       </c>
       <c r="B574" s="33" t="s">
-        <v>752</v>
-[...4 lines deleted...]
-      <c r="D574" s="26"/>
+        <v>800</v>
+      </c>
+      <c r="C574" s="112">
+        <v>2220270</v>
+      </c>
+      <c r="D574" s="50"/>
       <c r="E574" s="28"/>
-      <c r="F574" s="41" t="s">
+      <c r="F574" s="40" t="s">
         <v>575</v>
       </c>
       <c r="G574" s="39" t="s">
-        <v>1083</v>
-[...3 lines deleted...]
-      </c>
+        <v>1089</v>
+      </c>
+      <c r="H574" s="41"/>
     </row>
     <row r="575" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A575" s="31" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A575" s="30" t="s">
+        <v>315</v>
+      </c>
+      <c r="B575" s="24" t="s">
+        <v>341</v>
+      </c>
+      <c r="C575" s="111">
+        <v>2100030</v>
+      </c>
+      <c r="D575" s="25"/>
       <c r="E575" s="28"/>
-      <c r="F575" s="41"/>
+      <c r="F575" s="41" t="s">
+        <v>575</v>
+      </c>
       <c r="G575" s="39" t="s">
-        <v>676</v>
+        <v>1089</v>
       </c>
       <c r="H575" s="41" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="576" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A576" s="31" t="s">
-        <v>1009</v>
-[...5 lines deleted...]
-        <v>899</v>
+        <v>315</v>
+      </c>
+      <c r="B576" s="33" t="s">
+        <v>342</v>
+      </c>
+      <c r="C576" s="112">
+        <v>2100030</v>
       </c>
       <c r="D576" s="26"/>
       <c r="E576" s="28"/>
-      <c r="F576" s="41"/>
+      <c r="F576" s="41" t="s">
+        <v>575</v>
+      </c>
       <c r="G576" s="39" t="s">
-        <v>676</v>
+        <v>1089</v>
       </c>
       <c r="H576" s="41" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="577" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A577" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D577" s="25"/>
+      <c r="A577" s="31" t="s">
+        <v>315</v>
+      </c>
+      <c r="B577" s="33" t="s">
+        <v>517</v>
+      </c>
+      <c r="C577" s="112">
+        <v>2100030</v>
+      </c>
+      <c r="D577" s="26"/>
       <c r="E577" s="28"/>
       <c r="F577" s="41" t="s">
-        <v>676</v>
+        <v>575</v>
       </c>
       <c r="G577" s="39" t="s">
-        <v>1076</v>
-[...1 lines deleted...]
-      <c r="H577" s="41"/>
+        <v>1089</v>
+      </c>
+      <c r="H577" s="41" t="s">
+        <v>575</v>
+      </c>
     </row>
     <row r="578" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A578" s="31" t="s">
-        <v>343</v>
+        <v>315</v>
       </c>
       <c r="B578" s="33" t="s">
-        <v>490</v>
-[...2 lines deleted...]
-        <v>2150074</v>
+        <v>518</v>
+      </c>
+      <c r="C578" s="112">
+        <v>2100030</v>
       </c>
       <c r="D578" s="26"/>
       <c r="E578" s="28"/>
       <c r="F578" s="41" t="s">
-        <v>676</v>
+        <v>575</v>
       </c>
       <c r="G578" s="39" t="s">
-        <v>1076</v>
-[...1 lines deleted...]
-      <c r="H578" s="41"/>
+        <v>1089</v>
+      </c>
+      <c r="H578" s="41" t="s">
+        <v>575</v>
+      </c>
     </row>
     <row r="579" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A579" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D579" s="25"/>
+      <c r="A579" s="31" t="s">
+        <v>315</v>
+      </c>
+      <c r="B579" s="58" t="s">
+        <v>877</v>
+      </c>
+      <c r="C579" s="112" t="s">
+        <v>876</v>
+      </c>
+      <c r="D579" s="26"/>
       <c r="E579" s="28"/>
       <c r="F579" s="41" t="s">
-        <v>676</v>
+        <v>575</v>
       </c>
       <c r="G579" s="39" t="s">
-        <v>1076</v>
-[...1 lines deleted...]
-      <c r="H579" s="41"/>
+        <v>676</v>
+      </c>
+      <c r="H579" s="41" t="s">
+        <v>575</v>
+      </c>
     </row>
     <row r="580" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A580" s="31" t="s">
-        <v>343</v>
-[...5 lines deleted...]
-        <v>2150067</v>
+        <v>315</v>
+      </c>
+      <c r="B580" s="24" t="s">
+        <v>692</v>
+      </c>
+      <c r="C580" s="112">
+        <v>2210940</v>
       </c>
       <c r="D580" s="26"/>
       <c r="E580" s="28"/>
       <c r="F580" s="41" t="s">
-        <v>676</v>
+        <v>575</v>
       </c>
       <c r="G580" s="39" t="s">
-        <v>1076</v>
-[...1 lines deleted...]
-      <c r="H580" s="41"/>
+        <v>1089</v>
+      </c>
+      <c r="H580" s="41" t="s">
+        <v>575</v>
+      </c>
     </row>
     <row r="581" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A581" s="31" t="s">
-        <v>343</v>
+        <v>315</v>
       </c>
       <c r="B581" s="33" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>2150067</v>
+        <v>751</v>
+      </c>
+      <c r="C581" s="112">
+        <v>2210940</v>
       </c>
       <c r="D581" s="26"/>
       <c r="E581" s="28"/>
       <c r="F581" s="41" t="s">
-        <v>676</v>
+        <v>575</v>
       </c>
       <c r="G581" s="39" t="s">
-        <v>1076</v>
-[...1 lines deleted...]
-      <c r="H581" s="41"/>
+        <v>1089</v>
+      </c>
+      <c r="H581" s="41" t="s">
+        <v>575</v>
+      </c>
     </row>
     <row r="582" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A582" s="31" t="s">
-        <v>343</v>
-[...7 lines deleted...]
-      <c r="D582" s="26"/>
+        <v>1007</v>
+      </c>
+      <c r="B582" s="58" t="s">
+        <v>896</v>
+      </c>
+      <c r="C582" s="112" t="s">
+        <v>895</v>
+      </c>
+      <c r="D582" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E582" s="28"/>
-      <c r="F582" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F582" s="41"/>
       <c r="G582" s="39" t="s">
-        <v>1076</v>
-[...1 lines deleted...]
-      <c r="H582" s="41"/>
+        <v>676</v>
+      </c>
+      <c r="H582" s="41" t="s">
+        <v>575</v>
+      </c>
     </row>
     <row r="583" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A583" s="31" t="s">
-        <v>343</v>
-[...5 lines deleted...]
-        <v>2190567</v>
+        <v>1007</v>
+      </c>
+      <c r="B583" s="58" t="s">
+        <v>897</v>
+      </c>
+      <c r="C583" s="112" t="s">
+        <v>898</v>
       </c>
       <c r="D583" s="26"/>
       <c r="E583" s="28"/>
-      <c r="F583" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F583" s="41"/>
       <c r="G583" s="39" t="s">
-        <v>1076</v>
-[...1 lines deleted...]
-      <c r="H583" s="41"/>
+        <v>676</v>
+      </c>
+      <c r="H583" s="41" t="s">
+        <v>575</v>
+      </c>
     </row>
     <row r="584" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A584" s="31" t="s">
+      <c r="A584" s="30" t="s">
         <v>343</v>
       </c>
-      <c r="B584" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D584" s="26"/>
+      <c r="B584" s="24" t="s">
+        <v>344</v>
+      </c>
+      <c r="C584" s="111">
+        <v>2150074</v>
+      </c>
+      <c r="D584" s="25"/>
       <c r="E584" s="28"/>
       <c r="F584" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G584" s="39" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="H584" s="41"/>
     </row>
     <row r="585" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A585" s="31" t="s">
         <v>343</v>
       </c>
       <c r="B585" s="33" t="s">
-        <v>782</v>
-[...2 lines deleted...]
-        <v>2220424</v>
+        <v>490</v>
+      </c>
+      <c r="C585" s="112">
+        <v>2150074</v>
       </c>
       <c r="D585" s="26"/>
       <c r="E585" s="28"/>
-      <c r="F585" s="41"/>
+      <c r="F585" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G585" s="39" t="s">
-        <v>676</v>
+        <v>1082</v>
       </c>
       <c r="H585" s="41"/>
     </row>
     <row r="586" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A586" s="31" t="s">
-        <v>349</v>
+      <c r="A586" s="30" t="s">
+        <v>343</v>
       </c>
       <c r="B586" s="24" t="s">
-        <v>586</v>
-[...4 lines deleted...]
-      <c r="D586" s="26"/>
+        <v>345</v>
+      </c>
+      <c r="C586" s="111">
+        <v>2150067</v>
+      </c>
+      <c r="D586" s="25"/>
       <c r="E586" s="28"/>
       <c r="F586" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G586" s="39" t="s">
-        <v>676</v>
+        <v>1082</v>
       </c>
       <c r="H586" s="41"/>
     </row>
     <row r="587" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A587" s="31" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>955</v>
+        <v>343</v>
+      </c>
+      <c r="B587" s="33" t="s">
+        <v>346</v>
+      </c>
+      <c r="C587" s="112">
+        <v>2150067</v>
       </c>
       <c r="D587" s="26"/>
       <c r="E587" s="28"/>
-      <c r="F587" s="41"/>
+      <c r="F587" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G587" s="39" t="s">
-        <v>676</v>
+        <v>1082</v>
       </c>
       <c r="H587" s="41"/>
     </row>
     <row r="588" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A588" s="31" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>2250358</v>
+        <v>343</v>
+      </c>
+      <c r="B588" s="33" t="s">
+        <v>347</v>
+      </c>
+      <c r="C588" s="112">
+        <v>2150067</v>
       </c>
       <c r="D588" s="26"/>
       <c r="E588" s="28"/>
-      <c r="F588" s="41"/>
+      <c r="F588" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G588" s="39" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="H588" s="41"/>
     </row>
     <row r="589" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A589" s="31" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>2250358</v>
+        <v>343</v>
+      </c>
+      <c r="B589" s="33" t="s">
+        <v>348</v>
+      </c>
+      <c r="C589" s="112">
+        <v>2171201</v>
       </c>
       <c r="D589" s="26"/>
       <c r="E589" s="28"/>
-      <c r="F589" s="41"/>
+      <c r="F589" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G589" s="39" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="H589" s="41"/>
     </row>
     <row r="590" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A590" s="31" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>2190162</v>
+        <v>343</v>
+      </c>
+      <c r="B590" s="33" t="s">
+        <v>559</v>
+      </c>
+      <c r="C590" s="112">
+        <v>2190567</v>
       </c>
       <c r="D590" s="26"/>
       <c r="E590" s="28"/>
       <c r="F590" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G590" s="39" t="s">
-        <v>676</v>
+        <v>1082</v>
       </c>
       <c r="H590" s="41"/>
     </row>
     <row r="591" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A591" s="31" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="B591" s="33" t="s">
-        <v>709</v>
-[...2 lines deleted...]
-        <v>2190162</v>
+        <v>567</v>
+      </c>
+      <c r="C591" s="112">
+        <v>2190939</v>
       </c>
       <c r="D591" s="26"/>
       <c r="E591" s="28"/>
-      <c r="F591" s="41"/>
+      <c r="F591" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G591" s="39" t="s">
-        <v>676</v>
+        <v>1082</v>
       </c>
       <c r="H591" s="41"/>
     </row>
     <row r="592" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A592" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D592" s="25"/>
+      <c r="A592" s="31" t="s">
+        <v>343</v>
+      </c>
+      <c r="B592" s="33" t="s">
+        <v>781</v>
+      </c>
+      <c r="C592" s="112">
+        <v>2220424</v>
+      </c>
+      <c r="D592" s="26"/>
       <c r="E592" s="28"/>
-      <c r="F592" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F592" s="41"/>
       <c r="G592" s="39" t="s">
-        <v>1076</v>
+        <v>676</v>
       </c>
       <c r="H592" s="41"/>
     </row>
     <row r="593" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A593" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B593" s="33" t="s">
-[...3 lines deleted...]
-        <v>2180598</v>
+      <c r="B593" s="24" t="s">
+        <v>586</v>
+      </c>
+      <c r="C593" s="112">
+        <v>2200194</v>
       </c>
       <c r="D593" s="26"/>
       <c r="E593" s="28"/>
       <c r="F593" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G593" s="39" t="s">
-        <v>1076</v>
+        <v>676</v>
       </c>
       <c r="H593" s="41"/>
     </row>
     <row r="594" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A594" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B594" s="33" t="s">
-[...3 lines deleted...]
-        <v>2190572</v>
+      <c r="B594" s="24" t="s">
+        <v>952</v>
+      </c>
+      <c r="C594" s="112" t="s">
+        <v>953</v>
       </c>
       <c r="D594" s="26"/>
       <c r="E594" s="28"/>
-      <c r="F594" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F594" s="41"/>
       <c r="G594" s="39" t="s">
-        <v>1076</v>
+        <v>676</v>
       </c>
       <c r="H594" s="41"/>
     </row>
     <row r="595" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A595" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B595" s="24" t="s">
-[...3 lines deleted...]
-        <v>2190161</v>
+      <c r="B595" s="67" t="s">
+        <v>964</v>
+      </c>
+      <c r="C595" s="112">
+        <v>2250358</v>
       </c>
       <c r="D595" s="26"/>
       <c r="E595" s="28"/>
-      <c r="F595" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F595" s="41"/>
       <c r="G595" s="39" t="s">
-        <v>676</v>
+        <v>1082</v>
       </c>
       <c r="H595" s="41"/>
     </row>
     <row r="596" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A596" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B596" s="77" t="s">
-[...3 lines deleted...]
-        <v>2190161</v>
+      <c r="B596" s="67" t="s">
+        <v>965</v>
+      </c>
+      <c r="C596" s="112">
+        <v>2250358</v>
       </c>
       <c r="D596" s="26"/>
       <c r="E596" s="28"/>
       <c r="F596" s="41"/>
       <c r="G596" s="39" t="s">
-        <v>676</v>
+        <v>1082</v>
       </c>
       <c r="H596" s="41"/>
     </row>
     <row r="597" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A597" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B597" s="79" t="s">
-[...3 lines deleted...]
-        <v>2190161</v>
+      <c r="B597" s="24" t="s">
+        <v>521</v>
+      </c>
+      <c r="C597" s="112">
+        <v>2190162</v>
       </c>
       <c r="D597" s="26"/>
-      <c r="E597" s="31"/>
-      <c r="F597" s="41"/>
+      <c r="E597" s="28"/>
+      <c r="F597" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G597" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H597" s="41"/>
     </row>
     <row r="598" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A598" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B598" s="77" t="s">
-[...3 lines deleted...]
-        <v>2190161</v>
+      <c r="B598" s="33" t="s">
+        <v>709</v>
+      </c>
+      <c r="C598" s="112">
+        <v>2190162</v>
       </c>
       <c r="D598" s="26"/>
       <c r="E598" s="28"/>
       <c r="F598" s="41"/>
       <c r="G598" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H598" s="41"/>
     </row>
     <row r="599" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A599" s="31" t="s">
+      <c r="A599" s="30" t="s">
         <v>349</v>
       </c>
-      <c r="B599" s="69" t="s">
-[...5 lines deleted...]
-      <c r="D599" s="26"/>
+      <c r="B599" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="C599" s="111">
+        <v>2180598</v>
+      </c>
+      <c r="D599" s="25"/>
       <c r="E599" s="28"/>
-      <c r="F599" s="41"/>
+      <c r="F599" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G599" s="39" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="H599" s="41"/>
     </row>
     <row r="600" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A600" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B600" s="24" t="s">
-[...3 lines deleted...]
-        <v>2190318</v>
+      <c r="B600" s="33" t="s">
+        <v>359</v>
+      </c>
+      <c r="C600" s="112">
+        <v>2180598</v>
       </c>
       <c r="D600" s="26"/>
       <c r="E600" s="28"/>
       <c r="F600" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G600" s="39" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="H600" s="41"/>
     </row>
     <row r="601" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A601" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B601" s="69" t="s">
-[...3 lines deleted...]
-        <v>2200457</v>
+      <c r="B601" s="33" t="s">
+        <v>568</v>
+      </c>
+      <c r="C601" s="112">
+        <v>2190572</v>
       </c>
       <c r="D601" s="26"/>
       <c r="E601" s="28"/>
       <c r="F601" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G601" s="39" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="H601" s="41"/>
     </row>
     <row r="602" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A602" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B602" s="69" t="s">
-[...3 lines deleted...]
-        <v>2201000</v>
+      <c r="B602" s="24" t="s">
+        <v>502</v>
+      </c>
+      <c r="C602" s="112">
+        <v>2190161</v>
       </c>
       <c r="D602" s="26"/>
       <c r="E602" s="28"/>
-      <c r="F602" s="41"/>
+      <c r="F602" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G602" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H602" s="41"/>
     </row>
     <row r="603" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A603" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B603" s="69" t="s">
-[...3 lines deleted...]
-        <v>2210265</v>
+      <c r="B603" s="72" t="s">
+        <v>854</v>
+      </c>
+      <c r="C603" s="123">
+        <v>2190161</v>
       </c>
       <c r="D603" s="26"/>
       <c r="E603" s="28"/>
       <c r="F603" s="41"/>
       <c r="G603" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H603" s="41"/>
     </row>
     <row r="604" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A604" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B604" s="69" t="s">
-[...3 lines deleted...]
-        <v>2210305</v>
+      <c r="B604" s="74" t="s">
+        <v>853</v>
+      </c>
+      <c r="C604" s="123">
+        <v>2190161</v>
       </c>
       <c r="D604" s="26"/>
-      <c r="E604" s="28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E604" s="31"/>
+      <c r="F604" s="41"/>
       <c r="G604" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H604" s="41"/>
     </row>
     <row r="605" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A605" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B605" s="69" t="s">
-[...3 lines deleted...]
-        <v>2210306</v>
+      <c r="B605" s="72" t="s">
+        <v>852</v>
+      </c>
+      <c r="C605" s="123">
+        <v>2190161</v>
       </c>
       <c r="D605" s="26"/>
       <c r="E605" s="28"/>
-      <c r="F605" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F605" s="41"/>
       <c r="G605" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H605" s="41"/>
     </row>
     <row r="606" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A606" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B606" s="69" t="s">
-[...3 lines deleted...]
-        <v>2210307</v>
+      <c r="B606" s="68" t="s">
+        <v>739</v>
+      </c>
+      <c r="C606" s="112">
+        <v>2220003</v>
       </c>
       <c r="D606" s="26"/>
       <c r="E606" s="28"/>
-      <c r="F606" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F606" s="41"/>
       <c r="G606" s="39" t="s">
-        <v>676</v>
+        <v>1082</v>
       </c>
       <c r="H606" s="41"/>
     </row>
     <row r="607" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A607" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B607" s="69" t="s">
-[...3 lines deleted...]
-        <v>2220756</v>
+      <c r="B607" s="24" t="s">
+        <v>532</v>
+      </c>
+      <c r="C607" s="112">
+        <v>2190318</v>
       </c>
       <c r="D607" s="26"/>
       <c r="E607" s="28"/>
-      <c r="F607" s="41"/>
+      <c r="F607" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G607" s="39" t="s">
-        <v>676</v>
+        <v>1082</v>
       </c>
       <c r="H607" s="41"/>
     </row>
     <row r="608" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A608" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B608" s="69" t="s">
-[...3 lines deleted...]
-        <v>2240672</v>
+      <c r="B608" s="68" t="s">
+        <v>627</v>
+      </c>
+      <c r="C608" s="112">
+        <v>2200457</v>
       </c>
       <c r="D608" s="26"/>
       <c r="E608" s="28"/>
-      <c r="F608" s="41"/>
+      <c r="F608" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G608" s="39" t="s">
-        <v>676</v>
+        <v>1082</v>
       </c>
       <c r="H608" s="41"/>
     </row>
     <row r="609" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A609" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B609" s="69" t="s">
-[...3 lines deleted...]
-        <v>2240666</v>
+      <c r="B609" s="68" t="s">
+        <v>704</v>
+      </c>
+      <c r="C609" s="112">
+        <v>2201000</v>
       </c>
       <c r="D609" s="26"/>
       <c r="E609" s="28"/>
       <c r="F609" s="41"/>
       <c r="G609" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H609" s="41"/>
     </row>
     <row r="610" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A610" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B610" s="69" t="s">
-[...3 lines deleted...]
-        <v>2250031</v>
+      <c r="B610" s="68" t="s">
+        <v>768</v>
+      </c>
+      <c r="C610" s="112">
+        <v>2210265</v>
       </c>
       <c r="D610" s="26"/>
       <c r="E610" s="28"/>
       <c r="F610" s="41"/>
       <c r="G610" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H610" s="41"/>
     </row>
     <row r="611" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A611" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B611" s="69" t="s">
-[...3 lines deleted...]
-        <v>2250032</v>
+      <c r="B611" s="68" t="s">
+        <v>663</v>
+      </c>
+      <c r="C611" s="112">
+        <v>2210305</v>
       </c>
       <c r="D611" s="26"/>
       <c r="E611" s="28"/>
-      <c r="F611" s="41"/>
+      <c r="F611" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G611" s="39" t="s">
-        <v>1076</v>
+        <v>676</v>
       </c>
       <c r="H611" s="41"/>
     </row>
     <row r="612" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A612" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B612" s="24" t="s">
-[...3 lines deleted...]
-        <v>2190317</v>
+      <c r="B612" s="68" t="s">
+        <v>664</v>
+      </c>
+      <c r="C612" s="112">
+        <v>2210306</v>
       </c>
       <c r="D612" s="26"/>
       <c r="E612" s="28"/>
       <c r="F612" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G612" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H612" s="41"/>
     </row>
     <row r="613" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A613" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B613" s="69" t="s">
-[...3 lines deleted...]
-        <v>901</v>
+      <c r="B613" s="68" t="s">
+        <v>665</v>
+      </c>
+      <c r="C613" s="112">
+        <v>2210307</v>
       </c>
       <c r="D613" s="26"/>
       <c r="E613" s="28"/>
-      <c r="F613" s="41"/>
+      <c r="F613" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G613" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H613" s="41"/>
     </row>
     <row r="614" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A614" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B614" s="69" t="s">
-[...3 lines deleted...]
-        <v>2200796</v>
+      <c r="B614" s="68" t="s">
+        <v>799</v>
+      </c>
+      <c r="C614" s="112">
+        <v>2220756</v>
       </c>
       <c r="D614" s="26"/>
-      <c r="E614" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E614" s="28"/>
       <c r="F614" s="41"/>
       <c r="G614" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H614" s="41"/>
     </row>
     <row r="615" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A615" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B615" s="69" t="s">
-[...3 lines deleted...]
-        <v>2210246</v>
+      <c r="B615" s="68" t="s">
+        <v>939</v>
+      </c>
+      <c r="C615" s="112">
+        <v>2240672</v>
       </c>
       <c r="D615" s="26"/>
       <c r="E615" s="28"/>
       <c r="F615" s="41"/>
       <c r="G615" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H615" s="41"/>
     </row>
     <row r="616" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A616" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B616" s="69" t="s">
-[...3 lines deleted...]
-        <v>2200831</v>
+      <c r="B616" s="68" t="s">
+        <v>940</v>
+      </c>
+      <c r="C616" s="112">
+        <v>2240666</v>
       </c>
       <c r="D616" s="26"/>
       <c r="E616" s="28"/>
       <c r="F616" s="41"/>
       <c r="G616" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H616" s="41"/>
     </row>
     <row r="617" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A617" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B617" s="24" t="s">
-[...3 lines deleted...]
-        <v>2190316</v>
+      <c r="B617" s="68" t="s">
+        <v>943</v>
+      </c>
+      <c r="C617" s="112">
+        <v>2250031</v>
       </c>
       <c r="D617" s="26"/>
       <c r="E617" s="28"/>
-      <c r="F617" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F617" s="41"/>
       <c r="G617" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H617" s="41"/>
     </row>
     <row r="618" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A618" s="30" t="s">
+      <c r="A618" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B618" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D618" s="25"/>
+      <c r="B618" s="68" t="s">
+        <v>944</v>
+      </c>
+      <c r="C618" s="112">
+        <v>2250032</v>
+      </c>
+      <c r="D618" s="26"/>
       <c r="E618" s="28"/>
-      <c r="F618" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F618" s="41"/>
       <c r="G618" s="39" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="H618" s="41"/>
     </row>
     <row r="619" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A619" s="30" t="s">
+      <c r="A619" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B619" s="68" t="s">
-[...5 lines deleted...]
-      <c r="D619" s="25"/>
+      <c r="B619" s="24" t="s">
+        <v>533</v>
+      </c>
+      <c r="C619" s="112">
+        <v>2190317</v>
+      </c>
+      <c r="D619" s="26"/>
       <c r="E619" s="28"/>
-      <c r="F619" s="41"/>
+      <c r="F619" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G619" s="39" t="s">
-        <v>1076</v>
+        <v>676</v>
       </c>
       <c r="H619" s="41"/>
     </row>
-    <row r="620" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A620" s="124" t="s">
+    <row r="620" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A620" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B620" s="139" t="s">
-[...12 lines deleted...]
-      <c r="A621" s="124" t="s">
+      <c r="B620" s="68" t="s">
+        <v>899</v>
+      </c>
+      <c r="C620" s="112" t="s">
+        <v>900</v>
+      </c>
+      <c r="D620" s="26"/>
+      <c r="E620" s="28"/>
+      <c r="F620" s="41"/>
+      <c r="G620" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H620" s="41"/>
+    </row>
+    <row r="621" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A621" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B621" s="139" t="s">
-[...9 lines deleted...]
-      <c r="H621" s="126"/>
+      <c r="B621" s="68" t="s">
+        <v>707</v>
+      </c>
+      <c r="C621" s="112">
+        <v>2200796</v>
+      </c>
+      <c r="D621" s="26"/>
+      <c r="E621" s="28" t="s">
+        <v>736</v>
+      </c>
+      <c r="F621" s="41"/>
+      <c r="G621" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H621" s="41"/>
     </row>
     <row r="622" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A622" s="30" t="s">
+      <c r="A622" s="31" t="s">
         <v>349</v>
       </c>
       <c r="B622" s="68" t="s">
-        <v>973</v>
-[...4 lines deleted...]
-      <c r="D622" s="25"/>
+        <v>710</v>
+      </c>
+      <c r="C622" s="112">
+        <v>2210246</v>
+      </c>
+      <c r="D622" s="26"/>
       <c r="E622" s="28"/>
       <c r="F622" s="41"/>
       <c r="G622" s="39" t="s">
-        <v>1076</v>
+        <v>676</v>
       </c>
       <c r="H622" s="41"/>
     </row>
     <row r="623" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A623" s="30" t="s">
+      <c r="A623" s="31" t="s">
         <v>349</v>
       </c>
       <c r="B623" s="68" t="s">
-        <v>974</v>
-[...4 lines deleted...]
-      <c r="D623" s="25"/>
+        <v>712</v>
+      </c>
+      <c r="C623" s="112">
+        <v>2200831</v>
+      </c>
+      <c r="D623" s="26"/>
       <c r="E623" s="28"/>
       <c r="F623" s="41"/>
-      <c r="G623" s="39"/>
+      <c r="G623" s="39" t="s">
+        <v>676</v>
+      </c>
       <c r="H623" s="41"/>
     </row>
     <row r="624" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A624" s="30" t="s">
+      <c r="A624" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B624" s="68" t="s">
-[...5 lines deleted...]
-      <c r="D624" s="25"/>
+      <c r="B624" s="24" t="s">
+        <v>534</v>
+      </c>
+      <c r="C624" s="112">
+        <v>2190316</v>
+      </c>
+      <c r="D624" s="26"/>
       <c r="E624" s="28"/>
-      <c r="F624" s="41"/>
-      <c r="G624" s="39"/>
+      <c r="F624" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G624" s="39" t="s">
+        <v>676</v>
+      </c>
       <c r="H624" s="41"/>
     </row>
     <row r="625" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A625" s="31" t="s">
+      <c r="A625" s="30" t="s">
         <v>349</v>
       </c>
-      <c r="B625" s="85" t="s">
-[...3 lines deleted...]
-        <v>871</v>
+      <c r="B625" s="24" t="s">
+        <v>351</v>
+      </c>
+      <c r="C625" s="112">
+        <v>2100041</v>
       </c>
       <c r="D625" s="25"/>
       <c r="E625" s="28"/>
-      <c r="F625" s="41"/>
+      <c r="F625" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G625" s="39" t="s">
-        <v>676</v>
+        <v>1082</v>
       </c>
       <c r="H625" s="41"/>
     </row>
     <row r="626" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A626" s="31" t="s">
+      <c r="A626" s="30" t="s">
         <v>349</v>
       </c>
-      <c r="B626" s="66" t="s">
-[...5 lines deleted...]
-      <c r="D626" s="26"/>
+      <c r="B626" s="67" t="s">
+        <v>970</v>
+      </c>
+      <c r="C626" s="112">
+        <v>2250196</v>
+      </c>
+      <c r="D626" s="25"/>
       <c r="E626" s="28"/>
-      <c r="F626" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F626" s="41"/>
       <c r="G626" s="39" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="H626" s="41"/>
     </row>
     <row r="627" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A627" s="31" t="s">
+      <c r="A627" s="30" t="s">
         <v>349</v>
       </c>
-      <c r="B627" s="66" t="s">
-[...12 lines deleted...]
-      </c>
+      <c r="B627" s="67" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C627" s="112">
+        <v>2250196</v>
+      </c>
+      <c r="D627" s="25"/>
+      <c r="E627" s="28"/>
+      <c r="F627" s="41"/>
+      <c r="G627" s="39"/>
       <c r="H627" s="41"/>
     </row>
     <row r="628" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A628" s="31" t="s">
+      <c r="A628" s="30" t="s">
         <v>349</v>
       </c>
-      <c r="B628" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D628" s="26"/>
+      <c r="B628" s="67" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C628" s="112">
+        <v>2100041</v>
+      </c>
+      <c r="D628" s="25"/>
       <c r="E628" s="28"/>
-      <c r="F628" s="41" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F628" s="41"/>
+      <c r="G628" s="39"/>
       <c r="H628" s="41"/>
     </row>
     <row r="629" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A629" s="31" t="s">
+      <c r="A629" s="30" t="s">
         <v>349</v>
       </c>
-      <c r="B629" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D629" s="26"/>
+      <c r="B629" s="67" t="s">
+        <v>971</v>
+      </c>
+      <c r="C629" s="112">
+        <v>2250519</v>
+      </c>
+      <c r="D629" s="25"/>
       <c r="E629" s="28"/>
-      <c r="F629" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F629" s="41"/>
       <c r="G629" s="39" t="s">
-        <v>676</v>
+        <v>1082</v>
       </c>
       <c r="H629" s="41"/>
     </row>
     <row r="630" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A630" s="31" t="s">
+      <c r="A630" s="30" t="s">
         <v>349</v>
       </c>
-      <c r="B630" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D630" s="26"/>
+      <c r="B630" s="67" t="s">
+        <v>972</v>
+      </c>
+      <c r="C630" s="112">
+        <v>2250519</v>
+      </c>
+      <c r="D630" s="25"/>
       <c r="E630" s="28"/>
-      <c r="F630" s="41" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F630" s="41"/>
+      <c r="G630" s="39"/>
       <c r="H630" s="41"/>
     </row>
     <row r="631" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A631" s="31" t="s">
+      <c r="A631" s="30" t="s">
         <v>349</v>
       </c>
-      <c r="B631" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D631" s="26"/>
+      <c r="B631" s="67" t="s">
+        <v>973</v>
+      </c>
+      <c r="C631" s="112">
+        <v>2250519</v>
+      </c>
+      <c r="D631" s="25"/>
       <c r="E631" s="28"/>
-      <c r="F631" s="41" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F631" s="41"/>
+      <c r="G631" s="39"/>
       <c r="H631" s="41"/>
     </row>
     <row r="632" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A632" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B632" s="66" t="s">
-[...5 lines deleted...]
-      <c r="D632" s="26"/>
+      <c r="B632" s="80" t="s">
+        <v>869</v>
+      </c>
+      <c r="C632" s="124" t="s">
+        <v>870</v>
+      </c>
+      <c r="D632" s="25"/>
       <c r="E632" s="28"/>
-      <c r="F632" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F632" s="41"/>
       <c r="G632" s="39" t="s">
-        <v>1076</v>
+        <v>676</v>
       </c>
       <c r="H632" s="41"/>
     </row>
     <row r="633" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A633" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B633" s="66" t="s">
-[...3 lines deleted...]
-        <v>2200464</v>
+      <c r="B633" s="65" t="s">
+        <v>357</v>
+      </c>
+      <c r="C633" s="112">
+        <v>2100059</v>
       </c>
       <c r="D633" s="26"/>
       <c r="E633" s="28"/>
       <c r="F633" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G633" s="39" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="H633" s="41"/>
     </row>
     <row r="634" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A634" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B634" s="66" t="s">
-[...3 lines deleted...]
-        <v>2200476</v>
+      <c r="B634" s="65" t="s">
+        <v>350</v>
+      </c>
+      <c r="C634" s="112">
+        <v>2100060</v>
       </c>
       <c r="D634" s="26"/>
-      <c r="E634" s="28"/>
+      <c r="E634" s="21"/>
       <c r="F634" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G634" s="39" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="H634" s="41"/>
     </row>
     <row r="635" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A635" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B635" s="68" t="s">
-[...5 lines deleted...]
-      <c r="D635" s="21"/>
+      <c r="B635" s="33" t="s">
+        <v>354</v>
+      </c>
+      <c r="C635" s="112">
+        <v>2140089</v>
+      </c>
+      <c r="D635" s="26"/>
       <c r="E635" s="28"/>
-      <c r="F635" s="41"/>
+      <c r="F635" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G635" s="39" t="s">
-        <v>676</v>
+        <v>1082</v>
       </c>
       <c r="H635" s="41"/>
     </row>
     <row r="636" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A636" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B636" s="68" t="s">
-[...3 lines deleted...]
-        <v>2210770</v>
+      <c r="B636" s="33" t="s">
+        <v>353</v>
+      </c>
+      <c r="C636" s="112">
+        <v>2150372</v>
       </c>
       <c r="D636" s="26"/>
       <c r="E636" s="28"/>
-      <c r="F636" s="41"/>
+      <c r="F636" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G636" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H636" s="41"/>
     </row>
     <row r="637" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A637" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B637" s="68" t="s">
-[...3 lines deleted...]
-        <v>2210777</v>
+      <c r="B637" s="33" t="s">
+        <v>355</v>
+      </c>
+      <c r="C637" s="112">
+        <v>2160662</v>
       </c>
       <c r="D637" s="26"/>
       <c r="E637" s="28"/>
-      <c r="F637" s="41"/>
+      <c r="F637" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G637" s="39" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="H637" s="41"/>
     </row>
     <row r="638" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A638" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B638" s="69" t="s">
-[...3 lines deleted...]
-        <v>2230186</v>
+      <c r="B638" s="33" t="s">
+        <v>356</v>
+      </c>
+      <c r="C638" s="112">
+        <v>2170150</v>
       </c>
       <c r="D638" s="26"/>
       <c r="E638" s="28"/>
-      <c r="F638" s="41"/>
+      <c r="F638" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G638" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H638" s="41"/>
     </row>
     <row r="639" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A639" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B639" s="24" t="s">
-[...3 lines deleted...]
-        <v>2190160</v>
+      <c r="B639" s="65" t="s">
+        <v>352</v>
+      </c>
+      <c r="C639" s="112">
+        <v>2180720</v>
       </c>
       <c r="D639" s="26"/>
       <c r="E639" s="28"/>
       <c r="F639" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G639" s="39" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="H639" s="41"/>
     </row>
     <row r="640" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A640" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B640" s="68" t="s">
-[...3 lines deleted...]
-        <v>2190160</v>
+      <c r="B640" s="65" t="s">
+        <v>617</v>
+      </c>
+      <c r="C640" s="112">
+        <v>2200464</v>
       </c>
       <c r="D640" s="26"/>
       <c r="E640" s="28"/>
-      <c r="F640" s="41"/>
+      <c r="F640" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G640" s="39" t="s">
-        <v>1076</v>
+        <v>1082</v>
       </c>
       <c r="H640" s="41"/>
     </row>
-    <row r="641" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A641" s="137" t="s">
+    <row r="641" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A641" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B641" s="139" t="s">
-[...9 lines deleted...]
-      <c r="H641" s="126"/>
+      <c r="B641" s="65" t="s">
+        <v>616</v>
+      </c>
+      <c r="C641" s="112">
+        <v>2200476</v>
+      </c>
+      <c r="D641" s="26"/>
+      <c r="E641" s="28"/>
+      <c r="F641" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G641" s="39" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H641" s="41"/>
     </row>
     <row r="642" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A642" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B642" s="68" t="s">
-[...5 lines deleted...]
-      <c r="D642" s="26"/>
+      <c r="B642" s="67" t="s">
+        <v>729</v>
+      </c>
+      <c r="C642" s="112">
+        <v>2200512</v>
+      </c>
+      <c r="D642" s="21"/>
       <c r="E642" s="28"/>
-      <c r="F642" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F642" s="41"/>
       <c r="G642" s="39" t="s">
-        <v>1076</v>
+        <v>676</v>
       </c>
       <c r="H642" s="41"/>
     </row>
-    <row r="643" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A643" s="137" t="s">
+    <row r="643" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A643" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B643" s="139" t="s">
-[...12 lines deleted...]
-      <c r="A644" s="137" t="s">
+      <c r="B643" s="67" t="s">
+        <v>774</v>
+      </c>
+      <c r="C643" s="112">
+        <v>2210770</v>
+      </c>
+      <c r="D643" s="26"/>
+      <c r="E643" s="28"/>
+      <c r="F643" s="41"/>
+      <c r="G643" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H643" s="41"/>
+    </row>
+    <row r="644" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A644" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B644" s="139" t="s">
-[...9 lines deleted...]
-      <c r="H644" s="126"/>
+      <c r="B644" s="67" t="s">
+        <v>750</v>
+      </c>
+      <c r="C644" s="112">
+        <v>2210777</v>
+      </c>
+      <c r="D644" s="26"/>
+      <c r="E644" s="28"/>
+      <c r="F644" s="41"/>
+      <c r="G644" s="39" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H644" s="41"/>
     </row>
     <row r="645" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A645" s="31" t="s">
         <v>349</v>
       </c>
       <c r="B645" s="68" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>2190160</v>
+        <v>859</v>
+      </c>
+      <c r="C645" s="112">
+        <v>2230186</v>
       </c>
       <c r="D645" s="26"/>
       <c r="E645" s="28"/>
       <c r="F645" s="41"/>
       <c r="G645" s="39" t="s">
-        <v>1076</v>
+        <v>676</v>
       </c>
       <c r="H645" s="41"/>
     </row>
     <row r="646" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A646" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B646" s="33" t="s">
-[...3 lines deleted...]
-        <v>2190863</v>
+      <c r="B646" s="24" t="s">
+        <v>503</v>
+      </c>
+      <c r="C646" s="112">
+        <v>2190160</v>
       </c>
       <c r="D646" s="26"/>
       <c r="E646" s="28"/>
       <c r="F646" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G646" s="39" t="s">
-        <v>676</v>
+        <v>1082</v>
       </c>
       <c r="H646" s="41"/>
     </row>
     <row r="647" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A647" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B647" s="24" t="s">
-[...3 lines deleted...]
-        <v>2190159</v>
+      <c r="B647" s="67" t="s">
+        <v>722</v>
+      </c>
+      <c r="C647" s="112">
+        <v>2190160</v>
       </c>
       <c r="D647" s="26"/>
       <c r="E647" s="28"/>
-      <c r="F647" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F647" s="41"/>
       <c r="G647" s="39" t="s">
-        <v>676</v>
+        <v>1082</v>
       </c>
       <c r="H647" s="41"/>
     </row>
     <row r="648" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A648" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B648" s="123" t="s">
-[...3 lines deleted...]
-        <v>2210128</v>
+      <c r="B648" s="67" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C648" s="112">
+        <v>2190160</v>
       </c>
       <c r="D648" s="26"/>
       <c r="E648" s="28"/>
       <c r="F648" s="41"/>
-      <c r="G648" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G648" s="39"/>
       <c r="H648" s="41"/>
     </row>
     <row r="649" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A649" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B649" s="44" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B649" s="67" t="s">
+        <v>628</v>
+      </c>
+      <c r="C649" s="112">
+        <v>2190160</v>
+      </c>
+      <c r="D649" s="26"/>
       <c r="E649" s="28"/>
-      <c r="F649" s="41"/>
+      <c r="F649" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G649" s="39" t="s">
-        <v>676</v>
+        <v>1082</v>
       </c>
       <c r="H649" s="41"/>
     </row>
     <row r="650" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A650" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B650" s="68" t="s">
-[...3 lines deleted...]
-        <v>2210128</v>
+      <c r="B650" s="67" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C650" s="112">
+        <v>2190160</v>
       </c>
       <c r="D650" s="26"/>
       <c r="E650" s="28"/>
       <c r="F650" s="41"/>
-      <c r="G650" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G650" s="39"/>
       <c r="H650" s="41"/>
     </row>
     <row r="651" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A651" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B651" s="68" t="s">
-[...3 lines deleted...]
-        <v>2220040</v>
+      <c r="B651" s="67" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C651" s="112">
+        <v>2190160</v>
       </c>
       <c r="D651" s="26"/>
       <c r="E651" s="28"/>
       <c r="F651" s="41"/>
-      <c r="G651" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G651" s="39"/>
       <c r="H651" s="41"/>
     </row>
     <row r="652" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A652" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B652" s="68" t="s">
-[...3 lines deleted...]
-        <v>2220609</v>
+      <c r="B652" s="67" t="s">
+        <v>701</v>
+      </c>
+      <c r="C652" s="112">
+        <v>2190160</v>
       </c>
       <c r="D652" s="26"/>
       <c r="E652" s="28"/>
       <c r="F652" s="41"/>
       <c r="G652" s="39" t="s">
-        <v>1062</v>
+        <v>1082</v>
       </c>
       <c r="H652" s="41"/>
     </row>
     <row r="653" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A653" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B653" s="69" t="s">
-[...3 lines deleted...]
-        <v>2220666</v>
+      <c r="B653" s="33" t="s">
+        <v>566</v>
+      </c>
+      <c r="C653" s="112">
+        <v>2190863</v>
       </c>
       <c r="D653" s="26"/>
       <c r="E653" s="28"/>
-      <c r="F653" s="41"/>
+      <c r="F653" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G653" s="39" t="s">
-        <v>1062</v>
+        <v>676</v>
       </c>
       <c r="H653" s="41"/>
     </row>
     <row r="654" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A654" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B654" s="69" t="s">
-[...3 lines deleted...]
-        <v>2220667</v>
+      <c r="B654" s="24" t="s">
+        <v>524</v>
+      </c>
+      <c r="C654" s="112">
+        <v>2190159</v>
       </c>
       <c r="D654" s="26"/>
       <c r="E654" s="28"/>
-      <c r="F654" s="41"/>
+      <c r="F654" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G654" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H654" s="41"/>
     </row>
     <row r="655" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A655" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B655" s="69" t="s">
-[...3 lines deleted...]
-        <v>2220668</v>
+      <c r="B655" s="147" t="s">
+        <v>687</v>
+      </c>
+      <c r="C655" s="112">
+        <v>2210128</v>
       </c>
       <c r="D655" s="26"/>
       <c r="E655" s="28"/>
       <c r="F655" s="41"/>
       <c r="G655" s="39" t="s">
-        <v>1062</v>
+        <v>1068</v>
       </c>
       <c r="H655" s="41"/>
     </row>
     <row r="656" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A656" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B656" s="69" t="s">
-[...5 lines deleted...]
-      <c r="D656" s="26"/>
+      <c r="B656" s="44" t="s">
+        <v>951</v>
+      </c>
+      <c r="C656" s="112">
+        <v>2250202</v>
+      </c>
+      <c r="D656" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E656" s="28"/>
       <c r="F656" s="41"/>
       <c r="G656" s="39" t="s">
-        <v>1062</v>
+        <v>676</v>
       </c>
       <c r="H656" s="41"/>
     </row>
     <row r="657" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A657" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B657" s="69" t="s">
-[...3 lines deleted...]
-        <v>2220670</v>
+      <c r="B657" s="67" t="s">
+        <v>688</v>
+      </c>
+      <c r="C657" s="112">
+        <v>2210128</v>
       </c>
       <c r="D657" s="26"/>
       <c r="E657" s="28"/>
       <c r="F657" s="41"/>
       <c r="G657" s="39" t="s">
-        <v>676</v>
+        <v>1068</v>
       </c>
       <c r="H657" s="41"/>
     </row>
     <row r="658" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A658" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B658" s="69" t="s">
-[...3 lines deleted...]
-        <v>2220671</v>
+      <c r="B658" s="67" t="s">
+        <v>778</v>
+      </c>
+      <c r="C658" s="112">
+        <v>2220040</v>
       </c>
       <c r="D658" s="26"/>
       <c r="E658" s="28"/>
       <c r="F658" s="41"/>
       <c r="G658" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H658" s="41"/>
     </row>
     <row r="659" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A659" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B659" s="69" t="s">
-[...3 lines deleted...]
-        <v>2220672</v>
+      <c r="B659" s="67" t="s">
+        <v>823</v>
+      </c>
+      <c r="C659" s="112">
+        <v>2220609</v>
       </c>
       <c r="D659" s="26"/>
       <c r="E659" s="28"/>
       <c r="F659" s="41"/>
       <c r="G659" s="39" t="s">
-        <v>676</v>
+        <v>1068</v>
       </c>
       <c r="H659" s="41"/>
     </row>
     <row r="660" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A660" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B660" s="69" t="s">
-[...3 lines deleted...]
-        <v>2220673</v>
+      <c r="B660" s="68" t="s">
+        <v>786</v>
+      </c>
+      <c r="C660" s="112">
+        <v>2220666</v>
       </c>
       <c r="D660" s="26"/>
       <c r="E660" s="28"/>
       <c r="F660" s="41"/>
       <c r="G660" s="39" t="s">
-        <v>676</v>
+        <v>1068</v>
       </c>
       <c r="H660" s="41"/>
     </row>
     <row r="661" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A661" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B661" s="69" t="s">
-[...3 lines deleted...]
-        <v>2220674</v>
+      <c r="B661" s="68" t="s">
+        <v>787</v>
+      </c>
+      <c r="C661" s="112">
+        <v>2220667</v>
       </c>
       <c r="D661" s="26"/>
       <c r="E661" s="28"/>
       <c r="F661" s="41"/>
       <c r="G661" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H661" s="41"/>
     </row>
     <row r="662" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A662" s="31" t="s">
         <v>349</v>
       </c>
       <c r="B662" s="68" t="s">
-        <v>825</v>
-[...2 lines deleted...]
-        <v>2221018</v>
+        <v>788</v>
+      </c>
+      <c r="C662" s="112">
+        <v>2220668</v>
       </c>
       <c r="D662" s="26"/>
       <c r="E662" s="28"/>
       <c r="F662" s="41"/>
       <c r="G662" s="39" t="s">
-        <v>676</v>
+        <v>1068</v>
       </c>
       <c r="H662" s="41"/>
     </row>
-    <row r="663" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="663" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A663" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B663" s="24" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B663" s="68" t="s">
+        <v>789</v>
+      </c>
+      <c r="C663" s="112">
+        <v>2220669</v>
+      </c>
+      <c r="D663" s="26"/>
       <c r="E663" s="28"/>
-      <c r="F663" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F663" s="41"/>
       <c r="G663" s="39" t="s">
-        <v>676</v>
+        <v>1068</v>
       </c>
       <c r="H663" s="41"/>
     </row>
     <row r="664" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A664" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B664" s="24" t="s">
-[...3 lines deleted...]
-        <v>2190158</v>
+      <c r="B664" s="68" t="s">
+        <v>790</v>
+      </c>
+      <c r="C664" s="112">
+        <v>2220670</v>
       </c>
       <c r="D664" s="26"/>
       <c r="E664" s="28"/>
-      <c r="F664" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F664" s="41"/>
       <c r="G664" s="39" t="s">
-        <v>1076</v>
+        <v>676</v>
       </c>
       <c r="H664" s="41"/>
     </row>
-    <row r="665" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A665" s="137" t="s">
+    <row r="665" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A665" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B665" s="139" t="s">
-[...12 lines deleted...]
-      <c r="A666" s="137" t="s">
+      <c r="B665" s="68" t="s">
+        <v>794</v>
+      </c>
+      <c r="C665" s="112">
+        <v>2220671</v>
+      </c>
+      <c r="D665" s="26"/>
+      <c r="E665" s="28"/>
+      <c r="F665" s="41"/>
+      <c r="G665" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H665" s="41"/>
+    </row>
+    <row r="666" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A666" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B666" s="139" t="s">
-[...9 lines deleted...]
-      <c r="H666" s="126"/>
+      <c r="B666" s="68" t="s">
+        <v>793</v>
+      </c>
+      <c r="C666" s="112">
+        <v>2220672</v>
+      </c>
+      <c r="D666" s="26"/>
+      <c r="E666" s="28"/>
+      <c r="F666" s="41"/>
+      <c r="G666" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H666" s="41"/>
     </row>
     <row r="667" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A667" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B667" s="33" t="s">
-[...3 lines deleted...]
-        <v>2190158</v>
+      <c r="B667" s="68" t="s">
+        <v>792</v>
+      </c>
+      <c r="C667" s="112">
+        <v>2220673</v>
       </c>
       <c r="D667" s="26"/>
       <c r="E667" s="28"/>
       <c r="F667" s="41"/>
       <c r="G667" s="39" t="s">
-        <v>1076</v>
+        <v>676</v>
       </c>
       <c r="H667" s="41"/>
     </row>
-    <row r="668" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A668" s="137" t="s">
+    <row r="668" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A668" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B668" s="140" t="s">
-[...12 lines deleted...]
-      <c r="A669" s="137" t="s">
+      <c r="B668" s="68" t="s">
+        <v>791</v>
+      </c>
+      <c r="C668" s="112">
+        <v>2220674</v>
+      </c>
+      <c r="D668" s="26"/>
+      <c r="E668" s="28"/>
+      <c r="F668" s="41"/>
+      <c r="G668" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H668" s="41"/>
+    </row>
+    <row r="669" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A669" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B669" s="140" t="s">
-[...11 lines deleted...]
-    <row r="670" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="B669" s="67" t="s">
+        <v>824</v>
+      </c>
+      <c r="C669" s="112">
+        <v>2221018</v>
+      </c>
+      <c r="D669" s="26"/>
+      <c r="E669" s="28"/>
+      <c r="F669" s="41"/>
+      <c r="G669" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H669" s="41"/>
+    </row>
+    <row r="670" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A670" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B670" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C670" s="167">
+      <c r="B670" s="24" t="s">
+        <v>504</v>
+      </c>
+      <c r="C670" s="112">
+        <v>2190190</v>
+      </c>
+      <c r="D670" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="E670" s="28"/>
+      <c r="F670" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G670" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H670" s="41"/>
+    </row>
+    <row r="671" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A671" s="31" t="s">
+        <v>349</v>
+      </c>
+      <c r="B671" s="24" t="s">
+        <v>505</v>
+      </c>
+      <c r="C671" s="112">
         <v>2190158</v>
       </c>
-      <c r="D670" s="26"/>
-[...10 lines deleted...]
-      <c r="A671" s="137" t="s">
+      <c r="D671" s="26"/>
+      <c r="E671" s="28"/>
+      <c r="F671" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G671" s="39" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H671" s="41"/>
+    </row>
+    <row r="672" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A672" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B671" s="140" t="s">
-[...2 lines deleted...]
-      <c r="C671" s="179">
+      <c r="B672" s="67" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C672" s="112">
         <v>2190158</v>
       </c>
-      <c r="D671" s="138"/>
-[...15 lines deleted...]
-      <c r="D672" s="25"/>
+      <c r="D672" s="26"/>
       <c r="E672" s="28"/>
       <c r="F672" s="41"/>
-      <c r="G672" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G672" s="39"/>
       <c r="H672" s="41"/>
     </row>
     <row r="673" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A673" s="30" t="s">
+      <c r="A673" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B673" s="69" t="s">
-[...5 lines deleted...]
-      <c r="D673" s="25"/>
+      <c r="B673" s="67" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C673" s="112">
+        <v>2190158</v>
+      </c>
+      <c r="D673" s="26"/>
       <c r="E673" s="28"/>
       <c r="F673" s="41"/>
       <c r="G673" s="39"/>
       <c r="H673" s="41"/>
     </row>
     <row r="674" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A674" s="30" t="s">
+      <c r="A674" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B674" s="69" t="s">
-[...5 lines deleted...]
-      <c r="D674" s="25"/>
+      <c r="B674" s="33" t="s">
+        <v>715</v>
+      </c>
+      <c r="C674" s="112">
+        <v>2190158</v>
+      </c>
+      <c r="D674" s="26"/>
       <c r="E674" s="28"/>
       <c r="F674" s="41"/>
-      <c r="G674" s="39"/>
+      <c r="G674" s="39" t="s">
+        <v>1082</v>
+      </c>
       <c r="H674" s="41"/>
     </row>
-    <row r="675" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A675" s="124" t="s">
+    <row r="675" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A675" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B675" s="139" t="s">
-[...9 lines deleted...]
-      <c r="H675" s="126"/>
+      <c r="B675" s="33" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C675" s="112">
+        <v>2190158</v>
+      </c>
+      <c r="D675" s="26"/>
+      <c r="E675" s="28"/>
+      <c r="F675" s="41"/>
+      <c r="G675" s="39"/>
+      <c r="H675" s="41"/>
     </row>
     <row r="676" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A676" s="30" t="s">
+      <c r="A676" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B676" s="68" t="s">
-[...5 lines deleted...]
-      <c r="D676" s="25"/>
+      <c r="B676" s="33" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C676" s="112">
+        <v>2190158</v>
+      </c>
+      <c r="D676" s="26"/>
       <c r="E676" s="28"/>
       <c r="F676" s="41"/>
-      <c r="G676" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G676" s="39"/>
       <c r="H676" s="41"/>
     </row>
-    <row r="677" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A677" s="124" t="s">
+    <row r="677" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A677" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B677" s="142" t="s">
-[...11 lines deleted...]
-      <c r="H677" s="126"/>
+      <c r="B677" s="33" t="s">
+        <v>716</v>
+      </c>
+      <c r="C677" s="112">
+        <v>2190158</v>
+      </c>
+      <c r="D677" s="26"/>
+      <c r="E677" s="28" t="s">
+        <v>737</v>
+      </c>
+      <c r="F677" s="41"/>
+      <c r="G677" s="39" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H677" s="41"/>
     </row>
     <row r="678" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A678" s="31" t="s">
         <v>349</v>
       </c>
-      <c r="B678" s="24" t="s">
-[...3 lines deleted...]
-        <v>2190157</v>
+      <c r="B678" s="33" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C678" s="112">
+        <v>2190158</v>
       </c>
       <c r="D678" s="26"/>
       <c r="E678" s="28"/>
-      <c r="F678" s="41" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F678" s="41"/>
+      <c r="G678" s="39"/>
       <c r="H678" s="41"/>
     </row>
     <row r="679" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A679" s="30" t="s">
-        <v>360</v>
-[...9 lines deleted...]
-      </c>
+        <v>349</v>
+      </c>
+      <c r="B679" s="68" t="s">
+        <v>756</v>
+      </c>
+      <c r="C679" s="111">
+        <v>2220267</v>
+      </c>
+      <c r="D679" s="25"/>
       <c r="E679" s="28"/>
-      <c r="F679" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F679" s="41"/>
       <c r="G679" s="39" t="s">
-        <v>676</v>
+        <v>1082</v>
       </c>
       <c r="H679" s="41"/>
     </row>
     <row r="680" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A680" s="31" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A680" s="30" t="s">
+        <v>349</v>
+      </c>
+      <c r="B680" s="68" t="s">
+        <v>975</v>
+      </c>
+      <c r="C680" s="111">
+        <v>2220267</v>
+      </c>
+      <c r="D680" s="25"/>
       <c r="E680" s="28"/>
-      <c r="F680" s="41" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F680" s="41"/>
+      <c r="G680" s="39"/>
       <c r="H680" s="41"/>
     </row>
     <row r="681" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A681" s="30" t="s">
-        <v>362</v>
-[...9 lines deleted...]
-      </c>
+        <v>349</v>
+      </c>
+      <c r="B681" s="68" t="s">
+        <v>976</v>
+      </c>
+      <c r="C681" s="111">
+        <v>2220267</v>
+      </c>
+      <c r="D681" s="25"/>
       <c r="E681" s="28"/>
-      <c r="F681" s="41" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F681" s="41"/>
+      <c r="G681" s="39"/>
       <c r="H681" s="41"/>
     </row>
     <row r="682" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A682" s="30" t="s">
-        <v>364</v>
-[...9 lines deleted...]
-      </c>
+        <v>349</v>
+      </c>
+      <c r="B682" s="67" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C682" s="111">
+        <v>2230513</v>
+      </c>
+      <c r="D682" s="25"/>
       <c r="E682" s="28"/>
-      <c r="F682" s="41" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F682" s="41"/>
+      <c r="G682" s="39"/>
       <c r="H682" s="41"/>
     </row>
     <row r="683" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A683" s="30" t="s">
-        <v>364</v>
-[...9 lines deleted...]
-      </c>
+        <v>349</v>
+      </c>
+      <c r="B683" s="67" t="s">
+        <v>959</v>
+      </c>
+      <c r="C683" s="111">
+        <v>2250300</v>
+      </c>
+      <c r="D683" s="25"/>
       <c r="E683" s="28"/>
-      <c r="F683" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F683" s="41"/>
       <c r="G683" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H683" s="41"/>
     </row>
     <row r="684" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A684" s="30" t="s">
-        <v>364</v>
-[...7 lines deleted...]
-      <c r="D684" s="50" t="s">
+        <v>349</v>
+      </c>
+      <c r="B684" s="44" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C684" s="111">
+        <v>2260169</v>
+      </c>
+      <c r="D684" s="25" t="s">
         <v>21</v>
       </c>
       <c r="E684" s="28"/>
-      <c r="F684" s="41" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F684" s="41"/>
+      <c r="G684" s="39"/>
       <c r="H684" s="41"/>
     </row>
     <row r="685" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A685" s="30" t="s">
-        <v>364</v>
+      <c r="A685" s="31" t="s">
+        <v>349</v>
       </c>
       <c r="B685" s="24" t="s">
-        <v>367</v>
-[...4 lines deleted...]
-      <c r="D685" s="25"/>
+        <v>525</v>
+      </c>
+      <c r="C685" s="112">
+        <v>2190157</v>
+      </c>
+      <c r="D685" s="26"/>
       <c r="E685" s="28"/>
       <c r="F685" s="41" t="s">
-        <v>575</v>
+        <v>676</v>
       </c>
       <c r="G685" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H685" s="41"/>
     </row>
     <row r="686" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A686" s="30" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="B686" s="24" t="s">
-        <v>368</v>
-[...4 lines deleted...]
-      <c r="D686" s="25"/>
+        <v>361</v>
+      </c>
+      <c r="C686" s="111">
+        <v>2110084</v>
+      </c>
+      <c r="D686" s="49" t="s">
+        <v>21</v>
+      </c>
       <c r="E686" s="28"/>
       <c r="F686" s="41" t="s">
-        <v>575</v>
+        <v>676</v>
       </c>
       <c r="G686" s="39" t="s">
-        <v>1078</v>
+        <v>676</v>
       </c>
       <c r="H686" s="41"/>
     </row>
     <row r="687" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A687" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D687" s="25" t="s">
+      <c r="A687" s="31" t="s">
+        <v>360</v>
+      </c>
+      <c r="B687" s="33" t="s">
+        <v>632</v>
+      </c>
+      <c r="C687" s="112">
+        <v>2110084</v>
+      </c>
+      <c r="D687" s="26" t="s">
         <v>21</v>
       </c>
       <c r="E687" s="28"/>
       <c r="F687" s="41" t="s">
-        <v>575</v>
+        <v>676</v>
       </c>
       <c r="G687" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H687" s="41"/>
     </row>
     <row r="688" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A688" s="30" t="s">
-        <v>364</v>
-[...7 lines deleted...]
-      <c r="D688" s="25" t="s">
+        <v>362</v>
+      </c>
+      <c r="B688" s="24" t="s">
+        <v>363</v>
+      </c>
+      <c r="C688" s="111">
+        <v>2090146</v>
+      </c>
+      <c r="D688" s="49" t="s">
         <v>21</v>
       </c>
       <c r="E688" s="28"/>
       <c r="F688" s="41" t="s">
-        <v>575</v>
+        <v>676</v>
       </c>
       <c r="G688" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H688" s="41"/>
     </row>
     <row r="689" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A689" s="30" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="B689" s="24" t="s">
-        <v>370</v>
-[...4 lines deleted...]
-      <c r="D689" s="25"/>
+        <v>365</v>
+      </c>
+      <c r="C689" s="111">
+        <v>2090200</v>
+      </c>
+      <c r="D689" s="49" t="s">
+        <v>21</v>
+      </c>
       <c r="E689" s="28"/>
       <c r="F689" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G689" s="39" t="s">
         <v>676</v>
       </c>
-      <c r="H689" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H689" s="41"/>
     </row>
     <row r="690" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A690" s="30" t="s">
-        <v>371</v>
-[...7 lines deleted...]
-      <c r="D690" s="25"/>
+        <v>364</v>
+      </c>
+      <c r="B690" s="33" t="s">
+        <v>645</v>
+      </c>
+      <c r="C690" s="111">
+        <v>2090200</v>
+      </c>
+      <c r="D690" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E690" s="28"/>
       <c r="F690" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G690" s="39" t="s">
-        <v>1084</v>
+        <v>676</v>
       </c>
       <c r="H690" s="41"/>
     </row>
     <row r="691" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A691" s="31" t="s">
-[...8 lines deleted...]
-      <c r="D691" s="26"/>
+      <c r="A691" s="30" t="s">
+        <v>364</v>
+      </c>
+      <c r="B691" s="24" t="s">
+        <v>366</v>
+      </c>
+      <c r="C691" s="111">
+        <v>2090199</v>
+      </c>
+      <c r="D691" s="49" t="s">
+        <v>21</v>
+      </c>
       <c r="E691" s="28"/>
       <c r="F691" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G691" s="39" t="s">
-        <v>1084</v>
+        <v>676</v>
       </c>
       <c r="H691" s="41"/>
     </row>
     <row r="692" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A692" s="31" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A692" s="30" t="s">
+        <v>364</v>
+      </c>
+      <c r="B692" s="24" t="s">
+        <v>367</v>
+      </c>
+      <c r="C692" s="111">
+        <v>2160609</v>
+      </c>
+      <c r="D692" s="25"/>
       <c r="E692" s="28"/>
       <c r="F692" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G692" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H692" s="41"/>
     </row>
     <row r="693" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A693" s="31" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A693" s="30" t="s">
+        <v>364</v>
+      </c>
+      <c r="B693" s="24" t="s">
+        <v>368</v>
+      </c>
+      <c r="C693" s="111">
+        <v>2160608</v>
+      </c>
+      <c r="D693" s="25"/>
       <c r="E693" s="28"/>
       <c r="F693" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G693" s="39" t="s">
-        <v>676</v>
+        <v>1084</v>
       </c>
       <c r="H693" s="41"/>
     </row>
     <row r="694" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A694" s="30" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="B694" s="24" t="s">
-        <v>376</v>
-[...4 lines deleted...]
-      <c r="D694" s="25"/>
+        <v>551</v>
+      </c>
+      <c r="C694" s="111">
+        <v>2190808</v>
+      </c>
+      <c r="D694" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E694" s="28"/>
       <c r="F694" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G694" s="39" t="s">
-        <v>1084</v>
+        <v>676</v>
       </c>
       <c r="H694" s="41"/>
     </row>
     <row r="695" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A695" s="31" t="s">
-        <v>371</v>
+      <c r="A695" s="30" t="s">
+        <v>364</v>
       </c>
       <c r="B695" s="33" t="s">
-        <v>377</v>
-[...4 lines deleted...]
-      <c r="D695" s="26"/>
+        <v>550</v>
+      </c>
+      <c r="C695" s="111">
+        <v>2190808</v>
+      </c>
+      <c r="D695" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E695" s="28"/>
       <c r="F695" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G695" s="39" t="s">
-        <v>1084</v>
+        <v>676</v>
       </c>
       <c r="H695" s="41"/>
     </row>
     <row r="696" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A696" s="30" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B696" s="24" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>2060034</v>
+        <v>370</v>
+      </c>
+      <c r="C696" s="111">
+        <v>8700752</v>
       </c>
       <c r="D696" s="25"/>
       <c r="E696" s="28"/>
       <c r="F696" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G696" s="39" t="s">
-        <v>1084</v>
-[...1 lines deleted...]
-      <c r="H696" s="41"/>
+        <v>676</v>
+      </c>
+      <c r="H696" s="41" t="s">
+        <v>575</v>
+      </c>
     </row>
     <row r="697" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A697" s="30" t="s">
-        <v>379</v>
+        <v>371</v>
       </c>
       <c r="B697" s="24" t="s">
-        <v>396</v>
-[...2 lines deleted...]
-        <v>2150168</v>
+        <v>374</v>
+      </c>
+      <c r="C697" s="111">
+        <v>2120158</v>
       </c>
       <c r="D697" s="25"/>
       <c r="E697" s="28"/>
       <c r="F697" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G697" s="39" t="s">
-        <v>676</v>
+        <v>1090</v>
       </c>
       <c r="H697" s="41"/>
     </row>
     <row r="698" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A698" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D698" s="25"/>
+      <c r="A698" s="31" t="s">
+        <v>371</v>
+      </c>
+      <c r="B698" s="33" t="s">
+        <v>375</v>
+      </c>
+      <c r="C698" s="112">
+        <v>2120158</v>
+      </c>
+      <c r="D698" s="26"/>
       <c r="E698" s="28"/>
       <c r="F698" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G698" s="39" t="s">
-        <v>1085</v>
+        <v>1090</v>
       </c>
       <c r="H698" s="41"/>
     </row>
     <row r="699" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A699" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D699" s="25"/>
+      <c r="A699" s="31" t="s">
+        <v>371</v>
+      </c>
+      <c r="B699" s="44" t="s">
+        <v>372</v>
+      </c>
+      <c r="C699" s="112">
+        <v>2120173</v>
+      </c>
+      <c r="D699" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E699" s="28"/>
       <c r="F699" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G699" s="39" t="s">
-        <v>1085</v>
+        <v>676</v>
       </c>
       <c r="H699" s="41"/>
     </row>
     <row r="700" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A700" s="31" t="s">
-        <v>379</v>
+        <v>371</v>
       </c>
       <c r="B700" s="33" t="s">
-        <v>381</v>
-[...4 lines deleted...]
-      <c r="D700" s="26"/>
+        <v>373</v>
+      </c>
+      <c r="C700" s="112">
+        <v>2120173</v>
+      </c>
+      <c r="D700" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E700" s="28"/>
       <c r="F700" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G700" s="39" t="s">
-        <v>1085</v>
+        <v>676</v>
       </c>
       <c r="H700" s="41"/>
     </row>
     <row r="701" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A701" s="31" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A701" s="30" t="s">
+        <v>371</v>
+      </c>
+      <c r="B701" s="24" t="s">
+        <v>376</v>
+      </c>
+      <c r="C701" s="111">
+        <v>2100038</v>
+      </c>
+      <c r="D701" s="25"/>
       <c r="E701" s="28"/>
       <c r="F701" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G701" s="39" t="s">
-        <v>676</v>
+        <v>1090</v>
       </c>
       <c r="H701" s="41"/>
     </row>
     <row r="702" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A702" s="31" t="s">
-        <v>379</v>
+        <v>371</v>
       </c>
       <c r="B702" s="33" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>8300063</v>
+        <v>377</v>
+      </c>
+      <c r="C702" s="112">
+        <v>2100038</v>
       </c>
       <c r="D702" s="26"/>
       <c r="E702" s="28"/>
       <c r="F702" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G702" s="39" t="s">
-        <v>1085</v>
+        <v>1090</v>
       </c>
       <c r="H702" s="41"/>
     </row>
     <row r="703" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A703" s="31" t="s">
+      <c r="A703" s="30" t="s">
+        <v>371</v>
+      </c>
+      <c r="B703" s="24" t="s">
+        <v>378</v>
+      </c>
+      <c r="C703" s="111">
+        <v>2060034</v>
+      </c>
+      <c r="D703" s="25"/>
+      <c r="E703" s="28"/>
+      <c r="F703" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G703" s="39" t="s">
+        <v>1090</v>
+      </c>
+      <c r="H703" s="41"/>
+    </row>
+    <row r="704" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A704" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B703" s="66" t="s">
-[...16 lines deleted...]
-      <c r="A704" s="31" t="s">
+      <c r="B704" s="24" t="s">
+        <v>396</v>
+      </c>
+      <c r="C704" s="111">
+        <v>2150168</v>
+      </c>
+      <c r="D704" s="25"/>
+      <c r="E704" s="28"/>
+      <c r="F704" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G704" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H704" s="41"/>
+    </row>
+    <row r="705" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A705" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B704" s="33" t="s">
-[...16 lines deleted...]
-      <c r="A705" s="31" t="s">
+      <c r="B705" s="24" t="s">
+        <v>380</v>
+      </c>
+      <c r="C705" s="111">
+        <v>8300063</v>
+      </c>
+      <c r="D705" s="25"/>
+      <c r="E705" s="28"/>
+      <c r="F705" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G705" s="39" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H705" s="41"/>
+    </row>
+    <row r="706" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A706" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B705" s="66" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B706" s="33" t="s">
-        <v>572</v>
-[...6 lines deleted...]
-      <c r="F706" s="42" t="s">
+        <v>577</v>
+      </c>
+      <c r="C706" s="111">
+        <v>8300063</v>
+      </c>
+      <c r="D706" s="25"/>
+      <c r="E706" s="28"/>
+      <c r="F706" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G706" s="39" t="s">
-        <v>1085</v>
-[...1 lines deleted...]
-      <c r="H706" s="26"/>
+        <v>1091</v>
+      </c>
+      <c r="H706" s="41"/>
     </row>
     <row r="707" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A707" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B707" s="33" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>2190946</v>
+        <v>381</v>
+      </c>
+      <c r="C707" s="112">
+        <v>8300063</v>
       </c>
       <c r="D707" s="26"/>
-      <c r="E707" s="67"/>
-      <c r="F707" s="42" t="s">
+      <c r="E707" s="28"/>
+      <c r="F707" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G707" s="39" t="s">
-        <v>1085</v>
-[...1 lines deleted...]
-      <c r="H707" s="26"/>
+        <v>1091</v>
+      </c>
+      <c r="H707" s="41"/>
     </row>
     <row r="708" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A708" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B708" s="66" t="s">
-[...7 lines deleted...]
-      <c r="F708" s="42" t="s">
+      <c r="B708" s="142" t="s">
+        <v>920</v>
+      </c>
+      <c r="C708" s="112" t="s">
+        <v>922</v>
+      </c>
+      <c r="D708" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="E708" s="28"/>
+      <c r="F708" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G708" s="39" t="s">
-        <v>1085</v>
-[...1 lines deleted...]
-      <c r="H708" s="26"/>
+        <v>676</v>
+      </c>
+      <c r="H708" s="41"/>
     </row>
     <row r="709" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A709" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B709" s="33" t="s">
-        <v>630</v>
-[...2 lines deleted...]
-        <v>2190950</v>
+        <v>576</v>
+      </c>
+      <c r="C709" s="111">
+        <v>8300063</v>
       </c>
       <c r="D709" s="26"/>
-      <c r="E709" s="67"/>
-      <c r="F709" s="42" t="s">
+      <c r="E709" s="28"/>
+      <c r="F709" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G709" s="39" t="s">
-        <v>1085</v>
-[...1 lines deleted...]
-      <c r="H709" s="26"/>
+        <v>1091</v>
+      </c>
+      <c r="H709" s="41"/>
     </row>
     <row r="710" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A710" s="30" t="s">
+      <c r="A710" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B710" s="43" t="s">
-[...7 lines deleted...]
-      <c r="F710" s="41" t="s">
+      <c r="B710" s="65" t="s">
+        <v>489</v>
+      </c>
+      <c r="C710" s="112">
+        <v>2190198</v>
+      </c>
+      <c r="D710" s="26"/>
+      <c r="E710" s="66"/>
+      <c r="F710" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G710" s="39" t="s">
-        <v>1085</v>
-[...1 lines deleted...]
-      <c r="H710" s="41"/>
+        <v>1091</v>
+      </c>
+      <c r="H710" s="26"/>
     </row>
     <row r="711" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A711" s="30" t="s">
+      <c r="A711" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B711" s="43" t="s">
-[...7 lines deleted...]
-      <c r="F711" s="41" t="s">
+      <c r="B711" s="33" t="s">
+        <v>500</v>
+      </c>
+      <c r="C711" s="112">
+        <v>2190198</v>
+      </c>
+      <c r="D711" s="26"/>
+      <c r="E711" s="66"/>
+      <c r="F711" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G711" s="39" t="s">
-        <v>1085</v>
-[...1 lines deleted...]
-      <c r="H711" s="41"/>
+        <v>1091</v>
+      </c>
+      <c r="H711" s="26"/>
     </row>
     <row r="712" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A712" s="30" t="s">
+      <c r="A712" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B712" s="24" t="s">
-[...7 lines deleted...]
-      <c r="F712" s="41" t="s">
+      <c r="B712" s="65" t="s">
+        <v>571</v>
+      </c>
+      <c r="C712" s="112">
+        <v>2190946</v>
+      </c>
+      <c r="D712" s="26"/>
+      <c r="E712" s="66"/>
+      <c r="F712" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G712" s="39" t="s">
-        <v>1085</v>
-[...1 lines deleted...]
-      <c r="H712" s="41"/>
+        <v>1091</v>
+      </c>
+      <c r="H712" s="26"/>
     </row>
     <row r="713" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A713" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B713" s="33" t="s">
-        <v>558</v>
-[...2 lines deleted...]
-        <v>6200445</v>
+        <v>572</v>
+      </c>
+      <c r="C713" s="112">
+        <v>2190946</v>
       </c>
       <c r="D713" s="26"/>
-      <c r="E713" s="28"/>
-      <c r="F713" s="41" t="s">
+      <c r="E713" s="66"/>
+      <c r="F713" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G713" s="39" t="s">
-        <v>1085</v>
-[...4 lines deleted...]
-      <c r="A714" s="137" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H713" s="26"/>
+    </row>
+    <row r="714" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A714" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B714" s="144" t="s">
-[...11 lines deleted...]
-      <c r="H714" s="126"/>
+      <c r="B714" s="33" t="s">
+        <v>573</v>
+      </c>
+      <c r="C714" s="112">
+        <v>2190946</v>
+      </c>
+      <c r="D714" s="26"/>
+      <c r="E714" s="66"/>
+      <c r="F714" s="42" t="s">
+        <v>575</v>
+      </c>
+      <c r="G714" s="39" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H714" s="26"/>
     </row>
     <row r="715" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A715" s="30" t="s">
+      <c r="A715" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B715" s="24" t="s">
-[...7 lines deleted...]
-      <c r="F715" s="72" t="s">
+      <c r="B715" s="65" t="s">
+        <v>629</v>
+      </c>
+      <c r="C715" s="112">
+        <v>2190950</v>
+      </c>
+      <c r="D715" s="26"/>
+      <c r="E715" s="66"/>
+      <c r="F715" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G715" s="39" t="s">
-        <v>1085</v>
-[...1 lines deleted...]
-      <c r="H715" s="73"/>
+        <v>1091</v>
+      </c>
+      <c r="H715" s="26"/>
     </row>
     <row r="716" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A716" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B716" s="66" t="s">
-[...3 lines deleted...]
-        <v>2140021</v>
+      <c r="B716" s="33" t="s">
+        <v>630</v>
+      </c>
+      <c r="C716" s="112">
+        <v>2190950</v>
       </c>
       <c r="D716" s="26"/>
-      <c r="E716" s="28"/>
-      <c r="F716" s="41" t="s">
+      <c r="E716" s="66"/>
+      <c r="F716" s="42" t="s">
         <v>575</v>
       </c>
       <c r="G716" s="39" t="s">
-        <v>1085</v>
-[...1 lines deleted...]
-      <c r="H716" s="41"/>
+        <v>1091</v>
+      </c>
+      <c r="H716" s="26"/>
     </row>
     <row r="717" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A717" s="31" t="s">
+      <c r="A717" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B717" s="66" t="s">
-[...5 lines deleted...]
-      <c r="D717" s="26"/>
+      <c r="B717" s="43" t="s">
+        <v>382</v>
+      </c>
+      <c r="C717" s="111">
+        <v>8000350</v>
+      </c>
+      <c r="D717" s="25"/>
       <c r="E717" s="28"/>
       <c r="F717" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G717" s="39" t="s">
-        <v>676</v>
+        <v>1091</v>
       </c>
       <c r="H717" s="41"/>
     </row>
     <row r="718" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A718" s="31" t="s">
+      <c r="A718" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B718" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D718" s="26"/>
+      <c r="B718" s="43" t="s">
+        <v>383</v>
+      </c>
+      <c r="C718" s="111">
+        <v>6700395</v>
+      </c>
+      <c r="D718" s="25"/>
       <c r="E718" s="28"/>
       <c r="F718" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G718" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H718" s="41"/>
     </row>
     <row r="719" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A719" s="31" t="s">
+      <c r="A719" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B719" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D719" s="26"/>
+      <c r="B719" s="24" t="s">
+        <v>384</v>
+      </c>
+      <c r="C719" s="111">
+        <v>6200445</v>
+      </c>
+      <c r="D719" s="25"/>
       <c r="E719" s="28"/>
       <c r="F719" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G719" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H719" s="41"/>
     </row>
     <row r="720" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A720" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B720" s="33" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>8300488</v>
+        <v>558</v>
+      </c>
+      <c r="C720" s="112">
+        <v>6200445</v>
       </c>
       <c r="D720" s="26"/>
       <c r="E720" s="28"/>
       <c r="F720" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G720" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H720" s="41"/>
     </row>
     <row r="721" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A721" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B721" s="33" t="s">
-[...3 lines deleted...]
-        <v>8300488</v>
+      <c r="B721" s="65" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C721" s="112">
+        <v>2230001</v>
       </c>
       <c r="D721" s="26"/>
       <c r="E721" s="28"/>
       <c r="F721" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G721" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G721" s="39"/>
       <c r="H721" s="41"/>
     </row>
     <row r="722" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A722" s="31" t="s">
+      <c r="A722" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B722" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C722" s="167">
+      <c r="B722" s="24" t="s">
+        <v>385</v>
+      </c>
+      <c r="C722" s="111">
         <v>8300488</v>
       </c>
-      <c r="D722" s="26"/>
-[...1 lines deleted...]
-      <c r="F722" s="41" t="s">
+      <c r="D722" s="25"/>
+      <c r="E722" s="148"/>
+      <c r="F722" s="149" t="s">
         <v>575</v>
       </c>
       <c r="G722" s="39" t="s">
-        <v>1085</v>
-[...1 lines deleted...]
-      <c r="H722" s="41"/>
+        <v>1091</v>
+      </c>
+      <c r="H722" s="150"/>
     </row>
     <row r="723" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A723" s="30" t="s">
+      <c r="A723" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B723" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D723" s="25"/>
+      <c r="B723" s="65" t="s">
+        <v>448</v>
+      </c>
+      <c r="C723" s="112">
+        <v>2140021</v>
+      </c>
+      <c r="D723" s="26"/>
       <c r="E723" s="28"/>
       <c r="F723" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G723" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H723" s="41"/>
     </row>
     <row r="724" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A724" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B724" s="33" t="s">
-[...3 lines deleted...]
-        <v>2110034</v>
+      <c r="B724" s="65" t="s">
+        <v>942</v>
+      </c>
+      <c r="C724" s="112">
+        <v>2250158</v>
       </c>
       <c r="D724" s="26"/>
       <c r="E724" s="28"/>
       <c r="F724" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G724" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H724" s="41"/>
     </row>
     <row r="725" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A725" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B725" s="66" t="s">
-[...5 lines deleted...]
-      <c r="D725" s="51"/>
+      <c r="B725" s="33" t="s">
+        <v>397</v>
+      </c>
+      <c r="C725" s="112">
+        <v>2170029</v>
+      </c>
+      <c r="D725" s="26"/>
       <c r="E725" s="28"/>
       <c r="F725" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G725" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H725" s="41"/>
     </row>
     <row r="726" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A726" s="30" t="s">
+      <c r="A726" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B726" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D726" s="25"/>
+      <c r="B726" s="33" t="s">
+        <v>749</v>
+      </c>
+      <c r="C726" s="112">
+        <v>8300488</v>
+      </c>
+      <c r="D726" s="26"/>
       <c r="E726" s="28"/>
       <c r="F726" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G726" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H726" s="41"/>
     </row>
     <row r="727" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A727" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B727" s="33" t="s">
-        <v>633</v>
-[...2 lines deleted...]
-        <v>2130277</v>
+        <v>386</v>
+      </c>
+      <c r="C727" s="112">
+        <v>8300488</v>
       </c>
       <c r="D727" s="26"/>
       <c r="E727" s="28"/>
       <c r="F727" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G727" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H727" s="41"/>
     </row>
     <row r="728" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A728" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B728" s="33" t="s">
-        <v>634</v>
-[...2 lines deleted...]
-        <v>2130277</v>
+        <v>556</v>
+      </c>
+      <c r="C728" s="112">
+        <v>8300488</v>
       </c>
       <c r="D728" s="26"/>
       <c r="E728" s="28"/>
       <c r="F728" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G728" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H728" s="41"/>
     </row>
     <row r="729" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A729" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B729" s="33" t="s">
-        <v>395</v>
-[...2 lines deleted...]
-        <v>2130277</v>
+        <v>978</v>
+      </c>
+      <c r="C729" s="112">
+        <v>8300488</v>
       </c>
       <c r="D729" s="26"/>
       <c r="E729" s="28"/>
       <c r="F729" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G729" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H729" s="41"/>
     </row>
     <row r="730" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A730" s="31" t="s">
+      <c r="A730" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B730" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D730" s="26"/>
+      <c r="B730" s="24" t="s">
+        <v>391</v>
+      </c>
+      <c r="C730" s="111">
+        <v>2060007</v>
+      </c>
+      <c r="D730" s="25"/>
       <c r="E730" s="28"/>
       <c r="F730" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G730" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H730" s="41"/>
     </row>
     <row r="731" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A731" s="30" t="s">
+      <c r="A731" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B731" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D731" s="25"/>
+      <c r="B731" s="33" t="s">
+        <v>392</v>
+      </c>
+      <c r="C731" s="112">
+        <v>2110034</v>
+      </c>
+      <c r="D731" s="26"/>
       <c r="E731" s="28"/>
       <c r="F731" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G731" s="39" t="s">
-        <v>1085</v>
+        <v>676</v>
       </c>
       <c r="H731" s="41"/>
     </row>
     <row r="732" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A732" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B732" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D732" s="26"/>
+      <c r="B732" s="65" t="s">
+        <v>447</v>
+      </c>
+      <c r="C732" s="112">
+        <v>2140134</v>
+      </c>
+      <c r="D732" s="50"/>
       <c r="E732" s="28"/>
       <c r="F732" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G732" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H732" s="41"/>
     </row>
-    <row r="733" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A733" s="137" t="s">
+    <row r="733" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A733" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B733" s="140" t="s">
-[...14 lines deleted...]
-      <c r="A734" s="137" t="s">
+      <c r="B733" s="24" t="s">
+        <v>393</v>
+      </c>
+      <c r="C733" s="111">
+        <v>2130277</v>
+      </c>
+      <c r="D733" s="25"/>
+      <c r="E733" s="28"/>
+      <c r="F733" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G733" s="39" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H733" s="41"/>
+    </row>
+    <row r="734" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A734" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B734" s="140" t="s">
-[...11 lines deleted...]
-      <c r="H734" s="126"/>
+      <c r="B734" s="33" t="s">
+        <v>633</v>
+      </c>
+      <c r="C734" s="112">
+        <v>2130277</v>
+      </c>
+      <c r="D734" s="26"/>
+      <c r="E734" s="28"/>
+      <c r="F734" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G734" s="39" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H734" s="41"/>
     </row>
     <row r="735" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A735" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B735" s="33" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>2160818</v>
+        <v>634</v>
+      </c>
+      <c r="C735" s="112">
+        <v>2130277</v>
       </c>
       <c r="D735" s="26"/>
       <c r="E735" s="28"/>
       <c r="F735" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G735" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H735" s="41"/>
     </row>
     <row r="736" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A736" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B736" s="33" t="s">
-        <v>598</v>
-[...2 lines deleted...]
-        <v>2160818</v>
+        <v>395</v>
+      </c>
+      <c r="C736" s="112">
+        <v>2130277</v>
       </c>
       <c r="D736" s="26"/>
       <c r="E736" s="28"/>
       <c r="F736" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G736" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H736" s="41"/>
     </row>
-    <row r="737" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A737" s="137" t="s">
+    <row r="737" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A737" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B737" s="140" t="s">
-[...2 lines deleted...]
-      <c r="C737" s="179">
+      <c r="B737" s="33" t="s">
+        <v>394</v>
+      </c>
+      <c r="C737" s="112">
+        <v>2130277</v>
+      </c>
+      <c r="D737" s="26"/>
+      <c r="E737" s="28"/>
+      <c r="F737" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G737" s="39" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H737" s="41"/>
+    </row>
+    <row r="738" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A738" s="30" t="s">
+        <v>379</v>
+      </c>
+      <c r="B738" s="24" t="s">
+        <v>398</v>
+      </c>
+      <c r="C738" s="111">
         <v>2160818</v>
       </c>
-      <c r="D737" s="138"/>
-[...17 lines deleted...]
-      <c r="D738" s="26"/>
+      <c r="D738" s="25"/>
       <c r="E738" s="28"/>
       <c r="F738" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G738" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H738" s="41"/>
     </row>
     <row r="739" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A739" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B739" s="33" t="s">
-        <v>600</v>
-[...1 lines deleted...]
-      <c r="C739" s="167">
+        <v>399</v>
+      </c>
+      <c r="C739" s="112">
         <v>2160818</v>
       </c>
       <c r="D739" s="26"/>
       <c r="E739" s="28"/>
       <c r="F739" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G739" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H739" s="41"/>
     </row>
-    <row r="740" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A740" s="137" t="s">
+    <row r="740" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A740" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B740" s="140" t="s">
-[...2 lines deleted...]
-      <c r="C740" s="179">
+      <c r="B740" s="33" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C740" s="112">
         <v>2160818</v>
       </c>
-      <c r="D740" s="138"/>
-[...8 lines deleted...]
-      <c r="A741" s="137" t="s">
+      <c r="D740" s="26"/>
+      <c r="E740" s="28"/>
+      <c r="F740" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G740" s="39"/>
+      <c r="H740" s="41"/>
+    </row>
+    <row r="741" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A741" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B741" s="140" t="s">
-[...2 lines deleted...]
-      <c r="C741" s="179">
+      <c r="B741" s="33" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C741" s="112">
         <v>2160818</v>
       </c>
-      <c r="D741" s="138"/>
-[...5 lines deleted...]
-      <c r="H741" s="126"/>
+      <c r="D741" s="26"/>
+      <c r="E741" s="28"/>
+      <c r="F741" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G741" s="39"/>
+      <c r="H741" s="41"/>
     </row>
     <row r="742" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A742" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B742" s="33" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-        <v>2200593</v>
+        <v>400</v>
+      </c>
+      <c r="C742" s="112">
+        <v>2160818</v>
       </c>
       <c r="D742" s="26"/>
       <c r="E742" s="28"/>
       <c r="F742" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G742" s="39" t="s">
-        <v>676</v>
+        <v>1091</v>
       </c>
       <c r="H742" s="41"/>
     </row>
     <row r="743" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A743" s="30" t="s">
+      <c r="A743" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B743" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D743" s="25"/>
+      <c r="B743" s="33" t="s">
+        <v>598</v>
+      </c>
+      <c r="C743" s="112">
+        <v>2160818</v>
+      </c>
+      <c r="D743" s="26"/>
       <c r="E743" s="28"/>
       <c r="F743" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G743" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H743" s="41"/>
     </row>
     <row r="744" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A744" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B744" s="33" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-        <v>5100219</v>
+        <v>1035</v>
+      </c>
+      <c r="C744" s="112">
+        <v>2160818</v>
       </c>
       <c r="D744" s="26"/>
       <c r="E744" s="28"/>
       <c r="F744" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G744" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G744" s="39"/>
       <c r="H744" s="41"/>
     </row>
     <row r="745" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A745" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B745" s="33" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>5100219</v>
+        <v>599</v>
+      </c>
+      <c r="C745" s="112">
+        <v>2160818</v>
       </c>
       <c r="D745" s="26"/>
       <c r="E745" s="28"/>
       <c r="F745" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G745" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H745" s="41"/>
     </row>
     <row r="746" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A746" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B746" s="33" t="s">
-        <v>404</v>
-[...2 lines deleted...]
-        <v>5100219</v>
+        <v>600</v>
+      </c>
+      <c r="C746" s="112">
+        <v>2160818</v>
       </c>
       <c r="D746" s="26"/>
       <c r="E746" s="28"/>
       <c r="F746" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G746" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H746" s="41"/>
     </row>
     <row r="747" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A747" s="30" t="s">
+      <c r="A747" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B747" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D747" s="25"/>
+      <c r="B747" s="33" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C747" s="112">
+        <v>2160818</v>
+      </c>
+      <c r="D747" s="26"/>
       <c r="E747" s="28"/>
       <c r="F747" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G747" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G747" s="39"/>
       <c r="H747" s="41"/>
     </row>
     <row r="748" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A748" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B748" s="33" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>2090105</v>
+        <v>1038</v>
+      </c>
+      <c r="C748" s="112">
+        <v>2160818</v>
       </c>
       <c r="D748" s="26"/>
       <c r="E748" s="28"/>
       <c r="F748" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G748" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G748" s="39"/>
       <c r="H748" s="41"/>
     </row>
     <row r="749" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A749" s="30" t="s">
+      <c r="A749" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B749" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D749" s="25"/>
+      <c r="B749" s="33" t="s">
+        <v>624</v>
+      </c>
+      <c r="C749" s="112">
+        <v>2200593</v>
+      </c>
+      <c r="D749" s="26"/>
       <c r="E749" s="28"/>
       <c r="F749" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G749" s="39" t="s">
-        <v>1085</v>
+        <v>676</v>
       </c>
       <c r="H749" s="41"/>
     </row>
     <row r="750" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A750" s="31" t="s">
+      <c r="A750" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B750" s="49" t="s">
-[...5 lines deleted...]
-      <c r="D750" s="26"/>
+      <c r="B750" s="24" t="s">
+        <v>401</v>
+      </c>
+      <c r="C750" s="111">
+        <v>5100219</v>
+      </c>
+      <c r="D750" s="25"/>
       <c r="E750" s="28"/>
       <c r="F750" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G750" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H750" s="41"/>
     </row>
     <row r="751" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A751" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B751" s="49" t="s">
-[...3 lines deleted...]
-        <v>9000222</v>
+      <c r="B751" s="33" t="s">
+        <v>402</v>
+      </c>
+      <c r="C751" s="112">
+        <v>5100219</v>
       </c>
       <c r="D751" s="26"/>
       <c r="E751" s="28"/>
       <c r="F751" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G751" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H751" s="41"/>
     </row>
     <row r="752" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A752" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B752" s="33" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>9000222</v>
+        <v>403</v>
+      </c>
+      <c r="C752" s="112">
+        <v>5100219</v>
       </c>
       <c r="D752" s="26"/>
       <c r="E752" s="28"/>
       <c r="F752" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G752" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H752" s="41"/>
     </row>
     <row r="753" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A753" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B753" s="49" t="s">
-[...3 lines deleted...]
-        <v>9000222</v>
+      <c r="B753" s="33" t="s">
+        <v>404</v>
+      </c>
+      <c r="C753" s="112">
+        <v>5100219</v>
       </c>
       <c r="D753" s="26"/>
       <c r="E753" s="28"/>
       <c r="F753" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G753" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H753" s="41"/>
     </row>
     <row r="754" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A754" s="31" t="s">
+      <c r="A754" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B754" s="49" t="s">
-[...5 lines deleted...]
-      <c r="D754" s="26"/>
+      <c r="B754" s="24" t="s">
+        <v>405</v>
+      </c>
+      <c r="C754" s="111">
+        <v>2090105</v>
+      </c>
+      <c r="D754" s="25"/>
       <c r="E754" s="28"/>
       <c r="F754" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G754" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H754" s="41"/>
     </row>
     <row r="755" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A755" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B755" s="49" t="s">
-[...3 lines deleted...]
-        <v>9000222</v>
+      <c r="B755" s="33" t="s">
+        <v>406</v>
+      </c>
+      <c r="C755" s="112">
+        <v>2090105</v>
       </c>
       <c r="D755" s="26"/>
       <c r="E755" s="28"/>
       <c r="F755" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G755" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H755" s="41"/>
     </row>
-    <row r="756" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A756" s="137" t="s">
+    <row r="756" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A756" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B756" s="151" t="s">
-[...2 lines deleted...]
-      <c r="C756" s="179">
+      <c r="B756" s="24" t="s">
+        <v>407</v>
+      </c>
+      <c r="C756" s="111">
         <v>9000222</v>
       </c>
-      <c r="D756" s="138"/>
-[...5 lines deleted...]
-      <c r="H756" s="126"/>
+      <c r="D756" s="25"/>
+      <c r="E756" s="28"/>
+      <c r="F756" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G756" s="39" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H756" s="41"/>
     </row>
     <row r="757" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A757" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B757" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C757" s="167">
+      <c r="B757" s="48" t="s">
+        <v>410</v>
+      </c>
+      <c r="C757" s="112">
         <v>9000222</v>
       </c>
       <c r="D757" s="26"/>
       <c r="E757" s="28"/>
       <c r="F757" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G757" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H757" s="41"/>
     </row>
     <row r="758" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A758" s="30" t="s">
+      <c r="A758" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B758" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D758" s="25"/>
+      <c r="B758" s="48" t="s">
+        <v>591</v>
+      </c>
+      <c r="C758" s="112">
+        <v>9000222</v>
+      </c>
+      <c r="D758" s="26"/>
       <c r="E758" s="28"/>
       <c r="F758" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G758" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H758" s="41"/>
     </row>
     <row r="759" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A759" s="30" t="s">
+      <c r="A759" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B759" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D759" s="25"/>
+      <c r="B759" s="33" t="s">
+        <v>408</v>
+      </c>
+      <c r="C759" s="112">
+        <v>9000222</v>
+      </c>
+      <c r="D759" s="26"/>
       <c r="E759" s="28"/>
       <c r="F759" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G759" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H759" s="41"/>
     </row>
     <row r="760" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A760" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B760" s="33" t="s">
-[...3 lines deleted...]
-        <v>2090103</v>
+      <c r="B760" s="48" t="s">
+        <v>592</v>
+      </c>
+      <c r="C760" s="112">
+        <v>9000222</v>
       </c>
       <c r="D760" s="26"/>
       <c r="E760" s="28"/>
       <c r="F760" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G760" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H760" s="41"/>
     </row>
-    <row r="761" spans="1:8" ht="24" x14ac:dyDescent="0.2">
+    <row r="761" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A761" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B761" s="33" t="s">
-[...3 lines deleted...]
-        <v>2090103</v>
+      <c r="B761" s="48" t="s">
+        <v>721</v>
+      </c>
+      <c r="C761" s="112">
+        <v>9000222</v>
       </c>
       <c r="D761" s="26"/>
-      <c r="E761" s="27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E761" s="28"/>
       <c r="F761" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G761" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H761" s="41"/>
     </row>
     <row r="762" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A762" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B762" s="33" t="s">
-[...3 lines deleted...]
-        <v>2090103</v>
+      <c r="B762" s="48" t="s">
+        <v>527</v>
+      </c>
+      <c r="C762" s="112">
+        <v>9000222</v>
       </c>
       <c r="D762" s="26"/>
       <c r="E762" s="28"/>
       <c r="F762" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G762" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H762" s="41"/>
     </row>
     <row r="763" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A763" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B763" s="33" t="s">
-[...3 lines deleted...]
-        <v>2100236</v>
+      <c r="B763" s="48" t="s">
+        <v>771</v>
+      </c>
+      <c r="C763" s="112">
+        <v>9000222</v>
       </c>
       <c r="D763" s="26"/>
       <c r="E763" s="28"/>
       <c r="F763" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G763" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G763" s="39"/>
       <c r="H763" s="41"/>
     </row>
     <row r="764" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A764" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B764" s="33" t="s">
-[...3 lines deleted...]
-        <v>2160475</v>
+      <c r="B764" s="48" t="s">
+        <v>409</v>
+      </c>
+      <c r="C764" s="112">
+        <v>9000222</v>
       </c>
       <c r="D764" s="26"/>
       <c r="E764" s="28"/>
       <c r="F764" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G764" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H764" s="41"/>
     </row>
     <row r="765" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A765" s="31" t="s">
+      <c r="A765" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B765" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D765" s="26"/>
+      <c r="B765" s="24" t="s">
+        <v>421</v>
+      </c>
+      <c r="C765" s="111">
+        <v>2170997</v>
+      </c>
+      <c r="D765" s="25"/>
       <c r="E765" s="28"/>
       <c r="F765" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G765" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H765" s="41"/>
     </row>
     <row r="766" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A766" s="31" t="s">
+      <c r="A766" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B766" s="66" t="s">
-[...5 lines deleted...]
-      <c r="D766" s="26"/>
+      <c r="B766" s="24" t="s">
+        <v>411</v>
+      </c>
+      <c r="C766" s="111">
+        <v>9200214</v>
+      </c>
+      <c r="D766" s="25"/>
       <c r="E766" s="28"/>
       <c r="F766" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G766" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H766" s="41"/>
     </row>
-    <row r="767" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A767" s="137" t="s">
+    <row r="767" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A767" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B767" s="140" t="s">
-[...11 lines deleted...]
-      <c r="H767" s="126"/>
+      <c r="B767" s="33" t="s">
+        <v>389</v>
+      </c>
+      <c r="C767" s="112">
+        <v>2090103</v>
+      </c>
+      <c r="D767" s="26"/>
+      <c r="E767" s="28"/>
+      <c r="F767" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G767" s="39" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H767" s="41"/>
     </row>
     <row r="768" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A768" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B768" s="33" t="s">
-        <v>817</v>
-[...2 lines deleted...]
-        <v>2190652</v>
+        <v>446</v>
+      </c>
+      <c r="C768" s="112">
+        <v>2090103</v>
       </c>
       <c r="D768" s="26"/>
-      <c r="E768" s="28"/>
+      <c r="E768" s="27"/>
       <c r="F768" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G768" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H768" s="41"/>
     </row>
     <row r="769" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A769" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B769" s="33" t="s">
-        <v>818</v>
-[...2 lines deleted...]
-        <v>2190652</v>
+        <v>390</v>
+      </c>
+      <c r="C769" s="112">
+        <v>2090103</v>
       </c>
       <c r="D769" s="26"/>
       <c r="E769" s="28"/>
       <c r="F769" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G769" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H769" s="41"/>
     </row>
     <row r="770" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A770" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B770" s="33" t="s">
-        <v>819</v>
-[...2 lines deleted...]
-        <v>2190652</v>
+        <v>422</v>
+      </c>
+      <c r="C770" s="112">
+        <v>2100236</v>
       </c>
       <c r="D770" s="26"/>
       <c r="E770" s="28"/>
       <c r="F770" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G770" s="39" t="s">
-        <v>1085</v>
+        <v>676</v>
       </c>
       <c r="H770" s="41"/>
     </row>
     <row r="771" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A771" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B771" s="33" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>9200214</v>
+        <v>387</v>
+      </c>
+      <c r="C771" s="112">
+        <v>2160475</v>
       </c>
       <c r="D771" s="26"/>
       <c r="E771" s="28"/>
       <c r="F771" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G771" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H771" s="41"/>
     </row>
     <row r="772" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A772" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B772" s="33" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>9200214</v>
+        <v>388</v>
+      </c>
+      <c r="C772" s="112">
+        <v>2160475</v>
       </c>
       <c r="D772" s="26"/>
       <c r="E772" s="28"/>
       <c r="F772" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G772" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H772" s="41"/>
     </row>
     <row r="773" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A773" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B773" s="33" t="s">
-[...3 lines deleted...]
-        <v>9200214</v>
+      <c r="B773" s="65" t="s">
+        <v>530</v>
+      </c>
+      <c r="C773" s="112">
+        <v>2190652</v>
       </c>
       <c r="D773" s="26"/>
       <c r="E773" s="28"/>
       <c r="F773" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G773" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H773" s="41"/>
     </row>
     <row r="774" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A774" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B774" s="33" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>9200214</v>
+        <v>1051</v>
+      </c>
+      <c r="C774" s="112">
+        <v>2190652</v>
       </c>
       <c r="D774" s="26"/>
       <c r="E774" s="28"/>
       <c r="F774" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G774" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G774" s="39"/>
       <c r="H774" s="41"/>
     </row>
     <row r="775" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A775" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B775" s="33" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-        <v>9200214</v>
+        <v>816</v>
+      </c>
+      <c r="C775" s="112">
+        <v>2190652</v>
       </c>
       <c r="D775" s="26"/>
       <c r="E775" s="28"/>
       <c r="F775" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G775" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H775" s="41"/>
     </row>
     <row r="776" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A776" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B776" s="33" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-        <v>9200214</v>
+        <v>817</v>
+      </c>
+      <c r="C776" s="112">
+        <v>2190652</v>
       </c>
       <c r="D776" s="26"/>
       <c r="E776" s="28"/>
       <c r="F776" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G776" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H776" s="41"/>
     </row>
     <row r="777" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A777" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B777" s="33" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-        <v>9200214</v>
+        <v>818</v>
+      </c>
+      <c r="C777" s="112">
+        <v>2190652</v>
       </c>
       <c r="D777" s="26"/>
       <c r="E777" s="28"/>
       <c r="F777" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G777" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H777" s="41"/>
     </row>
     <row r="778" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A778" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B778" s="33" t="s">
-        <v>418</v>
-[...1 lines deleted...]
-      <c r="C778" s="167">
+        <v>412</v>
+      </c>
+      <c r="C778" s="112">
         <v>9200214</v>
       </c>
       <c r="D778" s="26"/>
       <c r="E778" s="28"/>
       <c r="F778" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G778" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H778" s="41"/>
     </row>
     <row r="779" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A779" s="28" t="s">
+      <c r="A779" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B779" s="33" t="s">
-        <v>419</v>
-[...1 lines deleted...]
-      <c r="C779" s="167">
+        <v>414</v>
+      </c>
+      <c r="C779" s="112">
         <v>9200214</v>
       </c>
       <c r="D779" s="26"/>
       <c r="E779" s="28"/>
       <c r="F779" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G779" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H779" s="41"/>
     </row>
     <row r="780" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A780" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B780" s="66" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B780" s="33" t="s">
+        <v>420</v>
+      </c>
+      <c r="C780" s="112">
+        <v>9200214</v>
+      </c>
+      <c r="D780" s="26"/>
       <c r="E780" s="28"/>
       <c r="F780" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G780" s="39" t="s">
-        <v>676</v>
+        <v>1091</v>
       </c>
       <c r="H780" s="41"/>
     </row>
     <row r="781" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A781" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B781" s="44" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B781" s="33" t="s">
+        <v>413</v>
+      </c>
+      <c r="C781" s="112">
+        <v>9200214</v>
+      </c>
+      <c r="D781" s="26"/>
       <c r="E781" s="28"/>
       <c r="F781" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G781" s="39" t="s">
-        <v>676</v>
+        <v>1091</v>
       </c>
       <c r="H781" s="41"/>
     </row>
     <row r="782" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A782" s="30" t="s">
+      <c r="A782" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B782" s="24" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B782" s="33" t="s">
+        <v>415</v>
+      </c>
+      <c r="C782" s="112">
+        <v>9200214</v>
+      </c>
+      <c r="D782" s="26"/>
       <c r="E782" s="28"/>
       <c r="F782" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G782" s="39" t="s">
-        <v>676</v>
+        <v>1091</v>
       </c>
       <c r="H782" s="41"/>
     </row>
     <row r="783" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A783" s="30" t="s">
+      <c r="A783" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B783" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D783" s="25"/>
+      <c r="B783" s="33" t="s">
+        <v>416</v>
+      </c>
+      <c r="C783" s="112">
+        <v>9200214</v>
+      </c>
+      <c r="D783" s="26"/>
       <c r="E783" s="28"/>
       <c r="F783" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G783" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H783" s="41"/>
     </row>
-    <row r="784" spans="1:8" s="30" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A784" s="30" t="s">
+    <row r="784" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A784" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B784" s="48" t="s">
-[...5 lines deleted...]
-      <c r="F784" s="134" t="s">
+      <c r="B784" s="33" t="s">
+        <v>417</v>
+      </c>
+      <c r="C784" s="112">
+        <v>9200214</v>
+      </c>
+      <c r="D784" s="26"/>
+      <c r="E784" s="28"/>
+      <c r="F784" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G784" s="39" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-    <row r="785" spans="1:8" x14ac:dyDescent="0.2">
+        <v>1091</v>
+      </c>
+      <c r="H784" s="41"/>
+    </row>
+    <row r="785" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A785" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B785" s="33" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-        <v>9800245</v>
+        <v>418</v>
+      </c>
+      <c r="C785" s="112">
+        <v>9200214</v>
       </c>
       <c r="D785" s="26"/>
       <c r="E785" s="28"/>
       <c r="F785" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G785" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H785" s="41"/>
     </row>
-    <row r="786" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A786" s="31" t="s">
+    <row r="786" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A786" s="28" t="s">
         <v>379</v>
       </c>
       <c r="B786" s="33" t="s">
-        <v>428</v>
-[...2 lines deleted...]
-        <v>9800245</v>
+        <v>419</v>
+      </c>
+      <c r="C786" s="112">
+        <v>9200214</v>
       </c>
       <c r="D786" s="26"/>
       <c r="E786" s="28"/>
       <c r="F786" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G786" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H786" s="41"/>
     </row>
-    <row r="787" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="787" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A787" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B787" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D787" s="26"/>
+      <c r="B787" s="65" t="s">
+        <v>424</v>
+      </c>
+      <c r="C787" s="112">
+        <v>2030184</v>
+      </c>
+      <c r="D787" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E787" s="28"/>
       <c r="F787" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G787" s="39" t="s">
-        <v>1085</v>
+        <v>676</v>
       </c>
       <c r="H787" s="41"/>
     </row>
-    <row r="788" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="788" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A788" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B788" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D788" s="26"/>
+      <c r="B788" s="44" t="s">
+        <v>423</v>
+      </c>
+      <c r="C788" s="112">
+        <v>2010410</v>
+      </c>
+      <c r="D788" s="26" t="s">
+        <v>21</v>
+      </c>
       <c r="E788" s="28"/>
       <c r="F788" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G788" s="39" t="s">
-        <v>1085</v>
+        <v>676</v>
       </c>
       <c r="H788" s="41"/>
     </row>
-    <row r="789" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A789" s="31" t="s">
+    <row r="789" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A789" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B789" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D789" s="26"/>
+      <c r="B789" s="24" t="s">
+        <v>425</v>
+      </c>
+      <c r="C789" s="111">
+        <v>2010101</v>
+      </c>
+      <c r="D789" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E789" s="28"/>
       <c r="F789" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G789" s="39" t="s">
-        <v>1085</v>
+        <v>676</v>
       </c>
       <c r="H789" s="41"/>
     </row>
-    <row r="790" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A790" s="31" t="s">
+    <row r="790" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A790" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B790" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C790" s="167">
+      <c r="B790" s="24" t="s">
+        <v>426</v>
+      </c>
+      <c r="C790" s="111">
         <v>9800245</v>
       </c>
-      <c r="D790" s="26"/>
+      <c r="D790" s="25"/>
       <c r="E790" s="28"/>
       <c r="F790" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G790" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H790" s="41"/>
     </row>
-    <row r="791" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A791" s="31" t="s">
+    <row r="791" spans="1:32" s="30" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A791" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B791" s="33" t="s">
-[...7 lines deleted...]
-      <c r="F791" s="41" t="s">
+      <c r="B791" s="143" t="s">
+        <v>983</v>
+      </c>
+      <c r="C791" s="30" t="s">
+        <v>985</v>
+      </c>
+      <c r="F791" s="151" t="s">
         <v>575</v>
       </c>
       <c r="G791" s="39" t="s">
-        <v>1085</v>
-[...3 lines deleted...]
-    <row r="792" spans="1:8" x14ac:dyDescent="0.2">
+        <v>676</v>
+      </c>
+      <c r="I791" s="6"/>
+      <c r="J791" s="6"/>
+      <c r="K791" s="6"/>
+      <c r="L791" s="6"/>
+      <c r="M791" s="6"/>
+      <c r="N791" s="6"/>
+      <c r="O791" s="6"/>
+      <c r="P791" s="195"/>
+      <c r="Q791" s="195"/>
+      <c r="R791" s="195"/>
+      <c r="S791" s="195"/>
+      <c r="T791" s="195"/>
+      <c r="U791" s="195"/>
+      <c r="V791" s="195"/>
+      <c r="W791" s="195"/>
+      <c r="X791" s="195"/>
+      <c r="Y791" s="195"/>
+      <c r="Z791" s="195"/>
+      <c r="AA791" s="195"/>
+      <c r="AB791" s="195"/>
+      <c r="AC791" s="195"/>
+      <c r="AD791" s="195"/>
+      <c r="AE791" s="195"/>
+      <c r="AF791" s="195"/>
+    </row>
+    <row r="792" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A792" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B792" s="33" t="s">
-        <v>433</v>
-[...1 lines deleted...]
-      <c r="C792" s="167">
+        <v>427</v>
+      </c>
+      <c r="C792" s="112">
         <v>9800245</v>
       </c>
       <c r="D792" s="26"/>
       <c r="E792" s="28"/>
       <c r="F792" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G792" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H792" s="41"/>
     </row>
-    <row r="793" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="793" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A793" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B793" s="33" t="s">
-        <v>434</v>
-[...1 lines deleted...]
-      <c r="C793" s="167">
+        <v>428</v>
+      </c>
+      <c r="C793" s="112">
         <v>9800245</v>
       </c>
       <c r="D793" s="26"/>
       <c r="E793" s="28"/>
       <c r="F793" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G793" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H793" s="41"/>
     </row>
-    <row r="794" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="794" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A794" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B794" s="66" t="s">
-[...3 lines deleted...]
-        <v>2250168</v>
+      <c r="B794" s="33" t="s">
+        <v>429</v>
+      </c>
+      <c r="C794" s="112">
+        <v>9800245</v>
       </c>
       <c r="D794" s="26"/>
       <c r="E794" s="28"/>
       <c r="F794" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G794" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H794" s="41"/>
     </row>
-    <row r="795" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="795" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A795" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B795" s="66" t="s">
-[...3 lines deleted...]
-        <v>2250168</v>
+      <c r="B795" s="33" t="s">
+        <v>430</v>
+      </c>
+      <c r="C795" s="112">
+        <v>9800245</v>
       </c>
       <c r="D795" s="26"/>
       <c r="E795" s="28"/>
       <c r="F795" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G795" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H795" s="41"/>
     </row>
-    <row r="796" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="796" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A796" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B796" s="66" t="s">
-[...3 lines deleted...]
-        <v>2250168</v>
+      <c r="B796" s="33" t="s">
+        <v>435</v>
+      </c>
+      <c r="C796" s="112">
+        <v>9800245</v>
       </c>
       <c r="D796" s="26"/>
       <c r="E796" s="28"/>
       <c r="F796" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G796" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H796" s="41"/>
     </row>
-    <row r="797" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="797" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A797" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B797" s="57" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B797" s="33" t="s">
+        <v>431</v>
+      </c>
+      <c r="C797" s="112">
+        <v>9800245</v>
+      </c>
+      <c r="D797" s="26"/>
       <c r="E797" s="28"/>
       <c r="F797" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G797" s="39" t="s">
-        <v>676</v>
+        <v>1091</v>
       </c>
       <c r="H797" s="41"/>
     </row>
-    <row r="798" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A798" s="30" t="s">
+    <row r="798" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A798" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B798" s="43" t="s">
-[...5 lines deleted...]
-      <c r="D798" s="25"/>
+      <c r="B798" s="33" t="s">
+        <v>432</v>
+      </c>
+      <c r="C798" s="112">
+        <v>9800245</v>
+      </c>
+      <c r="D798" s="26"/>
       <c r="E798" s="28"/>
       <c r="F798" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G798" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H798" s="41"/>
     </row>
-    <row r="799" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A799" s="30" t="s">
+    <row r="799" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A799" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B799" s="49" t="s">
-[...5 lines deleted...]
-      <c r="D799" s="25"/>
+      <c r="B799" s="33" t="s">
+        <v>433</v>
+      </c>
+      <c r="C799" s="112">
+        <v>9800245</v>
+      </c>
+      <c r="D799" s="26"/>
       <c r="E799" s="28"/>
       <c r="F799" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G799" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H799" s="41"/>
     </row>
-    <row r="800" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="800" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A800" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B800" s="49" t="s">
-[...5 lines deleted...]
-      <c r="D800" s="25"/>
+      <c r="B800" s="33" t="s">
+        <v>434</v>
+      </c>
+      <c r="C800" s="112">
+        <v>9800245</v>
+      </c>
+      <c r="D800" s="26"/>
       <c r="E800" s="28"/>
       <c r="F800" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G800" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H800" s="41"/>
     </row>
     <row r="801" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A801" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B801" s="49" t="s">
-[...5 lines deleted...]
-      <c r="D801" s="25"/>
+      <c r="B801" s="65" t="s">
+        <v>941</v>
+      </c>
+      <c r="C801" s="123">
+        <v>2250168</v>
+      </c>
+      <c r="D801" s="26"/>
       <c r="E801" s="28"/>
       <c r="F801" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G801" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H801" s="41"/>
     </row>
     <row r="802" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A802" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B802" s="49" t="s">
-[...5 lines deleted...]
-      <c r="D802" s="25"/>
+      <c r="B802" s="65" t="s">
+        <v>957</v>
+      </c>
+      <c r="C802" s="123">
+        <v>2250168</v>
+      </c>
+      <c r="D802" s="26"/>
       <c r="E802" s="28"/>
       <c r="F802" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G802" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H802" s="41"/>
     </row>
     <row r="803" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A803" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B803" s="49" t="s">
-[...5 lines deleted...]
-      <c r="D803" s="25"/>
+      <c r="B803" s="65" t="s">
+        <v>958</v>
+      </c>
+      <c r="C803" s="123">
+        <v>2250168</v>
+      </c>
+      <c r="D803" s="26"/>
       <c r="E803" s="28"/>
       <c r="F803" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G803" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H803" s="41"/>
     </row>
     <row r="804" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A804" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B804" s="49" t="s">
-[...5 lines deleted...]
-      <c r="D804" s="25"/>
+      <c r="B804" s="56" t="s">
+        <v>436</v>
+      </c>
+      <c r="C804" s="111">
+        <v>9500341</v>
+      </c>
+      <c r="D804" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E804" s="28"/>
       <c r="F804" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G804" s="39" t="s">
-        <v>1085</v>
+        <v>676</v>
       </c>
       <c r="H804" s="41"/>
     </row>
     <row r="805" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A805" s="31" t="s">
+      <c r="A805" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B805" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C805" s="166">
+      <c r="B805" s="43" t="s">
+        <v>437</v>
+      </c>
+      <c r="C805" s="111">
         <v>7700216</v>
       </c>
       <c r="D805" s="25"/>
       <c r="E805" s="28"/>
       <c r="F805" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G805" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H805" s="41"/>
     </row>
     <row r="806" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A806" s="31" t="s">
+      <c r="A806" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B806" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C806" s="166">
+      <c r="B806" s="48" t="s">
+        <v>615</v>
+      </c>
+      <c r="C806" s="111">
         <v>7700216</v>
       </c>
       <c r="D806" s="25"/>
       <c r="E806" s="28"/>
       <c r="F806" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G806" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H806" s="41"/>
     </row>
     <row r="807" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A807" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B807" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C807" s="166">
+      <c r="B807" s="48" t="s">
+        <v>438</v>
+      </c>
+      <c r="C807" s="111">
         <v>7700216</v>
       </c>
       <c r="D807" s="25"/>
       <c r="E807" s="28"/>
       <c r="F807" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G807" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H807" s="41"/>
     </row>
     <row r="808" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A808" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B808" s="49" t="s">
-[...2 lines deleted...]
-      <c r="C808" s="166">
+      <c r="B808" s="48" t="s">
+        <v>596</v>
+      </c>
+      <c r="C808" s="111">
         <v>7700216</v>
       </c>
       <c r="D808" s="25"/>
       <c r="E808" s="28"/>
       <c r="F808" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G808" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H808" s="41"/>
     </row>
     <row r="809" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A809" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B809" s="47" t="s">
-[...3 lines deleted...]
-        <v>2190945</v>
+      <c r="B809" s="48" t="s">
+        <v>439</v>
+      </c>
+      <c r="C809" s="111">
+        <v>7700216</v>
       </c>
       <c r="D809" s="25"/>
       <c r="E809" s="28"/>
       <c r="F809" s="41" t="s">
-        <v>744</v>
+        <v>575</v>
       </c>
       <c r="G809" s="39" t="s">
-        <v>676</v>
+        <v>1091</v>
       </c>
       <c r="H809" s="41"/>
     </row>
     <row r="810" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A810" s="30" t="s">
+      <c r="A810" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B810" s="24" t="s">
-[...3 lines deleted...]
-        <v>7600310</v>
+      <c r="B810" s="48" t="s">
+        <v>441</v>
+      </c>
+      <c r="C810" s="111">
+        <v>7700216</v>
       </c>
       <c r="D810" s="25"/>
       <c r="E810" s="28"/>
       <c r="F810" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G810" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H810" s="41"/>
     </row>
     <row r="811" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A811" s="28" t="s">
+      <c r="A811" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B811" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D811" s="26"/>
+      <c r="B811" s="48" t="s">
+        <v>595</v>
+      </c>
+      <c r="C811" s="111">
+        <v>7700216</v>
+      </c>
+      <c r="D811" s="25"/>
       <c r="E811" s="28"/>
       <c r="F811" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G811" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H811" s="41"/>
     </row>
     <row r="812" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A812" s="30" t="s">
+      <c r="A812" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B812" s="24" t="s">
-[...3 lines deleted...]
-        <v>2150251</v>
+      <c r="B812" s="48" t="s">
+        <v>619</v>
+      </c>
+      <c r="C812" s="111">
+        <v>7700216</v>
       </c>
       <c r="D812" s="25"/>
       <c r="E812" s="28"/>
       <c r="F812" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G812" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H812" s="41"/>
     </row>
-    <row r="813" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A813" s="124" t="s">
+    <row r="813" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A813" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B813" s="140" t="s">
-[...14 lines deleted...]
-      <c r="A814" s="124" t="s">
+      <c r="B813" s="48" t="s">
+        <v>594</v>
+      </c>
+      <c r="C813" s="111">
+        <v>7700216</v>
+      </c>
+      <c r="D813" s="25"/>
+      <c r="E813" s="28"/>
+      <c r="F813" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G813" s="39" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H813" s="41"/>
+    </row>
+    <row r="814" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A814" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B814" s="140" t="s">
-[...14 lines deleted...]
-      <c r="A815" s="124" t="s">
+      <c r="B814" s="48" t="s">
+        <v>440</v>
+      </c>
+      <c r="C814" s="111">
+        <v>7700216</v>
+      </c>
+      <c r="D814" s="25"/>
+      <c r="E814" s="28"/>
+      <c r="F814" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G814" s="39" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H814" s="41"/>
+    </row>
+    <row r="815" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A815" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B815" s="140" t="s">
-[...11 lines deleted...]
-      <c r="H815" s="126"/>
+      <c r="B815" s="48" t="s">
+        <v>593</v>
+      </c>
+      <c r="C815" s="111">
+        <v>7700216</v>
+      </c>
+      <c r="D815" s="25"/>
+      <c r="E815" s="28"/>
+      <c r="F815" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G815" s="39" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H815" s="41"/>
     </row>
     <row r="816" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A816" s="30" t="s">
+      <c r="A816" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B816" s="24" t="s">
-[...3 lines deleted...]
-        <v>2150252</v>
+      <c r="B816" s="47" t="s">
+        <v>742</v>
+      </c>
+      <c r="C816" s="111">
+        <v>2190945</v>
       </c>
       <c r="D816" s="25"/>
       <c r="E816" s="28"/>
       <c r="F816" s="41" t="s">
-        <v>575</v>
+        <v>743</v>
       </c>
       <c r="G816" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H816" s="41"/>
     </row>
     <row r="817" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A817" s="30" t="s">
         <v>379</v>
       </c>
       <c r="B817" s="24" t="s">
-        <v>927</v>
-[...2 lines deleted...]
-        <v>2170538</v>
+        <v>442</v>
+      </c>
+      <c r="C817" s="111">
+        <v>7600310</v>
       </c>
       <c r="D817" s="25"/>
       <c r="E817" s="28"/>
       <c r="F817" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G817" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H817" s="41"/>
     </row>
-    <row r="818" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A818" s="124" t="s">
+    <row r="818" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A818" s="28" t="s">
         <v>379</v>
       </c>
-      <c r="B818" s="139" t="s">
-[...14 lines deleted...]
-      <c r="A819" s="124" t="s">
+      <c r="B818" s="33" t="s">
+        <v>443</v>
+      </c>
+      <c r="C818" s="112">
+        <v>7600310</v>
+      </c>
+      <c r="D818" s="26"/>
+      <c r="E818" s="28"/>
+      <c r="F818" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G818" s="39" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H818" s="41"/>
+    </row>
+    <row r="819" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A819" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B819" s="139" t="s">
-[...14 lines deleted...]
-      <c r="A820" s="124" t="s">
+      <c r="B819" s="24" t="s">
+        <v>444</v>
+      </c>
+      <c r="C819" s="111">
+        <v>2150251</v>
+      </c>
+      <c r="D819" s="25"/>
+      <c r="E819" s="28"/>
+      <c r="F819" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G819" s="39" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H819" s="41"/>
+    </row>
+    <row r="820" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A820" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B820" s="139" t="s">
-[...14 lines deleted...]
-      <c r="A821" s="124" t="s">
+      <c r="B820" s="33" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C820" s="111">
+        <v>2150251</v>
+      </c>
+      <c r="D820" s="25"/>
+      <c r="E820" s="28"/>
+      <c r="F820" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G820" s="39"/>
+      <c r="H820" s="41"/>
+    </row>
+    <row r="821" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A821" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B821" s="139" t="s">
-[...14 lines deleted...]
-      <c r="A822" s="124" t="s">
+      <c r="B821" s="33" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C821" s="111">
+        <v>2150251</v>
+      </c>
+      <c r="D821" s="25"/>
+      <c r="E821" s="28"/>
+      <c r="F821" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G821" s="39"/>
+      <c r="H821" s="41"/>
+    </row>
+    <row r="822" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A822" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B822" s="139" t="s">
-[...14 lines deleted...]
-      <c r="A823" s="124" t="s">
+      <c r="B822" s="33" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C822" s="111">
+        <v>2150251</v>
+      </c>
+      <c r="D822" s="25"/>
+      <c r="E822" s="28"/>
+      <c r="F822" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G822" s="39"/>
+      <c r="H822" s="41"/>
+    </row>
+    <row r="823" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A823" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B823" s="139" t="s">
-[...11 lines deleted...]
-      <c r="H823" s="126"/>
+      <c r="B823" s="24" t="s">
+        <v>445</v>
+      </c>
+      <c r="C823" s="111">
+        <v>2150252</v>
+      </c>
+      <c r="D823" s="25"/>
+      <c r="E823" s="28"/>
+      <c r="F823" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G823" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H823" s="41"/>
     </row>
     <row r="824" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A824" s="30" t="s">
         <v>379</v>
       </c>
       <c r="B824" s="24" t="s">
-        <v>449</v>
-[...2 lines deleted...]
-        <v>2150118</v>
+        <v>926</v>
+      </c>
+      <c r="C824" s="111">
+        <v>2170538</v>
       </c>
       <c r="D824" s="25"/>
       <c r="E824" s="28"/>
       <c r="F824" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G824" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H824" s="41"/>
     </row>
     <row r="825" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A825" s="31" t="s">
+      <c r="A825" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B825" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D825" s="26"/>
+      <c r="B825" s="67" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C825" s="111">
+        <v>2170538</v>
+      </c>
+      <c r="D825" s="25"/>
       <c r="E825" s="28"/>
       <c r="F825" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G825" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G825" s="39"/>
       <c r="H825" s="41"/>
     </row>
     <row r="826" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A826" s="31" t="s">
+      <c r="A826" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B826" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D826" s="26"/>
+      <c r="B826" s="67" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C826" s="111">
+        <v>2170538</v>
+      </c>
+      <c r="D826" s="25"/>
       <c r="E826" s="28"/>
       <c r="F826" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G826" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G826" s="39"/>
       <c r="H826" s="41"/>
     </row>
     <row r="827" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A827" s="31" t="s">
+      <c r="A827" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B827" s="66" t="s">
-[...5 lines deleted...]
-      <c r="D827" s="26"/>
+      <c r="B827" s="67" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C827" s="111">
+        <v>2170538</v>
+      </c>
+      <c r="D827" s="25"/>
       <c r="E827" s="28"/>
       <c r="F827" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G827" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G827" s="39"/>
       <c r="H827" s="41"/>
     </row>
     <row r="828" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A828" s="31" t="s">
+      <c r="A828" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B828" s="66" t="s">
-[...5 lines deleted...]
-      <c r="D828" s="26"/>
+      <c r="B828" s="67" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C828" s="111">
+        <v>2170538</v>
+      </c>
+      <c r="D828" s="25"/>
       <c r="E828" s="28"/>
       <c r="F828" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G828" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G828" s="39"/>
       <c r="H828" s="41"/>
     </row>
     <row r="829" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A829" s="31" t="s">
+      <c r="A829" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B829" s="59" t="s">
-[...5 lines deleted...]
-      <c r="D829" s="26"/>
+      <c r="B829" s="67" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C829" s="111">
+        <v>2170538</v>
+      </c>
+      <c r="D829" s="25"/>
       <c r="E829" s="28"/>
       <c r="F829" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G829" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G829" s="39"/>
       <c r="H829" s="41"/>
     </row>
     <row r="830" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A830" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B830" s="24" t="s">
-[...3 lines deleted...]
-        <v>2120168</v>
+      <c r="B830" s="67" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C830" s="111">
+        <v>2170538</v>
       </c>
       <c r="D830" s="25"/>
       <c r="E830" s="28"/>
       <c r="F830" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G830" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G830" s="39"/>
       <c r="H830" s="41"/>
     </row>
     <row r="831" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A831" s="30" t="s">
         <v>379</v>
       </c>
       <c r="B831" s="24" t="s">
-        <v>452</v>
-[...2 lines deleted...]
-        <v>6700157</v>
+        <v>449</v>
+      </c>
+      <c r="C831" s="111">
+        <v>2150118</v>
       </c>
       <c r="D831" s="25"/>
       <c r="E831" s="28"/>
       <c r="F831" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G831" s="39" t="s">
-        <v>676</v>
+        <v>1091</v>
       </c>
       <c r="H831" s="41"/>
     </row>
     <row r="832" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A832" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B832" s="24" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B832" s="33" t="s">
+        <v>450</v>
+      </c>
+      <c r="C832" s="112">
+        <v>2150118</v>
+      </c>
+      <c r="D832" s="26"/>
       <c r="E832" s="28"/>
       <c r="F832" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G832" s="39" t="s">
-        <v>676</v>
+        <v>1091</v>
       </c>
       <c r="H832" s="41"/>
     </row>
     <row r="833" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A833" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B833" s="24" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B833" s="33" t="s">
+        <v>557</v>
+      </c>
+      <c r="C833" s="112">
+        <v>2150118</v>
+      </c>
+      <c r="D833" s="26"/>
       <c r="E833" s="28"/>
       <c r="F833" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G833" s="39" t="s">
-        <v>676</v>
+        <v>1091</v>
       </c>
       <c r="H833" s="41"/>
     </row>
     <row r="834" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A834" s="28" t="s">
+      <c r="A834" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B834" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D834" s="25"/>
+      <c r="B834" s="65" t="s">
+        <v>537</v>
+      </c>
+      <c r="C834" s="112">
+        <v>2190632</v>
+      </c>
+      <c r="D834" s="26"/>
       <c r="E834" s="28"/>
       <c r="F834" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G834" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H834" s="41"/>
     </row>
     <row r="835" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A835" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B835" s="33" t="s">
-[...3 lines deleted...]
-        <v>2000018</v>
+      <c r="B835" s="65" t="s">
+        <v>453</v>
+      </c>
+      <c r="C835" s="112">
+        <v>2160845</v>
       </c>
       <c r="D835" s="26"/>
       <c r="E835" s="28"/>
       <c r="F835" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G835" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H835" s="41"/>
     </row>
     <row r="836" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A836" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B836" s="33" t="s">
-[...3 lines deleted...]
-        <v>2000018</v>
+      <c r="B836" s="58" t="s">
+        <v>960</v>
+      </c>
+      <c r="C836" s="112" t="s">
+        <v>961</v>
       </c>
       <c r="D836" s="26"/>
       <c r="E836" s="28"/>
       <c r="F836" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G836" s="39" t="s">
-        <v>1085</v>
+        <v>676</v>
       </c>
       <c r="H836" s="41"/>
     </row>
     <row r="837" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A837" s="31" t="s">
+      <c r="A837" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B837" s="33" t="s">
-[...7 lines deleted...]
-      <c r="F837" s="52" t="s">
+      <c r="B837" s="24" t="s">
+        <v>451</v>
+      </c>
+      <c r="C837" s="111">
+        <v>2120168</v>
+      </c>
+      <c r="D837" s="25"/>
+      <c r="E837" s="28"/>
+      <c r="F837" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G837" s="39" t="s">
-        <v>1085</v>
-[...1 lines deleted...]
-      <c r="H837" s="52"/>
+        <v>1091</v>
+      </c>
+      <c r="H837" s="41"/>
     </row>
     <row r="838" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A838" s="31" t="s">
+      <c r="A838" s="30" t="s">
         <v>379</v>
       </c>
-      <c r="B838" s="33" t="s">
-[...7 lines deleted...]
-      <c r="F838" s="52" t="s">
+      <c r="B838" s="24" t="s">
+        <v>452</v>
+      </c>
+      <c r="C838" s="111">
+        <v>6700157</v>
+      </c>
+      <c r="D838" s="25"/>
+      <c r="E838" s="28"/>
+      <c r="F838" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G838" s="39" t="s">
-        <v>1085</v>
-[...1 lines deleted...]
-      <c r="H838" s="52"/>
+        <v>676</v>
+      </c>
+      <c r="H838" s="41"/>
     </row>
     <row r="839" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A839" s="28" t="s">
+      <c r="A839" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B839" s="33" t="s">
-[...7 lines deleted...]
-      <c r="F839" s="52" t="s">
+      <c r="B839" s="24" t="s">
+        <v>700</v>
+      </c>
+      <c r="C839" s="112">
+        <v>2210939</v>
+      </c>
+      <c r="D839" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="E839" s="28"/>
+      <c r="F839" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G839" s="39" t="s">
-        <v>1085</v>
-[...1 lines deleted...]
-      <c r="H839" s="52"/>
+        <v>676</v>
+      </c>
+      <c r="H839" s="41"/>
     </row>
     <row r="840" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A840" s="28" t="s">
+      <c r="A840" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B840" s="44" t="s">
-[...5 lines deleted...]
-      <c r="D840" s="51" t="s">
+      <c r="B840" s="24" t="s">
+        <v>553</v>
+      </c>
+      <c r="C840" s="112">
+        <v>2190874</v>
+      </c>
+      <c r="D840" s="50" t="s">
         <v>21</v>
       </c>
       <c r="E840" s="28"/>
       <c r="F840" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G840" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H840" s="41"/>
     </row>
     <row r="841" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A841" s="28" t="s">
         <v>379</v>
       </c>
       <c r="B841" s="24" t="s">
-        <v>758</v>
-[...2 lines deleted...]
-        <v>2220168</v>
+        <v>454</v>
+      </c>
+      <c r="C841" s="111">
+        <v>2000018</v>
       </c>
       <c r="D841" s="25"/>
       <c r="E841" s="28"/>
       <c r="F841" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G841" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H841" s="41"/>
     </row>
     <row r="842" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A842" s="28" t="s">
+      <c r="A842" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B842" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D842" s="25"/>
+      <c r="B842" s="33" t="s">
+        <v>458</v>
+      </c>
+      <c r="C842" s="112">
+        <v>2000018</v>
+      </c>
+      <c r="D842" s="26"/>
       <c r="E842" s="28"/>
       <c r="F842" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G842" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H842" s="41"/>
     </row>
     <row r="843" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A843" s="28" t="s">
+      <c r="A843" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B843" s="33" t="s">
-        <v>718</v>
-[...4 lines deleted...]
-      <c r="D843" s="25"/>
+        <v>455</v>
+      </c>
+      <c r="C843" s="112">
+        <v>2000018</v>
+      </c>
+      <c r="D843" s="26"/>
       <c r="E843" s="28"/>
       <c r="F843" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G843" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H843" s="41"/>
     </row>
     <row r="844" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A844" s="28" t="s">
+      <c r="A844" s="31" t="s">
         <v>379</v>
       </c>
       <c r="B844" s="33" t="s">
-        <v>717</v>
-[...6 lines deleted...]
-      <c r="F844" s="41" t="s">
+        <v>456</v>
+      </c>
+      <c r="C844" s="112">
+        <v>2000018</v>
+      </c>
+      <c r="D844" s="26"/>
+      <c r="E844" s="55"/>
+      <c r="F844" s="51" t="s">
         <v>575</v>
       </c>
       <c r="G844" s="39" t="s">
-        <v>1085</v>
-[...1 lines deleted...]
-      <c r="H844" s="41"/>
+        <v>1091</v>
+      </c>
+      <c r="H844" s="51"/>
     </row>
     <row r="845" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A845" s="28" t="s">
+      <c r="A845" s="31" t="s">
         <v>379</v>
       </c>
-      <c r="B845" s="66" t="s">
-[...7 lines deleted...]
-      <c r="F845" s="41" t="s">
+      <c r="B845" s="33" t="s">
+        <v>814</v>
+      </c>
+      <c r="C845" s="112">
+        <v>2000018</v>
+      </c>
+      <c r="D845" s="26"/>
+      <c r="E845" s="55"/>
+      <c r="F845" s="51" t="s">
         <v>575</v>
       </c>
       <c r="G845" s="39" t="s">
-        <v>1085</v>
-[...1 lines deleted...]
-      <c r="H845" s="41"/>
+        <v>1091</v>
+      </c>
+      <c r="H845" s="51"/>
     </row>
     <row r="846" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A846" s="28" t="s">
         <v>379</v>
       </c>
-      <c r="B846" s="44" t="s">
-[...9 lines deleted...]
-      <c r="F846" s="41" t="s">
+      <c r="B846" s="33" t="s">
+        <v>457</v>
+      </c>
+      <c r="C846" s="112">
+        <v>2000018</v>
+      </c>
+      <c r="D846" s="26"/>
+      <c r="E846" s="55"/>
+      <c r="F846" s="51" t="s">
         <v>575</v>
       </c>
       <c r="G846" s="39" t="s">
-        <v>676</v>
-[...1 lines deleted...]
-      <c r="H846" s="41"/>
+        <v>1091</v>
+      </c>
+      <c r="H846" s="51"/>
     </row>
     <row r="847" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A847" s="28" t="s">
         <v>379</v>
       </c>
-      <c r="B847" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D847" s="25"/>
+      <c r="B847" s="44" t="s">
+        <v>459</v>
+      </c>
+      <c r="C847" s="112">
+        <v>9500147</v>
+      </c>
+      <c r="D847" s="50" t="s">
+        <v>21</v>
+      </c>
       <c r="E847" s="28"/>
       <c r="F847" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G847" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H847" s="41"/>
     </row>
     <row r="848" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A848" s="28" t="s">
         <v>379</v>
       </c>
       <c r="B848" s="24" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-        <v>2190499</v>
+        <v>757</v>
+      </c>
+      <c r="C848" s="111">
+        <v>2220168</v>
       </c>
       <c r="D848" s="25"/>
       <c r="E848" s="28"/>
       <c r="F848" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G848" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H848" s="41"/>
     </row>
     <row r="849" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A849" s="28" t="s">
         <v>379</v>
       </c>
-      <c r="B849" s="33" t="s">
-[...3 lines deleted...]
-        <v>2190499</v>
+      <c r="B849" s="24" t="s">
+        <v>460</v>
+      </c>
+      <c r="C849" s="111">
+        <v>9700114</v>
       </c>
       <c r="D849" s="25"/>
       <c r="E849" s="28"/>
       <c r="F849" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G849" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H849" s="41"/>
     </row>
     <row r="850" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A850" s="28" t="s">
         <v>379</v>
       </c>
       <c r="B850" s="33" t="s">
-        <v>888</v>
-[...2 lines deleted...]
-        <v>891</v>
+        <v>718</v>
+      </c>
+      <c r="C850" s="111">
+        <v>9700114</v>
       </c>
       <c r="D850" s="25"/>
       <c r="E850" s="28"/>
       <c r="F850" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G850" s="39" t="s">
-        <v>676</v>
+        <v>1091</v>
       </c>
       <c r="H850" s="41"/>
     </row>
     <row r="851" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A851" s="28" t="s">
         <v>379</v>
       </c>
       <c r="B851" s="33" t="s">
-        <v>520</v>
-[...2 lines deleted...]
-        <v>2190499</v>
+        <v>717</v>
+      </c>
+      <c r="C851" s="111">
+        <v>9700114</v>
       </c>
       <c r="D851" s="25"/>
       <c r="E851" s="28"/>
       <c r="F851" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G851" s="39" t="s">
-        <v>1085</v>
+        <v>1091</v>
       </c>
       <c r="H851" s="41"/>
     </row>
     <row r="852" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A852" s="28" t="s">
-        <v>835</v>
-[...5 lines deleted...]
-        <v>2230160</v>
+        <v>379</v>
+      </c>
+      <c r="B852" s="65" t="s">
+        <v>740</v>
+      </c>
+      <c r="C852" s="111">
+        <v>2220108</v>
       </c>
       <c r="D852" s="25"/>
       <c r="E852" s="28"/>
-      <c r="F852" s="41"/>
+      <c r="F852" s="41" t="s">
+        <v>575</v>
+      </c>
       <c r="G852" s="39" t="s">
-        <v>1062</v>
+        <v>1091</v>
       </c>
       <c r="H852" s="41"/>
     </row>
     <row r="853" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A853" s="28" t="s">
-        <v>835</v>
-[...7 lines deleted...]
-      <c r="D853" s="25"/>
+        <v>379</v>
+      </c>
+      <c r="B853" s="44" t="s">
+        <v>659</v>
+      </c>
+      <c r="C853" s="111">
+        <v>2210263</v>
+      </c>
+      <c r="D853" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E853" s="28"/>
-      <c r="F853" s="41"/>
+      <c r="F853" s="41" t="s">
+        <v>575</v>
+      </c>
       <c r="G853" s="39" t="s">
-        <v>1062</v>
+        <v>676</v>
       </c>
       <c r="H853" s="41"/>
     </row>
-    <row r="854" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="H854" s="126"/>
+    <row r="854" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A854" s="28" t="s">
+        <v>379</v>
+      </c>
+      <c r="B854" s="24" t="s">
+        <v>461</v>
+      </c>
+      <c r="C854" s="111">
+        <v>2190027</v>
+      </c>
+      <c r="D854" s="25"/>
+      <c r="E854" s="28"/>
+      <c r="F854" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G854" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H854" s="41"/>
     </row>
     <row r="855" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A855" s="28" t="s">
-        <v>835</v>
-[...5 lines deleted...]
-        <v>2230160</v>
+        <v>379</v>
+      </c>
+      <c r="B855" s="24" t="s">
+        <v>519</v>
+      </c>
+      <c r="C855" s="111">
+        <v>2190499</v>
       </c>
       <c r="D855" s="25"/>
       <c r="E855" s="28"/>
-      <c r="F855" s="41"/>
+      <c r="F855" s="41" t="s">
+        <v>575</v>
+      </c>
       <c r="G855" s="39" t="s">
-        <v>1062</v>
+        <v>1091</v>
       </c>
       <c r="H855" s="41"/>
     </row>
     <row r="856" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A856" s="28" t="s">
-        <v>554</v>
-[...9 lines deleted...]
-      </c>
+        <v>379</v>
+      </c>
+      <c r="B856" s="33" t="s">
+        <v>638</v>
+      </c>
+      <c r="C856" s="111">
+        <v>2190499</v>
+      </c>
+      <c r="D856" s="25"/>
       <c r="E856" s="28"/>
       <c r="F856" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G856" s="39" t="s">
-        <v>676</v>
+        <v>1091</v>
       </c>
       <c r="H856" s="41"/>
     </row>
     <row r="857" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A857" s="30" t="s">
-[...6 lines deleted...]
-        <v>2171089</v>
+      <c r="A857" s="28" t="s">
+        <v>379</v>
+      </c>
+      <c r="B857" s="33" t="s">
+        <v>887</v>
+      </c>
+      <c r="C857" s="111" t="s">
+        <v>890</v>
       </c>
       <c r="D857" s="25"/>
       <c r="E857" s="28"/>
       <c r="F857" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G857" s="39" t="s">
-        <v>1086</v>
+        <v>676</v>
       </c>
       <c r="H857" s="41"/>
     </row>
     <row r="858" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A858" s="30" t="s">
-        <v>462</v>
+      <c r="A858" s="28" t="s">
+        <v>379</v>
       </c>
       <c r="B858" s="33" t="s">
-        <v>673</v>
-[...2 lines deleted...]
-        <v>2210285</v>
+        <v>520</v>
+      </c>
+      <c r="C858" s="111">
+        <v>2190499</v>
       </c>
       <c r="D858" s="25"/>
       <c r="E858" s="28"/>
       <c r="F858" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G858" s="39" t="s">
-        <v>676</v>
+        <v>1091</v>
       </c>
       <c r="H858" s="41"/>
     </row>
     <row r="859" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A859" s="31" t="s">
-[...8 lines deleted...]
-      <c r="D859" s="26"/>
+      <c r="A859" s="28" t="s">
+        <v>834</v>
+      </c>
+      <c r="B859" s="24" t="s">
+        <v>835</v>
+      </c>
+      <c r="C859" s="111">
+        <v>2230160</v>
+      </c>
+      <c r="D859" s="25"/>
       <c r="E859" s="28"/>
-      <c r="F859" s="41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F859" s="41"/>
       <c r="G859" s="39" t="s">
-        <v>1086</v>
+        <v>1068</v>
       </c>
       <c r="H859" s="41"/>
     </row>
     <row r="860" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A860" s="31" t="s">
-[...8 lines deleted...]
-      <c r="D860" s="26" t="s">
+      <c r="A860" s="28" t="s">
+        <v>834</v>
+      </c>
+      <c r="B860" s="33" t="s">
+        <v>836</v>
+      </c>
+      <c r="C860" s="111">
+        <v>2230160</v>
+      </c>
+      <c r="D860" s="25"/>
+      <c r="E860" s="28"/>
+      <c r="F860" s="41"/>
+      <c r="G860" s="39" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H860" s="41"/>
+    </row>
+    <row r="861" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A861" s="28" t="s">
+        <v>834</v>
+      </c>
+      <c r="B861" s="33" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C861" s="111">
+        <v>2230160</v>
+      </c>
+      <c r="D861" s="25"/>
+      <c r="E861" s="28"/>
+      <c r="F861" s="41"/>
+      <c r="G861" s="39"/>
+      <c r="H861" s="41"/>
+    </row>
+    <row r="862" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A862" s="28" t="s">
+        <v>834</v>
+      </c>
+      <c r="B862" s="33" t="s">
+        <v>837</v>
+      </c>
+      <c r="C862" s="111">
+        <v>2230160</v>
+      </c>
+      <c r="D862" s="25"/>
+      <c r="E862" s="28"/>
+      <c r="F862" s="41"/>
+      <c r="G862" s="39" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H862" s="41"/>
+    </row>
+    <row r="863" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A863" s="28" t="s">
+        <v>554</v>
+      </c>
+      <c r="B863" s="24" t="s">
+        <v>552</v>
+      </c>
+      <c r="C863" s="111">
+        <v>2190811</v>
+      </c>
+      <c r="D863" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="E860" s="28"/>
-[...62 lines deleted...]
-      <c r="D863" s="25"/>
       <c r="E863" s="28"/>
       <c r="F863" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G863" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H863" s="41"/>
     </row>
     <row r="864" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A864" s="31" t="s">
+      <c r="A864" s="30" t="s">
         <v>462</v>
       </c>
-      <c r="B864" s="33" t="s">
-[...5 lines deleted...]
-      <c r="D864" s="26"/>
+      <c r="B864" s="24" t="s">
+        <v>463</v>
+      </c>
+      <c r="C864" s="111">
+        <v>2171089</v>
+      </c>
+      <c r="D864" s="25"/>
       <c r="E864" s="28"/>
       <c r="F864" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G864" s="39" t="s">
-        <v>676</v>
+        <v>1092</v>
       </c>
       <c r="H864" s="41"/>
     </row>
     <row r="865" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A865" s="31" t="s">
+      <c r="A865" s="30" t="s">
         <v>462</v>
       </c>
-      <c r="B865" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D865" s="26"/>
+      <c r="B865" s="33" t="s">
+        <v>673</v>
+      </c>
+      <c r="C865" s="111">
+        <v>2210285</v>
+      </c>
+      <c r="D865" s="25"/>
       <c r="E865" s="28"/>
       <c r="F865" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G865" s="39" t="s">
-        <v>1087</v>
+        <v>676</v>
       </c>
       <c r="H865" s="41"/>
     </row>
     <row r="866" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A866" s="31" t="s">
         <v>462</v>
       </c>
       <c r="B866" s="33" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-        <v>2190441</v>
+        <v>464</v>
+      </c>
+      <c r="C866" s="112">
+        <v>2171089</v>
       </c>
       <c r="D866" s="26"/>
       <c r="E866" s="28"/>
       <c r="F866" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G866" s="39" t="s">
-        <v>1087</v>
+        <v>1092</v>
       </c>
       <c r="H866" s="41"/>
     </row>
-    <row r="867" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A867" s="137" t="s">
+    <row r="867" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A867" s="31" t="s">
         <v>462</v>
       </c>
-      <c r="B867" s="140" t="s">
-[...11 lines deleted...]
-      <c r="H867" s="126"/>
+      <c r="B867" s="24" t="s">
+        <v>546</v>
+      </c>
+      <c r="C867" s="112">
+        <v>2190760</v>
+      </c>
+      <c r="D867" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="E867" s="28"/>
+      <c r="F867" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G867" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H867" s="41"/>
     </row>
     <row r="868" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A868" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D868" s="74" t="s">
+      <c r="A868" s="31" t="s">
+        <v>462</v>
+      </c>
+      <c r="B868" s="33" t="s">
+        <v>720</v>
+      </c>
+      <c r="C868" s="112">
+        <v>2190760</v>
+      </c>
+      <c r="D868" s="26" t="s">
         <v>21</v>
       </c>
       <c r="E868" s="28"/>
       <c r="F868" s="41" t="s">
-        <v>676</v>
+        <v>575</v>
       </c>
       <c r="G868" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H868" s="41"/>
     </row>
     <row r="869" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A869" s="30" t="s">
-[...8 lines deleted...]
-      <c r="D869" s="25" t="s">
+      <c r="A869" s="31" t="s">
+        <v>462</v>
+      </c>
+      <c r="B869" s="33" t="s">
+        <v>719</v>
+      </c>
+      <c r="C869" s="112">
+        <v>2190760</v>
+      </c>
+      <c r="D869" s="26" t="s">
         <v>21</v>
       </c>
       <c r="E869" s="28"/>
       <c r="F869" s="41" t="s">
-        <v>676</v>
+        <v>575</v>
       </c>
       <c r="G869" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H869" s="41"/>
     </row>
     <row r="870" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A870" s="30" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="B870" s="24" t="s">
-        <v>473</v>
-[...6 lines deleted...]
-      </c>
+        <v>465</v>
+      </c>
+      <c r="C870" s="111">
+        <v>2060130</v>
+      </c>
+      <c r="D870" s="25"/>
       <c r="E870" s="28"/>
       <c r="F870" s="41" t="s">
-        <v>676</v>
+        <v>575</v>
       </c>
       <c r="G870" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H870" s="41"/>
     </row>
     <row r="871" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A871" s="31" t="s">
-        <v>467</v>
-[...5 lines deleted...]
-        <v>2130128</v>
+        <v>462</v>
+      </c>
+      <c r="B871" s="33" t="s">
+        <v>466</v>
+      </c>
+      <c r="C871" s="112">
+        <v>2150769</v>
       </c>
       <c r="D871" s="26"/>
       <c r="E871" s="28"/>
       <c r="F871" s="41" t="s">
-        <v>676</v>
+        <v>575</v>
       </c>
       <c r="G871" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H871" s="41"/>
     </row>
     <row r="872" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A872" s="30" t="s">
-        <v>467</v>
+      <c r="A872" s="31" t="s">
+        <v>462</v>
       </c>
       <c r="B872" s="24" t="s">
-        <v>474</v>
-[...6 lines deleted...]
-      </c>
+        <v>515</v>
+      </c>
+      <c r="C872" s="112">
+        <v>2190441</v>
+      </c>
+      <c r="D872" s="26"/>
       <c r="E872" s="28"/>
       <c r="F872" s="41" t="s">
-        <v>676</v>
+        <v>575</v>
       </c>
       <c r="G872" s="39" t="s">
-        <v>676</v>
+        <v>1093</v>
       </c>
       <c r="H872" s="41"/>
     </row>
     <row r="873" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A873" s="30" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="A873" s="31" t="s">
+        <v>462</v>
+      </c>
+      <c r="B873" s="33" t="s">
+        <v>516</v>
+      </c>
+      <c r="C873" s="112">
+        <v>2190441</v>
+      </c>
+      <c r="D873" s="26"/>
       <c r="E873" s="28"/>
-      <c r="F873" s="41"/>
+      <c r="F873" s="41" t="s">
+        <v>575</v>
+      </c>
       <c r="G873" s="39" t="s">
-        <v>676</v>
+        <v>1093</v>
       </c>
       <c r="H873" s="41"/>
     </row>
     <row r="874" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A874" s="31" t="s">
-        <v>467</v>
-[...5 lines deleted...]
-        <v>2130127</v>
+        <v>462</v>
+      </c>
+      <c r="B874" s="33" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C874" s="112">
+        <v>2190441</v>
       </c>
       <c r="D874" s="26"/>
       <c r="E874" s="28"/>
       <c r="F874" s="41" t="s">
-        <v>676</v>
-[...3 lines deleted...]
-      </c>
+        <v>575</v>
+      </c>
+      <c r="G874" s="39"/>
       <c r="H874" s="41"/>
     </row>
     <row r="875" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A875" s="30" t="s">
         <v>467</v>
       </c>
       <c r="B875" s="24" t="s">
-        <v>658</v>
-[...4 lines deleted...]
-      <c r="D875" s="25" t="s">
+        <v>468</v>
+      </c>
+      <c r="C875" s="111">
+        <v>2180256</v>
+      </c>
+      <c r="D875" s="69" t="s">
         <v>21</v>
       </c>
       <c r="E875" s="28"/>
       <c r="F875" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G875" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H875" s="41"/>
     </row>
     <row r="876" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A876" s="30" t="s">
         <v>467</v>
       </c>
       <c r="B876" s="24" t="s">
-        <v>469</v>
-[...4 lines deleted...]
-      <c r="D876" s="25"/>
+        <v>472</v>
+      </c>
+      <c r="C876" s="111">
+        <v>2180283</v>
+      </c>
+      <c r="D876" s="25" t="s">
+        <v>21</v>
+      </c>
       <c r="E876" s="28"/>
       <c r="F876" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G876" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H876" s="41"/>
     </row>
     <row r="877" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A877" s="31" t="s">
+      <c r="A877" s="30" t="s">
         <v>467</v>
       </c>
-      <c r="B877" s="44" t="s">
-[...5 lines deleted...]
-      <c r="D877" s="51" t="s">
+      <c r="B877" s="24" t="s">
+        <v>473</v>
+      </c>
+      <c r="C877" s="111">
+        <v>2130126</v>
+      </c>
+      <c r="D877" s="25" t="s">
         <v>21</v>
       </c>
       <c r="E877" s="28"/>
       <c r="F877" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G877" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H877" s="41"/>
     </row>
     <row r="878" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A878" s="31" t="s">
         <v>467</v>
       </c>
-      <c r="B878" s="24" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="B878" s="44" t="s">
+        <v>471</v>
+      </c>
+      <c r="C878" s="112">
+        <v>2130128</v>
+      </c>
+      <c r="D878" s="26"/>
       <c r="E878" s="28"/>
       <c r="F878" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G878" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H878" s="41"/>
     </row>
     <row r="879" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A879" s="28" t="s">
+      <c r="A879" s="30" t="s">
+        <v>467</v>
+      </c>
+      <c r="B879" s="24" t="s">
+        <v>474</v>
+      </c>
+      <c r="C879" s="111">
+        <v>2130125</v>
+      </c>
+      <c r="D879" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="E879" s="28"/>
+      <c r="F879" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G879" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H879" s="41"/>
+    </row>
+    <row r="880" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A880" s="30" t="s">
+        <v>467</v>
+      </c>
+      <c r="B880" s="24" t="s">
+        <v>979</v>
+      </c>
+      <c r="C880" s="111">
+        <v>2250521</v>
+      </c>
+      <c r="D880" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="E880" s="28"/>
+      <c r="F880" s="41"/>
+      <c r="G880" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H880" s="41"/>
+    </row>
+    <row r="881" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A881" s="31" t="s">
+        <v>467</v>
+      </c>
+      <c r="B881" s="44" t="s">
+        <v>475</v>
+      </c>
+      <c r="C881" s="112">
+        <v>2130127</v>
+      </c>
+      <c r="D881" s="26"/>
+      <c r="E881" s="28"/>
+      <c r="F881" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G881" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H881" s="41"/>
+    </row>
+    <row r="882" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A882" s="30" t="s">
+        <v>467</v>
+      </c>
+      <c r="B882" s="24" t="s">
+        <v>658</v>
+      </c>
+      <c r="C882" s="111">
+        <v>2201024</v>
+      </c>
+      <c r="D882" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="E882" s="28"/>
+      <c r="F882" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G882" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H882" s="41"/>
+    </row>
+    <row r="883" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A883" s="30" t="s">
+        <v>467</v>
+      </c>
+      <c r="B883" s="24" t="s">
+        <v>469</v>
+      </c>
+      <c r="C883" s="111">
+        <v>2140190</v>
+      </c>
+      <c r="D883" s="25"/>
+      <c r="E883" s="28"/>
+      <c r="F883" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G883" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H883" s="41"/>
+    </row>
+    <row r="884" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A884" s="31" t="s">
+        <v>467</v>
+      </c>
+      <c r="B884" s="44" t="s">
+        <v>470</v>
+      </c>
+      <c r="C884" s="112">
+        <v>2140193</v>
+      </c>
+      <c r="D884" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="E884" s="28"/>
+      <c r="F884" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G884" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H884" s="41"/>
+    </row>
+    <row r="885" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A885" s="31" t="s">
+        <v>467</v>
+      </c>
+      <c r="B885" s="24" t="s">
+        <v>526</v>
+      </c>
+      <c r="C885" s="112">
+        <v>2190066</v>
+      </c>
+      <c r="D885" s="50" t="s">
+        <v>21</v>
+      </c>
+      <c r="E885" s="28"/>
+      <c r="F885" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G885" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H885" s="41"/>
+    </row>
+    <row r="886" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A886" s="28" t="s">
         <v>476</v>
       </c>
-      <c r="B879" s="43" t="s">
+      <c r="B886" s="43" t="s">
         <v>477</v>
       </c>
-      <c r="C879" s="166">
+      <c r="C886" s="111">
         <v>2130129</v>
-      </c>
-[...124 lines deleted...]
-        <v>2130115</v>
       </c>
       <c r="D886" s="25"/>
       <c r="E886" s="20"/>
       <c r="F886" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G886" s="39" t="s">
-        <v>1089</v>
+        <v>1094</v>
       </c>
       <c r="H886" s="41"/>
     </row>
-    <row r="887" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A887" s="31" t="s">
+    <row r="887" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A887" s="35"/>
+      <c r="B887" s="62"/>
+      <c r="C887" s="125"/>
+      <c r="D887" s="63"/>
+      <c r="E887" s="35"/>
+      <c r="F887" s="34" t="s">
+        <v>676</v>
+      </c>
+      <c r="G887" s="64"/>
+      <c r="H887" s="34"/>
+    </row>
+    <row r="888" spans="1:32" s="5" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A888" s="183" t="s">
+        <v>478</v>
+      </c>
+      <c r="B888" s="183"/>
+      <c r="C888" s="183"/>
+      <c r="D888" s="183"/>
+      <c r="E888" s="183"/>
+      <c r="F888" s="183"/>
+      <c r="G888" s="183"/>
+      <c r="H888" s="183"/>
+      <c r="P888" s="192"/>
+      <c r="Q888" s="192"/>
+      <c r="R888" s="192"/>
+      <c r="S888" s="192"/>
+      <c r="T888" s="192"/>
+      <c r="U888" s="192"/>
+      <c r="V888" s="192"/>
+      <c r="W888" s="192"/>
+      <c r="X888" s="192"/>
+      <c r="Y888" s="192"/>
+      <c r="Z888" s="192"/>
+      <c r="AA888" s="192"/>
+      <c r="AB888" s="192"/>
+      <c r="AC888" s="192"/>
+      <c r="AD888" s="192"/>
+      <c r="AE888" s="192"/>
+      <c r="AF888" s="192"/>
+    </row>
+    <row r="889" spans="1:32" s="18" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+      <c r="A889" s="32" t="s">
+        <v>2</v>
+      </c>
+      <c r="B889" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="C889" s="110" t="s">
+        <v>4</v>
+      </c>
+      <c r="D889" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="E889" s="32" t="s">
+        <v>497</v>
+      </c>
+      <c r="F889" s="32" t="s">
+        <v>696</v>
+      </c>
+      <c r="G889" s="32" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H889" s="32" t="s">
+        <v>570</v>
+      </c>
+      <c r="I889" s="174"/>
+      <c r="J889" s="174"/>
+      <c r="K889" s="174"/>
+      <c r="L889" s="174"/>
+      <c r="M889" s="174"/>
+      <c r="N889" s="174"/>
+      <c r="O889" s="174"/>
+      <c r="P889" s="186"/>
+      <c r="Q889" s="186"/>
+      <c r="R889" s="186"/>
+      <c r="S889" s="186"/>
+      <c r="T889" s="186"/>
+      <c r="U889" s="186"/>
+      <c r="V889" s="186"/>
+      <c r="W889" s="186"/>
+      <c r="X889" s="186"/>
+      <c r="Y889" s="186"/>
+      <c r="Z889" s="186"/>
+      <c r="AA889" s="186"/>
+      <c r="AB889" s="186"/>
+      <c r="AC889" s="186"/>
+      <c r="AD889" s="186"/>
+      <c r="AE889" s="186"/>
+      <c r="AF889" s="186"/>
+    </row>
+    <row r="890" spans="1:32" s="82" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A890" s="30" t="s">
         <v>479</v>
       </c>
-      <c r="B887" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C887" s="167">
+      <c r="B890" s="71" t="s">
+        <v>860</v>
+      </c>
+      <c r="C890" s="111" t="s">
+        <v>861</v>
+      </c>
+      <c r="D890" s="81"/>
+      <c r="E890" s="81"/>
+      <c r="F890" s="81" t="s">
+        <v>575</v>
+      </c>
+      <c r="G890" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H890" s="81"/>
+      <c r="P890" s="196"/>
+      <c r="Q890" s="196"/>
+      <c r="R890" s="196"/>
+      <c r="S890" s="196"/>
+      <c r="T890" s="196"/>
+      <c r="U890" s="196"/>
+      <c r="V890" s="196"/>
+      <c r="W890" s="196"/>
+      <c r="X890" s="196"/>
+      <c r="Y890" s="196"/>
+      <c r="Z890" s="196"/>
+      <c r="AA890" s="196"/>
+      <c r="AB890" s="196"/>
+      <c r="AC890" s="196"/>
+      <c r="AD890" s="196"/>
+      <c r="AE890" s="196"/>
+      <c r="AF890" s="196"/>
+    </row>
+    <row r="891" spans="1:32" s="82" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A891" s="30" t="s">
+        <v>479</v>
+      </c>
+      <c r="B891" s="71" t="s">
+        <v>862</v>
+      </c>
+      <c r="C891" s="111" t="s">
+        <v>863</v>
+      </c>
+      <c r="D891" s="81"/>
+      <c r="E891" s="81"/>
+      <c r="F891" s="81"/>
+      <c r="G891" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H891" s="81"/>
+      <c r="P891" s="196"/>
+      <c r="Q891" s="196"/>
+      <c r="R891" s="196"/>
+      <c r="S891" s="196"/>
+      <c r="T891" s="196"/>
+      <c r="U891" s="196"/>
+      <c r="V891" s="196"/>
+      <c r="W891" s="196"/>
+      <c r="X891" s="196"/>
+      <c r="Y891" s="196"/>
+      <c r="Z891" s="196"/>
+      <c r="AA891" s="196"/>
+      <c r="AB891" s="196"/>
+      <c r="AC891" s="196"/>
+      <c r="AD891" s="196"/>
+      <c r="AE891" s="196"/>
+      <c r="AF891" s="196"/>
+    </row>
+    <row r="892" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A892" s="30" t="s">
+        <v>479</v>
+      </c>
+      <c r="B892" s="24" t="s">
+        <v>480</v>
+      </c>
+      <c r="C892" s="111">
+        <v>2130114</v>
+      </c>
+      <c r="D892" s="25"/>
+      <c r="E892" s="20"/>
+      <c r="F892" s="41"/>
+      <c r="G892" s="39" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H892" s="41"/>
+    </row>
+    <row r="893" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A893" s="30" t="s">
+        <v>479</v>
+      </c>
+      <c r="B893" s="24" t="s">
+        <v>483</v>
+      </c>
+      <c r="C893" s="111">
         <v>2130115</v>
       </c>
-      <c r="D887" s="25"/>
-[...119 lines deleted...]
-      <c r="D893" s="26"/>
+      <c r="D893" s="25"/>
       <c r="E893" s="20"/>
       <c r="F893" s="41" t="s">
-        <v>676</v>
+        <v>575</v>
       </c>
       <c r="G893" s="39" t="s">
-        <v>676</v>
+        <v>1095</v>
       </c>
       <c r="H893" s="41"/>
     </row>
-    <row r="894" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A894" s="30" t="s">
+    <row r="894" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A894" s="31" t="s">
         <v>479</v>
       </c>
-      <c r="B894" s="24" t="s">
-[...3 lines deleted...]
-        <v>2180691</v>
+      <c r="B894" s="33" t="s">
+        <v>484</v>
+      </c>
+      <c r="C894" s="112">
+        <v>2130115</v>
       </c>
       <c r="D894" s="25"/>
       <c r="E894" s="20"/>
       <c r="F894" s="41" t="s">
-        <v>676</v>
+        <v>575</v>
       </c>
       <c r="G894" s="39" t="s">
-        <v>1089</v>
+        <v>1095</v>
       </c>
       <c r="H894" s="41"/>
     </row>
-    <row r="895" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="895" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A895" s="30" t="s">
         <v>479</v>
       </c>
       <c r="B895" s="24" t="s">
-        <v>666</v>
-[...2 lines deleted...]
-        <v>2200509</v>
+        <v>485</v>
+      </c>
+      <c r="C895" s="111">
+        <v>2170392</v>
       </c>
       <c r="D895" s="25"/>
       <c r="E895" s="20"/>
       <c r="F895" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G895" s="39" t="s">
-        <v>1089</v>
+        <v>1095</v>
       </c>
       <c r="H895" s="41"/>
     </row>
-    <row r="896" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A896" s="30" t="s">
+    <row r="896" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A896" s="31" t="s">
         <v>479</v>
       </c>
-      <c r="B896" s="24" t="s">
-[...5 lines deleted...]
-      <c r="D896" s="25"/>
+      <c r="B896" s="65" t="s">
+        <v>486</v>
+      </c>
+      <c r="C896" s="112">
+        <v>2170542</v>
+      </c>
+      <c r="D896" s="26"/>
       <c r="E896" s="20"/>
       <c r="F896" s="41" t="s">
-        <v>676</v>
+        <v>575</v>
       </c>
       <c r="G896" s="39" t="s">
         <v>676</v>
       </c>
       <c r="H896" s="41"/>
     </row>
-    <row r="897" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A897" s="60" t="s">
+    <row r="897" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A897" s="31" t="s">
         <v>479</v>
       </c>
-      <c r="B897" s="95" t="s">
-[...7 lines deleted...]
-      <c r="F897" s="92"/>
+      <c r="B897" s="24" t="s">
+        <v>669</v>
+      </c>
+      <c r="C897" s="112">
+        <v>2210477</v>
+      </c>
+      <c r="D897" s="26"/>
+      <c r="E897" s="20"/>
+      <c r="F897" s="41" t="s">
+        <v>676</v>
+      </c>
       <c r="G897" s="39" t="s">
         <v>676</v>
       </c>
-      <c r="H897" s="92"/>
-[...3 lines deleted...]
-        <v>660</v>
+      <c r="H897" s="41"/>
+    </row>
+    <row r="898" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A898" s="31" t="s">
+        <v>479</v>
       </c>
       <c r="B898" s="24" t="s">
-        <v>661</v>
-[...4 lines deleted...]
-      <c r="D898" s="25"/>
+        <v>498</v>
+      </c>
+      <c r="C898" s="112">
+        <v>2190252</v>
+      </c>
+      <c r="D898" s="26"/>
       <c r="E898" s="20"/>
       <c r="F898" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G898" s="39" t="s">
-        <v>1089</v>
+        <v>676</v>
       </c>
       <c r="H898" s="41"/>
     </row>
-    <row r="899" spans="1:8" s="128" customFormat="1" x14ac:dyDescent="0.2">
-[...31 lines deleted...]
-    <row r="901" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="899" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A899" s="31" t="s">
+        <v>479</v>
+      </c>
+      <c r="B899" s="24" t="s">
+        <v>878</v>
+      </c>
+      <c r="C899" s="112" t="s">
+        <v>879</v>
+      </c>
+      <c r="D899" s="26"/>
+      <c r="E899" s="20"/>
+      <c r="F899" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G899" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H899" s="41"/>
+    </row>
+    <row r="900" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A900" s="31" t="s">
+        <v>479</v>
+      </c>
+      <c r="B900" s="24" t="s">
+        <v>499</v>
+      </c>
+      <c r="C900" s="112">
+        <v>2190253</v>
+      </c>
+      <c r="D900" s="26"/>
+      <c r="E900" s="20"/>
+      <c r="F900" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G900" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H900" s="41"/>
+    </row>
+    <row r="901" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A901" s="30" t="s">
-        <v>660</v>
-[...7 lines deleted...]
-      <c r="D901" s="26"/>
+        <v>479</v>
+      </c>
+      <c r="B901" s="24" t="s">
+        <v>487</v>
+      </c>
+      <c r="C901" s="111">
+        <v>2180691</v>
+      </c>
+      <c r="D901" s="25"/>
       <c r="E901" s="20"/>
       <c r="F901" s="41" t="s">
         <v>676</v>
       </c>
       <c r="G901" s="39" t="s">
-        <v>676</v>
+        <v>1095</v>
       </c>
       <c r="H901" s="41"/>
     </row>
-    <row r="902" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="902" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A902" s="30" t="s">
         <v>479</v>
       </c>
       <c r="B902" s="24" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-        <v>2140091</v>
+        <v>666</v>
+      </c>
+      <c r="C902" s="111">
+        <v>2200509</v>
       </c>
       <c r="D902" s="25"/>
       <c r="E902" s="20"/>
       <c r="F902" s="41" t="s">
         <v>575</v>
       </c>
       <c r="G902" s="39" t="s">
-        <v>676</v>
+        <v>1095</v>
       </c>
       <c r="H902" s="41"/>
     </row>
-    <row r="903" spans="1:8" s="7" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A903" s="36" t="s">
+    <row r="903" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A903" s="30" t="s">
         <v>479</v>
       </c>
-      <c r="B903" s="37" t="s">
+      <c r="B903" s="24" t="s">
+        <v>679</v>
+      </c>
+      <c r="C903" s="111">
+        <v>2210476</v>
+      </c>
+      <c r="D903" s="25"/>
+      <c r="E903" s="20"/>
+      <c r="F903" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G903" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H903" s="41"/>
+    </row>
+    <row r="904" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A904" s="59" t="s">
+        <v>479</v>
+      </c>
+      <c r="B904" s="89" t="s">
+        <v>914</v>
+      </c>
+      <c r="C904" s="114" t="s">
+        <v>915</v>
+      </c>
+      <c r="D904" s="87"/>
+      <c r="E904" s="87"/>
+      <c r="F904" s="87"/>
+      <c r="G904" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H904" s="87"/>
+    </row>
+    <row r="905" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A905" s="30" t="s">
+        <v>660</v>
+      </c>
+      <c r="B905" s="24" t="s">
+        <v>661</v>
+      </c>
+      <c r="C905" s="111">
+        <v>2210110</v>
+      </c>
+      <c r="D905" s="25"/>
+      <c r="E905" s="20"/>
+      <c r="F905" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G905" s="39" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H905" s="41"/>
+    </row>
+    <row r="906" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A906" s="30" t="s">
+        <v>660</v>
+      </c>
+      <c r="B906" s="67" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C906" s="111">
+        <v>2210110</v>
+      </c>
+      <c r="D906" s="25"/>
+      <c r="E906" s="20"/>
+      <c r="F906" s="41"/>
+      <c r="G906" s="39"/>
+      <c r="H906" s="41"/>
+    </row>
+    <row r="907" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A907" s="30" t="s">
+        <v>660</v>
+      </c>
+      <c r="B907" s="67" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C907" s="111">
+        <v>2210110</v>
+      </c>
+      <c r="D907" s="25"/>
+      <c r="E907" s="20"/>
+      <c r="F907" s="41"/>
+      <c r="G907" s="39"/>
+      <c r="H907" s="41"/>
+    </row>
+    <row r="908" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A908" s="30" t="s">
+        <v>660</v>
+      </c>
+      <c r="B908" s="65" t="s">
+        <v>670</v>
+      </c>
+      <c r="C908" s="112">
+        <v>2210475</v>
+      </c>
+      <c r="D908" s="26"/>
+      <c r="E908" s="20"/>
+      <c r="F908" s="41" t="s">
+        <v>676</v>
+      </c>
+      <c r="G908" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H908" s="41"/>
+    </row>
+    <row r="909" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A909" s="30" t="s">
+        <v>479</v>
+      </c>
+      <c r="B909" s="24" t="s">
+        <v>481</v>
+      </c>
+      <c r="C909" s="111">
+        <v>2140091</v>
+      </c>
+      <c r="D909" s="25"/>
+      <c r="E909" s="20"/>
+      <c r="F909" s="41" t="s">
+        <v>575</v>
+      </c>
+      <c r="G909" s="39" t="s">
+        <v>676</v>
+      </c>
+      <c r="H909" s="41"/>
+    </row>
+    <row r="910" spans="1:32" s="7" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A910" s="36" t="s">
+        <v>479</v>
+      </c>
+      <c r="B910" s="37" t="s">
         <v>482</v>
       </c>
-      <c r="C903" s="183">
+      <c r="C910" s="113">
         <v>2130112</v>
       </c>
-      <c r="D903" s="45"/>
-[...23 lines deleted...]
-      <c r="A905" s="102" t="s">
+      <c r="D910" s="45"/>
+      <c r="E910" s="127" t="s">
+        <v>950</v>
+      </c>
+      <c r="F910" s="46" t="s">
+        <v>575</v>
+      </c>
+      <c r="G910" s="38" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H910" s="46"/>
+      <c r="P910" s="194"/>
+      <c r="Q910" s="194"/>
+      <c r="R910" s="194"/>
+      <c r="S910" s="194"/>
+      <c r="T910" s="194"/>
+      <c r="U910" s="194"/>
+      <c r="V910" s="194"/>
+      <c r="W910" s="194"/>
+      <c r="X910" s="194"/>
+      <c r="Y910" s="194"/>
+      <c r="Z910" s="194"/>
+      <c r="AA910" s="194"/>
+      <c r="AB910" s="194"/>
+      <c r="AC910" s="194"/>
+      <c r="AD910" s="194"/>
+      <c r="AE910" s="194"/>
+      <c r="AF910" s="194"/>
+    </row>
+    <row r="911" spans="1:32" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A911" s="106"/>
+      <c r="B911" s="9"/>
+      <c r="C911" s="126"/>
+      <c r="D911" s="10"/>
+      <c r="F911" s="17" t="s">
+        <v>676</v>
+      </c>
+      <c r="G911" s="92"/>
+      <c r="H911" s="100"/>
+      <c r="P911" s="184"/>
+      <c r="Q911" s="184"/>
+      <c r="R911" s="184"/>
+      <c r="S911" s="184"/>
+      <c r="T911" s="184"/>
+      <c r="U911" s="184"/>
+      <c r="V911" s="184"/>
+      <c r="W911" s="184"/>
+      <c r="X911" s="184"/>
+      <c r="Y911" s="184"/>
+      <c r="Z911" s="184"/>
+      <c r="AA911" s="184"/>
+      <c r="AB911" s="184"/>
+      <c r="AC911" s="184"/>
+      <c r="AD911" s="184"/>
+      <c r="AE911" s="184"/>
+      <c r="AF911" s="184"/>
+    </row>
+    <row r="912" spans="1:32" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A912" s="91" t="s">
         <v>488</v>
       </c>
-      <c r="B905" s="15"/>
-[...32 lines deleted...]
-      <c r="H1002" s="113"/>
+      <c r="B912" s="15"/>
+      <c r="C912" s="121"/>
+      <c r="D912" s="17"/>
+      <c r="F912" s="17"/>
+      <c r="G912" s="92"/>
+      <c r="H912" s="100"/>
+      <c r="P912" s="184"/>
+      <c r="Q912" s="184"/>
+      <c r="R912" s="184"/>
+      <c r="S912" s="184"/>
+      <c r="T912" s="184"/>
+      <c r="U912" s="184"/>
+      <c r="V912" s="184"/>
+      <c r="W912" s="184"/>
+      <c r="X912" s="184"/>
+      <c r="Y912" s="184"/>
+      <c r="Z912" s="184"/>
+      <c r="AA912" s="184"/>
+      <c r="AB912" s="184"/>
+      <c r="AC912" s="184"/>
+      <c r="AD912" s="184"/>
+      <c r="AE912" s="184"/>
+      <c r="AF912" s="184"/>
+    </row>
+    <row r="913" spans="1:32" s="8" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A913" s="180"/>
+      <c r="B913" s="181"/>
+      <c r="C913" s="181"/>
+      <c r="D913" s="181"/>
+      <c r="E913" s="181"/>
+      <c r="F913" s="181"/>
+      <c r="G913" s="181"/>
+      <c r="H913" s="182"/>
+      <c r="P913" s="184"/>
+      <c r="Q913" s="184"/>
+      <c r="R913" s="184"/>
+      <c r="S913" s="184"/>
+      <c r="T913" s="184"/>
+      <c r="U913" s="184"/>
+      <c r="V913" s="184"/>
+      <c r="W913" s="184"/>
+      <c r="X913" s="184"/>
+      <c r="Y913" s="184"/>
+      <c r="Z913" s="184"/>
+      <c r="AA913" s="184"/>
+      <c r="AB913" s="184"/>
+      <c r="AC913" s="184"/>
+      <c r="AD913" s="184"/>
+      <c r="AE913" s="184"/>
+      <c r="AF913" s="184"/>
     </row>
     <row r="1003" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1003" s="1"/>
       <c r="F1003" s="1"/>
       <c r="G1003" s="1"/>
-      <c r="H1003" s="113"/>
+      <c r="H1003" s="102"/>
     </row>
     <row r="1004" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1004" s="1"/>
       <c r="F1004" s="1"/>
       <c r="G1004" s="1"/>
-      <c r="H1004" s="113"/>
+      <c r="H1004" s="102"/>
     </row>
     <row r="1005" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1005" s="1"/>
       <c r="F1005" s="1"/>
       <c r="G1005" s="1"/>
-      <c r="H1005" s="113"/>
+      <c r="H1005" s="102"/>
     </row>
     <row r="1006" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1006" s="1"/>
       <c r="F1006" s="1"/>
       <c r="G1006" s="1"/>
-      <c r="H1006" s="113"/>
+      <c r="H1006" s="102"/>
     </row>
     <row r="1007" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1007" s="1"/>
       <c r="F1007" s="1"/>
       <c r="G1007" s="1"/>
-      <c r="H1007" s="113"/>
+      <c r="H1007" s="102"/>
     </row>
     <row r="1008" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1008" s="1"/>
       <c r="F1008" s="1"/>
       <c r="G1008" s="1"/>
-      <c r="H1008" s="113"/>
+      <c r="H1008" s="102"/>
     </row>
     <row r="1009" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1009" s="1"/>
       <c r="F1009" s="1"/>
       <c r="G1009" s="1"/>
-      <c r="H1009" s="113"/>
+      <c r="H1009" s="102"/>
     </row>
     <row r="1010" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1010" s="1"/>
       <c r="F1010" s="1"/>
       <c r="G1010" s="1"/>
-      <c r="H1010" s="113"/>
+      <c r="H1010" s="102"/>
     </row>
     <row r="1011" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1011" s="1"/>
       <c r="F1011" s="1"/>
       <c r="G1011" s="1"/>
-      <c r="H1011" s="113"/>
+      <c r="H1011" s="102"/>
     </row>
     <row r="1012" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1012" s="1"/>
       <c r="F1012" s="1"/>
       <c r="G1012" s="1"/>
-      <c r="H1012" s="113"/>
+      <c r="H1012" s="102"/>
     </row>
     <row r="1013" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1013" s="1"/>
       <c r="F1013" s="1"/>
       <c r="G1013" s="1"/>
-      <c r="H1013" s="113"/>
+      <c r="H1013" s="102"/>
     </row>
     <row r="1014" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1014" s="1"/>
       <c r="F1014" s="1"/>
       <c r="G1014" s="1"/>
-      <c r="H1014" s="113"/>
+      <c r="H1014" s="102"/>
     </row>
     <row r="1015" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1015" s="1"/>
       <c r="F1015" s="1"/>
       <c r="G1015" s="1"/>
-      <c r="H1015" s="113"/>
+      <c r="H1015" s="102"/>
     </row>
     <row r="1016" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1016" s="1"/>
       <c r="F1016" s="1"/>
       <c r="G1016" s="1"/>
-      <c r="H1016" s="113"/>
+      <c r="H1016" s="102"/>
     </row>
     <row r="1017" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1017" s="1"/>
       <c r="F1017" s="1"/>
       <c r="G1017" s="1"/>
-      <c r="H1017" s="113"/>
+      <c r="H1017" s="102"/>
     </row>
     <row r="1018" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1018" s="1"/>
       <c r="F1018" s="1"/>
       <c r="G1018" s="1"/>
-      <c r="H1018" s="113"/>
+      <c r="H1018" s="102"/>
     </row>
     <row r="1019" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1019" s="1"/>
       <c r="F1019" s="1"/>
       <c r="G1019" s="1"/>
-      <c r="H1019" s="113"/>
+      <c r="H1019" s="102"/>
     </row>
     <row r="1020" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1020" s="1"/>
       <c r="F1020" s="1"/>
       <c r="G1020" s="1"/>
-      <c r="H1020" s="113"/>
+      <c r="H1020" s="102"/>
     </row>
     <row r="1021" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1021" s="1"/>
       <c r="F1021" s="1"/>
       <c r="G1021" s="1"/>
-      <c r="H1021" s="113"/>
+      <c r="H1021" s="102"/>
     </row>
     <row r="1022" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1022" s="1"/>
       <c r="F1022" s="1"/>
       <c r="G1022" s="1"/>
-      <c r="H1022" s="113"/>
+      <c r="H1022" s="102"/>
     </row>
     <row r="1023" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1023" s="1"/>
       <c r="F1023" s="1"/>
       <c r="G1023" s="1"/>
-      <c r="H1023" s="113"/>
+      <c r="H1023" s="102"/>
     </row>
     <row r="1024" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1024" s="1"/>
       <c r="F1024" s="1"/>
       <c r="G1024" s="1"/>
-      <c r="H1024" s="113"/>
+      <c r="H1024" s="102"/>
     </row>
     <row r="1025" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1025" s="1"/>
       <c r="F1025" s="1"/>
       <c r="G1025" s="1"/>
-      <c r="H1025" s="113"/>
+      <c r="H1025" s="102"/>
     </row>
     <row r="1026" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1026" s="1"/>
       <c r="F1026" s="1"/>
       <c r="G1026" s="1"/>
-      <c r="H1026" s="113"/>
+      <c r="H1026" s="102"/>
     </row>
     <row r="1027" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1027" s="1"/>
       <c r="F1027" s="1"/>
       <c r="G1027" s="1"/>
-      <c r="H1027" s="113"/>
+      <c r="H1027" s="102"/>
     </row>
     <row r="1028" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1028" s="1"/>
       <c r="F1028" s="1"/>
       <c r="G1028" s="1"/>
-      <c r="H1028" s="113"/>
+      <c r="H1028" s="102"/>
     </row>
     <row r="1029" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1029" s="1"/>
       <c r="F1029" s="1"/>
       <c r="G1029" s="1"/>
-      <c r="H1029" s="113"/>
+      <c r="H1029" s="102"/>
     </row>
     <row r="1030" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1030" s="1"/>
       <c r="F1030" s="1"/>
       <c r="G1030" s="1"/>
-      <c r="H1030" s="113"/>
+      <c r="H1030" s="102"/>
     </row>
     <row r="1031" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1031" s="1"/>
       <c r="F1031" s="1"/>
       <c r="G1031" s="1"/>
-      <c r="H1031" s="113"/>
+      <c r="H1031" s="102"/>
     </row>
     <row r="1032" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1032" s="1"/>
       <c r="F1032" s="1"/>
       <c r="G1032" s="1"/>
-      <c r="H1032" s="113"/>
+      <c r="H1032" s="102"/>
     </row>
     <row r="1033" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1033" s="1"/>
       <c r="F1033" s="1"/>
       <c r="G1033" s="1"/>
-      <c r="H1033" s="113"/>
+      <c r="H1033" s="102"/>
     </row>
     <row r="1034" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1034" s="1"/>
       <c r="F1034" s="1"/>
       <c r="G1034" s="1"/>
-      <c r="H1034" s="113"/>
+      <c r="H1034" s="102"/>
     </row>
     <row r="1035" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1035" s="1"/>
       <c r="F1035" s="1"/>
       <c r="G1035" s="1"/>
-      <c r="H1035" s="113"/>
+      <c r="H1035" s="102"/>
     </row>
     <row r="1036" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1036" s="1"/>
       <c r="F1036" s="1"/>
       <c r="G1036" s="1"/>
-      <c r="H1036" s="113"/>
+      <c r="H1036" s="102"/>
     </row>
     <row r="1037" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1037" s="1"/>
       <c r="F1037" s="1"/>
       <c r="G1037" s="1"/>
-      <c r="H1037" s="113"/>
+      <c r="H1037" s="102"/>
     </row>
     <row r="1038" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1038" s="1"/>
       <c r="F1038" s="1"/>
       <c r="G1038" s="1"/>
-      <c r="H1038" s="113"/>
+      <c r="H1038" s="102"/>
     </row>
     <row r="1039" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1039" s="1"/>
       <c r="F1039" s="1"/>
       <c r="G1039" s="1"/>
-      <c r="H1039" s="113"/>
+      <c r="H1039" s="102"/>
     </row>
     <row r="1040" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1040" s="1"/>
       <c r="F1040" s="1"/>
       <c r="G1040" s="1"/>
-      <c r="H1040" s="113"/>
+      <c r="H1040" s="102"/>
     </row>
     <row r="1041" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1041" s="1"/>
       <c r="F1041" s="1"/>
       <c r="G1041" s="1"/>
-      <c r="H1041" s="113"/>
+      <c r="H1041" s="102"/>
     </row>
     <row r="1042" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1042" s="1"/>
       <c r="F1042" s="1"/>
       <c r="G1042" s="1"/>
-      <c r="H1042" s="113"/>
+      <c r="H1042" s="102"/>
     </row>
     <row r="1043" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1043" s="1"/>
       <c r="F1043" s="1"/>
       <c r="G1043" s="1"/>
-      <c r="H1043" s="113"/>
+      <c r="H1043" s="102"/>
     </row>
     <row r="1044" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1044" s="1"/>
       <c r="F1044" s="1"/>
       <c r="G1044" s="1"/>
-      <c r="H1044" s="113"/>
+      <c r="H1044" s="102"/>
     </row>
     <row r="1045" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1045" s="1"/>
       <c r="F1045" s="1"/>
       <c r="G1045" s="1"/>
-      <c r="H1045" s="113"/>
+      <c r="H1045" s="102"/>
     </row>
     <row r="1046" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1046" s="1"/>
       <c r="F1046" s="1"/>
       <c r="G1046" s="1"/>
-      <c r="H1046" s="113"/>
+      <c r="H1046" s="102"/>
     </row>
     <row r="1047" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1047" s="1"/>
       <c r="F1047" s="1"/>
       <c r="G1047" s="1"/>
-      <c r="H1047" s="113"/>
+      <c r="H1047" s="102"/>
     </row>
     <row r="1048" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1048" s="1"/>
       <c r="F1048" s="1"/>
       <c r="G1048" s="1"/>
-      <c r="H1048" s="113"/>
+      <c r="H1048" s="102"/>
     </row>
     <row r="1049" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1049" s="1"/>
       <c r="F1049" s="1"/>
       <c r="G1049" s="1"/>
-      <c r="H1049" s="113"/>
+      <c r="H1049" s="102"/>
     </row>
     <row r="1050" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1050" s="1"/>
       <c r="F1050" s="1"/>
       <c r="G1050" s="1"/>
-      <c r="H1050" s="113"/>
+      <c r="H1050" s="102"/>
     </row>
     <row r="1051" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1051" s="1"/>
       <c r="F1051" s="1"/>
       <c r="G1051" s="1"/>
-      <c r="H1051" s="113"/>
+      <c r="H1051" s="102"/>
     </row>
     <row r="1052" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1052" s="1"/>
       <c r="F1052" s="1"/>
       <c r="G1052" s="1"/>
-      <c r="H1052" s="113"/>
+      <c r="H1052" s="102"/>
     </row>
     <row r="1053" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1053" s="1"/>
       <c r="F1053" s="1"/>
       <c r="G1053" s="1"/>
-      <c r="H1053" s="113"/>
+      <c r="H1053" s="102"/>
     </row>
     <row r="1054" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1054" s="1"/>
       <c r="F1054" s="1"/>
       <c r="G1054" s="1"/>
-      <c r="H1054" s="113"/>
+      <c r="H1054" s="102"/>
     </row>
     <row r="1055" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1055" s="1"/>
       <c r="F1055" s="1"/>
       <c r="G1055" s="1"/>
-      <c r="H1055" s="113"/>
+      <c r="H1055" s="102"/>
     </row>
     <row r="1056" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1056" s="1"/>
       <c r="F1056" s="1"/>
       <c r="G1056" s="1"/>
-      <c r="H1056" s="113"/>
+      <c r="H1056" s="102"/>
     </row>
     <row r="1057" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1057" s="1"/>
       <c r="F1057" s="1"/>
       <c r="G1057" s="1"/>
-      <c r="H1057" s="113"/>
+      <c r="H1057" s="102"/>
     </row>
     <row r="1058" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1058" s="1"/>
       <c r="F1058" s="1"/>
       <c r="G1058" s="1"/>
-      <c r="H1058" s="113"/>
+      <c r="H1058" s="102"/>
     </row>
     <row r="1059" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1059" s="1"/>
       <c r="F1059" s="1"/>
       <c r="G1059" s="1"/>
-      <c r="H1059" s="113"/>
+      <c r="H1059" s="102"/>
     </row>
     <row r="1060" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1060" s="1"/>
       <c r="F1060" s="1"/>
       <c r="G1060" s="1"/>
-      <c r="H1060" s="113"/>
+      <c r="H1060" s="102"/>
     </row>
     <row r="1061" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1061" s="1"/>
       <c r="F1061" s="1"/>
       <c r="G1061" s="1"/>
-      <c r="H1061" s="113"/>
+      <c r="H1061" s="102"/>
     </row>
     <row r="1062" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1062" s="1"/>
       <c r="F1062" s="1"/>
       <c r="G1062" s="1"/>
-      <c r="H1062" s="113"/>
+      <c r="H1062" s="102"/>
     </row>
     <row r="1063" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1063" s="1"/>
       <c r="F1063" s="1"/>
       <c r="G1063" s="1"/>
-      <c r="H1063" s="113"/>
+      <c r="H1063" s="102"/>
     </row>
     <row r="1064" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1064" s="1"/>
       <c r="F1064" s="1"/>
       <c r="G1064" s="1"/>
-      <c r="H1064" s="113"/>
+      <c r="H1064" s="102"/>
     </row>
     <row r="1065" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1065" s="1"/>
       <c r="F1065" s="1"/>
       <c r="G1065" s="1"/>
-      <c r="H1065" s="113"/>
+      <c r="H1065" s="102"/>
     </row>
     <row r="1066" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1066" s="1"/>
       <c r="F1066" s="1"/>
       <c r="G1066" s="1"/>
-      <c r="H1066" s="113"/>
+      <c r="H1066" s="102"/>
     </row>
     <row r="1067" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1067" s="1"/>
       <c r="F1067" s="1"/>
       <c r="G1067" s="1"/>
-      <c r="H1067" s="113"/>
+      <c r="H1067" s="102"/>
     </row>
     <row r="1068" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1068" s="1"/>
       <c r="F1068" s="1"/>
       <c r="G1068" s="1"/>
-      <c r="H1068" s="113"/>
+      <c r="H1068" s="102"/>
     </row>
     <row r="1069" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1069" s="1"/>
       <c r="F1069" s="1"/>
       <c r="G1069" s="1"/>
-      <c r="H1069" s="113"/>
+      <c r="H1069" s="102"/>
     </row>
     <row r="1070" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1070" s="1"/>
       <c r="F1070" s="1"/>
       <c r="G1070" s="1"/>
-      <c r="H1070" s="113"/>
+      <c r="H1070" s="102"/>
     </row>
     <row r="1071" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1071" s="1"/>
       <c r="F1071" s="1"/>
       <c r="G1071" s="1"/>
-      <c r="H1071" s="113"/>
+      <c r="H1071" s="102"/>
     </row>
     <row r="1072" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1072" s="1"/>
       <c r="F1072" s="1"/>
       <c r="G1072" s="1"/>
-      <c r="H1072" s="113"/>
+      <c r="H1072" s="102"/>
     </row>
     <row r="1073" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1073" s="1"/>
       <c r="F1073" s="1"/>
       <c r="G1073" s="1"/>
-      <c r="H1073" s="113"/>
+      <c r="H1073" s="102"/>
     </row>
     <row r="1074" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1074" s="1"/>
       <c r="F1074" s="1"/>
       <c r="G1074" s="1"/>
-      <c r="H1074" s="113"/>
+      <c r="H1074" s="102"/>
     </row>
     <row r="1075" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1075" s="1"/>
       <c r="F1075" s="1"/>
       <c r="G1075" s="1"/>
-      <c r="H1075" s="113"/>
+      <c r="H1075" s="102"/>
     </row>
     <row r="1076" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1076" s="1"/>
       <c r="F1076" s="1"/>
       <c r="G1076" s="1"/>
-      <c r="H1076" s="113"/>
+      <c r="H1076" s="102"/>
     </row>
     <row r="1077" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1077" s="1"/>
       <c r="F1077" s="1"/>
       <c r="G1077" s="1"/>
-      <c r="H1077" s="113"/>
+      <c r="H1077" s="102"/>
     </row>
     <row r="1078" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1078" s="1"/>
       <c r="F1078" s="1"/>
       <c r="G1078" s="1"/>
-      <c r="H1078" s="113"/>
+      <c r="H1078" s="102"/>
     </row>
     <row r="1079" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1079" s="1"/>
       <c r="F1079" s="1"/>
       <c r="G1079" s="1"/>
-      <c r="H1079" s="113"/>
+      <c r="H1079" s="102"/>
     </row>
     <row r="1080" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1080" s="1"/>
       <c r="F1080" s="1"/>
       <c r="G1080" s="1"/>
-      <c r="H1080" s="113"/>
+      <c r="H1080" s="102"/>
     </row>
     <row r="1081" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1081" s="1"/>
       <c r="F1081" s="1"/>
       <c r="G1081" s="1"/>
-      <c r="H1081" s="113"/>
+      <c r="H1081" s="102"/>
     </row>
     <row r="1082" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1082" s="1"/>
       <c r="F1082" s="1"/>
       <c r="G1082" s="1"/>
-      <c r="H1082" s="113"/>
+      <c r="H1082" s="102"/>
     </row>
     <row r="1083" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1083" s="1"/>
       <c r="F1083" s="1"/>
       <c r="G1083" s="1"/>
-      <c r="H1083" s="113"/>
+      <c r="H1083" s="102"/>
     </row>
     <row r="1084" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1084" s="1"/>
       <c r="F1084" s="1"/>
       <c r="G1084" s="1"/>
-      <c r="H1084" s="113"/>
+      <c r="H1084" s="102"/>
     </row>
     <row r="1085" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1085" s="1"/>
       <c r="F1085" s="1"/>
       <c r="G1085" s="1"/>
-      <c r="H1085" s="113"/>
+      <c r="H1085" s="102"/>
     </row>
     <row r="1086" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1086" s="1"/>
       <c r="F1086" s="1"/>
       <c r="G1086" s="1"/>
-      <c r="H1086" s="113"/>
+      <c r="H1086" s="102"/>
     </row>
     <row r="1087" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1087" s="1"/>
       <c r="F1087" s="1"/>
       <c r="G1087" s="1"/>
-      <c r="H1087" s="113"/>
+      <c r="H1087" s="102"/>
     </row>
     <row r="1088" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1088" s="1"/>
       <c r="F1088" s="1"/>
       <c r="G1088" s="1"/>
-      <c r="H1088" s="113"/>
+      <c r="H1088" s="102"/>
     </row>
     <row r="1089" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1089" s="1"/>
       <c r="F1089" s="1"/>
       <c r="G1089" s="1"/>
-      <c r="H1089" s="113"/>
+      <c r="H1089" s="102"/>
     </row>
     <row r="1090" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1090" s="1"/>
       <c r="F1090" s="1"/>
       <c r="G1090" s="1"/>
-      <c r="H1090" s="113"/>
+      <c r="H1090" s="102"/>
     </row>
     <row r="1091" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1091" s="1"/>
       <c r="F1091" s="1"/>
       <c r="G1091" s="1"/>
-      <c r="H1091" s="113"/>
+      <c r="H1091" s="102"/>
     </row>
     <row r="1092" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1092" s="1"/>
       <c r="F1092" s="1"/>
       <c r="G1092" s="1"/>
-      <c r="H1092" s="113"/>
+      <c r="H1092" s="102"/>
     </row>
     <row r="1093" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1093" s="1"/>
       <c r="F1093" s="1"/>
       <c r="G1093" s="1"/>
-      <c r="H1093" s="113"/>
+      <c r="H1093" s="102"/>
     </row>
     <row r="1094" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1094" s="1"/>
       <c r="F1094" s="1"/>
       <c r="G1094" s="1"/>
-      <c r="H1094" s="113"/>
+      <c r="H1094" s="102"/>
     </row>
     <row r="1095" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1095" s="1"/>
       <c r="F1095" s="1"/>
       <c r="G1095" s="1"/>
-      <c r="H1095" s="113"/>
+      <c r="H1095" s="102"/>
     </row>
     <row r="1096" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1096" s="1"/>
       <c r="F1096" s="1"/>
       <c r="G1096" s="1"/>
-      <c r="H1096" s="113"/>
+      <c r="H1096" s="102"/>
     </row>
     <row r="1097" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1097" s="1"/>
       <c r="F1097" s="1"/>
       <c r="G1097" s="1"/>
-      <c r="H1097" s="113"/>
+      <c r="H1097" s="102"/>
     </row>
     <row r="1098" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1098" s="1"/>
       <c r="F1098" s="1"/>
       <c r="G1098" s="1"/>
-      <c r="H1098" s="113"/>
+      <c r="H1098" s="102"/>
     </row>
     <row r="1099" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1099" s="1"/>
       <c r="F1099" s="1"/>
       <c r="G1099" s="1"/>
-      <c r="H1099" s="113"/>
+      <c r="H1099" s="102"/>
     </row>
     <row r="1100" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1100" s="1"/>
       <c r="F1100" s="1"/>
       <c r="G1100" s="1"/>
-      <c r="H1100" s="113"/>
+      <c r="H1100" s="102"/>
     </row>
     <row r="1101" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1101" s="1"/>
       <c r="F1101" s="1"/>
       <c r="G1101" s="1"/>
-      <c r="H1101" s="113"/>
+      <c r="H1101" s="102"/>
     </row>
     <row r="1102" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1102" s="1"/>
       <c r="F1102" s="1"/>
       <c r="G1102" s="1"/>
-      <c r="H1102" s="113"/>
+      <c r="H1102" s="102"/>
     </row>
     <row r="1103" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1103" s="1"/>
       <c r="F1103" s="1"/>
       <c r="G1103" s="1"/>
-      <c r="H1103" s="113"/>
+      <c r="H1103" s="102"/>
     </row>
     <row r="1104" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1104" s="1"/>
       <c r="F1104" s="1"/>
       <c r="G1104" s="1"/>
-      <c r="H1104" s="113"/>
+      <c r="H1104" s="102"/>
     </row>
     <row r="1105" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1105" s="1"/>
       <c r="F1105" s="1"/>
       <c r="G1105" s="1"/>
-      <c r="H1105" s="113"/>
+      <c r="H1105" s="102"/>
     </row>
     <row r="1106" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1106" s="1"/>
       <c r="F1106" s="1"/>
       <c r="G1106" s="1"/>
-      <c r="H1106" s="113"/>
+      <c r="H1106" s="102"/>
     </row>
     <row r="1107" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1107" s="1"/>
       <c r="F1107" s="1"/>
       <c r="G1107" s="1"/>
-      <c r="H1107" s="113"/>
+      <c r="H1107" s="102"/>
     </row>
     <row r="1108" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1108" s="1"/>
       <c r="F1108" s="1"/>
       <c r="G1108" s="1"/>
-      <c r="H1108" s="113"/>
+      <c r="H1108" s="102"/>
     </row>
     <row r="1109" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1109" s="1"/>
       <c r="F1109" s="1"/>
       <c r="G1109" s="1"/>
-      <c r="H1109" s="113"/>
+      <c r="H1109" s="102"/>
     </row>
     <row r="1110" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1110" s="1"/>
       <c r="F1110" s="1"/>
       <c r="G1110" s="1"/>
-      <c r="H1110" s="113"/>
+      <c r="H1110" s="102"/>
     </row>
     <row r="1111" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1111" s="1"/>
       <c r="F1111" s="1"/>
       <c r="G1111" s="1"/>
-      <c r="H1111" s="113"/>
+      <c r="H1111" s="102"/>
     </row>
     <row r="1112" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1112" s="1"/>
       <c r="F1112" s="1"/>
       <c r="G1112" s="1"/>
-      <c r="H1112" s="113"/>
+      <c r="H1112" s="102"/>
     </row>
     <row r="1113" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1113" s="1"/>
       <c r="F1113" s="1"/>
       <c r="G1113" s="1"/>
-      <c r="H1113" s="113"/>
+      <c r="H1113" s="102"/>
     </row>
     <row r="1114" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1114" s="1"/>
       <c r="F1114" s="1"/>
       <c r="G1114" s="1"/>
-      <c r="H1114" s="113"/>
+      <c r="H1114" s="102"/>
     </row>
     <row r="1115" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1115" s="1"/>
       <c r="F1115" s="1"/>
       <c r="G1115" s="1"/>
-      <c r="H1115" s="113"/>
+      <c r="H1115" s="102"/>
     </row>
     <row r="1116" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1116" s="1"/>
       <c r="F1116" s="1"/>
       <c r="G1116" s="1"/>
-      <c r="H1116" s="113"/>
+      <c r="H1116" s="102"/>
     </row>
     <row r="1117" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1117" s="1"/>
       <c r="F1117" s="1"/>
       <c r="G1117" s="1"/>
-      <c r="H1117" s="113"/>
+      <c r="H1117" s="102"/>
     </row>
     <row r="1118" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1118" s="1"/>
       <c r="F1118" s="1"/>
       <c r="G1118" s="1"/>
-      <c r="H1118" s="113"/>
+      <c r="H1118" s="102"/>
     </row>
     <row r="1119" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1119" s="1"/>
       <c r="F1119" s="1"/>
       <c r="G1119" s="1"/>
-      <c r="H1119" s="113"/>
+      <c r="H1119" s="102"/>
     </row>
     <row r="1120" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1120" s="1"/>
       <c r="F1120" s="1"/>
       <c r="G1120" s="1"/>
-      <c r="H1120" s="113"/>
+      <c r="H1120" s="102"/>
     </row>
     <row r="1121" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1121" s="1"/>
       <c r="F1121" s="1"/>
       <c r="G1121" s="1"/>
-      <c r="H1121" s="113"/>
+      <c r="H1121" s="102"/>
     </row>
     <row r="1122" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1122" s="1"/>
       <c r="F1122" s="1"/>
       <c r="G1122" s="1"/>
-      <c r="H1122" s="113"/>
+      <c r="H1122" s="102"/>
     </row>
     <row r="1123" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1123" s="1"/>
       <c r="F1123" s="1"/>
       <c r="G1123" s="1"/>
-      <c r="H1123" s="113"/>
+      <c r="H1123" s="102"/>
     </row>
     <row r="1124" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1124" s="1"/>
       <c r="F1124" s="1"/>
       <c r="G1124" s="1"/>
-      <c r="H1124" s="113"/>
+      <c r="H1124" s="102"/>
     </row>
     <row r="1125" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1125" s="1"/>
       <c r="F1125" s="1"/>
       <c r="G1125" s="1"/>
-      <c r="H1125" s="113"/>
+      <c r="H1125" s="102"/>
     </row>
     <row r="1126" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1126" s="1"/>
       <c r="F1126" s="1"/>
       <c r="G1126" s="1"/>
-      <c r="H1126" s="113"/>
+      <c r="H1126" s="102"/>
     </row>
     <row r="1127" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1127" s="1"/>
       <c r="F1127" s="1"/>
       <c r="G1127" s="1"/>
-      <c r="H1127" s="113"/>
+      <c r="H1127" s="102"/>
     </row>
     <row r="1128" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1128" s="1"/>
       <c r="F1128" s="1"/>
       <c r="G1128" s="1"/>
-      <c r="H1128" s="113"/>
+      <c r="H1128" s="102"/>
     </row>
     <row r="1129" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1129" s="1"/>
       <c r="F1129" s="1"/>
       <c r="G1129" s="1"/>
-      <c r="H1129" s="113"/>
+      <c r="H1129" s="102"/>
     </row>
     <row r="1130" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1130" s="1"/>
       <c r="F1130" s="1"/>
       <c r="G1130" s="1"/>
-      <c r="H1130" s="113"/>
+      <c r="H1130" s="102"/>
     </row>
     <row r="1131" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1131" s="1"/>
       <c r="F1131" s="1"/>
       <c r="G1131" s="1"/>
-      <c r="H1131" s="113"/>
+      <c r="H1131" s="102"/>
     </row>
     <row r="1132" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1132" s="1"/>
       <c r="F1132" s="1"/>
       <c r="G1132" s="1"/>
-      <c r="H1132" s="113"/>
+      <c r="H1132" s="102"/>
     </row>
     <row r="1133" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1133" s="1"/>
       <c r="F1133" s="1"/>
       <c r="G1133" s="1"/>
-      <c r="H1133" s="113"/>
+      <c r="H1133" s="102"/>
     </row>
     <row r="1134" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1134" s="1"/>
       <c r="F1134" s="1"/>
       <c r="G1134" s="1"/>
-      <c r="H1134" s="113"/>
+      <c r="H1134" s="102"/>
     </row>
     <row r="1135" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1135" s="1"/>
       <c r="F1135" s="1"/>
       <c r="G1135" s="1"/>
-      <c r="H1135" s="113"/>
+      <c r="H1135" s="102"/>
     </row>
     <row r="1136" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1136" s="1"/>
       <c r="F1136" s="1"/>
       <c r="G1136" s="1"/>
-      <c r="H1136" s="113"/>
+      <c r="H1136" s="102"/>
     </row>
     <row r="1137" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1137" s="1"/>
       <c r="F1137" s="1"/>
       <c r="G1137" s="1"/>
-      <c r="H1137" s="113"/>
+      <c r="H1137" s="102"/>
     </row>
     <row r="1138" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1138" s="1"/>
       <c r="F1138" s="1"/>
       <c r="G1138" s="1"/>
-      <c r="H1138" s="113"/>
+      <c r="H1138" s="102"/>
     </row>
     <row r="1139" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1139" s="1"/>
       <c r="F1139" s="1"/>
       <c r="G1139" s="1"/>
-      <c r="H1139" s="113"/>
+      <c r="H1139" s="102"/>
     </row>
     <row r="1140" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1140" s="1"/>
       <c r="F1140" s="1"/>
       <c r="G1140" s="1"/>
-      <c r="H1140" s="113"/>
+      <c r="H1140" s="102"/>
     </row>
     <row r="1141" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1141" s="1"/>
       <c r="F1141" s="1"/>
       <c r="G1141" s="1"/>
-      <c r="H1141" s="113"/>
+      <c r="H1141" s="102"/>
     </row>
     <row r="1142" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1142" s="1"/>
       <c r="F1142" s="1"/>
       <c r="G1142" s="1"/>
-      <c r="H1142" s="113"/>
+      <c r="H1142" s="102"/>
     </row>
     <row r="1143" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1143" s="1"/>
       <c r="F1143" s="1"/>
       <c r="G1143" s="1"/>
-      <c r="H1143" s="113"/>
+      <c r="H1143" s="102"/>
     </row>
     <row r="1144" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1144" s="1"/>
       <c r="F1144" s="1"/>
       <c r="G1144" s="1"/>
-      <c r="H1144" s="113"/>
+      <c r="H1144" s="102"/>
     </row>
     <row r="1145" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1145" s="1"/>
       <c r="F1145" s="1"/>
       <c r="G1145" s="1"/>
-      <c r="H1145" s="113"/>
+      <c r="H1145" s="102"/>
     </row>
     <row r="1146" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1146" s="1"/>
       <c r="F1146" s="1"/>
       <c r="G1146" s="1"/>
-      <c r="H1146" s="113"/>
+      <c r="H1146" s="102"/>
     </row>
     <row r="1147" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1147" s="1"/>
       <c r="F1147" s="1"/>
       <c r="G1147" s="1"/>
-      <c r="H1147" s="113"/>
+      <c r="H1147" s="102"/>
     </row>
     <row r="1148" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1148" s="1"/>
       <c r="F1148" s="1"/>
       <c r="G1148" s="1"/>
-      <c r="H1148" s="113"/>
+      <c r="H1148" s="102"/>
     </row>
     <row r="1149" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1149" s="1"/>
       <c r="F1149" s="1"/>
       <c r="G1149" s="1"/>
-      <c r="H1149" s="113"/>
+      <c r="H1149" s="102"/>
     </row>
     <row r="1150" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1150" s="1"/>
       <c r="F1150" s="1"/>
       <c r="G1150" s="1"/>
-      <c r="H1150" s="113"/>
+      <c r="H1150" s="102"/>
     </row>
     <row r="1151" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1151" s="1"/>
       <c r="F1151" s="1"/>
       <c r="G1151" s="1"/>
-      <c r="H1151" s="113"/>
+      <c r="H1151" s="102"/>
     </row>
     <row r="1152" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1152" s="1"/>
       <c r="F1152" s="1"/>
       <c r="G1152" s="1"/>
-      <c r="H1152" s="113"/>
+      <c r="H1152" s="102"/>
     </row>
     <row r="1153" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1153" s="1"/>
       <c r="F1153" s="1"/>
       <c r="G1153" s="1"/>
-      <c r="H1153" s="113"/>
+      <c r="H1153" s="102"/>
     </row>
     <row r="1154" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1154" s="1"/>
       <c r="F1154" s="1"/>
       <c r="G1154" s="1"/>
-      <c r="H1154" s="113"/>
+      <c r="H1154" s="102"/>
     </row>
     <row r="1155" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1155" s="1"/>
       <c r="F1155" s="1"/>
       <c r="G1155" s="1"/>
-      <c r="H1155" s="113"/>
+      <c r="H1155" s="102"/>
     </row>
     <row r="1156" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1156" s="1"/>
       <c r="F1156" s="1"/>
       <c r="G1156" s="1"/>
-      <c r="H1156" s="113"/>
+      <c r="H1156" s="102"/>
     </row>
     <row r="1157" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1157" s="1"/>
       <c r="F1157" s="1"/>
       <c r="G1157" s="1"/>
-      <c r="H1157" s="113"/>
+      <c r="H1157" s="102"/>
     </row>
     <row r="1158" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1158" s="1"/>
       <c r="F1158" s="1"/>
       <c r="G1158" s="1"/>
-      <c r="H1158" s="113"/>
+      <c r="H1158" s="102"/>
     </row>
     <row r="1159" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1159" s="1"/>
       <c r="F1159" s="1"/>
       <c r="G1159" s="1"/>
-      <c r="H1159" s="113"/>
+      <c r="H1159" s="102"/>
     </row>
     <row r="1160" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1160" s="1"/>
       <c r="F1160" s="1"/>
       <c r="G1160" s="1"/>
-      <c r="H1160" s="113"/>
+      <c r="H1160" s="102"/>
     </row>
     <row r="1161" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1161" s="1"/>
       <c r="F1161" s="1"/>
       <c r="G1161" s="1"/>
-      <c r="H1161" s="113"/>
+      <c r="H1161" s="102"/>
     </row>
     <row r="1162" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1162" s="1"/>
       <c r="F1162" s="1"/>
       <c r="G1162" s="1"/>
-      <c r="H1162" s="113"/>
+      <c r="H1162" s="102"/>
     </row>
     <row r="1163" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1163" s="1"/>
       <c r="F1163" s="1"/>
       <c r="G1163" s="1"/>
-      <c r="H1163" s="113"/>
+      <c r="H1163" s="102"/>
     </row>
     <row r="1164" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1164" s="1"/>
       <c r="F1164" s="1"/>
       <c r="G1164" s="1"/>
-      <c r="H1164" s="113"/>
+      <c r="H1164" s="102"/>
     </row>
     <row r="1165" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1165" s="1"/>
       <c r="F1165" s="1"/>
       <c r="G1165" s="1"/>
-      <c r="H1165" s="113"/>
+      <c r="H1165" s="102"/>
     </row>
     <row r="1166" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1166" s="1"/>
       <c r="F1166" s="1"/>
       <c r="G1166" s="1"/>
-      <c r="H1166" s="113"/>
+      <c r="H1166" s="102"/>
     </row>
     <row r="1167" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1167" s="1"/>
       <c r="F1167" s="1"/>
       <c r="G1167" s="1"/>
-      <c r="H1167" s="113"/>
+      <c r="H1167" s="102"/>
     </row>
     <row r="1168" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1168" s="1"/>
       <c r="F1168" s="1"/>
       <c r="G1168" s="1"/>
-      <c r="H1168" s="113"/>
+      <c r="H1168" s="102"/>
     </row>
     <row r="1169" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1169" s="1"/>
       <c r="F1169" s="1"/>
       <c r="G1169" s="1"/>
-      <c r="H1169" s="113"/>
+      <c r="H1169" s="102"/>
     </row>
     <row r="1170" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1170" s="1"/>
       <c r="F1170" s="1"/>
       <c r="G1170" s="1"/>
-      <c r="H1170" s="113"/>
+      <c r="H1170" s="102"/>
     </row>
     <row r="1171" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1171" s="1"/>
       <c r="F1171" s="1"/>
       <c r="G1171" s="1"/>
-      <c r="H1171" s="113"/>
+      <c r="H1171" s="102"/>
     </row>
     <row r="1172" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1172" s="1"/>
       <c r="F1172" s="1"/>
       <c r="G1172" s="1"/>
-      <c r="H1172" s="113"/>
+      <c r="H1172" s="102"/>
     </row>
     <row r="1173" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1173" s="1"/>
       <c r="F1173" s="1"/>
       <c r="G1173" s="1"/>
-      <c r="H1173" s="113"/>
+      <c r="H1173" s="102"/>
     </row>
     <row r="1174" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B1174" s="1"/>
       <c r="F1174" s="1"/>
       <c r="G1174" s="1"/>
-      <c r="H1174" s="113"/>
+      <c r="H1174" s="102"/>
+    </row>
+    <row r="1175" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1175" s="1"/>
+      <c r="F1175" s="1"/>
+      <c r="G1175" s="1"/>
+      <c r="H1175" s="102"/>
+    </row>
+    <row r="1176" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1176" s="1"/>
+      <c r="F1176" s="1"/>
+      <c r="G1176" s="1"/>
+      <c r="H1176" s="102"/>
+    </row>
+    <row r="1177" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B1177" s="1"/>
+      <c r="F1177" s="1"/>
+      <c r="G1177" s="1"/>
+      <c r="H1177" s="102"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:H1174">
-    <sortCondition ref="B533:B536"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A1:H1177">
+    <sortCondition ref="B540:B543"/>
   </sortState>
   <mergeCells count="7">
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A906:H906"/>
-[...2 lines deleted...]
-    <mergeCell ref="A881:H881"/>
+    <mergeCell ref="A913:H913"/>
+    <mergeCell ref="A139:H139"/>
+    <mergeCell ref="A243:H243"/>
+    <mergeCell ref="A888:H888"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B210" r:id="rId1" display="https://ephy.anses.fr/firme/m-cazorla-sl" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-    <hyperlink ref="B636" r:id="rId2" display="https://ephy.anses.fr/firme/sarl-hmwc-1" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B214" r:id="rId1" display="https://ephy.anses.fr/firme/m-cazorla-sl" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B643" r:id="rId2" display="https://ephy.anses.fr/firme/sarl-hmwc-1" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="15" fitToHeight="0" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Produits</vt:lpstr>
     </vt:vector>