--- v0 (2025-11-27)
+++ v1 (2026-05-04)
@@ -4,92 +4,95 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <fileSharing readOnlyRecommended="1"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lea.perichet\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\2-SAS\SDSPV\BSV\COMMUNS\PP\Supports de formation\Supports destinés aux opérateurs professionnels\Liste ONR incontournables\MAJ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E71CAF20-EAAF-46AD-A976-8CEAD9CFB0A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BE0F92A8-4CD6-4EB8-86FE-1542276D7761}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11620" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="20370" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="A LIRE" sheetId="4" r:id="rId1"/>
     <sheet name="infos ONR" sheetId="2" r:id="rId2"/>
     <sheet name="calendrier surveillance" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'calendrier surveillance'!$A$3:$P$92</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'infos ONR'!$A$3:$J$93</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'infos ONR'!$A$3:$J$92</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'infos ONR'!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1305" uniqueCount="530">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1295" uniqueCount="530">
   <si>
     <t>oui</t>
   </si>
   <si>
     <t>Xanthomonas arboricola pv. pruni</t>
   </si>
   <si>
     <t>Tomato spotted wilt tospovirus</t>
   </si>
   <si>
     <t>Xylella fastidiosa</t>
   </si>
   <si>
     <t>Spiroplasma citri</t>
   </si>
   <si>
     <t>Thaumatotibia leucotreta</t>
   </si>
   <si>
     <t>Rhynchophorus ferrugineus</t>
   </si>
   <si>
     <t>Puccinia horiana</t>
   </si>
   <si>
@@ -251,53 +254,50 @@
   <si>
     <t>insecte</t>
   </si>
   <si>
     <t>nématode</t>
   </si>
   <si>
     <t>bactérie</t>
   </si>
   <si>
     <t>champignon</t>
   </si>
   <si>
     <t>informations sur l'organisme nuisible</t>
   </si>
   <si>
     <t>http://ephytia.inra.fr/fr/C/26449/Forets-Agrile-du-bouleau</t>
   </si>
   <si>
     <t>http://ephytia.inra.fr/fr/C/25891/Forets-Agrile-asiatique-du-frene</t>
   </si>
   <si>
     <t>http://ephytia.inra.fr/fr/C/24926/Forets-Capricorne-asiatique</t>
   </si>
   <si>
-    <t>http://ephytia.inra.fr/fr/C/19371/VigiHorti-Bursaphelenchus-xylophilus</t>
-[...1 lines deleted...]
-  <si>
     <t>http://ephytia.inra.fr/fr/C/26453/Forets-Dendrolimus-sibericus</t>
   </si>
   <si>
     <t>http://ephytia.inra.fr/fr/C/19433/VigiHorti-Popillia-japonica</t>
   </si>
   <si>
     <t>https://agriculture.gouv.fr/xylella-fastidiosa-cest-quoi</t>
   </si>
   <si>
     <t>http://ephytia.inra.fr/fr/C/19503/VigiHorti-Gibberella-circinata-Fusarium-circinatum</t>
   </si>
   <si>
     <t>http://ephytia.inra.fr/fr/C/24935/Forets-Phytophthora-ramorum</t>
   </si>
   <si>
     <t>http://ephytia.inra.fr/fr/C/19080/Forets-Chancre-du-chataignier</t>
   </si>
   <si>
     <t>http://ephytia.inra.fr/fr/C/20367/Forets-Maladie-des-bandes-rouges</t>
   </si>
   <si>
     <t>Capricorne asiatique des agrumes</t>
   </si>
   <si>
     <t>Capricorne asiatique</t>
@@ -579,53 +579,50 @@
     <t>https://gd.eppo.int/taxon/SCITDO</t>
   </si>
   <si>
     <t>Toxoptera citricida / Aphis citricidus</t>
   </si>
   <si>
     <t>Toumeyella parvicornis</t>
   </si>
   <si>
     <t>cochenille tortue du pn</t>
   </si>
   <si>
     <t>Pinus</t>
   </si>
   <si>
     <t>https://gd.eppo.int/taxon/TOUMPA/photos</t>
   </si>
   <si>
     <t>Xylotrechus chinensis</t>
   </si>
   <si>
     <t>https://gd.eppo.int/taxon/XYLOCH/photos</t>
   </si>
   <si>
     <t>Pochazia shantungensis</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://gd.eppo.int/taxon/POCZSH/photos</t>
   </si>
   <si>
     <t>scolyte du noyer, vecteur de la maladie des mille chancres</t>
   </si>
   <si>
     <t>Stolbur, dépérissement de la lavande, maladie du bois noir de la vigne</t>
   </si>
   <si>
     <t>Xylophilus ampelinus</t>
   </si>
   <si>
     <t>nécrose bactérienne de la vigne</t>
   </si>
   <si>
     <t>https://ephytia.inra.fr/fr/C/6069/Vigne-Necrose-bacterienne-Xylophilus-ampelinus</t>
   </si>
   <si>
     <t>Arabis mosaic virus - ARMV00</t>
   </si>
   <si>
     <t>Virus de la mosaïque de l'arabette</t>
   </si>
   <si>
     <t>https://gd.eppo.int/taxon/ARMV00</t>
   </si>
@@ -1983,53 +1980,50 @@
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Poncirus</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Raf.</t>
     </r>
   </si>
   <si>
     <t>Isolement des végétaux suspects + mesures de prophylaxie pour empêcher la diffusion du champignon + Confirmation officielle nécessaire</t>
   </si>
   <si>
-    <t>Isolement des végétaux hôtes suspects/du substrat avec filet anti-insecte ou bâches appropriés + Fermer la serre le cas échéant pour empêcher toute sortie de l’insecte + Confirmation officielle nécessaire</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Malus </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>sp.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
@@ -2108,67 +2102,50 @@
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> (Occitanie-PACA-Corse)</t>
     </r>
   </si>
   <si>
     <t>Pseudopityophthorus  minutissimus</t>
   </si>
   <si>
     <t>Pseudopityophthorus pruinosus</t>
   </si>
   <si>
     <t>Isolement des végétaux suspects +  mesures de prophylaxie pour empêcher la diffusion du champignon +  Confirmation officielle nécessaire</t>
   </si>
   <si>
     <t>Isolement des végétaux suspects +  mesures de prophylaxie pour empêcher la diffusion du champignon + Confirmation officielle nécessaire</t>
   </si>
   <si>
     <t>Isolement des végétaux hôtes suspects avec filet anti insecte approprié +  Fermer la serre le cas échéant pour empêcher toute sortie de l’insecte + Confirmation officielle nécessaire.</t>
-  </si>
-[...15 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Rhynchophorus palmarum</t>
   </si>
   <si>
     <t xml:space="preserve">plantes aquatiques-grandes cultures </t>
   </si>
   <si>
     <t>Toutes espèces de plantes aquatiques - Riz</t>
   </si>
   <si>
     <t>Isolement des végétaux suspects +  mesures de prophylaxie pour empêcher la diffusion du virus + Confirmation officielle nécessaire</t>
   </si>
   <si>
     <t>Isolement des végétaux suspects + installation de filets anti-insectes afin d’empêcher la dispersion + fermer la serre le cas échéant pour empêcher toute sortie de l’insecte + Confirmation officielle nécessaire</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
@@ -5856,141 +5833,97 @@
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> - Espagne)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">oui </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(PACA, Occitanie, Nouvelle-Aquitaine, AURA, Corse, Ile-de-France, Pays-de-la-Loire, Centre-Val-de-Loire)</t>
     </r>
   </si>
   <si>
-    <r>
-[...20 lines deleted...]
-  <si>
     <t>non (présent à la Réunion, Guadeloupe, Martinique et Guyane)</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>OQP = organisme de quarantaine prioritaire  /  OQ = organisme de quarantaine  / ORNQ = organisme réglementé non de quarantaine</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color rgb="FF7030A0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>OQ* = Organisme règlementé au niveau national uniquement (à ce stade) comme temporairement de quarantaine (organisme émergent)</t>
     </r>
   </si>
   <si>
     <t>La maladie de Pierce pour la sous-espèce fastidiosa, le syndrome de dépérissement rapide des oliviers et la chlorose variégée des agrumes pour la sous-espèce pauca, ainsi que d'autres maladies affectant des arbres courants tels que le prunier, l'amandier, le chêne ou encore le laurier</t>
   </si>
   <si>
     <t>non (présent à la Réunion - incursions en métropole)</t>
   </si>
   <si>
     <t>non (présent à la Réunion, Guadeloupe et Martinique)</t>
   </si>
   <si>
-    <r>
-[...20 lines deleted...]
-  <si>
     <t>Isolement des végétaux suspects + fermer la serre le cas échéant pour empêcher toute sortie de l’insecte + Confirmation officielle nécessaire puis traitement et/ou destruction</t>
   </si>
   <si>
     <t>Isolement des végétaux hôtes suspects à l’aide d’une bâche ou d’un filet insect-proof pour empêcher la sortie des vecteurs. Le cas échéant : un traitement anti-vectoriel  chimique est appliqué + fermer la serre pour éviter toute sortie d’insectes + Les végétaux suspects et leurs lots ne doivent pas quitter la zone de production (serre, vergers, vignobles, pépinières) et doivent être isolés afin de prévenir la propagation de la maladie + Confirmation officielle nécessaire.</t>
   </si>
   <si>
     <r>
       <t>les trois organismes provisoirement de quarantaine au niveau national (</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF7030A0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>OQ*</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
@@ -6021,64 +5954,50 @@
   <si>
     <t xml:space="preserve">Onglet "Calendrier surveillance" : </t>
   </si>
   <si>
     <t xml:space="preserve">ORGANISMES NUISIBLES REGLEMENTES INCONTOURNABLES EN FRANCE - DGAL 
 PASSEPORT PHYTOSANITAIRE / FILIERES HORTICULTURE-FORESTIER-FRUITIER 
 </t>
   </si>
   <si>
     <t>Ralstonia solanacearum</t>
   </si>
   <si>
     <t>Ralstonia pseudosolanacearum</t>
   </si>
   <si>
     <t>horticulture / pépinières ornementales</t>
   </si>
   <si>
     <t>Solanaceae / fabaceae / musaceae</t>
   </si>
   <si>
     <t>https://gd.eppo.int/taxon/RALSPS</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">oui - </t>
-[...12 lines deleted...]
-    <r>
       <t>une sélection d'organismes réglementés non de quarantaine de l'UE (ORNQ) jugés pertinents pour les secteurs de production relevant</t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <color rgb="FF00B050"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>s</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> de la compétence de la DGAL </t>
     </r>
   </si>
   <si>
@@ -6864,85 +6783,246 @@
     <r>
       <rPr>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>s</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> de la compétence de la DGAL </t>
     </r>
   </si>
   <si>
     <t>Périodes privilégiées pour la surveillance des organismes généralisables à l'ensemble de la France et des modes de production. 
 Certaines lignes ne sont pas renseignées car les conditions d'observations sont soit toute l'année - soit très dépendantes du mode de production</t>
   </si>
   <si>
+    <t>Version du : 19/03/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Isolement des végétaux hôtes suspects/du substrat avec filet anti-insecte ou bâches appropriés — si pépinières/jardineries : fermeture des serres, interdiction de sortie des plants, consignation des lots ; si zones agricoles/non agricoles : marquage et géoréférencement des parcelles, limitation de l’irrigation, pas de déplacement du sol ; confirmation officielle nécessaire dans tous les cas ; recommandé : traitement insecticide si adultes, larvicide dès septembre, arrêt de l’irrigation et tonte/fauche courte des graminées pérennes. </t>
+  </si>
+  <si>
+    <r>
+      <t>cochenille tortue du p</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>i</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>n</t>
+    </r>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">PASSEPORT PHYTOSANITAIRE / FILIERES HORTICULTURE-FORESTIER-FRUITIER / ORGANISMES NUISIBLES REGLEMENTES INCONTOURNABLES EN FRANCE - DGAL - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color rgb="FF0000FF"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">version du </t>
+      <t>version du 22/01/2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>oui -</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="14"/>
+        <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>19/03/2025</t>
-[...3 lines deleted...]
-    <t>Version du : 19/03/2025</t>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>plusieurs détections en cours d'eau et foyers (CvL,Naq,PACA)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>non</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">(1 foyer éradiqué en PACA) </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>oui</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Italie, Suisse, Portugal (Açores)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>, Slovénie</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>,</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Allemagne</t>
+    </r>
+  </si>
+  <si>
+    <t>non - quelques interceptions</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">oui </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>- un foyer en cours d'éradication (NAq)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">http://ephytia.inra.fr/fr/C/19371/VigiHorti-Bursaphelenchus-xylophilus
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">https://agriculture.gouv.fr/le-nematode-du-pin-ravageurs-des-resineux </t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
@@ -7069,50 +7149,57 @@
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF00B050"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <strike/>
       <sz val="11"/>
       <color rgb="FF00B050"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC00000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -7286,51 +7373,51 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="93">
+  <cellXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -7439,146 +7526,158 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="2" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="10" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Lien hypertexte" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -7647,104 +7746,87 @@
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>11906</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1400966</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>511520</xdr:rowOff>
+      <xdr:colOff>1250156</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>6893</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Image 1">
+        <xdr:cNvPr id="3" name="Image 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28939B69-045C-4F06-AC45-556901268321}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DDA1A80-BAC0-4C14-9099-C5A4F83F6D7B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
-[...6 lines deleted...]
-        <a:srcRect/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
-      <xdr:spPr bwMode="auto">
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="0" y="0"/>
-          <a:ext cx="1400966" cy="749645"/>
+          <a:off x="11906" y="0"/>
+          <a:ext cx="1238250" cy="887956"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:noFill/>
-[...8 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1037428</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>358789</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1">
@@ -8051,264 +8133,265 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.gouv.fr/sante-des-vegetaux-synthese-reglementaire" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/FR/TXT/?uri=CELEX%3A32019R2072&amp;qid=1741621390206" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/download/doc/643_ds_VERTSP_fr.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephytia.inra.fr/fr/C/19379/VigiHorti-Citrus-tristeza-virus-CTV" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephytia.inra.fr/fr/C/19565/VigiHorti-Spiroplasma-citri-stubborn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/PSDPPR" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plateforme-esv.fr/fiches_diagnostic" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephytia.inra.fr/fr/C/18774/VigiJardin-Charancon-rouge-du-palmier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gd.eppo.int/taxon/RALSPS" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephytia.inra.fr/fr/C/19562/VigiHorti-Phytoplasme-du-deperissement-du-poirier-phytoplasme-du-Pear-decline" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.gouv.fr/xylella-fastidiosa-cest-quoi" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ephytia.inra.fr/fr/C/6015/Salades-Virus-des-taches-necrotiques-de-l-impatiens-INSV" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plateforme-esv.fr/fiches_diagnostic" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ED227AC3-3C6B-4407-BAC7-A5C535E168A3}">
   <dimension ref="A1:F24"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView topLeftCell="B8" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="16.7265625" style="52" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="5" width="11.453125" style="52"/>
+    <col min="1" max="1" width="16.7109375" style="52" customWidth="1"/>
+    <col min="2" max="2" width="166.7109375" style="50" customWidth="1"/>
+    <col min="3" max="5" width="11.42578125" style="52"/>
     <col min="6" max="6" width="20" style="52" customWidth="1"/>
-    <col min="7" max="17" width="11.453125" style="52"/>
+    <col min="7" max="17" width="11.42578125" style="52"/>
     <col min="18" max="18" width="15" style="52" bestFit="1" customWidth="1"/>
-    <col min="19" max="16384" width="11.453125" style="52"/>
+    <col min="19" max="16384" width="11.42578125" style="52"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-        <v>507</v>
+    <row r="1" spans="1:6" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="61"/>
+      <c r="B1" s="61" t="s">
+        <v>499</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="18.5" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A2" s="57"/>
       <c r="B2" s="59"/>
     </row>
-    <row r="3" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.45">
-[...2 lines deleted...]
-        <v>498</v>
+    <row r="3" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="61"/>
+      <c r="B3" s="61" t="s">
+        <v>491</v>
       </c>
       <c r="F3" s="53"/>
     </row>
-    <row r="4" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A4" s="54"/>
       <c r="B4" s="54" t="s">
-        <v>529</v>
+        <v>520</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="6" spans="1:6" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="6" spans="1:6" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="84" t="s">
-        <v>524</v>
+        <v>516</v>
       </c>
       <c r="B6" s="85"/>
     </row>
-    <row r="7" spans="1:6" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="1:6" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="55"/>
       <c r="B7" s="56"/>
     </row>
-    <row r="8" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="82" t="s">
-        <v>496</v>
+        <v>489</v>
       </c>
       <c r="B8" s="83"/>
     </row>
-    <row r="9" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="86" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="B9" s="87"/>
     </row>
-    <row r="10" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="80" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="B10" s="81"/>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B11" s="71"/>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="88" t="s">
+        <v>518</v>
+      </c>
+      <c r="B11" s="89"/>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B12" s="73"/>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="70" t="s">
+        <v>483</v>
+      </c>
+      <c r="B12" s="71"/>
     </row>
-    <row r="13" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="B13" s="75"/>
+    <row r="13" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="72" t="s">
+        <v>497</v>
+      </c>
+      <c r="B13" s="73"/>
     </row>
-    <row r="14" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="66"/>
       <c r="B14" s="66"/>
     </row>
-    <row r="15" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B15" s="77"/>
+    <row r="15" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="74" t="s">
+        <v>486</v>
+      </c>
+      <c r="B15" s="75"/>
     </row>
-    <row r="16" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B16" s="79"/>
+    <row r="16" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="76" t="s">
+        <v>485</v>
+      </c>
+      <c r="B16" s="77"/>
     </row>
-    <row r="17" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="68" t="s">
-        <v>494</v>
+        <v>487</v>
       </c>
       <c r="B17" s="69"/>
     </row>
-    <row r="18" spans="1:2" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="B18" s="61"/>
+    <row r="18" spans="1:2" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="78" t="s">
+        <v>488</v>
+      </c>
+      <c r="B18" s="79"/>
     </row>
-    <row r="19" spans="1:2" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="1:2" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="67"/>
       <c r="B19" s="67"/>
     </row>
-    <row r="20" spans="1:2" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="62" t="s">
-        <v>497</v>
+        <v>490</v>
       </c>
       <c r="B20" s="63"/>
     </row>
-    <row r="21" spans="1:2" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="21" spans="1:2" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="64" t="s">
-        <v>527</v>
+        <v>519</v>
       </c>
       <c r="B21" s="65"/>
     </row>
-    <row r="24" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="B24"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="A17:B17"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A16" r:id="rId1" xr:uid="{E6F0C50B-E4A5-4B8D-895A-FF9A8B25E53F}"/>
     <hyperlink ref="A18" r:id="rId2" xr:uid="{929FF94E-1543-4CE5-8705-9927D7378E71}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:XEY98"/>
+  <dimension ref="A1:XEY97"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="4" ySplit="3" topLeftCell="E4" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <pane xSplit="4" ySplit="3" topLeftCell="E91" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="I2" sqref="I2"/>
+      <selection pane="bottomRight" activeCell="I22" sqref="I22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21.54296875" style="5" customWidth="1"/>
+    <col min="1" max="1" width="21.5703125" style="5" customWidth="1"/>
     <col min="2" max="2" width="30" style="5" customWidth="1"/>
-    <col min="3" max="3" width="9.1796875" style="7" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="11" max="16384" width="11.453125" style="4"/>
+    <col min="3" max="3" width="9.140625" style="7" customWidth="1"/>
+    <col min="4" max="4" width="14.140625" style="6" customWidth="1"/>
+    <col min="5" max="5" width="17.85546875" style="6" customWidth="1"/>
+    <col min="6" max="6" width="20.85546875" style="6" customWidth="1"/>
+    <col min="7" max="7" width="32.42578125" style="5" customWidth="1"/>
+    <col min="8" max="8" width="45.140625" style="5" customWidth="1"/>
+    <col min="9" max="9" width="54.7109375" style="5" customWidth="1"/>
+    <col min="10" max="10" width="135.42578125" style="32" customWidth="1"/>
+    <col min="11" max="16384" width="11.42578125" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16379" ht="18.5" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:16379" ht="18.75" x14ac:dyDescent="0.25">
       <c r="A1" s="3"/>
       <c r="B1" s="3" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="5"/>
       <c r="E1" s="2"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
     </row>
-    <row r="2" spans="1:16379" ht="50.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="90"/>
+    <row r="2" spans="1:16379" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="60"/>
       <c r="B2" s="91" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="C2" s="91"/>
       <c r="D2" s="91"/>
       <c r="E2" s="91"/>
       <c r="F2" s="91"/>
       <c r="G2" s="91"/>
       <c r="H2" s="91"/>
-      <c r="I2" s="90"/>
-      <c r="J2" s="90"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
       <c r="V2" s="8"/>
       <c r="W2" s="8"/>
       <c r="X2" s="8"/>
       <c r="Y2" s="8"/>
       <c r="Z2" s="8"/>
       <c r="AA2" s="8"/>
       <c r="AB2" s="8"/>
       <c r="AC2" s="8"/>
       <c r="AD2" s="8"/>
       <c r="AE2" s="8"/>
       <c r="AF2" s="8"/>
       <c r="AG2" s="8"/>
       <c r="AH2" s="8"/>
       <c r="AI2" s="8"/>
@@ -24635,5430 +24718,5398 @@
       <c r="XEB2" s="8"/>
       <c r="XEC2" s="8"/>
       <c r="XED2" s="8"/>
       <c r="XEE2" s="8"/>
       <c r="XEF2" s="8"/>
       <c r="XEG2" s="8"/>
       <c r="XEH2" s="8"/>
       <c r="XEI2" s="8"/>
       <c r="XEJ2" s="8"/>
       <c r="XEK2" s="8"/>
       <c r="XEL2" s="8"/>
       <c r="XEM2" s="8"/>
       <c r="XEN2" s="8"/>
       <c r="XEO2" s="8"/>
       <c r="XEP2" s="8"/>
       <c r="XEQ2" s="8"/>
       <c r="XER2" s="8"/>
       <c r="XES2" s="8"/>
       <c r="XET2" s="8"/>
       <c r="XEU2" s="8"/>
       <c r="XEV2" s="8"/>
       <c r="XEW2" s="8"/>
       <c r="XEX2" s="8"/>
       <c r="XEY2" s="8"/>
     </row>
-    <row r="3" spans="1:16379" s="2" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:16379" s="2" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H3" s="1" t="s">
         <v>365</v>
-      </c>
-[...19 lines deleted...]
-        <v>367</v>
       </c>
       <c r="I3" s="1" t="s">
         <v>64</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
-    <row r="4" spans="1:16379" ht="29" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:16379" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="40" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="41" t="s">
         <v>50</v>
       </c>
       <c r="C4" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D4" s="42" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E4" s="42" t="s">
         <v>59</v>
       </c>
       <c r="F4" s="42" t="s">
         <v>59</v>
       </c>
       <c r="G4" s="31" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="H4" s="31" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="I4" s="33" t="s">
         <v>65</v>
       </c>
       <c r="J4" s="31" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
     </row>
-    <row r="5" spans="1:16379" ht="58" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:16379" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="40" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="41" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D5" s="42" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E5" s="42" t="s">
         <v>59</v>
       </c>
       <c r="F5" s="42" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="G5" s="31" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="H5" s="31" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="I5" s="33" t="s">
         <v>66</v>
       </c>
       <c r="J5" s="31" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
-    <row r="6" spans="1:16379" ht="29" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:16379" x14ac:dyDescent="0.25">
       <c r="A6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="41" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C6" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="42" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E6" s="42" t="s">
         <v>59</v>
       </c>
       <c r="F6" s="42" t="s">
         <v>59</v>
       </c>
       <c r="G6" s="31" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="H6" s="31" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="I6" s="33" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="J6" s="31" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
     </row>
-    <row r="7" spans="1:16379" ht="85.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:16379" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="40" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="41" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C7" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D7" s="42" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E7" s="42" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="F7" s="42" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="G7" s="31" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="H7" s="31" t="s">
-        <v>508</v>
+        <v>500</v>
       </c>
       <c r="I7" s="33" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="J7" s="31" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
     </row>
-    <row r="8" spans="1:16379" ht="58" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:16379" ht="60" x14ac:dyDescent="0.25">
       <c r="A8" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="41" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C8" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="42" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E8" s="42" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="F8" s="42" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="G8" s="31" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="H8" s="31" t="s">
-        <v>509</v>
+        <v>501</v>
       </c>
       <c r="I8" s="33" t="s">
         <v>67</v>
       </c>
       <c r="J8" s="31" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
     </row>
-    <row r="9" spans="1:16379" s="30" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:16379" s="30" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A9" s="40" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="B9" s="41" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="C9" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D9" s="42" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E9" s="42" t="s">
         <v>59</v>
       </c>
       <c r="F9" s="42" t="s">
         <v>59</v>
       </c>
       <c r="G9" s="31" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="H9" s="31" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="I9" s="33" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="J9" s="31" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
     </row>
-    <row r="10" spans="1:16379" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:16379" ht="45" x14ac:dyDescent="0.25">
       <c r="A10" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="41" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="42" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E10" s="42" t="s">
         <v>59</v>
       </c>
       <c r="F10" s="42" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="G10" s="31" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="H10" s="47" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="I10" s="33" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="J10" s="31" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
     </row>
-    <row r="11" spans="1:16379" ht="58" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:16379" ht="60" x14ac:dyDescent="0.25">
       <c r="A11" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="41" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C11" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="42" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E11" s="42" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="F11" s="42" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="G11" s="31" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="H11" s="31" t="s">
-        <v>510</v>
+        <v>502</v>
       </c>
       <c r="I11" s="46" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="J11" s="31" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
     </row>
-    <row r="12" spans="1:16379" ht="70.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:16379" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="41" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="C12" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="42" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E12" s="42" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="F12" s="42" t="s">
         <v>59</v>
       </c>
       <c r="G12" s="31" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="H12" s="47" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="I12" s="33" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="J12" s="31" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
     </row>
-    <row r="13" spans="1:16379" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:16379" ht="60" x14ac:dyDescent="0.25">
       <c r="A13" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="41" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C13" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="42" t="s">
         <v>61</v>
       </c>
-      <c r="E13" s="42" t="s">
-        <v>59</v>
+      <c r="E13" s="96" t="s">
+        <v>528</v>
       </c>
       <c r="F13" s="42" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="G13" s="31" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="H13" s="47" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="I13" s="33" t="s">
-        <v>68</v>
+        <v>529</v>
       </c>
       <c r="J13" s="31" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
     </row>
-    <row r="14" spans="1:16379" ht="29" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:16379" ht="30" x14ac:dyDescent="0.25">
       <c r="A14" s="40" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B14" s="41" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C14" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="42" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E14" s="42" t="s">
         <v>59</v>
       </c>
       <c r="F14" s="42" t="s">
         <v>59</v>
       </c>
       <c r="G14" s="31" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="H14" s="31" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="I14" s="33" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="J14" s="31" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
     </row>
-    <row r="15" spans="1:16379" ht="29" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:16379" ht="30" x14ac:dyDescent="0.25">
       <c r="A15" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="41" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="C15" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="42" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E15" s="42" t="s">
         <v>59</v>
       </c>
       <c r="F15" s="42" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="G15" s="31" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="H15" s="47" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="I15" s="33" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="J15" s="31" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
     </row>
-    <row r="16" spans="1:16379" ht="58" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:16379" ht="60" x14ac:dyDescent="0.25">
       <c r="A16" s="40" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="B16" s="41" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C16" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="42" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="E16" s="42" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="F16" s="42" t="s">
         <v>59</v>
       </c>
       <c r="G16" s="31" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="H16" s="31" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="I16" s="31" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="J16" s="31" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
     </row>
-    <row r="17" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A17" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="41" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C17" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D17" s="42" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="E17" s="42" t="s">
         <v>59</v>
       </c>
       <c r="F17" s="42" t="s">
         <v>59</v>
       </c>
       <c r="G17" s="31" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="H17" s="47" t="s">
         <v>43</v>
       </c>
       <c r="I17" s="33" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="J17" s="31" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
     </row>
-    <row r="18" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:10" ht="60" x14ac:dyDescent="0.25">
       <c r="A18" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="41" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C18" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="42" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>369</v>
+      </c>
+      <c r="E18" s="94" t="s">
+        <v>527</v>
       </c>
       <c r="F18" s="42" t="s">
-        <v>487</v>
+        <v>526</v>
       </c>
       <c r="G18" s="31" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="H18" s="31" t="s">
-        <v>511</v>
+        <v>503</v>
       </c>
       <c r="I18" s="33" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>69</v>
+      </c>
+      <c r="J18" s="95" t="s">
+        <v>521</v>
       </c>
     </row>
-    <row r="19" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:10" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="41" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C19" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D19" s="42" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E19" s="42" t="s">
         <v>59</v>
       </c>
       <c r="F19" s="42" t="s">
         <v>59</v>
       </c>
       <c r="G19" s="31" t="s">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="H19" s="31" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="I19" s="33" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="J19" s="31" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
     </row>
-    <row r="20" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A20" s="40" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="B20" s="41" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C20" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="42" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E20" s="42" t="s">
         <v>59</v>
       </c>
       <c r="F20" s="42" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="G20" s="31" t="s">
         <v>44</v>
       </c>
       <c r="H20" s="34" t="s">
-        <v>512</v>
+        <v>504</v>
       </c>
       <c r="I20" s="33" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="J20" s="31" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
     </row>
-    <row r="21" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A21" s="40" t="s">
         <v>5</v>
       </c>
       <c r="B21" s="41" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="42" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E21" s="42" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F21" s="42" t="s">
         <v>59</v>
       </c>
       <c r="G21" s="31" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="H21" s="31" t="s">
-        <v>513</v>
+        <v>505</v>
       </c>
       <c r="I21" s="31" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="J21" s="31" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
     </row>
-    <row r="22" spans="1:10" ht="174" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:10" ht="180" x14ac:dyDescent="0.25">
       <c r="A22" s="40" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="49" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="C22" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="42" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="E22" s="42" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F22" s="42" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="G22" s="31" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="H22" s="31" t="s">
-        <v>514</v>
+        <v>506</v>
       </c>
       <c r="I22" s="46" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="J22" s="31" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
     </row>
-    <row r="23" spans="1:10" s="30" customFormat="1" ht="58" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:10" s="30" customFormat="1" ht="60" x14ac:dyDescent="0.25">
       <c r="A23" s="10" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="B23" s="11" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="C23" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D23" s="12" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E23" s="12" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="F23" s="12" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="G23" s="31" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="H23" s="31" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="I23" s="35" t="s">
         <v>42</v>
       </c>
       <c r="J23" s="31" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:10" ht="60" x14ac:dyDescent="0.25">
       <c r="A24" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="11" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C24" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D24" s="12" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E24" s="12" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F24" s="12" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="G24" s="31" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="H24" s="47" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="I24" s="31" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="J24" s="31" t="s">
-        <v>488</v>
+        <v>481</v>
       </c>
     </row>
-    <row r="25" spans="1:10" s="30" customFormat="1" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:10" s="30" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A25" s="10" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="B25" s="11" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="C25" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D25" s="12" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E25" s="12" t="s">
         <v>59</v>
       </c>
       <c r="F25" s="12" t="s">
         <v>59</v>
       </c>
       <c r="G25" s="31" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="H25" s="47" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="I25" s="31" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="J25" s="31" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
     </row>
-    <row r="26" spans="1:10" s="30" customFormat="1" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:10" s="30" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A26" s="10" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="B26" s="11" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="C26" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D26" s="12" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>59</v>
       </c>
       <c r="F26" s="12" t="s">
         <v>59</v>
       </c>
       <c r="G26" s="31" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="H26" s="31" t="s">
-        <v>515</v>
+        <v>507</v>
       </c>
       <c r="I26" s="31" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="J26" s="31" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
     </row>
-    <row r="27" spans="1:10" s="30" customFormat="1" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:10" s="30" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A27" s="10" t="s">
+        <v>233</v>
+      </c>
+      <c r="B27" s="11" t="s">
         <v>235</v>
       </c>
-      <c r="B27" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D27" s="12" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E27" s="12" t="s">
         <v>59</v>
       </c>
       <c r="F27" s="12" t="s">
         <v>59</v>
       </c>
       <c r="G27" s="31" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="H27" s="31" t="s">
-        <v>515</v>
+        <v>507</v>
       </c>
       <c r="I27" s="31" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="J27" s="31" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
     </row>
-    <row r="28" spans="1:10" s="30" customFormat="1" ht="29" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:10" s="30" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A28" s="10" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D28" s="12" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="E28" s="12" t="s">
         <v>59</v>
       </c>
       <c r="F28" s="12" t="s">
         <v>59</v>
       </c>
       <c r="G28" s="31" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="H28" s="47" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="I28" s="31" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="J28" s="31" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
     </row>
-    <row r="29" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A29" s="10" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="B29" s="11" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C29" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D29" s="12" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>59</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>59</v>
       </c>
       <c r="G29" s="31" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="H29" s="47" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="I29" s="33" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="J29" s="31" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
     </row>
-    <row r="30" spans="1:10" s="30" customFormat="1" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:10" s="30" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A30" s="10" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="B30" s="11" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="C30" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D30" s="12" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>59</v>
       </c>
       <c r="F30" s="12" t="s">
         <v>59</v>
       </c>
       <c r="G30" s="31" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="H30" s="47" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="I30" s="33" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="J30" s="31" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
-    <row r="31" spans="1:10" s="30" customFormat="1" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:10" s="30" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A31" s="10" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="B31" s="11" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="C31" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D31" s="12" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>59</v>
       </c>
       <c r="F31" s="12" t="s">
         <v>59</v>
       </c>
       <c r="G31" s="31" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="H31" s="47" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="I31" s="46" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="J31" s="31" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
-    <row r="32" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:10" ht="120" x14ac:dyDescent="0.25">
       <c r="A32" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="11" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="C32" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D32" s="12" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="E32" s="16" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="F32" s="12" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="G32" s="31" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="H32" s="47" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="I32" s="31" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="J32" s="31" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
     </row>
-    <row r="33" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A33" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>53</v>
       </c>
       <c r="C33" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D33" s="12" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="E33" s="12" t="s">
         <v>59</v>
       </c>
       <c r="F33" s="12" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="G33" s="31" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="H33" s="47" t="s">
-        <v>516</v>
+        <v>508</v>
       </c>
       <c r="I33" s="33" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="J33" s="31" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
     </row>
-    <row r="34" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A34" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="11" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="C34" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D34" s="12" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="E34" s="12" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="F34" s="12" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="G34" s="31" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="H34" s="47" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="I34" s="33" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="J34" s="31" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
     </row>
-    <row r="35" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A35" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="11" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="C35" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D35" s="12" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E35" s="12" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="F35" s="12" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="G35" s="31" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="H35" s="47" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="I35" s="36" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="J35" s="31" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
-    <row r="36" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A36" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="11" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C36" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D36" s="12" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="F36" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G36" s="31" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="H36" s="47" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="I36" s="33" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="J36" s="31" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
-    <row r="37" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A37" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="B37" s="11" t="s">
         <v>162</v>
       </c>
-      <c r="B37" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D37" s="12" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E37" s="12" t="s">
         <v>59</v>
       </c>
       <c r="F37" s="12" t="s">
         <v>59</v>
       </c>
       <c r="G37" s="31" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="H37" s="31" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="I37" s="37" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="J37" s="31" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
     </row>
-    <row r="38" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A38" s="10" t="s">
-        <v>177</v>
+        <v>125</v>
       </c>
       <c r="B38" s="11" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>84</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>212</v>
       </c>
       <c r="D38" s="12" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>78</v>
+      </c>
+      <c r="E38" s="93" t="s">
+        <v>525</v>
       </c>
       <c r="F38" s="12" t="s">
         <v>263</v>
       </c>
       <c r="G38" s="31" t="s">
-        <v>301</v>
+        <v>403</v>
       </c>
       <c r="H38" s="31" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>404</v>
+      </c>
+      <c r="I38" s="33" t="s">
+        <v>160</v>
       </c>
       <c r="J38" s="31" t="s">
-        <v>411</v>
+        <v>79</v>
       </c>
     </row>
-    <row r="39" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:10" ht="104.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="10" t="s">
-        <v>126</v>
+        <v>492</v>
       </c>
       <c r="B39" s="11" t="s">
-        <v>85</v>
+        <v>164</v>
       </c>
       <c r="C39" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D39" s="12" t="s">
+        <v>370</v>
+      </c>
+      <c r="E39" s="16" t="s">
+        <v>524</v>
+      </c>
+      <c r="F39" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="31" t="s">
+        <v>494</v>
+      </c>
+      <c r="H39" s="47" t="s">
+        <v>495</v>
+      </c>
+      <c r="I39" s="37" t="s">
+        <v>165</v>
+      </c>
+      <c r="J39" s="31" t="s">
         <v>79</v>
       </c>
-      <c r="E39" s="12" t="s">
-[...16 lines deleted...]
-      </c>
     </row>
-    <row r="40" spans="1:10" ht="104.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A40" s="10" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="B40" s="11" t="s">
-        <v>165</v>
+        <v>42</v>
       </c>
       <c r="C40" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D40" s="12" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>504</v>
+        <v>370</v>
+      </c>
+      <c r="E40" s="12" t="s">
+        <v>59</v>
       </c>
       <c r="F40" s="16" t="s">
         <v>0</v>
       </c>
       <c r="G40" s="31" t="s">
-        <v>501</v>
-[...5 lines deleted...]
-        <v>166</v>
+        <v>494</v>
+      </c>
+      <c r="H40" s="31" t="s">
+        <v>509</v>
+      </c>
+      <c r="I40" s="58" t="s">
+        <v>496</v>
       </c>
       <c r="J40" s="31" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
-    <row r="41" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:10" s="30" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A41" s="10" t="s">
-        <v>500</v>
+        <v>402</v>
       </c>
       <c r="B41" s="11" t="s">
-        <v>42</v>
+        <v>244</v>
       </c>
       <c r="C41" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D41" s="12" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="E41" s="12" t="s">
         <v>59</v>
       </c>
-      <c r="F41" s="16" t="s">
-        <v>0</v>
+      <c r="F41" s="12" t="s">
+        <v>59</v>
       </c>
       <c r="G41" s="31" t="s">
-        <v>501</v>
-[...5 lines deleted...]
-        <v>503</v>
+        <v>292</v>
+      </c>
+      <c r="H41" s="47" t="s">
+        <v>283</v>
+      </c>
+      <c r="I41" s="37" t="s">
+        <v>245</v>
       </c>
       <c r="J41" s="31" t="s">
-        <v>80</v>
+        <v>406</v>
       </c>
     </row>
-    <row r="42" spans="1:10" s="30" customFormat="1" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A42" s="10" t="s">
-        <v>407</v>
+        <v>155</v>
       </c>
       <c r="B42" s="11" t="s">
-        <v>246</v>
+        <v>156</v>
       </c>
       <c r="C42" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D42" s="12" t="s">
-        <v>371</v>
+        <v>93</v>
       </c>
       <c r="E42" s="12" t="s">
         <v>59</v>
       </c>
       <c r="F42" s="12" t="s">
         <v>59</v>
       </c>
       <c r="G42" s="31" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="H42" s="47" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="I42" s="37" t="s">
-        <v>247</v>
+        <v>157</v>
       </c>
       <c r="J42" s="31" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
     </row>
-    <row r="43" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A43" s="10" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B43" s="11" t="s">
-        <v>157</v>
+        <v>214</v>
       </c>
       <c r="C43" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D43" s="12" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E43" s="12" t="s">
         <v>59</v>
       </c>
       <c r="F43" s="12" t="s">
         <v>59</v>
       </c>
       <c r="G43" s="31" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="H43" s="47" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="I43" s="37" t="s">
         <v>158</v>
       </c>
       <c r="J43" s="31" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
     </row>
-    <row r="44" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A44" s="10" t="s">
-        <v>155</v>
+        <v>210</v>
       </c>
       <c r="B44" s="11" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="C44" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D44" s="12" t="s">
-        <v>94</v>
+        <v>369</v>
       </c>
       <c r="E44" s="12" t="s">
         <v>59</v>
       </c>
       <c r="F44" s="12" t="s">
-        <v>59</v>
+        <v>262</v>
       </c>
       <c r="G44" s="31" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="H44" s="47" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>281</v>
+      </c>
+      <c r="I44" s="36" t="s">
+        <v>160</v>
       </c>
       <c r="J44" s="31" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
     </row>
-    <row r="45" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A45" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="B45" s="11" t="s">
+        <v>167</v>
+      </c>
+      <c r="C45" s="12" t="s">
         <v>212</v>
       </c>
-      <c r="B45" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D45" s="12" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E45" s="12" t="s">
         <v>59</v>
       </c>
       <c r="F45" s="12" t="s">
-        <v>264</v>
+        <v>407</v>
       </c>
       <c r="G45" s="31" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
       <c r="H45" s="47" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>347</v>
+      </c>
+      <c r="I45" s="37" t="s">
+        <v>168</v>
       </c>
       <c r="J45" s="31" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
     </row>
-    <row r="46" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:10" s="30" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A46" s="10" t="s">
-        <v>167</v>
+        <v>322</v>
       </c>
       <c r="B46" s="11" t="s">
-        <v>168</v>
+        <v>246</v>
       </c>
       <c r="C46" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D46" s="12" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E46" s="12" t="s">
         <v>59</v>
       </c>
       <c r="F46" s="12" t="s">
-        <v>412</v>
+        <v>59</v>
       </c>
       <c r="G46" s="31" t="s">
-        <v>303</v>
-[...4 lines deleted...]
-      <c r="I46" s="37" t="s">
+        <v>288</v>
+      </c>
+      <c r="H46" s="31" t="s">
+        <v>247</v>
+      </c>
+      <c r="I46" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="J46" s="31" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A47" s="10" t="s">
+        <v>170</v>
+      </c>
+      <c r="B47" s="11" t="s">
+        <v>522</v>
+      </c>
+      <c r="C47" s="48" t="s">
+        <v>323</v>
+      </c>
+      <c r="D47" s="12" t="s">
+        <v>369</v>
+      </c>
+      <c r="E47" s="16" t="s">
+        <v>256</v>
+      </c>
+      <c r="F47" s="12" t="s">
+        <v>348</v>
+      </c>
+      <c r="G47" s="31" t="s">
+        <v>293</v>
+      </c>
+      <c r="H47" s="47" t="s">
+        <v>172</v>
+      </c>
+      <c r="I47" s="36" t="s">
+        <v>173</v>
+      </c>
+      <c r="J47" s="31" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A48" s="10" t="s">
         <v>169</v>
       </c>
-      <c r="J46" s="31" t="s">
-        <v>411</v>
+      <c r="B48" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="C48" s="12" t="s">
+        <v>212</v>
+      </c>
+      <c r="D48" s="12" t="s">
+        <v>369</v>
+      </c>
+      <c r="E48" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="F48" s="12" t="s">
+        <v>260</v>
+      </c>
+      <c r="G48" s="31" t="s">
+        <v>294</v>
+      </c>
+      <c r="H48" s="31" t="s">
+        <v>390</v>
+      </c>
+      <c r="I48" s="31" t="s">
+        <v>126</v>
+      </c>
+      <c r="J48" s="31" t="s">
+        <v>406</v>
       </c>
     </row>
-    <row r="47" spans="1:10" s="30" customFormat="1" ht="43.5" x14ac:dyDescent="0.35">
-[...63 lines deleted...]
-    <row r="49" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A49" s="10" t="s">
-        <v>170</v>
+        <v>8</v>
       </c>
       <c r="B49" s="11" t="s">
-        <v>86</v>
+        <v>317</v>
       </c>
       <c r="C49" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D49" s="12" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E49" s="12" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F49" s="12" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="G49" s="31" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="H49" s="31" t="s">
-        <v>392</v>
+        <v>510</v>
       </c>
       <c r="I49" s="31" t="s">
         <v>127</v>
       </c>
       <c r="J49" s="31" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="75" x14ac:dyDescent="0.25">
+      <c r="A50" s="10" t="s">
+        <v>410</v>
+      </c>
+      <c r="B50" s="11" t="s">
+        <v>317</v>
+      </c>
+      <c r="C50" s="12" t="s">
+        <v>212</v>
+      </c>
+      <c r="D50" s="12" t="s">
+        <v>369</v>
+      </c>
+      <c r="E50" s="12" t="s">
+        <v>476</v>
+      </c>
+      <c r="F50" s="12" t="s">
         <v>411</v>
       </c>
+      <c r="G50" s="31" t="s">
+        <v>294</v>
+      </c>
+      <c r="H50" s="31" t="s">
+        <v>510</v>
+      </c>
+      <c r="I50" s="31" t="s">
+        <v>412</v>
+      </c>
+      <c r="J50" s="31" t="s">
+        <v>406</v>
+      </c>
     </row>
-    <row r="50" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
-[...24 lines deleted...]
-      <c r="I50" s="31" t="s">
+    <row r="51" spans="1:10" s="30" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A51" s="10" t="s">
+        <v>249</v>
+      </c>
+      <c r="B51" s="11" t="s">
+        <v>250</v>
+      </c>
+      <c r="C51" s="12" t="s">
+        <v>212</v>
+      </c>
+      <c r="D51" s="12" t="s">
+        <v>369</v>
+      </c>
+      <c r="E51" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="F51" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="G51" s="31" t="s">
+        <v>288</v>
+      </c>
+      <c r="H51" s="31" t="s">
+        <v>511</v>
+      </c>
+      <c r="I51" s="31" t="s">
+        <v>251</v>
+      </c>
+      <c r="J51" s="31" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A52" s="10" t="s">
+        <v>174</v>
+      </c>
+      <c r="B52" s="11" t="s">
+        <v>213</v>
+      </c>
+      <c r="C52" s="48" t="s">
+        <v>323</v>
+      </c>
+      <c r="D52" s="12" t="s">
+        <v>369</v>
+      </c>
+      <c r="E52" s="16" t="s">
+        <v>257</v>
+      </c>
+      <c r="F52" s="12" t="s">
+        <v>328</v>
+      </c>
+      <c r="G52" s="31" t="s">
+        <v>294</v>
+      </c>
+      <c r="H52" s="47" t="s">
+        <v>282</v>
+      </c>
+      <c r="I52" s="38" t="s">
+        <v>175</v>
+      </c>
+      <c r="J52" s="31" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="30" x14ac:dyDescent="0.25">
+      <c r="A53" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="B53" s="14" t="s">
+        <v>92</v>
+      </c>
+      <c r="C53" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D53" s="15" t="s">
+        <v>369</v>
+      </c>
+      <c r="E53" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="F53" s="15" t="s">
+        <v>416</v>
+      </c>
+      <c r="G53" s="31" t="s">
+        <v>295</v>
+      </c>
+      <c r="H53" s="31" t="s">
+        <v>414</v>
+      </c>
+      <c r="I53" s="31" t="s">
         <v>128</v>
       </c>
-      <c r="J50" s="31" t="s">
-        <v>411</v>
+      <c r="J53" s="31" t="s">
+        <v>415</v>
       </c>
     </row>
-    <row r="51" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
-[...95 lines deleted...]
-    <row r="54" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A54" s="13" t="s">
-        <v>35</v>
+        <v>349</v>
       </c>
       <c r="B54" s="14" t="s">
-        <v>93</v>
+        <v>183</v>
       </c>
       <c r="C54" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D54" s="15" t="s">
-        <v>371</v>
+        <v>93</v>
       </c>
       <c r="E54" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="F54" s="15" t="s">
-        <v>421</v>
+      <c r="F54" s="17" t="s">
+        <v>0</v>
       </c>
       <c r="G54" s="31" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="H54" s="31" t="s">
+        <v>512</v>
+      </c>
+      <c r="I54" s="33" t="s">
+        <v>184</v>
+      </c>
+      <c r="J54" s="31" t="s">
         <v>419</v>
       </c>
-      <c r="I54" s="31" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
-    <row r="55" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A55" s="13" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="B55" s="14" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D55" s="15" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E55" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F55" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G55" s="31" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="H55" s="31" t="s">
-        <v>520</v>
+        <v>417</v>
       </c>
       <c r="I55" s="33" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="J55" s="31" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
     </row>
-    <row r="56" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A56" s="13" t="s">
-        <v>352</v>
+        <v>32</v>
       </c>
       <c r="B56" s="14" t="s">
-        <v>196</v>
+        <v>153</v>
       </c>
       <c r="C56" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D56" s="15" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>93</v>
+      </c>
+      <c r="E56" s="15" t="s">
+        <v>59</v>
       </c>
       <c r="F56" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G56" s="31" t="s">
-        <v>298</v>
+        <v>44</v>
       </c>
       <c r="H56" s="31" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>418</v>
+      </c>
+      <c r="I56" s="31" t="s">
+        <v>129</v>
       </c>
       <c r="J56" s="31" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
     </row>
-    <row r="57" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A57" s="13" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="B57" s="14" t="s">
-        <v>154</v>
+        <v>227</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D57" s="15" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E57" s="15" t="s">
         <v>59</v>
       </c>
-      <c r="F57" s="17" t="s">
-        <v>0</v>
+      <c r="F57" s="15" t="s">
+        <v>259</v>
       </c>
       <c r="G57" s="31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H57" s="31" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="I57" s="31" t="s">
         <v>130</v>
       </c>
       <c r="J57" s="31" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
     </row>
-    <row r="58" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:10" ht="60" x14ac:dyDescent="0.25">
       <c r="A58" s="13" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="B58" s="14" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="C58" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D58" s="15" t="s">
-        <v>94</v>
-[...5 lines deleted...]
-        <v>261</v>
+        <v>93</v>
+      </c>
+      <c r="E58" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="F58" s="17" t="s">
+        <v>0</v>
       </c>
       <c r="G58" s="31" t="s">
-        <v>45</v>
+        <v>294</v>
       </c>
       <c r="H58" s="31" t="s">
-        <v>426</v>
+        <v>390</v>
       </c>
       <c r="I58" s="31" t="s">
         <v>131</v>
       </c>
       <c r="J58" s="31" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
     </row>
-    <row r="59" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:10" ht="210" x14ac:dyDescent="0.25">
       <c r="A59" s="13" t="s">
-        <v>30</v>
+        <v>215</v>
       </c>
       <c r="B59" s="14" t="s">
-        <v>230</v>
+        <v>94</v>
       </c>
       <c r="C59" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D59" s="15" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E59" s="17" t="s">
-        <v>0</v>
+        <v>351</v>
       </c>
       <c r="F59" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G59" s="31" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="H59" s="31" t="s">
-        <v>392</v>
-[...1 lines deleted...]
-      <c r="I59" s="31" t="s">
+        <v>444</v>
+      </c>
+      <c r="I59" s="46" t="s">
         <v>132</v>
       </c>
       <c r="J59" s="31" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
     </row>
-    <row r="60" spans="1:10" ht="261" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:10" ht="75" x14ac:dyDescent="0.25">
       <c r="A60" s="13" t="s">
-        <v>217</v>
+        <v>41</v>
       </c>
       <c r="B60" s="14" t="s">
-        <v>95</v>
+        <v>56</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D60" s="15" t="s">
-        <v>94</v>
+        <v>371</v>
       </c>
       <c r="E60" s="17" t="s">
-        <v>353</v>
+        <v>0</v>
       </c>
       <c r="F60" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G60" s="31" t="s">
-        <v>299</v>
+        <v>287</v>
       </c>
       <c r="H60" s="31" t="s">
-        <v>449</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>424</v>
+      </c>
+      <c r="I60" s="33" t="s">
+        <v>73</v>
       </c>
       <c r="J60" s="31" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
     </row>
-    <row r="61" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:10" ht="105" x14ac:dyDescent="0.25">
       <c r="A61" s="13" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="B61" s="14" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="C61" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D61" s="15" t="s">
-        <v>373</v>
+        <v>61</v>
       </c>
       <c r="E61" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F61" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G61" s="31" t="s">
-        <v>289</v>
+        <v>302</v>
       </c>
       <c r="H61" s="31" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>426</v>
+      </c>
+      <c r="I61" s="31" t="s">
+        <v>133</v>
       </c>
       <c r="J61" s="31" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
     </row>
-    <row r="62" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:10" ht="60" x14ac:dyDescent="0.25">
       <c r="A62" s="13" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="B62" s="14" t="s">
-        <v>96</v>
+        <v>57</v>
       </c>
       <c r="C62" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>61</v>
+        <v>371</v>
       </c>
       <c r="E62" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F62" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G62" s="31" t="s">
-        <v>304</v>
+        <v>293</v>
       </c>
       <c r="H62" s="31" t="s">
-        <v>431</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>428</v>
+      </c>
+      <c r="I62" s="33" t="s">
+        <v>74</v>
       </c>
       <c r="J62" s="31" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
-    <row r="63" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:10" ht="90" x14ac:dyDescent="0.25">
       <c r="A63" s="13" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="B63" s="14" t="s">
-        <v>57</v>
+        <v>96</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D63" s="15" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E63" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F63" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G63" s="31" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="H63" s="31" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>431</v>
+      </c>
+      <c r="I63" s="31" t="s">
+        <v>134</v>
       </c>
       <c r="J63" s="31" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
     </row>
-    <row r="64" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A64" s="13" t="s">
-        <v>22</v>
+        <v>352</v>
       </c>
       <c r="B64" s="14" t="s">
-        <v>97</v>
+        <v>186</v>
       </c>
       <c r="C64" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D64" s="15" t="s">
-        <v>372</v>
+        <v>93</v>
       </c>
       <c r="E64" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F64" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G64" s="31" t="s">
-        <v>296</v>
-[...5 lines deleted...]
-        <v>135</v>
+        <v>291</v>
+      </c>
+      <c r="H64" s="47" t="s">
+        <v>329</v>
+      </c>
+      <c r="I64" s="33" t="s">
+        <v>187</v>
       </c>
       <c r="J64" s="31" t="s">
-        <v>435</v>
+        <v>419</v>
       </c>
     </row>
-    <row r="65" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A65" s="13" t="s">
-        <v>354</v>
+        <v>189</v>
       </c>
       <c r="B65" s="14" t="s">
         <v>188</v>
       </c>
       <c r="C65" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D65" s="15" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E65" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F65" s="17" t="s">
-        <v>0</v>
+        <v>351</v>
       </c>
       <c r="G65" s="31" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="H65" s="47" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="I65" s="33" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="J65" s="31" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
     </row>
-    <row r="66" spans="1:10" ht="43.5" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:10" ht="75" x14ac:dyDescent="0.25">
       <c r="A66" s="13" t="s">
-        <v>191</v>
+        <v>20</v>
       </c>
       <c r="B66" s="14" t="s">
-        <v>190</v>
+        <v>97</v>
       </c>
       <c r="C66" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D66" s="15" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E66" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F66" s="17" t="s">
-        <v>353</v>
+        <v>0</v>
       </c>
       <c r="G66" s="31" t="s">
-        <v>293</v>
-[...5 lines deleted...]
-        <v>192</v>
+        <v>44</v>
+      </c>
+      <c r="H66" s="31" t="s">
+        <v>432</v>
+      </c>
+      <c r="I66" s="46" t="s">
+        <v>135</v>
       </c>
       <c r="J66" s="31" t="s">
-        <v>424</v>
+        <v>433</v>
       </c>
     </row>
-    <row r="67" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:10" ht="75" x14ac:dyDescent="0.25">
       <c r="A67" s="13" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B67" s="14" t="s">
         <v>98</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D67" s="15" t="s">
-        <v>94</v>
+        <v>369</v>
       </c>
       <c r="E67" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F67" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G67" s="31" t="s">
-        <v>44</v>
+        <v>295</v>
       </c>
       <c r="H67" s="31" t="s">
-        <v>437</v>
-[...1 lines deleted...]
-      <c r="I67" s="46" t="s">
+        <v>434</v>
+      </c>
+      <c r="I67" s="31" t="s">
         <v>136</v>
       </c>
       <c r="J67" s="31" t="s">
-        <v>438</v>
+        <v>335</v>
       </c>
     </row>
-    <row r="68" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:10" ht="210" x14ac:dyDescent="0.25">
       <c r="A68" s="13" t="s">
-        <v>16</v>
+        <v>216</v>
       </c>
       <c r="B68" s="14" t="s">
-        <v>99</v>
+        <v>55</v>
       </c>
       <c r="C68" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D68" s="15" t="s">
         <v>371</v>
       </c>
       <c r="E68" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F68" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G68" s="31" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
       <c r="H68" s="31" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>436</v>
+      </c>
+      <c r="I68" s="33" t="s">
+        <v>72</v>
       </c>
       <c r="J68" s="31" t="s">
-        <v>337</v>
+        <v>435</v>
       </c>
     </row>
-    <row r="69" spans="1:10" ht="261" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:10" ht="150" x14ac:dyDescent="0.25">
       <c r="A69" s="13" t="s">
-        <v>218</v>
+        <v>353</v>
       </c>
       <c r="B69" s="14" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="C69" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D69" s="15" t="s">
-        <v>373</v>
+        <v>77</v>
       </c>
       <c r="E69" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F69" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G69" s="31" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="H69" s="31" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>498</v>
+      </c>
+      <c r="I69" s="31" t="s">
+        <v>141</v>
       </c>
       <c r="J69" s="31" t="s">
-        <v>440</v>
+        <v>470</v>
       </c>
     </row>
-    <row r="70" spans="1:10" ht="203" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:10" ht="150" x14ac:dyDescent="0.25">
       <c r="A70" s="13" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="B70" s="14" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="C70" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D70" s="15" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E70" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F70" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G70" s="31" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="H70" s="31" t="s">
-        <v>506</v>
+        <v>437</v>
       </c>
       <c r="I70" s="31" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="J70" s="31" t="s">
-        <v>475</v>
+        <v>438</v>
       </c>
     </row>
-    <row r="71" spans="1:10" ht="203" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:10" ht="75" x14ac:dyDescent="0.25">
       <c r="A71" s="13" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="B71" s="14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C71" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D71" s="15" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E71" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F71" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G71" s="31" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="H71" s="31" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>439</v>
+      </c>
+      <c r="I71" s="46" t="s">
+        <v>140</v>
       </c>
       <c r="J71" s="31" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
     </row>
-    <row r="72" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:10" ht="195" x14ac:dyDescent="0.25">
       <c r="A72" s="13" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="B72" s="14" t="s">
-        <v>102</v>
+        <v>178</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D72" s="15" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E72" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F72" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G72" s="31" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="H72" s="31" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>441</v>
+      </c>
+      <c r="I72" s="31" t="s">
+        <v>42</v>
       </c>
       <c r="J72" s="31" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
     </row>
-    <row r="73" spans="1:10" ht="203" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:10" ht="45" x14ac:dyDescent="0.25">
       <c r="A73" s="13" t="s">
-        <v>358</v>
+        <v>268</v>
       </c>
       <c r="B73" s="14" t="s">
-        <v>180</v>
+        <v>218</v>
       </c>
       <c r="C73" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>78</v>
+        <v>371</v>
       </c>
       <c r="E73" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F73" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G73" s="31" t="s">
-        <v>302</v>
+        <v>219</v>
       </c>
       <c r="H73" s="31" t="s">
-        <v>446</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>443</v>
+      </c>
+      <c r="I73" s="39" t="s">
+        <v>220</v>
       </c>
       <c r="J73" s="31" t="s">
-        <v>447</v>
+        <v>221</v>
       </c>
     </row>
-    <row r="74" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:10" ht="150" x14ac:dyDescent="0.25">
       <c r="A74" s="13" t="s">
-        <v>270</v>
+        <v>14</v>
       </c>
       <c r="B74" s="14" t="s">
-        <v>220</v>
+        <v>104</v>
       </c>
       <c r="C74" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="E74" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F74" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G74" s="31" t="s">
-        <v>221</v>
+        <v>294</v>
       </c>
       <c r="H74" s="31" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="I74" s="39" t="s">
-        <v>222</v>
+        <v>142</v>
       </c>
       <c r="J74" s="31" t="s">
-        <v>223</v>
+        <v>445</v>
       </c>
     </row>
-    <row r="75" spans="1:10" ht="174" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:10" ht="150" x14ac:dyDescent="0.25">
       <c r="A75" s="13" t="s">
-        <v>14</v>
+        <v>105</v>
       </c>
       <c r="B75" s="14" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C75" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D75" s="15" t="s">
-        <v>373</v>
+        <v>93</v>
       </c>
       <c r="E75" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F75" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G75" s="31" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="H75" s="31" t="s">
-        <v>449</v>
-[...1 lines deleted...]
-      <c r="I75" s="39" t="s">
+        <v>284</v>
+      </c>
+      <c r="I75" s="31" t="s">
         <v>143</v>
       </c>
       <c r="J75" s="31" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
     </row>
-    <row r="76" spans="1:10" ht="203" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:10" ht="60" x14ac:dyDescent="0.25">
       <c r="A76" s="13" t="s">
-        <v>106</v>
+        <v>12</v>
       </c>
       <c r="B76" s="14" t="s">
         <v>107</v>
       </c>
       <c r="C76" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E76" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F76" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G76" s="31" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="H76" s="31" t="s">
-        <v>286</v>
+        <v>447</v>
       </c>
       <c r="I76" s="31" t="s">
         <v>144</v>
       </c>
       <c r="J76" s="31" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
     </row>
-    <row r="77" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:10" ht="240" x14ac:dyDescent="0.25">
       <c r="A77" s="13" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B77" s="14" t="s">
         <v>108</v>
       </c>
       <c r="C77" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D77" s="15" t="s">
-        <v>94</v>
+        <v>370</v>
       </c>
       <c r="E77" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F77" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G77" s="31" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="H77" s="31" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="I77" s="31" t="s">
         <v>145</v>
       </c>
       <c r="J77" s="31" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
     </row>
-    <row r="78" spans="1:10" ht="290" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:10" ht="150" x14ac:dyDescent="0.25">
       <c r="A78" s="13" t="s">
-        <v>10</v>
+        <v>330</v>
       </c>
       <c r="B78" s="14" t="s">
-        <v>109</v>
+        <v>331</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D78" s="15" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="E78" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F78" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G78" s="31" t="s">
-        <v>296</v>
+        <v>332</v>
       </c>
       <c r="H78" s="31" t="s">
-        <v>454</v>
+        <v>513</v>
       </c>
       <c r="I78" s="31" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="J78" s="31" t="s">
-        <v>455</v>
+        <v>336</v>
       </c>
     </row>
-    <row r="79" spans="1:10" ht="203" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:10" ht="60" x14ac:dyDescent="0.25">
       <c r="A79" s="13" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B79" s="14" t="s">
         <v>333</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D79" s="15" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="E79" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F79" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G79" s="31" t="s">
-        <v>334</v>
+        <v>296</v>
       </c>
       <c r="H79" s="31" t="s">
-        <v>521</v>
+        <v>451</v>
       </c>
       <c r="I79" s="31" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="J79" s="31" t="s">
-        <v>338</v>
+        <v>419</v>
       </c>
     </row>
-    <row r="80" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A80" s="13" t="s">
-        <v>336</v>
+        <v>109</v>
       </c>
       <c r="B80" s="14" t="s">
-        <v>335</v>
+        <v>110</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D80" s="15" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="E80" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F80" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G80" s="31" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="H80" s="31" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="I80" s="31" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="J80" s="31" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
     </row>
-    <row r="81" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:10" ht="75" x14ac:dyDescent="0.25">
       <c r="A81" s="13" t="s">
-        <v>110</v>
+        <v>7</v>
       </c>
       <c r="B81" s="14" t="s">
         <v>111</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D81" s="15" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="E81" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F81" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G81" s="31" t="s">
-        <v>298</v>
+        <v>44</v>
       </c>
       <c r="H81" s="31" t="s">
-        <v>462</v>
+        <v>452</v>
       </c>
       <c r="I81" s="31" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="J81" s="31" t="s">
-        <v>424</v>
+        <v>453</v>
       </c>
     </row>
-    <row r="82" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A82" s="13" t="s">
-        <v>7</v>
+        <v>357</v>
       </c>
       <c r="B82" s="14" t="s">
-        <v>112</v>
+        <v>196</v>
       </c>
       <c r="C82" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D82" s="15" t="s">
-        <v>373</v>
+        <v>93</v>
       </c>
       <c r="E82" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F82" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G82" s="31" t="s">
-        <v>44</v>
+        <v>296</v>
       </c>
       <c r="H82" s="31" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>454</v>
+      </c>
+      <c r="I82" s="33" t="s">
+        <v>199</v>
       </c>
       <c r="J82" s="31" t="s">
-        <v>458</v>
+        <v>419</v>
       </c>
     </row>
-    <row r="83" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:10" ht="60" x14ac:dyDescent="0.25">
       <c r="A83" s="13" t="s">
-        <v>359</v>
+        <v>455</v>
       </c>
       <c r="B83" s="14" t="s">
-        <v>198</v>
+        <v>112</v>
       </c>
       <c r="C83" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D83" s="15" t="s">
-        <v>94</v>
+        <v>369</v>
       </c>
       <c r="E83" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F83" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G83" s="31" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="H83" s="31" t="s">
-        <v>459</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>514</v>
+      </c>
+      <c r="I83" s="46" t="s">
+        <v>148</v>
       </c>
       <c r="J83" s="31" t="s">
-        <v>424</v>
+        <v>456</v>
       </c>
     </row>
-    <row r="84" spans="1:10" ht="58" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:10" ht="105" x14ac:dyDescent="0.25">
       <c r="A84" s="13" t="s">
-        <v>460</v>
+        <v>4</v>
       </c>
       <c r="B84" s="14" t="s">
         <v>113</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D84" s="15" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="E84" s="17" t="s">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>258</v>
+      </c>
+      <c r="F84" s="15" t="s">
+        <v>269</v>
       </c>
       <c r="G84" s="31" t="s">
         <v>294</v>
       </c>
       <c r="H84" s="31" t="s">
-        <v>522</v>
+        <v>444</v>
       </c>
       <c r="I84" s="46" t="s">
         <v>149</v>
       </c>
       <c r="J84" s="31" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
     </row>
-    <row r="85" spans="1:10" ht="130.5" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:10" ht="75" x14ac:dyDescent="0.25">
       <c r="A85" s="13" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B85" s="14" t="s">
         <v>114</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D85" s="15" t="s">
-        <v>372</v>
+        <v>93</v>
       </c>
       <c r="E85" s="17" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>0</v>
+      </c>
+      <c r="F85" s="17" t="s">
+        <v>0</v>
       </c>
       <c r="G85" s="31" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="H85" s="31" t="s">
-        <v>449</v>
-[...1 lines deleted...]
-      <c r="I85" s="46" t="s">
+        <v>459</v>
+      </c>
+      <c r="I85" s="31" t="s">
         <v>150</v>
       </c>
       <c r="J85" s="31" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
     </row>
-    <row r="86" spans="1:10" ht="101.5" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:10" ht="90" x14ac:dyDescent="0.25">
       <c r="A86" s="13" t="s">
-        <v>2</v>
+        <v>147</v>
       </c>
       <c r="B86" s="14" t="s">
         <v>115</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D86" s="15" t="s">
-        <v>94</v>
+        <v>371</v>
       </c>
       <c r="E86" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F86" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G86" s="31" t="s">
-        <v>303</v>
+        <v>45</v>
       </c>
       <c r="H86" s="31" t="s">
-        <v>464</v>
-[...1 lines deleted...]
-      <c r="I86" s="31" t="s">
+        <v>461</v>
+      </c>
+      <c r="I86" s="46" t="s">
         <v>151</v>
       </c>
       <c r="J86" s="31" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
     </row>
-    <row r="87" spans="1:10" ht="87" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:10" ht="60" x14ac:dyDescent="0.25">
       <c r="A87" s="13" t="s">
-        <v>148</v>
+        <v>191</v>
       </c>
       <c r="B87" s="14" t="s">
-        <v>116</v>
+        <v>192</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D87" s="15" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="E87" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F87" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G87" s="31" t="s">
-        <v>45</v>
+        <v>291</v>
       </c>
       <c r="H87" s="31" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>463</v>
+      </c>
+      <c r="I87" s="33" t="s">
+        <v>193</v>
       </c>
       <c r="J87" s="31" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
     </row>
-    <row r="88" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A88" s="13" t="s">
-        <v>193</v>
+        <v>316</v>
       </c>
       <c r="B88" s="14" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D88" s="15" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="E88" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F88" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G88" s="31" t="s">
-        <v>293</v>
-[...2 lines deleted...]
-        <v>468</v>
+        <v>296</v>
+      </c>
+      <c r="H88" s="47" t="s">
+        <v>285</v>
       </c>
       <c r="I88" s="33" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="J88" s="31" t="s">
-        <v>469</v>
+        <v>419</v>
       </c>
     </row>
-    <row r="89" spans="1:10" ht="29" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:10" ht="210" x14ac:dyDescent="0.25">
       <c r="A89" s="13" t="s">
-        <v>318</v>
+        <v>1</v>
       </c>
       <c r="B89" s="14" t="s">
-        <v>202</v>
+        <v>116</v>
       </c>
       <c r="C89" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D89" s="15" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="E89" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F89" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G89" s="31" t="s">
-        <v>298</v>
-[...5 lines deleted...]
-        <v>203</v>
+        <v>294</v>
+      </c>
+      <c r="H89" s="31" t="s">
+        <v>465</v>
+      </c>
+      <c r="I89" s="31" t="s">
+        <v>138</v>
       </c>
       <c r="J89" s="31" t="s">
-        <v>424</v>
+        <v>466</v>
       </c>
     </row>
-    <row r="90" spans="1:10" ht="232" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:10" ht="75" x14ac:dyDescent="0.25">
       <c r="A90" s="13" t="s">
-        <v>1</v>
+        <v>222</v>
       </c>
       <c r="B90" s="14" t="s">
         <v>117</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D90" s="15" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="E90" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F90" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G90" s="31" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="H90" s="31" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="I90" s="31" t="s">
-        <v>139</v>
+        <v>152</v>
       </c>
       <c r="J90" s="31" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
     </row>
-    <row r="91" spans="1:10" ht="72.5" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:10" ht="30" x14ac:dyDescent="0.25">
       <c r="A91" s="13" t="s">
-        <v>224</v>
+        <v>179</v>
       </c>
       <c r="B91" s="14" t="s">
-        <v>118</v>
+        <v>180</v>
       </c>
       <c r="C91" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D91" s="15" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="E91" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F91" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G91" s="31" t="s">
-        <v>304</v>
+        <v>291</v>
       </c>
       <c r="H91" s="31" t="s">
-        <v>472</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>469</v>
+      </c>
+      <c r="I91" s="33" t="s">
+        <v>181</v>
       </c>
       <c r="J91" s="31" t="s">
-        <v>473</v>
+        <v>419</v>
       </c>
     </row>
-    <row r="92" spans="1:10" ht="29" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>181</v>
+    <row r="92" spans="1:10" ht="150" x14ac:dyDescent="0.25">
+      <c r="A92" s="14" t="s">
+        <v>203</v>
       </c>
       <c r="B92" s="14" t="s">
-        <v>182</v>
+        <v>159</v>
       </c>
       <c r="C92" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D92" s="15" t="s">
-        <v>372</v>
+        <v>93</v>
       </c>
       <c r="E92" s="17" t="s">
         <v>0</v>
       </c>
       <c r="F92" s="17" t="s">
         <v>0</v>
       </c>
       <c r="G92" s="31" t="s">
-        <v>293</v>
+        <v>337</v>
       </c>
       <c r="H92" s="31" t="s">
-        <v>474</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>515</v>
+      </c>
+      <c r="I92" s="46" t="s">
+        <v>160</v>
       </c>
       <c r="J92" s="31" t="s">
-        <v>424</v>
+        <v>471</v>
       </c>
     </row>
-    <row r="93" spans="1:10" ht="174" x14ac:dyDescent="0.35">
-[...29 lines deleted...]
-      </c>
+    <row r="94" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A94" s="90"/>
+      <c r="B94" s="90"/>
+      <c r="C94" s="90"/>
+      <c r="D94" s="90"/>
+      <c r="E94" s="90"/>
+      <c r="F94" s="90"/>
+      <c r="G94" s="90"/>
     </row>
-    <row r="95" spans="1:10" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="G95" s="88"/>
+    <row r="96" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A96" s="9"/>
+      <c r="B96" s="9"/>
     </row>
-    <row r="97" spans="1:2" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A97" s="9"/>
-      <c r="B97" s="9"/>
-[...2 lines deleted...]
-      <c r="A98" s="9"/>
     </row>
   </sheetData>
-  <autoFilter ref="A3:J93" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <sortCondition ref="A44:A79"/>
+  <autoFilter ref="A3:J92" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A43:XFD78">
+    <sortCondition ref="A43:A78"/>
   </sortState>
   <mergeCells count="2">
-    <mergeCell ref="A95:G95"/>
+    <mergeCell ref="A94:G94"/>
     <mergeCell ref="B2:H2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I11" r:id="rId1" xr:uid="{67E54DBB-BD9E-4C28-86B0-167B698F1139}"/>
     <hyperlink ref="I31" r:id="rId2" xr:uid="{08DC665A-2C72-47F9-8EC6-48935CEE498C}"/>
-    <hyperlink ref="I60" r:id="rId3" xr:uid="{9C65E160-1FE0-4F6D-A7D4-F4F872A98972}"/>
-[...5 lines deleted...]
-    <hyperlink ref="I93" r:id="rId9" xr:uid="{EFCB2E23-00EB-4784-92E5-C6A0634D6D31}"/>
+    <hyperlink ref="I59" r:id="rId3" xr:uid="{9C65E160-1FE0-4F6D-A7D4-F4F872A98972}"/>
+    <hyperlink ref="I66" r:id="rId4" xr:uid="{7FB8B0D3-2665-4798-A9BA-8214845A4D73}"/>
+    <hyperlink ref="I71" r:id="rId5" xr:uid="{30E7848C-B37D-4221-A1B9-987E6321DCEB}"/>
+    <hyperlink ref="I83" r:id="rId6" xr:uid="{4ABFCD4F-FFBB-4238-AF8D-F4C13971ED33}"/>
+    <hyperlink ref="I84" r:id="rId7" xr:uid="{A64EAF00-8FDF-41B9-BF29-69538352B243}"/>
+    <hyperlink ref="I86" r:id="rId8" xr:uid="{ED434022-9A1D-4B4C-8B37-C85D609D2358}"/>
+    <hyperlink ref="I92" r:id="rId9" xr:uid="{EFCB2E23-00EB-4784-92E5-C6A0634D6D31}"/>
     <hyperlink ref="I22" r:id="rId10" xr:uid="{4F91F51D-880E-4255-B32B-E5875EE13FD7}"/>
-    <hyperlink ref="I41" r:id="rId11" xr:uid="{72D4D30C-8C8F-4EF2-8050-6551EFD454F9}"/>
+    <hyperlink ref="I40" r:id="rId11" xr:uid="{72D4D30C-8C8F-4EF2-8050-6551EFD454F9}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.23622047244094491" bottom="0.23622047244094491" header="0" footer="0"/>
   <pageSetup paperSize="8" scale="71" fitToHeight="0" orientation="landscape" r:id="rId12"/>
   <drawing r:id="rId13"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:P93"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="4" ySplit="3" topLeftCell="E4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="4" ySplit="3" topLeftCell="G65" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="E1" sqref="E1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight" activeCell="F2" sqref="F2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="38.1796875" customWidth="1"/>
+    <col min="1" max="1" width="38.140625" customWidth="1"/>
     <col min="2" max="2" width="39" customWidth="1"/>
-    <col min="3" max="3" width="9.1796875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="16" width="6.453125" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="4" max="4" width="12.5703125" customWidth="1"/>
+    <col min="5" max="16" width="6.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:16" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="3"/>
-      <c r="B1" s="89" t="s">
-[...7 lines deleted...]
-      <c r="H1" s="89"/>
+      <c r="B1" s="92" t="s">
+        <v>319</v>
+      </c>
+      <c r="C1" s="92"/>
+      <c r="D1" s="92"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
       <c r="I1" s="44"/>
       <c r="K1" s="27"/>
       <c r="L1" s="28" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
-    <row r="2" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="45"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
       <c r="K2" s="29"/>
       <c r="L2" s="28" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="M2" s="44"/>
       <c r="N2" s="44"/>
     </row>
-    <row r="3" spans="1:16" ht="39.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:16" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>39</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E3" s="18" t="s">
+        <v>304</v>
+      </c>
+      <c r="F3" s="18" t="s">
+        <v>305</v>
+      </c>
+      <c r="G3" s="18" t="s">
         <v>306</v>
       </c>
-      <c r="F3" s="18" t="s">
+      <c r="H3" s="18" t="s">
         <v>307</v>
       </c>
-      <c r="G3" s="18" t="s">
+      <c r="I3" s="18" t="s">
         <v>308</v>
       </c>
-      <c r="H3" s="18" t="s">
+      <c r="J3" s="18" t="s">
         <v>309</v>
       </c>
-      <c r="I3" s="18" t="s">
+      <c r="K3" s="18" t="s">
         <v>310</v>
       </c>
-      <c r="J3" s="18" t="s">
+      <c r="L3" s="18" t="s">
         <v>311</v>
       </c>
-      <c r="K3" s="18" t="s">
+      <c r="M3" s="18" t="s">
         <v>312</v>
       </c>
-      <c r="L3" s="18" t="s">
+      <c r="N3" s="18" t="s">
+        <v>314</v>
+      </c>
+      <c r="O3" s="18" t="s">
+        <v>315</v>
+      </c>
+      <c r="P3" s="18" t="s">
         <v>313</v>
       </c>
-      <c r="M3" s="18" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
-    <row r="4" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="40" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="41" t="s">
         <v>50</v>
       </c>
       <c r="C4" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D4" s="51" t="s">
         <v>60</v>
       </c>
       <c r="E4" s="21"/>
       <c r="F4" s="21"/>
       <c r="G4" s="22"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
       <c r="K4" s="23"/>
       <c r="L4" s="23"/>
       <c r="M4" s="22"/>
       <c r="N4" s="22"/>
       <c r="O4" s="21"/>
       <c r="P4" s="21"/>
     </row>
-    <row r="5" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="40" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="41" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D5" s="51" t="s">
         <v>60</v>
       </c>
       <c r="E5" s="21"/>
       <c r="F5" s="21"/>
       <c r="G5" s="22"/>
       <c r="H5" s="23"/>
       <c r="I5" s="23"/>
       <c r="J5" s="23"/>
       <c r="K5" s="23"/>
       <c r="L5" s="23"/>
       <c r="M5" s="22"/>
       <c r="N5" s="22"/>
       <c r="O5" s="21"/>
       <c r="P5" s="21"/>
     </row>
-    <row r="6" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="B6" s="41" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C6" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="51" t="s">
         <v>60</v>
       </c>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
       <c r="G6" s="25"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
       <c r="N6" s="25"/>
       <c r="O6" s="25"/>
       <c r="P6" s="25"/>
     </row>
-    <row r="7" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="40" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="41" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C7" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D7" s="51" t="s">
         <v>60</v>
       </c>
       <c r="E7" s="21"/>
       <c r="F7" s="21"/>
       <c r="G7" s="22"/>
       <c r="H7" s="23"/>
       <c r="I7" s="23"/>
       <c r="J7" s="23"/>
       <c r="K7" s="23"/>
       <c r="L7" s="23"/>
       <c r="M7" s="23"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="21"/>
     </row>
-    <row r="8" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="40" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="41" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C8" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="51" t="s">
         <v>60</v>
       </c>
       <c r="E8" s="21"/>
       <c r="F8" s="21"/>
       <c r="G8" s="22"/>
       <c r="H8" s="23"/>
       <c r="I8" s="23"/>
       <c r="J8" s="23"/>
       <c r="K8" s="23"/>
       <c r="L8" s="23"/>
       <c r="M8" s="23"/>
       <c r="N8" s="22"/>
       <c r="O8" s="22"/>
       <c r="P8" s="21"/>
     </row>
-    <row r="9" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="40" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="B9" s="41" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="C9" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D9" s="51" t="s">
         <v>60</v>
       </c>
       <c r="E9" s="21"/>
       <c r="F9" s="21"/>
       <c r="G9" s="22"/>
       <c r="H9" s="23"/>
       <c r="I9" s="23"/>
       <c r="J9" s="23"/>
       <c r="K9" s="23"/>
       <c r="L9" s="23"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="21"/>
       <c r="P9" s="21"/>
     </row>
-    <row r="10" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="40" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="41" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D10" s="51" t="s">
         <v>60</v>
       </c>
       <c r="E10" s="21"/>
       <c r="F10" s="21"/>
       <c r="G10" s="21"/>
       <c r="H10" s="22"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
       <c r="N10" s="22"/>
       <c r="O10" s="22"/>
       <c r="P10" s="21"/>
     </row>
-    <row r="11" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="41" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C11" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="51" t="s">
         <v>60</v>
       </c>
       <c r="E11" s="21"/>
       <c r="F11" s="21"/>
       <c r="G11" s="21"/>
       <c r="H11" s="21"/>
       <c r="I11" s="25"/>
       <c r="J11" s="26"/>
       <c r="K11" s="26"/>
       <c r="L11" s="26"/>
       <c r="M11" s="26"/>
       <c r="N11" s="26"/>
       <c r="O11" s="26"/>
       <c r="P11" s="26"/>
     </row>
-    <row r="12" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="40" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="41" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="C12" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="51" t="s">
         <v>60</v>
       </c>
       <c r="E12" s="21"/>
       <c r="F12" s="21"/>
       <c r="G12" s="21"/>
       <c r="H12" s="21"/>
       <c r="I12" s="21"/>
       <c r="J12" s="25"/>
       <c r="K12" s="25"/>
       <c r="L12" s="25"/>
       <c r="M12" s="25"/>
       <c r="N12" s="25"/>
       <c r="O12" s="25"/>
       <c r="P12" s="25"/>
     </row>
-    <row r="13" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="40" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="41" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C13" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D13" s="51" t="s">
         <v>61</v>
       </c>
       <c r="E13" s="21"/>
       <c r="F13" s="21"/>
       <c r="G13" s="22"/>
       <c r="H13" s="22"/>
       <c r="I13" s="22"/>
       <c r="J13" s="23"/>
       <c r="K13" s="23"/>
       <c r="L13" s="23"/>
       <c r="M13" s="23"/>
       <c r="N13" s="23"/>
       <c r="O13" s="22"/>
       <c r="P13" s="21"/>
     </row>
-    <row r="14" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="40" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B14" s="41" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C14" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D14" s="51" t="s">
         <v>60</v>
       </c>
       <c r="E14" s="21"/>
       <c r="F14" s="21"/>
       <c r="G14" s="21"/>
       <c r="H14" s="25"/>
       <c r="I14" s="26"/>
       <c r="J14" s="26"/>
       <c r="K14" s="26"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
       <c r="N14" s="25"/>
       <c r="O14" s="21"/>
       <c r="P14" s="21"/>
     </row>
-    <row r="15" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="41" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="C15" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="51" t="s">
         <v>60</v>
       </c>
       <c r="E15" s="21"/>
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
       <c r="H15" s="23"/>
       <c r="I15" s="23"/>
       <c r="J15" s="23"/>
       <c r="K15" s="23"/>
       <c r="L15" s="23"/>
       <c r="M15" s="23"/>
       <c r="N15" s="23"/>
       <c r="O15" s="21"/>
       <c r="P15" s="21"/>
     </row>
-    <row r="16" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="40" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="B16" s="41" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C16" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="51" t="s">
         <v>62</v>
       </c>
       <c r="E16" s="21"/>
       <c r="F16" s="21"/>
       <c r="G16" s="21"/>
       <c r="H16" s="21"/>
       <c r="I16" s="21"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="21"/>
       <c r="M16" s="21"/>
       <c r="N16" s="21"/>
       <c r="O16" s="21"/>
       <c r="P16" s="21"/>
     </row>
-    <row r="17" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="40" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="41" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C17" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D17" s="51" t="s">
         <v>63</v>
       </c>
       <c r="E17" s="26"/>
       <c r="F17" s="26"/>
       <c r="G17" s="26"/>
       <c r="H17" s="26"/>
       <c r="I17" s="21"/>
       <c r="J17" s="21"/>
       <c r="K17" s="21"/>
       <c r="L17" s="21"/>
       <c r="M17" s="21"/>
       <c r="N17" s="25"/>
       <c r="O17" s="26"/>
       <c r="P17" s="26"/>
     </row>
-    <row r="18" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="41" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C18" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="51" t="s">
         <v>60</v>
       </c>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
       <c r="G18" s="21"/>
       <c r="H18" s="22"/>
       <c r="I18" s="22"/>
       <c r="J18" s="23"/>
       <c r="K18" s="23"/>
       <c r="L18" s="23"/>
       <c r="M18" s="22"/>
       <c r="N18" s="22"/>
       <c r="O18" s="22"/>
       <c r="P18" s="21"/>
     </row>
-    <row r="19" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="41" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C19" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D19" s="51" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="21"/>
       <c r="F19" s="21"/>
       <c r="G19" s="21"/>
       <c r="H19" s="21"/>
       <c r="I19" s="26"/>
       <c r="J19" s="26"/>
       <c r="K19" s="26"/>
       <c r="L19" s="26"/>
       <c r="M19" s="26"/>
       <c r="N19" s="25"/>
       <c r="O19" s="21"/>
       <c r="P19" s="21"/>
     </row>
-    <row r="20" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="40" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="B20" s="41" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C20" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D20" s="51" t="s">
         <v>60</v>
       </c>
       <c r="E20" s="21"/>
       <c r="F20" s="21"/>
       <c r="G20" s="22"/>
       <c r="H20" s="22"/>
       <c r="I20" s="23"/>
       <c r="J20" s="23"/>
       <c r="K20" s="23"/>
       <c r="L20" s="23"/>
       <c r="M20" s="23"/>
       <c r="N20" s="23"/>
       <c r="O20" s="22"/>
       <c r="P20" s="21"/>
     </row>
-    <row r="21" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="40" t="s">
         <v>5</v>
       </c>
       <c r="B21" s="41" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C21" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="51" t="s">
         <v>60</v>
       </c>
       <c r="E21" s="21"/>
       <c r="F21" s="21"/>
       <c r="G21" s="21"/>
       <c r="H21" s="21"/>
       <c r="I21" s="21"/>
       <c r="J21" s="21"/>
       <c r="K21" s="21"/>
       <c r="L21" s="21"/>
       <c r="M21" s="21"/>
       <c r="N21" s="21"/>
       <c r="O21" s="21"/>
       <c r="P21" s="21"/>
     </row>
-    <row r="22" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="40" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="41" t="s">
-        <v>360</v>
+        <v>358</v>
       </c>
       <c r="C22" s="42" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="51" t="s">
         <v>62</v>
       </c>
       <c r="E22" s="21"/>
       <c r="F22" s="21"/>
       <c r="G22" s="22"/>
       <c r="H22" s="23"/>
       <c r="I22" s="23"/>
       <c r="J22" s="23"/>
       <c r="K22" s="23"/>
       <c r="L22" s="23"/>
       <c r="M22" s="23"/>
       <c r="N22" s="23"/>
       <c r="O22" s="21"/>
       <c r="P22" s="21"/>
     </row>
-    <row r="23" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="10" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="B23" s="11" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C23" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D23" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E23" s="21"/>
       <c r="F23" s="21"/>
       <c r="G23" s="22"/>
       <c r="H23" s="29"/>
       <c r="I23" s="29"/>
       <c r="J23" s="29"/>
       <c r="K23" s="29"/>
       <c r="L23" s="29"/>
       <c r="M23" s="29"/>
       <c r="N23" s="29"/>
       <c r="O23" s="21"/>
       <c r="P23" s="21"/>
     </row>
-    <row r="24" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="10" t="s">
         <v>36</v>
       </c>
       <c r="B24" s="11" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C24" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D24" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E24" s="25"/>
       <c r="F24" s="25"/>
       <c r="G24" s="25"/>
       <c r="H24" s="25"/>
       <c r="I24" s="25"/>
       <c r="J24" s="25"/>
       <c r="K24" s="25"/>
       <c r="L24" s="25"/>
       <c r="M24" s="25"/>
       <c r="N24" s="25"/>
       <c r="O24" s="25"/>
       <c r="P24" s="25"/>
     </row>
-    <row r="25" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="10" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="B25" s="11" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="C25" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D25" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E25" s="21"/>
       <c r="F25" s="21"/>
       <c r="G25" s="22"/>
       <c r="H25" s="22"/>
       <c r="I25" s="22"/>
       <c r="J25" s="23"/>
       <c r="K25" s="23"/>
       <c r="L25" s="23"/>
       <c r="M25" s="23"/>
       <c r="N25" s="22"/>
       <c r="O25" s="22"/>
       <c r="P25" s="21"/>
     </row>
-    <row r="26" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="10" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="B26" s="11" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="C26" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D26" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E26" s="21"/>
       <c r="F26" s="21"/>
       <c r="G26" s="21"/>
       <c r="H26" s="22"/>
       <c r="I26" s="22"/>
       <c r="J26" s="23"/>
       <c r="K26" s="23"/>
       <c r="L26" s="23"/>
       <c r="M26" s="23"/>
       <c r="N26" s="22"/>
       <c r="O26" s="22"/>
       <c r="P26" s="21"/>
     </row>
-    <row r="27" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="10" t="s">
+        <v>233</v>
+      </c>
+      <c r="B27" s="11" t="s">
         <v>235</v>
       </c>
-      <c r="B27" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D27" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E27" s="21"/>
       <c r="F27" s="21"/>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
       <c r="I27" s="22"/>
       <c r="J27" s="23"/>
       <c r="K27" s="23"/>
       <c r="L27" s="23"/>
       <c r="M27" s="23"/>
       <c r="N27" s="22"/>
       <c r="O27" s="22"/>
       <c r="P27" s="21"/>
     </row>
-    <row r="28" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="10" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D28" s="12" t="s">
         <v>63</v>
       </c>
       <c r="E28" s="21"/>
       <c r="F28" s="21"/>
       <c r="G28" s="43"/>
       <c r="H28" s="43"/>
       <c r="I28" s="43"/>
       <c r="J28" s="43"/>
       <c r="K28" s="43"/>
       <c r="L28" s="43"/>
       <c r="M28" s="43"/>
       <c r="N28" s="43"/>
       <c r="O28" s="43"/>
       <c r="P28" s="21"/>
     </row>
-    <row r="29" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="10" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="B29" s="11" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C29" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D29" s="19" t="s">
         <v>63</v>
       </c>
       <c r="E29" s="21"/>
       <c r="F29" s="21"/>
       <c r="G29" s="22"/>
       <c r="H29" s="23"/>
       <c r="I29" s="23"/>
       <c r="J29" s="23"/>
       <c r="K29" s="23"/>
       <c r="L29" s="23"/>
       <c r="M29" s="23"/>
       <c r="N29" s="23"/>
       <c r="O29" s="22"/>
       <c r="P29" s="21"/>
     </row>
-    <row r="30" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="10" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="B30" s="11" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="C30" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D30" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E30" s="22"/>
       <c r="F30" s="22"/>
       <c r="G30" s="22"/>
       <c r="H30" s="23"/>
       <c r="I30" s="23"/>
       <c r="J30" s="23"/>
       <c r="K30" s="23"/>
       <c r="L30" s="23"/>
       <c r="M30" s="23"/>
       <c r="N30" s="23"/>
       <c r="O30" s="22"/>
       <c r="P30" s="22"/>
     </row>
-    <row r="31" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="10" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="B31" s="11" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="C31" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D31" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E31" s="22"/>
       <c r="F31" s="22"/>
       <c r="G31" s="22"/>
       <c r="H31" s="23"/>
       <c r="I31" s="23"/>
       <c r="J31" s="23"/>
       <c r="K31" s="23"/>
       <c r="L31" s="23"/>
       <c r="M31" s="23"/>
       <c r="N31" s="23"/>
       <c r="O31" s="22"/>
       <c r="P31" s="22"/>
     </row>
-    <row r="32" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="10" t="s">
         <v>33</v>
       </c>
       <c r="B32" s="11" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C32" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D32" s="19" t="s">
         <v>63</v>
       </c>
       <c r="E32" s="21"/>
       <c r="F32" s="21"/>
       <c r="G32" s="22"/>
       <c r="H32" s="22"/>
       <c r="I32" s="23"/>
       <c r="J32" s="23"/>
       <c r="K32" s="23"/>
       <c r="L32" s="23"/>
       <c r="M32" s="22"/>
       <c r="N32" s="22"/>
       <c r="O32" s="22"/>
       <c r="P32" s="21"/>
     </row>
-    <row r="33" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>53</v>
       </c>
       <c r="C33" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D33" s="19" t="s">
         <v>63</v>
       </c>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="23"/>
       <c r="I33" s="23"/>
       <c r="J33" s="23"/>
       <c r="K33" s="23"/>
       <c r="L33" s="23"/>
       <c r="M33" s="23"/>
       <c r="N33" s="23"/>
       <c r="O33" s="23"/>
       <c r="P33" s="23"/>
     </row>
-    <row r="34" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D34" s="19" t="s">
         <v>63</v>
       </c>
       <c r="E34" s="21"/>
       <c r="F34" s="21"/>
       <c r="G34" s="21"/>
       <c r="H34" s="22"/>
       <c r="I34" s="22"/>
       <c r="J34" s="23"/>
       <c r="K34" s="23"/>
       <c r="L34" s="23"/>
       <c r="M34" s="23"/>
       <c r="N34" s="22"/>
       <c r="O34" s="22"/>
       <c r="P34" s="21"/>
     </row>
-    <row r="35" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="11" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="C35" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D35" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E35" s="21"/>
       <c r="F35" s="21"/>
       <c r="G35" s="21"/>
       <c r="H35" s="25"/>
       <c r="I35" s="25"/>
       <c r="J35" s="26"/>
       <c r="K35" s="26"/>
       <c r="L35" s="26"/>
       <c r="M35" s="25"/>
       <c r="N35" s="25"/>
       <c r="O35" s="21"/>
       <c r="P35" s="21"/>
     </row>
-    <row r="36" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="11" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C36" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D36" s="19" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E36" s="24"/>
       <c r="F36" s="24"/>
       <c r="G36" s="24"/>
       <c r="H36" s="24"/>
       <c r="I36" s="24"/>
       <c r="J36" s="24"/>
       <c r="K36" s="24"/>
       <c r="L36" s="23"/>
       <c r="M36" s="23"/>
       <c r="N36" s="23"/>
       <c r="O36" s="24"/>
       <c r="P36" s="24"/>
     </row>
-    <row r="37" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="B37" s="11" t="s">
         <v>162</v>
       </c>
-      <c r="B37" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D37" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E37" s="21"/>
       <c r="F37" s="21"/>
       <c r="G37" s="21"/>
       <c r="H37" s="22"/>
       <c r="I37" s="23"/>
       <c r="J37" s="23"/>
       <c r="K37" s="23"/>
       <c r="L37" s="23"/>
       <c r="M37" s="22"/>
       <c r="N37" s="21"/>
       <c r="O37" s="21"/>
       <c r="P37" s="21"/>
     </row>
-    <row r="38" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="10" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="48" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="D38" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E38" s="21"/>
       <c r="F38" s="21"/>
       <c r="G38" s="21"/>
       <c r="H38" s="21"/>
       <c r="I38" s="25"/>
       <c r="J38" s="26"/>
       <c r="K38" s="26"/>
       <c r="L38" s="26"/>
       <c r="M38" s="26"/>
       <c r="N38" s="26"/>
       <c r="O38" s="26"/>
       <c r="P38" s="25"/>
     </row>
-    <row r="39" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="10" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B39" s="11" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C39" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D39" s="19" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="E39" s="21"/>
       <c r="F39" s="21"/>
       <c r="G39" s="22"/>
       <c r="H39" s="23"/>
       <c r="I39" s="23"/>
       <c r="J39" s="23"/>
       <c r="K39" s="23"/>
       <c r="L39" s="23"/>
       <c r="M39" s="23"/>
       <c r="N39" s="23"/>
       <c r="O39" s="22"/>
       <c r="P39" s="21"/>
     </row>
-    <row r="40" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="10" t="s">
-        <v>499</v>
+        <v>492</v>
       </c>
       <c r="B40" s="11" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C40" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D40" s="19" t="s">
         <v>62</v>
       </c>
       <c r="E40" s="22"/>
       <c r="F40" s="22"/>
       <c r="G40" s="23"/>
       <c r="H40" s="23"/>
       <c r="I40" s="23"/>
       <c r="J40" s="23"/>
       <c r="K40" s="23"/>
       <c r="L40" s="23"/>
       <c r="M40" s="23"/>
       <c r="N40" s="23"/>
       <c r="O40" s="22"/>
       <c r="P40" s="22"/>
     </row>
-    <row r="41" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="10" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B41" s="11"/>
       <c r="C41" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D41" s="19" t="s">
         <v>62</v>
       </c>
       <c r="E41" s="22"/>
       <c r="F41" s="22"/>
       <c r="G41" s="23"/>
       <c r="H41" s="23"/>
       <c r="I41" s="23"/>
       <c r="J41" s="23"/>
       <c r="K41" s="23"/>
       <c r="L41" s="23"/>
       <c r="M41" s="23"/>
       <c r="N41" s="23"/>
       <c r="O41" s="22"/>
       <c r="P41" s="22"/>
     </row>
-    <row r="42" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="10" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B42" s="11" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="C42" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D42" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E42" s="21"/>
       <c r="F42" s="21"/>
       <c r="G42" s="21"/>
       <c r="H42" s="21"/>
       <c r="I42" s="21"/>
       <c r="J42" s="21"/>
       <c r="K42" s="21"/>
       <c r="L42" s="21"/>
       <c r="M42" s="21"/>
       <c r="N42" s="21"/>
       <c r="O42" s="21"/>
       <c r="P42" s="21"/>
     </row>
-    <row r="43" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="10" t="s">
+        <v>155</v>
+      </c>
+      <c r="B43" s="11" t="s">
         <v>156</v>
       </c>
-      <c r="B43" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D43" s="19" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E43" s="21"/>
       <c r="F43" s="21"/>
       <c r="G43" s="22"/>
       <c r="H43" s="22"/>
       <c r="I43" s="23"/>
       <c r="J43" s="23"/>
       <c r="K43" s="23"/>
       <c r="L43" s="23"/>
       <c r="M43" s="23"/>
       <c r="N43" s="22"/>
       <c r="O43" s="21"/>
       <c r="P43" s="21"/>
     </row>
-    <row r="44" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="10" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="B44" s="11" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C44" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D44" s="19" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E44" s="21"/>
       <c r="F44" s="21"/>
       <c r="G44" s="21"/>
       <c r="H44" s="21"/>
       <c r="I44" s="21"/>
       <c r="J44" s="21"/>
       <c r="K44" s="21"/>
       <c r="L44" s="21"/>
       <c r="M44" s="21"/>
       <c r="N44" s="21"/>
       <c r="O44" s="21"/>
       <c r="P44" s="21"/>
     </row>
-    <row r="45" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="10" t="s">
+        <v>210</v>
+      </c>
+      <c r="B45" s="11" t="s">
+        <v>211</v>
+      </c>
+      <c r="C45" s="12" t="s">
         <v>212</v>
-      </c>
-[...4 lines deleted...]
-        <v>214</v>
       </c>
       <c r="D45" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E45" s="22"/>
       <c r="F45" s="22"/>
       <c r="G45" s="22"/>
       <c r="H45" s="22"/>
       <c r="I45" s="23"/>
       <c r="J45" s="23"/>
       <c r="K45" s="23"/>
       <c r="L45" s="23"/>
       <c r="M45" s="23"/>
       <c r="N45" s="22"/>
       <c r="O45" s="22"/>
       <c r="P45" s="22"/>
     </row>
-    <row r="46" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="B46" s="11" t="s">
         <v>167</v>
       </c>
-      <c r="B46" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D46" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E46" s="21"/>
       <c r="F46" s="21"/>
       <c r="G46" s="22"/>
       <c r="H46" s="23"/>
       <c r="I46" s="23"/>
       <c r="J46" s="23"/>
       <c r="K46" s="23"/>
       <c r="L46" s="23"/>
       <c r="M46" s="22"/>
       <c r="N46" s="21"/>
       <c r="O46" s="21"/>
       <c r="P46" s="21"/>
     </row>
-    <row r="47" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="10" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B47" s="11" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="C47" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D47" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E47" s="21"/>
       <c r="F47" s="21"/>
       <c r="G47" s="21"/>
       <c r="H47" s="21"/>
       <c r="I47" s="21"/>
       <c r="J47" s="21"/>
       <c r="K47" s="21"/>
       <c r="L47" s="21"/>
       <c r="M47" s="21"/>
       <c r="N47" s="21"/>
       <c r="O47" s="21"/>
       <c r="P47" s="21"/>
     </row>
-    <row r="48" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="10" t="s">
+        <v>170</v>
+      </c>
+      <c r="B48" s="11" t="s">
         <v>171</v>
       </c>
-      <c r="B48" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" s="48" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="D48" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E48" s="21"/>
       <c r="F48" s="21"/>
       <c r="G48" s="21"/>
       <c r="H48" s="21"/>
       <c r="I48" s="21"/>
       <c r="J48" s="21"/>
       <c r="K48" s="21"/>
       <c r="L48" s="21"/>
       <c r="M48" s="21"/>
       <c r="N48" s="21"/>
       <c r="O48" s="21"/>
       <c r="P48" s="21"/>
     </row>
-    <row r="49" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="10" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B49" s="11" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C49" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D49" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E49" s="21"/>
       <c r="F49" s="21"/>
       <c r="G49" s="21"/>
       <c r="H49" s="21"/>
       <c r="I49" s="21"/>
       <c r="J49" s="21"/>
       <c r="K49" s="21"/>
       <c r="L49" s="21"/>
       <c r="M49" s="21"/>
       <c r="N49" s="21"/>
       <c r="O49" s="21"/>
       <c r="P49" s="21"/>
     </row>
-    <row r="50" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B50" s="11" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="C50" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D50" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E50" s="21"/>
       <c r="F50" s="21"/>
       <c r="G50" s="21"/>
       <c r="H50" s="21"/>
       <c r="I50" s="21"/>
       <c r="J50" s="21"/>
       <c r="K50" s="21"/>
       <c r="L50" s="21"/>
       <c r="M50" s="21"/>
       <c r="N50" s="21"/>
       <c r="O50" s="21"/>
       <c r="P50" s="21"/>
     </row>
-    <row r="51" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="10" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="B51" s="11" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="C51" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D51" s="12" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="E51" s="43"/>
       <c r="F51" s="43"/>
       <c r="G51" s="43"/>
       <c r="H51" s="43"/>
       <c r="I51" s="43"/>
       <c r="J51" s="43"/>
       <c r="K51" s="43"/>
       <c r="L51" s="43"/>
       <c r="M51" s="43"/>
       <c r="N51" s="43"/>
       <c r="O51" s="43"/>
       <c r="P51" s="43"/>
     </row>
-    <row r="52" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="10" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="B52" s="11" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="C52" s="12" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D52" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E52" s="21"/>
       <c r="F52" s="21"/>
       <c r="G52" s="22"/>
       <c r="H52" s="22"/>
       <c r="I52" s="22"/>
       <c r="J52" s="22"/>
       <c r="K52" s="23"/>
       <c r="L52" s="23"/>
       <c r="M52" s="22"/>
       <c r="N52" s="22"/>
       <c r="O52" s="22"/>
       <c r="P52" s="21"/>
     </row>
-    <row r="53" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="10" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B53" s="11" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="C53" s="48" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="D53" s="19" t="s">
         <v>60</v>
       </c>
       <c r="E53" s="21"/>
       <c r="F53" s="21"/>
       <c r="G53" s="21"/>
       <c r="H53" s="21"/>
       <c r="I53" s="21"/>
       <c r="J53" s="21"/>
       <c r="K53" s="21"/>
       <c r="L53" s="21"/>
       <c r="M53" s="21"/>
       <c r="N53" s="21"/>
       <c r="O53" s="21"/>
       <c r="P53" s="21"/>
     </row>
-    <row r="54" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="13" t="s">
         <v>35</v>
       </c>
       <c r="B54" s="14" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C54" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D54" s="20" t="s">
         <v>60</v>
       </c>
       <c r="E54" s="21"/>
       <c r="F54" s="21"/>
       <c r="G54" s="21"/>
       <c r="H54" s="21"/>
       <c r="I54" s="21"/>
       <c r="J54" s="21"/>
       <c r="K54" s="21"/>
       <c r="L54" s="21"/>
       <c r="M54" s="21"/>
       <c r="N54" s="21"/>
       <c r="O54" s="21"/>
       <c r="P54" s="21"/>
     </row>
-    <row r="55" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="13" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B55" s="14" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C55" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D55" s="20" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E55" s="21"/>
       <c r="F55" s="21"/>
       <c r="G55" s="21"/>
       <c r="H55" s="21"/>
       <c r="I55" s="21"/>
       <c r="J55" s="21"/>
       <c r="K55" s="21"/>
       <c r="L55" s="21"/>
       <c r="M55" s="21"/>
       <c r="N55" s="21"/>
       <c r="O55" s="21"/>
       <c r="P55" s="21"/>
     </row>
-    <row r="56" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="13" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B56" s="14" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="C56" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D56" s="20" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E56" s="21"/>
       <c r="F56" s="21"/>
       <c r="G56" s="21"/>
       <c r="H56" s="21"/>
       <c r="I56" s="21"/>
       <c r="J56" s="21"/>
       <c r="K56" s="21"/>
       <c r="L56" s="21"/>
       <c r="M56" s="21"/>
       <c r="N56" s="21"/>
       <c r="O56" s="21"/>
       <c r="P56" s="21"/>
     </row>
-    <row r="57" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="13" t="s">
         <v>32</v>
       </c>
       <c r="B57" s="14" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C57" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D57" s="20" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E57" s="21"/>
       <c r="F57" s="21"/>
       <c r="G57" s="21"/>
       <c r="H57" s="21"/>
       <c r="I57" s="21"/>
       <c r="J57" s="21"/>
       <c r="K57" s="21"/>
       <c r="L57" s="21"/>
       <c r="M57" s="21"/>
       <c r="N57" s="21"/>
       <c r="O57" s="21"/>
       <c r="P57" s="21"/>
     </row>
-    <row r="58" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B58" s="14" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="C58" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D58" s="20" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E58" s="21"/>
       <c r="F58" s="21"/>
       <c r="G58" s="21"/>
       <c r="H58" s="21"/>
       <c r="I58" s="21"/>
       <c r="J58" s="21"/>
       <c r="K58" s="21"/>
       <c r="L58" s="21"/>
       <c r="M58" s="21"/>
       <c r="N58" s="21"/>
       <c r="O58" s="21"/>
       <c r="P58" s="21"/>
     </row>
-    <row r="59" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B59" s="14" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="C59" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D59" s="20" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E59" s="21"/>
       <c r="F59" s="21"/>
       <c r="G59" s="21"/>
       <c r="H59" s="21"/>
       <c r="I59" s="21"/>
       <c r="J59" s="21"/>
       <c r="K59" s="21"/>
       <c r="L59" s="21"/>
       <c r="M59" s="21"/>
       <c r="N59" s="21"/>
       <c r="O59" s="21"/>
       <c r="P59" s="21"/>
     </row>
-    <row r="60" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="13" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="B60" s="14" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C60" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D60" s="20" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E60" s="21"/>
       <c r="F60" s="21"/>
       <c r="G60" s="21"/>
       <c r="H60" s="21"/>
       <c r="I60" s="21"/>
       <c r="J60" s="21"/>
       <c r="K60" s="21"/>
       <c r="L60" s="21"/>
       <c r="M60" s="21"/>
       <c r="N60" s="21"/>
       <c r="O60" s="21"/>
       <c r="P60" s="21"/>
     </row>
-    <row r="61" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B61" s="14" t="s">
         <v>56</v>
       </c>
       <c r="C61" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D61" s="20" t="s">
         <v>63</v>
       </c>
       <c r="E61" s="21"/>
       <c r="F61" s="21"/>
       <c r="G61" s="21"/>
       <c r="H61" s="21"/>
       <c r="I61" s="21"/>
       <c r="J61" s="21"/>
       <c r="K61" s="21"/>
       <c r="L61" s="21"/>
       <c r="M61" s="21"/>
       <c r="N61" s="21"/>
       <c r="O61" s="21"/>
       <c r="P61" s="21"/>
     </row>
-    <row r="62" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B62" s="14" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C62" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D62" s="20" t="s">
         <v>61</v>
       </c>
       <c r="E62" s="21"/>
       <c r="F62" s="21"/>
       <c r="G62" s="21"/>
       <c r="H62" s="21"/>
       <c r="I62" s="21"/>
       <c r="J62" s="21"/>
       <c r="K62" s="21"/>
       <c r="L62" s="21"/>
       <c r="M62" s="21"/>
       <c r="N62" s="21"/>
       <c r="O62" s="21"/>
       <c r="P62" s="21"/>
     </row>
-    <row r="63" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="13" t="s">
         <v>47</v>
       </c>
       <c r="B63" s="14" t="s">
         <v>57</v>
       </c>
       <c r="C63" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D63" s="20" t="s">
         <v>63</v>
       </c>
       <c r="E63" s="21"/>
       <c r="F63" s="21"/>
       <c r="G63" s="21"/>
       <c r="H63" s="21"/>
       <c r="I63" s="21"/>
       <c r="J63" s="21"/>
       <c r="K63" s="21"/>
       <c r="L63" s="21"/>
       <c r="M63" s="21"/>
       <c r="N63" s="21"/>
       <c r="O63" s="21"/>
       <c r="P63" s="21"/>
     </row>
-    <row r="64" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B64" s="14" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C64" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D64" s="20" t="s">
         <v>62</v>
       </c>
       <c r="E64" s="21"/>
       <c r="F64" s="21"/>
       <c r="G64" s="21"/>
       <c r="H64" s="21"/>
       <c r="I64" s="21"/>
       <c r="J64" s="21"/>
       <c r="K64" s="21"/>
       <c r="L64" s="21"/>
       <c r="M64" s="21"/>
       <c r="N64" s="21"/>
       <c r="O64" s="21"/>
       <c r="P64" s="21"/>
     </row>
-    <row r="65" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="13" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="B65" s="14" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="C65" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D65" s="20" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E65" s="21"/>
       <c r="F65" s="21"/>
       <c r="G65" s="21"/>
       <c r="H65" s="21"/>
       <c r="I65" s="21"/>
       <c r="J65" s="21"/>
       <c r="K65" s="21"/>
       <c r="L65" s="21"/>
       <c r="M65" s="21"/>
       <c r="N65" s="21"/>
       <c r="O65" s="21"/>
       <c r="P65" s="21"/>
     </row>
-    <row r="66" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="13" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="B66" s="14" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="C66" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D66" s="20" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E66" s="21"/>
       <c r="F66" s="21"/>
       <c r="G66" s="21"/>
       <c r="H66" s="21"/>
       <c r="I66" s="21"/>
       <c r="J66" s="21"/>
       <c r="K66" s="21"/>
       <c r="L66" s="21"/>
       <c r="M66" s="21"/>
       <c r="N66" s="21"/>
       <c r="O66" s="21"/>
       <c r="P66" s="21"/>
     </row>
-    <row r="67" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B67" s="14" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C67" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D67" s="20" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E67" s="21"/>
       <c r="F67" s="21"/>
       <c r="G67" s="21"/>
       <c r="H67" s="21"/>
       <c r="I67" s="21"/>
       <c r="J67" s="21"/>
       <c r="K67" s="21"/>
       <c r="L67" s="21"/>
       <c r="M67" s="21"/>
       <c r="N67" s="21"/>
       <c r="O67" s="21"/>
       <c r="P67" s="21"/>
     </row>
-    <row r="68" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B68" s="14" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C68" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D68" s="20" t="s">
         <v>60</v>
       </c>
       <c r="E68" s="21"/>
       <c r="F68" s="21"/>
       <c r="G68" s="21"/>
       <c r="H68" s="21"/>
       <c r="I68" s="21"/>
       <c r="J68" s="21"/>
       <c r="K68" s="21"/>
       <c r="L68" s="21"/>
       <c r="M68" s="21"/>
       <c r="N68" s="21"/>
       <c r="O68" s="21"/>
       <c r="P68" s="21"/>
     </row>
-    <row r="69" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="13" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="B69" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C69" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D69" s="20" t="s">
         <v>63</v>
       </c>
       <c r="E69" s="21"/>
       <c r="F69" s="21"/>
       <c r="G69" s="21"/>
       <c r="H69" s="21"/>
       <c r="I69" s="21"/>
       <c r="J69" s="21"/>
       <c r="K69" s="21"/>
       <c r="L69" s="21"/>
       <c r="M69" s="21"/>
       <c r="N69" s="21"/>
       <c r="O69" s="21"/>
       <c r="P69" s="21"/>
     </row>
-    <row r="70" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="13" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B70" s="14" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C70" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D70" s="20" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E70" s="21"/>
       <c r="F70" s="21"/>
       <c r="G70" s="21"/>
       <c r="H70" s="21"/>
       <c r="I70" s="21"/>
       <c r="J70" s="21"/>
       <c r="K70" s="21"/>
       <c r="L70" s="21"/>
       <c r="M70" s="21"/>
       <c r="N70" s="21"/>
       <c r="O70" s="21"/>
       <c r="P70" s="21"/>
     </row>
-    <row r="71" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="13" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="B71" s="14" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C71" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D71" s="20" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E71" s="21"/>
       <c r="F71" s="21"/>
       <c r="G71" s="21"/>
       <c r="H71" s="21"/>
       <c r="I71" s="21"/>
       <c r="J71" s="21"/>
       <c r="K71" s="21"/>
       <c r="L71" s="21"/>
       <c r="M71" s="21"/>
       <c r="N71" s="21"/>
       <c r="O71" s="21"/>
       <c r="P71" s="21"/>
     </row>
-    <row r="72" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="B72" s="14" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C72" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D72" s="20" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E72" s="21"/>
       <c r="F72" s="21"/>
       <c r="G72" s="21"/>
       <c r="H72" s="21"/>
       <c r="I72" s="21"/>
       <c r="J72" s="21"/>
       <c r="K72" s="21"/>
       <c r="L72" s="21"/>
       <c r="M72" s="21"/>
       <c r="N72" s="21"/>
       <c r="O72" s="21"/>
       <c r="P72" s="21"/>
     </row>
-    <row r="73" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="13" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B73" s="14" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="C73" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D73" s="20" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E73" s="21"/>
       <c r="F73" s="21"/>
       <c r="G73" s="21"/>
       <c r="H73" s="21"/>
       <c r="I73" s="21"/>
       <c r="J73" s="21"/>
       <c r="K73" s="21"/>
       <c r="L73" s="21"/>
       <c r="M73" s="21"/>
       <c r="N73" s="21"/>
       <c r="O73" s="21"/>
       <c r="P73" s="21"/>
     </row>
-    <row r="74" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="13" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="B74" s="14" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="C74" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D74" s="20" t="s">
         <v>63</v>
       </c>
       <c r="E74" s="21"/>
       <c r="F74" s="21"/>
       <c r="G74" s="21"/>
       <c r="H74" s="21"/>
       <c r="I74" s="21"/>
       <c r="J74" s="21"/>
       <c r="K74" s="21"/>
       <c r="L74" s="21"/>
       <c r="M74" s="21"/>
       <c r="N74" s="21"/>
       <c r="O74" s="21"/>
       <c r="P74" s="21"/>
     </row>
-    <row r="75" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B75" s="14" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C75" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D75" s="20" t="s">
         <v>63</v>
       </c>
       <c r="E75" s="21"/>
       <c r="F75" s="21"/>
       <c r="G75" s="21"/>
       <c r="H75" s="21"/>
       <c r="I75" s="21"/>
       <c r="J75" s="21"/>
       <c r="K75" s="21"/>
       <c r="L75" s="21"/>
       <c r="M75" s="21"/>
       <c r="N75" s="21"/>
       <c r="O75" s="21"/>
       <c r="P75" s="21"/>
     </row>
-    <row r="76" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="B76" s="14" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="C76" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D76" s="20" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E76" s="21"/>
       <c r="F76" s="21"/>
       <c r="G76" s="21"/>
       <c r="H76" s="21"/>
       <c r="I76" s="21"/>
       <c r="J76" s="21"/>
       <c r="K76" s="21"/>
       <c r="L76" s="21"/>
       <c r="M76" s="21"/>
       <c r="N76" s="21"/>
       <c r="O76" s="21"/>
       <c r="P76" s="21"/>
     </row>
-    <row r="77" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B77" s="14" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C77" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D77" s="20" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E77" s="21"/>
       <c r="F77" s="21"/>
       <c r="G77" s="21"/>
       <c r="H77" s="21"/>
       <c r="I77" s="21"/>
       <c r="J77" s="21"/>
       <c r="K77" s="21"/>
       <c r="L77" s="21"/>
       <c r="M77" s="21"/>
       <c r="N77" s="21"/>
       <c r="O77" s="21"/>
       <c r="P77" s="21"/>
     </row>
-    <row r="78" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B78" s="14" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C78" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D78" s="20" t="s">
         <v>62</v>
       </c>
       <c r="E78" s="21"/>
       <c r="F78" s="21"/>
       <c r="G78" s="21"/>
       <c r="H78" s="21"/>
       <c r="I78" s="21"/>
       <c r="J78" s="21"/>
       <c r="K78" s="21"/>
       <c r="L78" s="21"/>
       <c r="M78" s="21"/>
       <c r="N78" s="21"/>
       <c r="O78" s="21"/>
       <c r="P78" s="21"/>
     </row>
-    <row r="79" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="13" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="B79" s="14" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D79" s="20" t="s">
         <v>62</v>
       </c>
       <c r="E79" s="21"/>
       <c r="F79" s="21"/>
       <c r="G79" s="21"/>
       <c r="H79" s="21"/>
       <c r="I79" s="21"/>
       <c r="J79" s="21"/>
       <c r="K79" s="21"/>
       <c r="L79" s="21"/>
       <c r="M79" s="21"/>
       <c r="N79" s="21"/>
       <c r="O79" s="21"/>
       <c r="P79" s="21"/>
     </row>
-    <row r="80" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="13" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="B80" s="14" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="C80" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D80" s="20" t="s">
         <v>62</v>
       </c>
       <c r="E80" s="21"/>
       <c r="F80" s="21"/>
       <c r="G80" s="21"/>
       <c r="H80" s="21"/>
       <c r="I80" s="21"/>
       <c r="J80" s="21"/>
       <c r="K80" s="21"/>
       <c r="L80" s="21"/>
       <c r="M80" s="21"/>
       <c r="N80" s="21"/>
       <c r="O80" s="21"/>
       <c r="P80" s="21"/>
     </row>
-    <row r="81" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="B81" s="14" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D81" s="20" t="s">
         <v>62</v>
       </c>
       <c r="E81" s="21"/>
       <c r="F81" s="21"/>
       <c r="G81" s="21"/>
       <c r="H81" s="21"/>
       <c r="I81" s="21"/>
       <c r="J81" s="21"/>
       <c r="K81" s="21"/>
       <c r="L81" s="21"/>
       <c r="M81" s="21"/>
       <c r="N81" s="21"/>
       <c r="O81" s="21"/>
       <c r="P81" s="21"/>
     </row>
-    <row r="82" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B82" s="14" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C82" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D82" s="20" t="s">
         <v>63</v>
       </c>
       <c r="E82" s="21"/>
       <c r="F82" s="21"/>
       <c r="G82" s="21"/>
       <c r="H82" s="21"/>
       <c r="I82" s="21"/>
       <c r="J82" s="21"/>
       <c r="K82" s="21"/>
       <c r="L82" s="21"/>
       <c r="M82" s="21"/>
       <c r="N82" s="21"/>
       <c r="O82" s="21"/>
       <c r="P82" s="21"/>
     </row>
-    <row r="83" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="13" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B83" s="14" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="C83" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D83" s="20" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E83" s="21"/>
       <c r="F83" s="21"/>
       <c r="G83" s="21"/>
       <c r="H83" s="21"/>
       <c r="I83" s="21"/>
       <c r="J83" s="21"/>
       <c r="K83" s="21"/>
       <c r="L83" s="21"/>
       <c r="M83" s="21"/>
       <c r="N83" s="21"/>
       <c r="O83" s="21"/>
       <c r="P83" s="21"/>
     </row>
-    <row r="84" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B84" s="14" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C84" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D84" s="20" t="s">
         <v>60</v>
       </c>
       <c r="E84" s="21"/>
       <c r="F84" s="21"/>
       <c r="G84" s="21"/>
       <c r="H84" s="21"/>
       <c r="I84" s="21"/>
       <c r="J84" s="21"/>
       <c r="K84" s="21"/>
       <c r="L84" s="21"/>
       <c r="M84" s="21"/>
       <c r="N84" s="21"/>
       <c r="O84" s="21"/>
       <c r="P84" s="21"/>
     </row>
-    <row r="85" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B85" s="14" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C85" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D85" s="20" t="s">
         <v>62</v>
       </c>
       <c r="E85" s="21"/>
       <c r="F85" s="21"/>
       <c r="G85" s="21"/>
       <c r="H85" s="21"/>
       <c r="I85" s="21"/>
       <c r="J85" s="21"/>
       <c r="K85" s="21"/>
       <c r="L85" s="21"/>
       <c r="M85" s="21"/>
       <c r="N85" s="21"/>
       <c r="O85" s="21"/>
       <c r="P85" s="21"/>
     </row>
-    <row r="86" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B86" s="14" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C86" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D86" s="20" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E86" s="21"/>
       <c r="F86" s="21"/>
       <c r="G86" s="21"/>
       <c r="H86" s="21"/>
       <c r="I86" s="21"/>
       <c r="J86" s="21"/>
       <c r="K86" s="21"/>
       <c r="L86" s="21"/>
       <c r="M86" s="21"/>
       <c r="N86" s="21"/>
       <c r="O86" s="21"/>
       <c r="P86" s="21"/>
     </row>
-    <row r="87" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="13" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B87" s="14" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C87" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D87" s="20" t="s">
         <v>63</v>
       </c>
       <c r="E87" s="21"/>
       <c r="F87" s="21"/>
       <c r="G87" s="21"/>
       <c r="H87" s="21"/>
       <c r="I87" s="21"/>
       <c r="J87" s="21"/>
       <c r="K87" s="21"/>
       <c r="L87" s="21"/>
       <c r="M87" s="21"/>
       <c r="N87" s="21"/>
       <c r="O87" s="21"/>
       <c r="P87" s="21"/>
     </row>
-    <row r="88" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="13" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B88" s="14" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C88" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D88" s="20" t="s">
         <v>60</v>
       </c>
       <c r="E88" s="21"/>
       <c r="F88" s="21"/>
       <c r="G88" s="21"/>
       <c r="H88" s="21"/>
       <c r="I88" s="21"/>
       <c r="J88" s="21"/>
       <c r="K88" s="21"/>
       <c r="L88" s="21"/>
       <c r="M88" s="21"/>
       <c r="N88" s="21"/>
       <c r="O88" s="21"/>
       <c r="P88" s="21"/>
     </row>
-    <row r="89" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="13" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="B89" s="14" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="C89" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D89" s="20" t="s">
         <v>62</v>
       </c>
       <c r="E89" s="21"/>
       <c r="F89" s="21"/>
       <c r="G89" s="21"/>
       <c r="H89" s="21"/>
       <c r="I89" s="21"/>
       <c r="J89" s="21"/>
       <c r="K89" s="21"/>
       <c r="L89" s="21"/>
       <c r="M89" s="21"/>
       <c r="N89" s="21"/>
       <c r="O89" s="21"/>
       <c r="P89" s="21"/>
     </row>
-    <row r="90" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B90" s="14" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C90" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D90" s="20" t="s">
         <v>62</v>
       </c>
       <c r="E90" s="21"/>
       <c r="F90" s="21"/>
       <c r="G90" s="21"/>
       <c r="H90" s="21"/>
       <c r="I90" s="21"/>
       <c r="J90" s="21"/>
       <c r="K90" s="21"/>
       <c r="L90" s="21"/>
       <c r="M90" s="21"/>
       <c r="N90" s="21"/>
       <c r="O90" s="21"/>
       <c r="P90" s="21"/>
     </row>
-    <row r="91" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="13" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="B91" s="14" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C91" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D91" s="20" t="s">
         <v>62</v>
       </c>
       <c r="E91" s="21"/>
       <c r="F91" s="21"/>
       <c r="G91" s="21"/>
       <c r="H91" s="21"/>
       <c r="I91" s="21"/>
       <c r="J91" s="21"/>
       <c r="K91" s="21"/>
       <c r="L91" s="21"/>
       <c r="M91" s="21"/>
       <c r="N91" s="21"/>
       <c r="O91" s="21"/>
       <c r="P91" s="21"/>
     </row>
-    <row r="92" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="13" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="B92" s="14" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C92" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D92" s="20" t="s">
         <v>62</v>
       </c>
       <c r="E92" s="21"/>
       <c r="F92" s="21"/>
       <c r="G92" s="21"/>
       <c r="H92" s="21"/>
       <c r="I92" s="21"/>
       <c r="J92" s="21"/>
       <c r="K92" s="21"/>
       <c r="L92" s="21"/>
       <c r="M92" s="21"/>
       <c r="N92" s="21"/>
       <c r="O92" s="21"/>
       <c r="P92" s="21"/>
     </row>
-    <row r="93" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="13" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="B93" s="14" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C93" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D93" s="20" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E93" s="22"/>
       <c r="F93" s="22"/>
       <c r="G93" s="22"/>
       <c r="H93" s="22"/>
       <c r="I93" s="22"/>
       <c r="J93" s="23"/>
       <c r="K93" s="23"/>
       <c r="L93" s="23"/>
       <c r="M93" s="23"/>
       <c r="N93" s="23"/>
       <c r="O93" s="23"/>
       <c r="P93" s="22"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:P92" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
   <mergeCells count="1">
     <mergeCell ref="B1:H1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 