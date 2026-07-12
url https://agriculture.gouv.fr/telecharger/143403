--- v0 (2025-10-08)
+++ v1 (2026-07-12)
@@ -1,68 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\SCPE\sdc\bq\6 - Mentions valorisantes\Certification environnementale\TEXTES_REGLEMENTATION_CE\Plans_contrôle et grilles\Grille audit niveau 3\Grille d'audit v1.13\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\morgan.faye\Desktop\Certibase\Grille audit\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E0E4C5F4-DDBB-4228-ACF7-6E1918DE04EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="10395" windowHeight="2310" tabRatio="841" activeTab="2"/>
+    <workbookView xWindow="-28920" yWindow="-15" windowWidth="29040" windowHeight="15720" tabRatio="841" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Suivi modif" sheetId="19" r:id="rId1"/>
     <sheet name="Notice" sheetId="28" r:id="rId2"/>
     <sheet name="Contexte" sheetId="27" r:id="rId3"/>
     <sheet name="Données" sheetId="22" r:id="rId4"/>
     <sheet name="Ctrl_Siret" sheetId="29" state="veryHidden" r:id="rId5"/>
     <sheet name="Ctrl_CP" sheetId="32" state="veryHidden" r:id="rId6"/>
     <sheet name="Listes" sheetId="2" state="veryHidden" r:id="rId7"/>
     <sheet name="Paramètres" sheetId="31" state="veryHidden" r:id="rId8"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId9"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">Données!#REF!</definedName>
     <definedName name="A_ACTIVITE_PRINCIPALE">[1]Identification!$T$61</definedName>
     <definedName name="A_ACTIVITE_SECOND">[1]Identification!$T$63</definedName>
     <definedName name="A_AUTRE_ACTIVITE">[1]Identification!$T$65</definedName>
     <definedName name="ADRESSE_COMPLEMENT_SC">Contexte!$C$6</definedName>
     <definedName name="ADRESSE_EXPLOITATION_SIEGE">[1]Identification!$F$43</definedName>
     <definedName name="ADRESSE_SC">Contexte!$C$5</definedName>
     <definedName name="ANNEE_CREATION_EXPLOITATION">[1]Identification!$F$40</definedName>
     <definedName name="AUTRE_DEMARCHE1">[1]Identification!$G$86</definedName>
     <definedName name="AUTRE_DEMARCHE2">[1]Identification!$G$88</definedName>
@@ -90,65 +91,68 @@
     <definedName name="NOM_OC">Contexte!$C$13</definedName>
     <definedName name="NOM_SC">Contexte!$C$4</definedName>
     <definedName name="NOTE_GLOBALE_BIODIVERSITE">[1]Biodiversité!$S$263</definedName>
     <definedName name="NOTE_GLOBALE_FERTILISATION">[1]Fertilisation!$R$366</definedName>
     <definedName name="NOTE_GLOBALE_IRRIGATION">[1]Irrigation!$R$253</definedName>
     <definedName name="NOTE_GLOBALE_PHYTO">[1]Phyto!$R$377</definedName>
     <definedName name="NUMERO_EXPLOITATION_SIEGE">[1]Identification!$R$43</definedName>
     <definedName name="OTEX">[1]Identification!$F$69</definedName>
     <definedName name="RAISOC_EXPLOITATION">[1]Identification!$F$34</definedName>
     <definedName name="REF_ANNUAIRE">[1]Identification!$V$49</definedName>
     <definedName name="REGION_EXPLOITATION_SIEGE">[1]Identification!$R$34</definedName>
     <definedName name="RESULTAT_AUDIT">[1]SYNTHESE!$P$42</definedName>
     <definedName name="SIRET_EXPLOITATION">[1]Identification!$F$36</definedName>
     <definedName name="SIRET_SC">Contexte!$C$3</definedName>
     <definedName name="SITE_INTERNET_EXPLOITATION">[1]Identification!$R$47</definedName>
     <definedName name="SNE_N">[1]Surfaces!$O$26</definedName>
     <definedName name="STATUT_JURIDIQUE">[1]Identification!$F$56</definedName>
     <definedName name="SURF_TOT_EXP_N">[1]Surfaces!$O$22</definedName>
     <definedName name="V_ACTIVITE_PRINCIPALE">[1]Identification!$H$61</definedName>
     <definedName name="V_ACTIVITE_SECOND">[1]Identification!$H$63</definedName>
     <definedName name="V_AUTRE_ACTIVITE">[1]Identification!$H$65</definedName>
     <definedName name="VENTE_DIRECTE">[1]Identification!$F$72</definedName>
     <definedName name="VERSION_REFERENTIEL">'Suivi modif'!$A$3</definedName>
     <definedName name="VERSION_TRAME">'Suivi modif'!$B$3</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E14" i="27" l="1"/>
   <c r="E13" i="27"/>
   <c r="E8" i="27"/>
   <c r="E5" i="27"/>
   <c r="E4" i="27"/>
   <c r="B1" i="32"/>
   <c r="B2" i="32" s="1"/>
   <c r="B6" i="32" s="1"/>
   <c r="C6" i="32" s="1"/>
   <c r="B10" i="32" l="1"/>
   <c r="C10" i="32" s="1"/>
   <c r="B9" i="32"/>
   <c r="C9" i="32" s="1"/>
   <c r="B8" i="32"/>
   <c r="C8" i="32" s="1"/>
   <c r="B7" i="32"/>
   <c r="C7" i="32" s="1"/>
   <c r="B3" i="32" l="1"/>
@@ -188,51 +192,51 @@
   <c r="F7" i="29" s="1"/>
   <c r="N5" i="29"/>
   <c r="N6" i="29" s="1"/>
   <c r="N7" i="29" s="1"/>
   <c r="G5" i="29"/>
   <c r="G6" i="29" s="1"/>
   <c r="G7" i="29" s="1"/>
   <c r="O5" i="29"/>
   <c r="O6" i="29" s="1"/>
   <c r="O7" i="29" s="1"/>
   <c r="H5" i="29"/>
   <c r="H6" i="29" s="1"/>
   <c r="H7" i="29" s="1"/>
   <c r="Q7" i="29" l="1"/>
   <c r="E3" i="27" s="1"/>
   <c r="A4" i="27"/>
   <c r="A5" i="27"/>
   <c r="A7" i="27"/>
   <c r="A8" i="27"/>
   <c r="A3" i="27"/>
   <c r="A6" i="22" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="707" uniqueCount="572">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="712" uniqueCount="575">
   <si>
     <t>Exploitation individuelle</t>
   </si>
   <si>
     <t>EARL</t>
   </si>
   <si>
     <t>GAEC</t>
   </si>
   <si>
     <t>Groupement de fait</t>
   </si>
   <si>
     <t>Société civile (SCEA)</t>
   </si>
   <si>
     <t>Société commerciale ou coopérative (SA ou SARL)</t>
   </si>
   <si>
     <t xml:space="preserve">Autre personne morale </t>
   </si>
   <si>
     <t>Autre personne physique</t>
   </si>
   <si>
@@ -2129,55 +2133,64 @@
     <t>2 (option) - Effectuer un dépôt en mode test dans Certibase et transmettre le rapport reçu par mail à la structure collective pour qu'elle effectue les éventuelles corrections.</t>
   </si>
   <si>
     <t>Données obligatoires pour l'import dans Certibase :</t>
   </si>
   <si>
     <t>Dans l'onglet "Données", en plus des données identifiées par un astérisque rouge, les règles suivantes s'appliquent :</t>
   </si>
   <si>
     <t>Ajout de la colonne (HQ) concernant la localisation de l'audit interne de suivi.
 Ajout d'informations dans l'onglet "Notice".
 Ajout d'un astérisque rouge sur les données obligatoires dans l'onglet "Données".</t>
   </si>
   <si>
     <t>2 - Coller la ligne à la suite de la dernière présente dans l'onglet "Données" en utilisant l'option de collage "Valeurs" (Cf capture ci-contre).</t>
   </si>
   <si>
     <t>v1.03</t>
   </si>
   <si>
     <t>Autoriser la saisie d'un siret commençant par 0 (zéro).</t>
   </si>
   <si>
     <t>v1.13</t>
   </si>
+  <si>
+    <t>v1.14</t>
+  </si>
+  <si>
+    <t>v1.04</t>
+  </si>
+  <si>
+    <t>Montée de version suite à la création de la grille individuelle v1.14</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _€_-;\-* #,##0.00\ _€_-;_-* &quot;-&quot;??\ _€_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="[$£-809]#,##0.00;[Red]&quot;-&quot;[$£-809]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="0#&quot; &quot;##&quot; &quot;##&quot; &quot;##&quot; &quot;##"/>
     <numFmt numFmtId="167" formatCode="00000"/>
     <numFmt numFmtId="168" formatCode="000\ 000\ 000\ 00000"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -2527,51 +2540,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="14" borderId="0" xfId="0" applyFill="1"/>
@@ -2728,136 +2741,145 @@
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="14" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="14" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="16" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="19" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="21" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...18 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...38 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="14" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="14" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="14" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
   <cellStyles count="9">
-    <cellStyle name="Comma 2" xfId="5"/>
-[...1 lines deleted...]
-    <cellStyle name="Heading1" xfId="4"/>
+    <cellStyle name="Comma 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Heading" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Heading1" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1"/>
-[...3 lines deleted...]
-    <cellStyle name="Result2" xfId="8"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Percent 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Result" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Result2" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFCCCC"/>
       <color rgb="FF800000"/>
       <color rgb="FFFF5050"/>
       <color rgb="FFCC0000"/>
@@ -2873,107 +2895,107 @@
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>268605</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>40005</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>16</xdr:col>
-      <xdr:colOff>312420</xdr:colOff>
+      <xdr:colOff>314325</xdr:colOff>
       <xdr:row>17</xdr:row>
-      <xdr:rowOff>53601</xdr:rowOff>
+      <xdr:rowOff>57411</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Image 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E22CAE6-DEDC-90DB-02A8-4F96CD8C8AB7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect l="978" t="2749" b="1"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="9326880" y="1306830"/>
           <a:ext cx="3994785" cy="1819536"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="12700" cap="sq">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
             <a:srgbClr val="000000">
               <a:alpha val="43000"/>
             </a:srgbClr>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\helene.lapierre\Downloads\Aliment&#233;e_grille-audit-hvev4-v1.09.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/helene.lapierre/Downloads/Aliment&#233;e_grille-audit-hvev4-v1.09.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Suivi modif"/>
       <sheetName val="Accueil"/>
       <sheetName val="Identification"/>
       <sheetName val="Surfaces"/>
       <sheetName val="Surfaces_Horti"/>
       <sheetName val="Biodiversité"/>
       <sheetName val="Phyto"/>
       <sheetName val="Fertilisation"/>
       <sheetName val="Irrigation"/>
       <sheetName val="SYNTHESE"/>
       <sheetName val="CTRL"/>
       <sheetName val="Listes"/>
       <sheetName val="Paramètres"/>
       <sheetName val="Ctrl_Siret"/>
       <sheetName val="Ctrl_mail"/>
       <sheetName val="OTEX"/>
       <sheetName val="Scoring_GC"/>
       <sheetName val="Scoring_Arboriculture"/>
       <sheetName val="Scoring_Viticulture"/>
       <sheetName val="Communes_07-26"/>
       <sheetName val="BDD_OC"/>
       <sheetName val="BDD_SC"/>
       <sheetName val="Synthese_coll_v1.0"/>
@@ -3499,1189 +3521,1211 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Feuil1">
     <tabColor theme="0" tint="-0.249977111117893"/>
   </sheetPr>
-  <dimension ref="A1:D9"/>
+  <dimension ref="A1:D10"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="3" ySplit="4" topLeftCell="D5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="G21" sqref="G21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.7109375" style="12" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="11.42578125" style="12"/>
+    <col min="1" max="1" width="10.6640625" style="12" customWidth="1"/>
+    <col min="2" max="2" width="12.6640625" style="12" customWidth="1"/>
+    <col min="3" max="3" width="25.6640625" style="12" customWidth="1"/>
+    <col min="4" max="4" width="122.6640625" style="12" customWidth="1"/>
+    <col min="5" max="16384" width="11.44140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="14" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:4" s="14" customFormat="1" ht="18" x14ac:dyDescent="0.35">
       <c r="A1" s="13" t="s">
         <v>477</v>
       </c>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A3" s="12" t="s">
         <v>416</v>
       </c>
       <c r="B3" s="12" t="s">
-        <v>569</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A4" s="18" t="s">
         <v>254</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>250</v>
       </c>
       <c r="C4" s="18" t="s">
         <v>411</v>
       </c>
       <c r="D4" s="18" t="s">
         <v>255</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A5" s="16" t="s">
         <v>256</v>
       </c>
       <c r="B5" s="17">
         <v>45435</v>
       </c>
       <c r="C5" s="17"/>
       <c r="D5" s="15" t="s">
         <v>453</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A6" s="66" t="s">
         <v>508</v>
       </c>
       <c r="B6" s="17">
         <v>45455</v>
       </c>
       <c r="C6" s="17" t="s">
         <v>509</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>510</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="30" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:4" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A7" s="67"/>
       <c r="B7" s="17">
         <v>45477</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>519</v>
       </c>
       <c r="D7" s="52" t="s">
         <v>520</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="45" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:4" ht="43.2" x14ac:dyDescent="0.3">
       <c r="A8" s="16" t="s">
         <v>528</v>
       </c>
       <c r="B8" s="17">
         <v>45658</v>
       </c>
       <c r="C8" s="17" t="s">
         <v>519</v>
       </c>
       <c r="D8" s="52" t="s">
         <v>567</v>
       </c>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A9" s="16" t="s">
         <v>569</v>
       </c>
       <c r="B9" s="17">
         <v>45771</v>
       </c>
       <c r="C9" s="17" t="s">
         <v>509</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>570</v>
       </c>
     </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A10" s="89" t="s">
+        <v>573</v>
+      </c>
+      <c r="B10" s="90">
+        <v>46104</v>
+      </c>
+      <c r="C10" s="89" t="s">
+        <v>509</v>
+      </c>
+      <c r="D10" s="91" t="s">
+        <v>574</v>
+      </c>
+    </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="uZGMYLiKv/bf3N8+TAiD14PTPfV3S796k1JqtPBsHebhMSDbe9fjAf+BcaryS1sHQJEmiKQBMNIRPVnkUrP4pA==" saltValue="eq1rtpf2ngQZrxURTQNydw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="B8alKMWpT5j6IKRREkL9RsCKXM6oZqz2CNiZO/AuxJToXKxGF7vOsoDP7RHAMMnOP8tsHNcbobrE7gDB0wyV+A==" saltValue="bUPMfUKyHWmYx917f6WabQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="A6:A7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Feuil2">
     <tabColor theme="5" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A2:B30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="M33" sqref="M33"/>
+      <selection activeCell="D11" sqref="D11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="14.140625" customWidth="1"/>
+    <col min="1" max="2" width="14.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A2" s="19" t="s">
         <v>478</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A3" s="19"/>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A4" s="20" t="s">
         <v>245</v>
       </c>
       <c r="B4" s="20" t="s">
         <v>479</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A5" s="21" t="s">
         <v>416</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>480</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A6" s="21" t="s">
         <v>416</v>
       </c>
       <c r="B6" s="21" t="s">
         <v>517</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A7" s="21" t="s">
         <v>416</v>
       </c>
       <c r="B7" s="21" t="s">
         <v>518</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A8" s="21" t="s">
         <v>416</v>
       </c>
       <c r="B8" s="21" t="s">
         <v>529</v>
       </c>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A9" s="21" t="s">
         <v>416</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>571</v>
       </c>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A10" s="21" t="s">
+        <v>416</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A12" s="19" t="s">
         <v>559</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
         <v>507</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
         <v>568</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A15" s="64" t="s">
         <v>563</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A16" s="64"/>
     </row>
-    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A18" s="19" t="s">
         <v>560</v>
       </c>
     </row>
-    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
         <v>561</v>
       </c>
     </row>
-    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
         <v>564</v>
       </c>
     </row>
-    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
         <v>562</v>
       </c>
     </row>
-    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A24" s="19" t="s">
         <v>565</v>
       </c>
     </row>
-    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A25" t="s">
         <v>555</v>
       </c>
     </row>
-    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A26" t="s">
         <v>556</v>
       </c>
     </row>
-    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A27" t="s">
         <v>566</v>
       </c>
     </row>
-    <row r="28" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A28" s="62" t="s">
         <v>558</v>
       </c>
     </row>
-    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A29" s="62" t="s">
         <v>557</v>
       </c>
     </row>
-    <row r="30" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A30" s="62"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="cZBKzgctaR27LxCmCAf7b5yTaJMrVVc+BhQgdGz5RhoXWMFRwUJyW1ypiIsMX0/LxxQfsJBHLimoe7M/Pqp09w==" saltValue="cDreBnKemVSOxe7Up3H49Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="qAd85t0WqHtIjtwaOKwXUN0YGFUGS7uisCn5xBihihljQrgdZDf2K0n+XQ40NvOh0wlRi9B8P/yOVBvt8h39lA==" saltValue="W80FPlKzQKB0rR6kr3EYAQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Feuil4">
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
   <dimension ref="A2:E15"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="19.42578125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="19.44140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="58" customWidth="1"/>
-    <col min="4" max="4" width="2.140625" customWidth="1"/>
-    <col min="5" max="5" width="33.140625" customWidth="1"/>
+    <col min="4" max="4" width="2.109375" customWidth="1"/>
+    <col min="5" max="5" width="33.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
       <c r="B2" s="68" t="s">
         <v>455</v>
       </c>
       <c r="C2" s="68"/>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A3" s="23">
         <f>IF(ISBLANK(C3),0,1)</f>
         <v>0</v>
       </c>
       <c r="B3" s="10" t="s">
         <v>530</v>
       </c>
       <c r="C3" s="51"/>
       <c r="E3" s="61" t="str">
         <f>IF(ISBLANK(C3),"A saisir",IF(RIGHT(Ctrl_Siret!Q7,1)="0","","Siret non valide"))</f>
         <v>A saisir</v>
       </c>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A4" s="23">
         <f t="shared" ref="A4:A8" si="0">IF(ISBLANK(C4),0,1)</f>
         <v>0</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>531</v>
       </c>
       <c r="C4" s="26"/>
       <c r="E4" s="61" t="str">
         <f>IF(ISBLANK(C4),"A saisir","")</f>
         <v>A saisir</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A5" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="B5" s="10" t="s">
         <v>230</v>
       </c>
       <c r="C5" s="26"/>
       <c r="E5" s="61" t="str">
         <f>IF(ISBLANK(C5),"A saisir","")</f>
         <v>A saisir</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A6" s="23">
         <v>0</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>454</v>
       </c>
       <c r="C6" s="26"/>
       <c r="E6" s="61"/>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A7" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>532</v>
       </c>
       <c r="C7" s="51"/>
       <c r="E7" s="61" t="str">
         <f>IF(ISBLANK(C7),"A saisir",IF(Ctrl_CP!B3="Non","Format non valide",""))</f>
         <v>A saisir</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A8" s="23">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C8" s="26"/>
       <c r="E8" s="61" t="str">
         <f>IF(ISBLANK(C8),"A saisir","")</f>
         <v>A saisir</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
       <c r="B9" s="22"/>
       <c r="E9" s="61"/>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="E10" s="61"/>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="E11" s="61"/>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="B12" s="69" t="s">
         <v>456</v>
       </c>
       <c r="C12" s="69"/>
       <c r="E12" s="61"/>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" s="23" t="e">
         <f>VLOOKUP(NOM_OC,Listes!O:P,2,FALSE)</f>
         <v>#N/A</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>533</v>
       </c>
       <c r="C13" s="26"/>
       <c r="E13" s="61" t="str">
         <f>IF(ISBLANK(C13),"A saisir","")</f>
         <v>A saisir</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="B14" s="10" t="s">
         <v>534</v>
       </c>
       <c r="C14" s="27"/>
       <c r="E14" s="61" t="str">
         <f>IF(ISBLANK(C14),"A saisir","")</f>
         <v>A saisir</v>
       </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="B15" s="22"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="VFtxe5H+YxXL5HClgWqt9gJvIkO5EIki2RQYv9NxGxDXx7aazNnCjqR6tBR6oneNzxGRwpECPiZY7ETYDom7zw==" saltValue="J356dc7PLsjKdiT816Z7oA==" spinCount="100000" sheet="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="B12:C12"/>
   </mergeCells>
   <dataValidations count="2">
-    <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C3">
+    <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C3" xr:uid="{00000000-0002-0000-0200-000000000000}">
       <formula1>14</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C7">
+    <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C7" xr:uid="{00000000-0002-0000-0200-000001000000}">
       <formula1>5</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0200-000002000000}">
           <x14:formula1>
             <xm:f>Listes!$O$4:$O$20</xm:f>
           </x14:formula1>
           <xm:sqref>C13</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0200-000003000000}">
           <x14:formula1>
             <xm:f>36526</xm:f>
           </x14:formula1>
           <x14:formula2>
             <xm:f>Paramètres!B2</xm:f>
           </x14:formula2>
           <xm:sqref>C14</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Feuil3">
     <tabColor theme="1" tint="0.14999847407452621"/>
   </sheetPr>
   <dimension ref="A1:HQ10"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="J30" sqref="J30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14.7109375" style="28" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="229" max="16384" width="11.42578125" style="28"/>
+    <col min="1" max="1" width="14.6640625" style="28" customWidth="1"/>
+    <col min="2" max="2" width="14.6640625" style="60" customWidth="1"/>
+    <col min="3" max="3" width="14.6640625" style="53" customWidth="1"/>
+    <col min="4" max="7" width="12.6640625" style="28" customWidth="1"/>
+    <col min="8" max="8" width="14.6640625" style="53" customWidth="1"/>
+    <col min="9" max="9" width="14.6640625" style="28" customWidth="1"/>
+    <col min="10" max="10" width="23.33203125" style="28" customWidth="1"/>
+    <col min="11" max="12" width="14.6640625" style="28" customWidth="1"/>
+    <col min="13" max="13" width="14.6640625" style="53" customWidth="1"/>
+    <col min="14" max="18" width="14.6640625" style="28" customWidth="1"/>
+    <col min="19" max="19" width="23.6640625" style="28" customWidth="1"/>
+    <col min="20" max="21" width="12.6640625" style="28" customWidth="1"/>
+    <col min="22" max="22" width="26.33203125" style="28" customWidth="1"/>
+    <col min="23" max="30" width="11.44140625" style="28"/>
+    <col min="31" max="31" width="11.44140625" style="57"/>
+    <col min="32" max="224" width="11.44140625" style="28"/>
+    <col min="225" max="225" width="20.33203125" style="28" customWidth="1"/>
+    <col min="226" max="226" width="11.44140625" style="28"/>
+    <col min="227" max="227" width="16.88671875" style="28" customWidth="1"/>
+    <col min="228" max="228" width="20.44140625" style="28" customWidth="1"/>
+    <col min="229" max="16384" width="11.44140625" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:225" s="30" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:225" s="30" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A1" s="29" t="s">
         <v>481</v>
       </c>
       <c r="B1" s="58"/>
       <c r="C1" s="54"/>
       <c r="H1" s="54"/>
       <c r="M1" s="54"/>
       <c r="AE1" s="55"/>
     </row>
-    <row r="2" spans="1:225" s="30" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:225" s="30" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A2" s="31" t="s">
         <v>483</v>
       </c>
       <c r="B2" s="58"/>
       <c r="C2" s="54"/>
       <c r="H2" s="54"/>
       <c r="M2" s="54"/>
       <c r="AE2" s="55"/>
     </row>
-    <row r="3" spans="1:225" s="30" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:225" s="30" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A3" s="31" t="s">
         <v>482</v>
       </c>
       <c r="B3" s="58"/>
       <c r="C3" s="54"/>
       <c r="H3" s="54"/>
       <c r="M3" s="54"/>
       <c r="AE3" s="55"/>
     </row>
-    <row r="4" spans="1:225" s="30" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:225" s="30" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A4" s="31" t="s">
         <v>554</v>
       </c>
       <c r="B4" s="58"/>
       <c r="C4" s="54"/>
       <c r="H4" s="54"/>
       <c r="M4" s="54"/>
       <c r="AE4" s="55"/>
     </row>
-    <row r="5" spans="1:225" s="30" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:225" s="30" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A5" s="29"/>
       <c r="B5" s="58"/>
       <c r="C5" s="54"/>
       <c r="H5" s="54"/>
       <c r="M5" s="54"/>
       <c r="AE5" s="55"/>
     </row>
     <row r="6" spans="1:225" s="30" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="32" t="str">
         <f>IF(SUM(Contexte!A3:A8)&lt;&gt;5,"Veuillez remplir les données obligatoires d'identification de la structure collective dans l'onglet ""Contexte"".","Structure collective "&amp;Contexte!$C$4&amp;" ("&amp;Contexte!$C$3&amp;").")</f>
         <v>Veuillez remplir les données obligatoires d'identification de la structure collective dans l'onglet "Contexte".</v>
       </c>
       <c r="B6" s="58"/>
       <c r="C6" s="54"/>
       <c r="H6" s="54"/>
       <c r="M6" s="54"/>
       <c r="AE6" s="55"/>
     </row>
     <row r="7" spans="1:225" s="30" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B7" s="58"/>
       <c r="C7" s="54"/>
       <c r="H7" s="54"/>
       <c r="M7" s="54"/>
       <c r="AE7" s="55"/>
     </row>
     <row r="8" spans="1:225" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="83" t="s">
+      <c r="A8" s="84" t="s">
         <v>457</v>
       </c>
-      <c r="B8" s="83"/>
-[...34 lines deleted...]
-      <c r="AK8" s="78" t="s">
+      <c r="B8" s="84"/>
+      <c r="C8" s="84"/>
+      <c r="D8" s="84"/>
+      <c r="E8" s="84"/>
+      <c r="F8" s="84"/>
+      <c r="G8" s="84"/>
+      <c r="H8" s="84"/>
+      <c r="I8" s="84"/>
+      <c r="J8" s="84"/>
+      <c r="K8" s="84"/>
+      <c r="L8" s="84"/>
+      <c r="M8" s="84"/>
+      <c r="N8" s="84"/>
+      <c r="O8" s="84"/>
+      <c r="P8" s="84"/>
+      <c r="Q8" s="84"/>
+      <c r="R8" s="84"/>
+      <c r="S8" s="84"/>
+      <c r="T8" s="84"/>
+      <c r="U8" s="84"/>
+      <c r="V8" s="84"/>
+      <c r="W8" s="84"/>
+      <c r="X8" s="84"/>
+      <c r="Y8" s="84"/>
+      <c r="Z8" s="84"/>
+      <c r="AA8" s="84"/>
+      <c r="AB8" s="84"/>
+      <c r="AC8" s="84"/>
+      <c r="AD8" s="84"/>
+      <c r="AE8" s="84"/>
+      <c r="AF8" s="84"/>
+      <c r="AG8" s="84"/>
+      <c r="AH8" s="84"/>
+      <c r="AI8" s="84"/>
+      <c r="AJ8" s="84"/>
+      <c r="AK8" s="70" t="s">
         <v>458</v>
       </c>
-      <c r="AL8" s="78"/>
-[...13 lines deleted...]
-      <c r="AZ8" s="81" t="s">
+      <c r="AL8" s="70"/>
+      <c r="AM8" s="70"/>
+      <c r="AN8" s="70"/>
+      <c r="AO8" s="70"/>
+      <c r="AP8" s="70"/>
+      <c r="AQ8" s="70"/>
+      <c r="AR8" s="70"/>
+      <c r="AS8" s="70"/>
+      <c r="AT8" s="70"/>
+      <c r="AU8" s="70"/>
+      <c r="AV8" s="70"/>
+      <c r="AW8" s="70"/>
+      <c r="AX8" s="70"/>
+      <c r="AY8" s="70"/>
+      <c r="AZ8" s="82" t="s">
         <v>495</v>
       </c>
-      <c r="BA8" s="81"/>
-[...3 lines deleted...]
-      <c r="BE8" s="77" t="s">
+      <c r="BA8" s="82"/>
+      <c r="BB8" s="82"/>
+      <c r="BC8" s="82"/>
+      <c r="BD8" s="82"/>
+      <c r="BE8" s="87" t="s">
         <v>257</v>
       </c>
-      <c r="BF8" s="77"/>
-[...41 lines deleted...]
-      <c r="CV8" s="78" t="s">
+      <c r="BF8" s="87"/>
+      <c r="BG8" s="87"/>
+      <c r="BH8" s="87"/>
+      <c r="BI8" s="87"/>
+      <c r="BJ8" s="87"/>
+      <c r="BK8" s="87"/>
+      <c r="BL8" s="87"/>
+      <c r="BM8" s="87"/>
+      <c r="BN8" s="87"/>
+      <c r="BO8" s="87"/>
+      <c r="BP8" s="87"/>
+      <c r="BQ8" s="87"/>
+      <c r="BR8" s="87"/>
+      <c r="BS8" s="87"/>
+      <c r="BT8" s="87"/>
+      <c r="BU8" s="87"/>
+      <c r="BV8" s="87"/>
+      <c r="BW8" s="87"/>
+      <c r="BX8" s="87"/>
+      <c r="BY8" s="87"/>
+      <c r="BZ8" s="87"/>
+      <c r="CA8" s="87"/>
+      <c r="CB8" s="87"/>
+      <c r="CC8" s="87"/>
+      <c r="CD8" s="87"/>
+      <c r="CE8" s="87"/>
+      <c r="CF8" s="87"/>
+      <c r="CG8" s="87"/>
+      <c r="CH8" s="87"/>
+      <c r="CI8" s="87"/>
+      <c r="CJ8" s="87"/>
+      <c r="CK8" s="87"/>
+      <c r="CL8" s="87"/>
+      <c r="CM8" s="87"/>
+      <c r="CN8" s="87"/>
+      <c r="CO8" s="87"/>
+      <c r="CP8" s="87"/>
+      <c r="CQ8" s="87"/>
+      <c r="CR8" s="87"/>
+      <c r="CS8" s="87"/>
+      <c r="CT8" s="87"/>
+      <c r="CU8" s="87"/>
+      <c r="CV8" s="70" t="s">
         <v>297</v>
       </c>
-      <c r="CW8" s="78"/>
-[...56 lines deleted...]
-      <c r="FB8" s="70" t="s">
+      <c r="CW8" s="70"/>
+      <c r="CX8" s="70"/>
+      <c r="CY8" s="70"/>
+      <c r="CZ8" s="70"/>
+      <c r="DA8" s="70"/>
+      <c r="DB8" s="70"/>
+      <c r="DC8" s="70"/>
+      <c r="DD8" s="70"/>
+      <c r="DE8" s="70"/>
+      <c r="DF8" s="70"/>
+      <c r="DG8" s="70"/>
+      <c r="DH8" s="70"/>
+      <c r="DI8" s="70"/>
+      <c r="DJ8" s="70"/>
+      <c r="DK8" s="70"/>
+      <c r="DL8" s="70"/>
+      <c r="DM8" s="70"/>
+      <c r="DN8" s="70"/>
+      <c r="DO8" s="70"/>
+      <c r="DP8" s="70"/>
+      <c r="DQ8" s="70"/>
+      <c r="DR8" s="70"/>
+      <c r="DS8" s="70"/>
+      <c r="DT8" s="70"/>
+      <c r="DU8" s="70"/>
+      <c r="DV8" s="70"/>
+      <c r="DW8" s="70"/>
+      <c r="DX8" s="70"/>
+      <c r="DY8" s="70"/>
+      <c r="DZ8" s="70"/>
+      <c r="EA8" s="70"/>
+      <c r="EB8" s="70"/>
+      <c r="EC8" s="70"/>
+      <c r="ED8" s="70"/>
+      <c r="EE8" s="70"/>
+      <c r="EF8" s="70"/>
+      <c r="EG8" s="70"/>
+      <c r="EH8" s="70"/>
+      <c r="EI8" s="70"/>
+      <c r="EJ8" s="70"/>
+      <c r="EK8" s="70"/>
+      <c r="EL8" s="70"/>
+      <c r="EM8" s="70"/>
+      <c r="EN8" s="70"/>
+      <c r="EO8" s="70"/>
+      <c r="EP8" s="70"/>
+      <c r="EQ8" s="70"/>
+      <c r="ER8" s="70"/>
+      <c r="ES8" s="70"/>
+      <c r="ET8" s="70"/>
+      <c r="EU8" s="70"/>
+      <c r="EV8" s="70"/>
+      <c r="EW8" s="70"/>
+      <c r="EX8" s="70"/>
+      <c r="EY8" s="70"/>
+      <c r="EZ8" s="70"/>
+      <c r="FA8" s="70"/>
+      <c r="FB8" s="85" t="s">
         <v>352</v>
       </c>
-      <c r="FC8" s="70"/>
-[...34 lines deleted...]
-      <c r="GL8" s="71" t="s">
+      <c r="FC8" s="85"/>
+      <c r="FD8" s="85"/>
+      <c r="FE8" s="85"/>
+      <c r="FF8" s="85"/>
+      <c r="FG8" s="85"/>
+      <c r="FH8" s="85"/>
+      <c r="FI8" s="85"/>
+      <c r="FJ8" s="85"/>
+      <c r="FK8" s="85"/>
+      <c r="FL8" s="85"/>
+      <c r="FM8" s="85"/>
+      <c r="FN8" s="85"/>
+      <c r="FO8" s="85"/>
+      <c r="FP8" s="85"/>
+      <c r="FQ8" s="85"/>
+      <c r="FR8" s="85"/>
+      <c r="FS8" s="85"/>
+      <c r="FT8" s="85"/>
+      <c r="FU8" s="85"/>
+      <c r="FV8" s="85"/>
+      <c r="FW8" s="85"/>
+      <c r="FX8" s="85"/>
+      <c r="FY8" s="85"/>
+      <c r="FZ8" s="85"/>
+      <c r="GA8" s="85"/>
+      <c r="GB8" s="85"/>
+      <c r="GC8" s="85"/>
+      <c r="GD8" s="85"/>
+      <c r="GE8" s="85"/>
+      <c r="GF8" s="85"/>
+      <c r="GG8" s="85"/>
+      <c r="GH8" s="85"/>
+      <c r="GI8" s="85"/>
+      <c r="GJ8" s="85"/>
+      <c r="GK8" s="85"/>
+      <c r="GL8" s="86" t="s">
         <v>383</v>
       </c>
-      <c r="GM8" s="71"/>
-[...20 lines deleted...]
-      <c r="HH8" s="72" t="s">
+      <c r="GM8" s="86"/>
+      <c r="GN8" s="86"/>
+      <c r="GO8" s="86"/>
+      <c r="GP8" s="86"/>
+      <c r="GQ8" s="86"/>
+      <c r="GR8" s="86"/>
+      <c r="GS8" s="86"/>
+      <c r="GT8" s="86"/>
+      <c r="GU8" s="86"/>
+      <c r="GV8" s="86"/>
+      <c r="GW8" s="86"/>
+      <c r="GX8" s="86"/>
+      <c r="GY8" s="86"/>
+      <c r="GZ8" s="86"/>
+      <c r="HA8" s="86"/>
+      <c r="HB8" s="86"/>
+      <c r="HC8" s="86"/>
+      <c r="HD8" s="86"/>
+      <c r="HE8" s="86"/>
+      <c r="HF8" s="86"/>
+      <c r="HG8" s="86"/>
+      <c r="HH8" s="74" t="s">
         <v>406</v>
       </c>
-      <c r="HI8" s="72" t="s">
+      <c r="HI8" s="74" t="s">
         <v>412</v>
       </c>
-      <c r="HJ8" s="78" t="s">
+      <c r="HJ8" s="70" t="s">
         <v>297</v>
       </c>
-      <c r="HK8" s="78"/>
-[...4 lines deleted...]
-      <c r="HP8" s="78"/>
+      <c r="HK8" s="70"/>
+      <c r="HL8" s="70"/>
+      <c r="HM8" s="70"/>
+      <c r="HN8" s="70"/>
+      <c r="HO8" s="70"/>
+      <c r="HP8" s="70"/>
       <c r="HQ8" s="63" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="9" spans="1:225" s="32" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="79" t="s">
+      <c r="A9" s="80" t="s">
         <v>459</v>
       </c>
-      <c r="B9" s="79"/>
-[...14 lines deleted...]
-      <c r="Q9" s="80" t="s">
+      <c r="B9" s="80"/>
+      <c r="C9" s="80"/>
+      <c r="D9" s="80"/>
+      <c r="E9" s="80"/>
+      <c r="F9" s="80"/>
+      <c r="G9" s="80"/>
+      <c r="H9" s="80"/>
+      <c r="I9" s="80"/>
+      <c r="J9" s="80"/>
+      <c r="K9" s="80"/>
+      <c r="L9" s="80"/>
+      <c r="M9" s="80"/>
+      <c r="N9" s="80"/>
+      <c r="O9" s="80"/>
+      <c r="P9" s="80"/>
+      <c r="Q9" s="81" t="s">
         <v>403</v>
       </c>
-      <c r="R9" s="80"/>
-[...8 lines deleted...]
-      <c r="AA9" s="79" t="s">
+      <c r="R9" s="81"/>
+      <c r="S9" s="81"/>
+      <c r="T9" s="81"/>
+      <c r="U9" s="81"/>
+      <c r="V9" s="81"/>
+      <c r="W9" s="81"/>
+      <c r="X9" s="81"/>
+      <c r="Y9" s="81"/>
+      <c r="Z9" s="81"/>
+      <c r="AA9" s="80" t="s">
         <v>460</v>
       </c>
-      <c r="AB9" s="79"/>
-[...2 lines deleted...]
-      <c r="AE9" s="80" t="s">
+      <c r="AB9" s="80"/>
+      <c r="AC9" s="80"/>
+      <c r="AD9" s="80"/>
+      <c r="AE9" s="81" t="s">
         <v>476</v>
       </c>
-      <c r="AF9" s="80"/>
-[...4 lines deleted...]
-      <c r="AK9" s="76" t="s">
+      <c r="AF9" s="81"/>
+      <c r="AG9" s="81"/>
+      <c r="AH9" s="81"/>
+      <c r="AI9" s="81"/>
+      <c r="AJ9" s="81"/>
+      <c r="AK9" s="77" t="s">
         <v>461</v>
       </c>
-      <c r="AL9" s="76"/>
-[...1 lines deleted...]
-      <c r="AN9" s="76" t="s">
+      <c r="AL9" s="77"/>
+      <c r="AM9" s="77"/>
+      <c r="AN9" s="77" t="s">
         <v>405</v>
       </c>
-      <c r="AO9" s="76"/>
-[...10 lines deleted...]
-      <c r="AZ9" s="82" t="s">
+      <c r="AO9" s="77"/>
+      <c r="AP9" s="77"/>
+      <c r="AQ9" s="77"/>
+      <c r="AR9" s="77"/>
+      <c r="AS9" s="77"/>
+      <c r="AT9" s="77"/>
+      <c r="AU9" s="77"/>
+      <c r="AV9" s="77"/>
+      <c r="AW9" s="77"/>
+      <c r="AX9" s="77"/>
+      <c r="AY9" s="77"/>
+      <c r="AZ9" s="83" t="s">
         <v>550</v>
       </c>
       <c r="BA9" s="33" t="s">
         <v>491</v>
       </c>
       <c r="BB9" s="33" t="s">
         <v>492</v>
       </c>
       <c r="BC9" s="33" t="s">
         <v>493</v>
       </c>
       <c r="BD9" s="33" t="s">
         <v>494</v>
       </c>
-      <c r="BE9" s="74" t="s">
+      <c r="BE9" s="79" t="s">
         <v>296</v>
       </c>
-      <c r="BF9" s="74"/>
-[...22 lines deleted...]
-      <c r="CC9" s="73" t="s">
+      <c r="BF9" s="79"/>
+      <c r="BG9" s="79"/>
+      <c r="BH9" s="79"/>
+      <c r="BI9" s="79"/>
+      <c r="BJ9" s="79"/>
+      <c r="BK9" s="79"/>
+      <c r="BL9" s="79"/>
+      <c r="BM9" s="79"/>
+      <c r="BN9" s="79"/>
+      <c r="BO9" s="79"/>
+      <c r="BP9" s="79"/>
+      <c r="BQ9" s="79"/>
+      <c r="BR9" s="79"/>
+      <c r="BS9" s="79"/>
+      <c r="BT9" s="79"/>
+      <c r="BU9" s="79"/>
+      <c r="BV9" s="79"/>
+      <c r="BW9" s="79"/>
+      <c r="BX9" s="79"/>
+      <c r="BY9" s="79"/>
+      <c r="BZ9" s="79"/>
+      <c r="CA9" s="79"/>
+      <c r="CB9" s="79"/>
+      <c r="CC9" s="78" t="s">
         <v>295</v>
       </c>
-      <c r="CD9" s="73"/>
-[...2 lines deleted...]
-      <c r="CG9" s="74" t="s">
+      <c r="CD9" s="78"/>
+      <c r="CE9" s="78"/>
+      <c r="CF9" s="78"/>
+      <c r="CG9" s="79" t="s">
         <v>294</v>
       </c>
-      <c r="CH9" s="74"/>
-[...1 lines deleted...]
-      <c r="CJ9" s="73" t="s">
+      <c r="CH9" s="79"/>
+      <c r="CI9" s="79"/>
+      <c r="CJ9" s="78" t="s">
         <v>293</v>
       </c>
-      <c r="CK9" s="73"/>
-      <c r="CL9" s="74" t="s">
+      <c r="CK9" s="78"/>
+      <c r="CL9" s="79" t="s">
         <v>292</v>
       </c>
-      <c r="CM9" s="74"/>
-      <c r="CN9" s="73" t="s">
+      <c r="CM9" s="79"/>
+      <c r="CN9" s="78" t="s">
         <v>291</v>
       </c>
-      <c r="CO9" s="73"/>
-      <c r="CP9" s="74" t="s">
+      <c r="CO9" s="78"/>
+      <c r="CP9" s="79" t="s">
         <v>288</v>
       </c>
-      <c r="CQ9" s="74"/>
-[...1 lines deleted...]
-      <c r="CS9" s="73" t="s">
+      <c r="CQ9" s="79"/>
+      <c r="CR9" s="79"/>
+      <c r="CS9" s="78" t="s">
         <v>289</v>
       </c>
-      <c r="CT9" s="73"/>
-[...1 lines deleted...]
-      <c r="CV9" s="75" t="s">
+      <c r="CT9" s="78"/>
+      <c r="CU9" s="78"/>
+      <c r="CV9" s="71" t="s">
         <v>298</v>
       </c>
-      <c r="CW9" s="75"/>
-[...2 lines deleted...]
-      <c r="CZ9" s="76" t="s">
+      <c r="CW9" s="71"/>
+      <c r="CX9" s="71"/>
+      <c r="CY9" s="71"/>
+      <c r="CZ9" s="77" t="s">
         <v>301</v>
       </c>
-      <c r="DA9" s="76"/>
-[...3 lines deleted...]
-      <c r="DE9" s="75" t="s">
+      <c r="DA9" s="77"/>
+      <c r="DB9" s="77"/>
+      <c r="DC9" s="77"/>
+      <c r="DD9" s="77"/>
+      <c r="DE9" s="71" t="s">
         <v>304</v>
       </c>
-      <c r="DF9" s="75"/>
-[...13 lines deleted...]
-      <c r="DT9" s="76" t="s">
+      <c r="DF9" s="71"/>
+      <c r="DG9" s="71"/>
+      <c r="DH9" s="71"/>
+      <c r="DI9" s="71"/>
+      <c r="DJ9" s="71"/>
+      <c r="DK9" s="71"/>
+      <c r="DL9" s="71"/>
+      <c r="DM9" s="71"/>
+      <c r="DN9" s="71"/>
+      <c r="DO9" s="71"/>
+      <c r="DP9" s="71"/>
+      <c r="DQ9" s="71"/>
+      <c r="DR9" s="71"/>
+      <c r="DS9" s="71"/>
+      <c r="DT9" s="77" t="s">
         <v>367</v>
       </c>
-      <c r="DU9" s="76"/>
-      <c r="DV9" s="75" t="s">
+      <c r="DU9" s="77"/>
+      <c r="DV9" s="71" t="s">
         <v>321</v>
       </c>
-      <c r="DW9" s="75"/>
-[...4 lines deleted...]
-      <c r="EB9" s="76" t="s">
+      <c r="DW9" s="71"/>
+      <c r="DX9" s="71"/>
+      <c r="DY9" s="71"/>
+      <c r="DZ9" s="71"/>
+      <c r="EA9" s="71"/>
+      <c r="EB9" s="77" t="s">
         <v>328</v>
       </c>
-      <c r="EC9" s="76"/>
-[...3 lines deleted...]
-      <c r="EG9" s="75" t="s">
+      <c r="EC9" s="77"/>
+      <c r="ED9" s="77"/>
+      <c r="EE9" s="77"/>
+      <c r="EF9" s="77"/>
+      <c r="EG9" s="71" t="s">
         <v>331</v>
       </c>
-      <c r="EH9" s="75"/>
-      <c r="EI9" s="76" t="s">
+      <c r="EH9" s="71"/>
+      <c r="EI9" s="77" t="s">
         <v>351</v>
       </c>
-      <c r="EJ9" s="76"/>
-[...3 lines deleted...]
-      <c r="EN9" s="75" t="s">
+      <c r="EJ9" s="77"/>
+      <c r="EK9" s="77"/>
+      <c r="EL9" s="77"/>
+      <c r="EM9" s="77"/>
+      <c r="EN9" s="71" t="s">
         <v>337</v>
       </c>
-      <c r="EO9" s="75"/>
-[...5 lines deleted...]
-      <c r="EU9" s="76" t="s">
+      <c r="EO9" s="71"/>
+      <c r="EP9" s="71"/>
+      <c r="EQ9" s="71"/>
+      <c r="ER9" s="71"/>
+      <c r="ES9" s="71"/>
+      <c r="ET9" s="71"/>
+      <c r="EU9" s="77" t="s">
         <v>342</v>
       </c>
-      <c r="EV9" s="76"/>
-[...5 lines deleted...]
-      <c r="FB9" s="84" t="s">
+      <c r="EV9" s="77"/>
+      <c r="EW9" s="77"/>
+      <c r="EX9" s="77"/>
+      <c r="EY9" s="77"/>
+      <c r="EZ9" s="77"/>
+      <c r="FA9" s="77"/>
+      <c r="FB9" s="76" t="s">
         <v>353</v>
       </c>
-      <c r="FC9" s="84"/>
-[...5 lines deleted...]
-      <c r="FI9" s="85" t="s">
+      <c r="FC9" s="76"/>
+      <c r="FD9" s="76"/>
+      <c r="FE9" s="76"/>
+      <c r="FF9" s="76"/>
+      <c r="FG9" s="76"/>
+      <c r="FH9" s="76"/>
+      <c r="FI9" s="75" t="s">
         <v>360</v>
       </c>
-      <c r="FJ9" s="85"/>
-      <c r="FK9" s="84" t="s">
+      <c r="FJ9" s="75"/>
+      <c r="FK9" s="76" t="s">
         <v>361</v>
       </c>
-      <c r="FL9" s="84"/>
-      <c r="FM9" s="85" t="s">
+      <c r="FL9" s="76"/>
+      <c r="FM9" s="75" t="s">
         <v>362</v>
       </c>
-      <c r="FN9" s="85"/>
-[...2 lines deleted...]
-      <c r="FQ9" s="84" t="s">
+      <c r="FN9" s="75"/>
+      <c r="FO9" s="75"/>
+      <c r="FP9" s="75"/>
+      <c r="FQ9" s="76" t="s">
         <v>366</v>
       </c>
-      <c r="FR9" s="84"/>
-[...2 lines deleted...]
-      <c r="FU9" s="85" t="s">
+      <c r="FR9" s="76"/>
+      <c r="FS9" s="76"/>
+      <c r="FT9" s="76"/>
+      <c r="FU9" s="75" t="s">
         <v>368</v>
       </c>
-      <c r="FV9" s="85"/>
-[...2 lines deleted...]
-      <c r="FY9" s="84" t="s">
+      <c r="FV9" s="75"/>
+      <c r="FW9" s="75"/>
+      <c r="FX9" s="75"/>
+      <c r="FY9" s="76" t="s">
         <v>371</v>
       </c>
-      <c r="FZ9" s="84"/>
-[...8 lines deleted...]
-      <c r="GI9" s="85" t="s">
+      <c r="FZ9" s="76"/>
+      <c r="GA9" s="76"/>
+      <c r="GB9" s="76"/>
+      <c r="GC9" s="76"/>
+      <c r="GD9" s="76"/>
+      <c r="GE9" s="76"/>
+      <c r="GF9" s="76"/>
+      <c r="GG9" s="76"/>
+      <c r="GH9" s="76"/>
+      <c r="GI9" s="75" t="s">
         <v>382</v>
       </c>
-      <c r="GJ9" s="85"/>
-[...1 lines deleted...]
-      <c r="GL9" s="86" t="s">
+      <c r="GJ9" s="75"/>
+      <c r="GK9" s="75"/>
+      <c r="GL9" s="72" t="s">
         <v>384</v>
       </c>
-      <c r="GM9" s="86"/>
-      <c r="GN9" s="87" t="s">
+      <c r="GM9" s="72"/>
+      <c r="GN9" s="73" t="s">
         <v>386</v>
       </c>
-      <c r="GO9" s="87"/>
-[...1 lines deleted...]
-      <c r="GQ9" s="86" t="s">
+      <c r="GO9" s="73"/>
+      <c r="GP9" s="73"/>
+      <c r="GQ9" s="72" t="s">
         <v>389</v>
       </c>
-      <c r="GR9" s="86"/>
-[...5 lines deleted...]
-      <c r="GX9" s="87" t="s">
+      <c r="GR9" s="72"/>
+      <c r="GS9" s="72"/>
+      <c r="GT9" s="72"/>
+      <c r="GU9" s="72"/>
+      <c r="GV9" s="72"/>
+      <c r="GW9" s="72"/>
+      <c r="GX9" s="73" t="s">
         <v>400</v>
       </c>
-      <c r="GY9" s="87"/>
-      <c r="GZ9" s="86" t="s">
+      <c r="GY9" s="73"/>
+      <c r="GZ9" s="72" t="s">
         <v>394</v>
       </c>
-      <c r="HA9" s="86"/>
-      <c r="HB9" s="87" t="s">
+      <c r="HA9" s="72"/>
+      <c r="HB9" s="73" t="s">
         <v>396</v>
       </c>
-      <c r="HC9" s="87"/>
-      <c r="HD9" s="86" t="s">
+      <c r="HC9" s="73"/>
+      <c r="HD9" s="72" t="s">
         <v>397</v>
       </c>
-      <c r="HE9" s="86"/>
-      <c r="HF9" s="87" t="s">
+      <c r="HE9" s="72"/>
+      <c r="HF9" s="73" t="s">
         <v>398</v>
       </c>
-      <c r="HG9" s="87"/>
-[...2 lines deleted...]
-      <c r="HJ9" s="75" t="s">
+      <c r="HG9" s="73"/>
+      <c r="HH9" s="74"/>
+      <c r="HI9" s="74"/>
+      <c r="HJ9" s="71" t="s">
         <v>304</v>
       </c>
-      <c r="HK9" s="75"/>
-[...4 lines deleted...]
-      <c r="HP9" s="75"/>
+      <c r="HK9" s="71"/>
+      <c r="HL9" s="71"/>
+      <c r="HM9" s="71"/>
+      <c r="HN9" s="71"/>
+      <c r="HO9" s="71"/>
+      <c r="HP9" s="71"/>
       <c r="HQ9" s="65" t="s">
         <v>476</v>
       </c>
     </row>
-    <row r="10" spans="1:225" s="34" customFormat="1" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:225" s="34" customFormat="1" ht="35.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="35" t="s">
         <v>462</v>
       </c>
       <c r="B10" s="59" t="s">
         <v>229</v>
       </c>
       <c r="C10" s="35" t="s">
         <v>463</v>
       </c>
       <c r="D10" s="36" t="s">
         <v>535</v>
       </c>
       <c r="E10" s="35" t="s">
         <v>464</v>
       </c>
       <c r="F10" s="36" t="s">
         <v>230</v>
       </c>
       <c r="G10" s="36" t="s">
         <v>454</v>
       </c>
       <c r="H10" s="35" t="s">
         <v>536</v>
       </c>
       <c r="I10" s="36" t="s">
@@ -4791,51 +4835,51 @@
       </c>
       <c r="AR10" s="40" t="s">
         <v>500</v>
       </c>
       <c r="AS10" s="40" t="s">
         <v>501</v>
       </c>
       <c r="AT10" s="40" t="s">
         <v>502</v>
       </c>
       <c r="AU10" s="40" t="s">
         <v>503</v>
       </c>
       <c r="AV10" s="40" t="s">
         <v>504</v>
       </c>
       <c r="AW10" s="40" t="s">
         <v>505</v>
       </c>
       <c r="AX10" s="40" t="s">
         <v>506</v>
       </c>
       <c r="AY10" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="AZ10" s="82"/>
+      <c r="AZ10" s="83"/>
       <c r="BA10" s="41" t="s">
         <v>260</v>
       </c>
       <c r="BB10" s="41" t="s">
         <v>260</v>
       </c>
       <c r="BC10" s="41" t="s">
         <v>260</v>
       </c>
       <c r="BD10" s="41" t="s">
         <v>260</v>
       </c>
       <c r="BE10" s="42" t="s">
         <v>267</v>
       </c>
       <c r="BF10" s="42" t="s">
         <v>258</v>
       </c>
       <c r="BG10" s="42" t="s">
         <v>261</v>
       </c>
       <c r="BH10" s="42" t="s">
         <v>262</v>
       </c>
       <c r="BI10" s="42" t="s">
@@ -5281,224 +5325,224 @@
       </c>
       <c r="GZ10" s="47" t="s">
         <v>395</v>
       </c>
       <c r="HA10" s="47" t="s">
         <v>281</v>
       </c>
       <c r="HB10" s="48" t="s">
         <v>92</v>
       </c>
       <c r="HC10" s="48" t="s">
         <v>281</v>
       </c>
       <c r="HD10" s="47" t="s">
         <v>92</v>
       </c>
       <c r="HE10" s="47" t="s">
         <v>281</v>
       </c>
       <c r="HF10" s="48" t="s">
         <v>399</v>
       </c>
       <c r="HG10" s="48" t="s">
         <v>319</v>
       </c>
-      <c r="HH10" s="72"/>
-      <c r="HI10" s="72"/>
+      <c r="HH10" s="74"/>
+      <c r="HI10" s="74"/>
       <c r="HJ10" s="44" t="s">
         <v>521</v>
       </c>
       <c r="HK10" s="44" t="s">
         <v>522</v>
       </c>
       <c r="HL10" s="44" t="s">
         <v>523</v>
       </c>
       <c r="HM10" s="44" t="s">
         <v>524</v>
       </c>
       <c r="HN10" s="44" t="s">
         <v>525</v>
       </c>
       <c r="HO10" s="44" t="s">
         <v>526</v>
       </c>
       <c r="HP10" s="44" t="s">
         <v>527</v>
       </c>
       <c r="HQ10" s="39" t="s">
         <v>553</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="LvPZlrfbTtbTEaaZquO2JsdbvOTkH8z1G+CP1Lw3eyQ6jOsPqS/VC+4n5QQHC0dl2z46zfPqyM5mUlGkzp78Mw==" saltValue="7F/SgwhkgAv3Ml3WlLWS9Q==" spinCount="100000" sheet="1" scenarios="1" insertRows="0"/>
   <mergeCells count="52">
-    <mergeCell ref="HJ8:HP8"/>
-[...34 lines deleted...]
-    <mergeCell ref="CG9:CI9"/>
     <mergeCell ref="FB8:GK8"/>
     <mergeCell ref="GL8:HG8"/>
     <mergeCell ref="HH8:HH10"/>
     <mergeCell ref="CN9:CO9"/>
     <mergeCell ref="CP9:CR9"/>
     <mergeCell ref="CS9:CU9"/>
     <mergeCell ref="CV9:CY9"/>
     <mergeCell ref="CZ9:DD9"/>
     <mergeCell ref="DE9:DS9"/>
     <mergeCell ref="DT9:DU9"/>
     <mergeCell ref="DV9:EA9"/>
     <mergeCell ref="EB9:EF9"/>
     <mergeCell ref="EG9:EH9"/>
     <mergeCell ref="EI9:EM9"/>
     <mergeCell ref="BE8:CU8"/>
     <mergeCell ref="CV8:FA8"/>
+    <mergeCell ref="CJ9:CK9"/>
+    <mergeCell ref="CL9:CM9"/>
+    <mergeCell ref="AN9:AY9"/>
+    <mergeCell ref="AK8:AY8"/>
+    <mergeCell ref="A9:P9"/>
+    <mergeCell ref="Q9:Z9"/>
+    <mergeCell ref="AA9:AD9"/>
+    <mergeCell ref="AZ8:BD8"/>
+    <mergeCell ref="AZ9:AZ10"/>
+    <mergeCell ref="A8:AJ8"/>
+    <mergeCell ref="AE9:AJ9"/>
+    <mergeCell ref="AK9:AM9"/>
+    <mergeCell ref="BE9:CB9"/>
+    <mergeCell ref="CC9:CF9"/>
+    <mergeCell ref="CG9:CI9"/>
+    <mergeCell ref="EN9:ET9"/>
+    <mergeCell ref="EU9:FA9"/>
+    <mergeCell ref="FB9:FH9"/>
+    <mergeCell ref="FI9:FJ9"/>
+    <mergeCell ref="FK9:FL9"/>
+    <mergeCell ref="FM9:FP9"/>
+    <mergeCell ref="FQ9:FT9"/>
+    <mergeCell ref="FU9:FX9"/>
+    <mergeCell ref="FY9:GH9"/>
+    <mergeCell ref="GI9:GK9"/>
+    <mergeCell ref="HJ8:HP8"/>
+    <mergeCell ref="HJ9:HP9"/>
+    <mergeCell ref="GL9:GM9"/>
+    <mergeCell ref="GN9:GP9"/>
+    <mergeCell ref="HF9:HG9"/>
+    <mergeCell ref="GQ9:GW9"/>
+    <mergeCell ref="GX9:GY9"/>
+    <mergeCell ref="GZ9:HA9"/>
+    <mergeCell ref="HB9:HC9"/>
+    <mergeCell ref="HD9:HE9"/>
+    <mergeCell ref="HI8:HI10"/>
   </mergeCells>
   <conditionalFormatting sqref="A6">
     <cfRule type="beginsWith" dxfId="1" priority="2" operator="beginsWith" text="Veuillez">
       <formula>LEFT(A6,LEN("Veuillez"))="Veuillez"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B10">
     <cfRule type="duplicateValues" dxfId="0" priority="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Feuil6">
     <tabColor theme="5" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="B3:Q7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="O14" sqref="O14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="6.85546875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="17" width="6.7109375" customWidth="1"/>
+    <col min="1" max="1" width="6.88671875" customWidth="1"/>
+    <col min="2" max="2" width="22.6640625" bestFit="1" customWidth="1"/>
+    <col min="3" max="17" width="6.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="2:17" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B3" t="s">
         <v>488</v>
       </c>
       <c r="C3" s="88">
         <f>Contexte!C3</f>
         <v>0</v>
       </c>
       <c r="D3" s="88"/>
       <c r="E3" s="88"/>
       <c r="F3" s="24"/>
     </row>
-    <row r="4" spans="2:17" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B4" t="s">
         <v>484</v>
       </c>
       <c r="C4" s="5">
         <v>1</v>
       </c>
       <c r="D4" s="5">
         <v>2</v>
       </c>
       <c r="E4" s="5">
         <v>3</v>
       </c>
       <c r="F4" s="5">
         <v>4</v>
       </c>
       <c r="G4" s="5">
         <v>5</v>
       </c>
       <c r="H4" s="5">
         <v>6</v>
       </c>
       <c r="I4" s="5">
         <v>7</v>
       </c>
       <c r="J4" s="5">
         <v>8</v>
       </c>
       <c r="K4" s="5">
         <v>9</v>
       </c>
       <c r="L4" s="5">
         <v>10</v>
       </c>
       <c r="M4" s="5">
         <v>11</v>
       </c>
       <c r="N4" s="5">
         <v>12</v>
       </c>
       <c r="O4" s="5">
         <v>13</v>
       </c>
       <c r="P4" s="5">
         <v>14</v>
       </c>
     </row>
-    <row r="5" spans="2:17" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B5" t="s">
         <v>485</v>
       </c>
       <c r="C5" s="5" t="str">
         <f>LEFT($C$3,1)</f>
         <v>0</v>
       </c>
       <c r="D5" s="5" t="str">
         <f t="shared" ref="D5:P5" si="0">RIGHT(LEFT($C$3,D4))</f>
         <v>0</v>
       </c>
       <c r="E5" s="5" t="str">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F5" s="5" t="str">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G5" s="5" t="str">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H5" s="5" t="str">
         <f t="shared" si="0"/>
@@ -5515,51 +5559,51 @@
       <c r="K5" s="5" t="str">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L5" s="5" t="str">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M5" s="5" t="str">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N5" s="5" t="str">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="O5" s="5" t="str">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="P5" s="5" t="str">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="2:17" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B6" t="s">
         <v>486</v>
       </c>
       <c r="C6" s="5">
         <f t="shared" ref="C6" si="1">C5*2</f>
         <v>0</v>
       </c>
       <c r="D6" s="5">
         <f>D5*1</f>
         <v>0</v>
       </c>
       <c r="E6" s="5">
         <f t="shared" ref="E6" si="2">E5*2</f>
         <v>0</v>
       </c>
       <c r="F6" s="5">
         <f t="shared" ref="F6" si="3">F5*1</f>
         <v>0</v>
       </c>
       <c r="G6" s="5">
         <f t="shared" ref="G6" si="4">G5*2</f>
         <v>0</v>
       </c>
       <c r="H6" s="5">
         <f t="shared" ref="H6" si="5">H5*1</f>
@@ -5576,51 +5620,51 @@
       <c r="K6" s="5">
         <f t="shared" ref="K6" si="8">K5*2</f>
         <v>0</v>
       </c>
       <c r="L6" s="5">
         <f t="shared" ref="L6" si="9">L5*1</f>
         <v>0</v>
       </c>
       <c r="M6" s="5">
         <f t="shared" ref="M6" si="10">M5*2</f>
         <v>0</v>
       </c>
       <c r="N6" s="5">
         <f t="shared" ref="N6" si="11">N5*1</f>
         <v>0</v>
       </c>
       <c r="O6" s="5">
         <f t="shared" ref="O6" si="12">O5*2</f>
         <v>0</v>
       </c>
       <c r="P6" s="5">
         <f t="shared" ref="P6" si="13">P5*1</f>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="2:17" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B7" t="s">
         <v>487</v>
       </c>
       <c r="C7" s="5">
         <f>IF(C6&gt;=10,LEFT(C6,1)+RIGHT(C6,1),C6)</f>
         <v>0</v>
       </c>
       <c r="D7" s="5">
         <f t="shared" ref="D7:P7" si="14">IF(D6&gt;=10,LEFT(D6,1)+RIGHT(D6,1),D6)</f>
         <v>0</v>
       </c>
       <c r="E7" s="5">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F7" s="5">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="G7" s="5">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="H7" s="5">
         <f t="shared" si="14"/>
@@ -5650,211 +5694,211 @@
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="O7" s="5">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="P7" s="5">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="Q7">
         <f>SUM(C7:P7)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Feuil5">
     <tabColor theme="5" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G20" sqref="G20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>511</v>
       </c>
       <c r="B1" s="49">
         <f>CODE_POSTAL_SC</f>
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>512</v>
       </c>
       <c r="B2">
         <f>LEN(B1)</f>
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>516</v>
       </c>
       <c r="B3" t="str">
         <f>IF(SUM(C6:C10)=5,"Oui","Non")</f>
         <v>Oui</v>
       </c>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>513</v>
       </c>
       <c r="B5" t="s">
         <v>514</v>
       </c>
       <c r="C5" t="s">
         <v>515</v>
       </c>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" s="50">
         <f t="shared" ref="B6:B8" si="0">IF(A6&gt;$B$2,0,VALUE(LEFT(RIGHT($B$1,A6),1)))</f>
         <v>0</v>
       </c>
       <c r="C6">
         <f>IF(ISNUMBER(B6),1,0)</f>
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A7">
         <v>4</v>
       </c>
       <c r="B7" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C7">
         <f t="shared" ref="C7:C10" si="1">IF(ISNUMBER(B7),1,0)</f>
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" s="50">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="C8">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9" s="50">
         <f>IF(A9&gt;$B$2,0,VALUE(LEFT(RIGHT($B$1,A9),1)))</f>
         <v>0</v>
       </c>
       <c r="C9">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" s="50">
         <f>IF(A10&gt;$B$2,0,VALUE(RIGHT($B$1,1)))</f>
         <v>0</v>
       </c>
       <c r="C10">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Sheet3">
     <tabColor theme="5" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:AJ102"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="O4" sqref="O4:O20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="45.85546875" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="15" max="15" width="30.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="45.88671875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="26.44140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="56.5546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="15.5546875" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="31.44140625" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="44.109375" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="44.109375" customWidth="1"/>
+    <col min="15" max="15" width="30.33203125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="13" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="20" style="3" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="20" style="3" customWidth="1"/>
-    <col min="21" max="21" width="27.42578125" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="26" max="26" width="26.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="21" max="21" width="27.44140625" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="10.5546875" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="70.6640625" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="26.5546875" style="3" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="20" bestFit="1" customWidth="1"/>
-    <col min="30" max="30" width="18.28515625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="36" max="36" width="23.85546875" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="18.33203125" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="14.5546875" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="13.5546875" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="23.88671875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:36" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
         <v>489</v>
       </c>
     </row>
-    <row r="3" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:36" x14ac:dyDescent="0.3">
       <c r="B3" s="1" t="s">
         <v>251</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>227</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="J3" s="1" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="1" t="s">
         <v>402</v>
       </c>
       <c r="M3" s="1" t="s">
         <v>428</v>
       </c>
       <c r="O3" s="1" t="s">
         <v>228</v>
       </c>
       <c r="P3" s="1" t="s">
@@ -5872,51 +5916,51 @@
       <c r="W3" s="8" t="s">
         <v>107</v>
       </c>
       <c r="X3" s="8" t="s">
         <v>108</v>
       </c>
       <c r="Z3" s="8" t="s">
         <v>208</v>
       </c>
       <c r="AB3" s="8" t="s">
         <v>252</v>
       </c>
       <c r="AD3" s="8" t="s">
         <v>245</v>
       </c>
       <c r="AF3" s="8" t="s">
         <v>417</v>
       </c>
       <c r="AH3" s="8" t="s">
         <v>418</v>
       </c>
       <c r="AJ3" s="8" t="s">
         <v>419</v>
       </c>
     </row>
-    <row r="4" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:36" x14ac:dyDescent="0.3">
       <c r="B4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>235</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>209</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>18</v>
       </c>
       <c r="J4" s="10" t="s">
         <v>30</v>
       </c>
       <c r="L4" s="10" t="s">
         <v>414</v>
       </c>
       <c r="M4" s="10" t="s">
         <v>429</v>
       </c>
       <c r="O4" s="10" t="s">
         <v>446</v>
       </c>
       <c r="P4" s="10" t="s">
@@ -5934,51 +5978,51 @@
       <c r="W4" s="6">
         <v>4500</v>
       </c>
       <c r="X4" s="6" t="s">
         <v>96</v>
       </c>
       <c r="Z4" s="7" t="s">
         <v>109</v>
       </c>
       <c r="AB4" s="6" t="s">
         <v>211</v>
       </c>
       <c r="AD4" s="6" t="s">
         <v>246</v>
       </c>
       <c r="AF4" s="6" t="s">
         <v>420</v>
       </c>
       <c r="AH4" s="6" t="s">
         <v>422</v>
       </c>
       <c r="AJ4" s="6" t="s">
         <v>425</v>
       </c>
     </row>
-    <row r="5" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:36" x14ac:dyDescent="0.3">
       <c r="B5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>236</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>413</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>31</v>
       </c>
       <c r="L5" s="10" t="s">
         <v>427</v>
       </c>
       <c r="M5" s="10" t="s">
         <v>430</v>
       </c>
       <c r="O5" s="10" t="s">
         <v>431</v>
       </c>
       <c r="P5" s="10" t="s">
@@ -5996,1183 +6040,1183 @@
       <c r="W5" s="6">
         <v>4600</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>97</v>
       </c>
       <c r="Z5" s="7" t="s">
         <v>110</v>
       </c>
       <c r="AB5" s="6" t="s">
         <v>212</v>
       </c>
       <c r="AD5" s="6" t="s">
         <v>247</v>
       </c>
       <c r="AF5" s="6" t="s">
         <v>421</v>
       </c>
       <c r="AH5" s="6" t="s">
         <v>423</v>
       </c>
       <c r="AJ5" s="6" t="s">
         <v>426</v>
       </c>
     </row>
-    <row r="6" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:36" x14ac:dyDescent="0.3">
       <c r="B6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>20</v>
       </c>
       <c r="J6" s="10" t="s">
         <v>32</v>
       </c>
       <c r="O6" s="10" t="s">
         <v>432</v>
       </c>
       <c r="P6" s="10" t="s">
         <v>448</v>
       </c>
       <c r="R6" s="11" t="s">
         <v>36</v>
       </c>
       <c r="S6" s="11" t="s">
         <v>77</v>
       </c>
       <c r="W6" s="6">
         <v>4700</v>
       </c>
       <c r="X6" s="6" t="s">
         <v>98</v>
       </c>
       <c r="Z6" s="7" t="s">
         <v>111</v>
       </c>
       <c r="AB6" s="6" t="s">
         <v>213</v>
       </c>
       <c r="AD6" s="6" t="s">
         <v>248</v>
       </c>
       <c r="AH6" s="6" t="s">
         <v>424</v>
       </c>
     </row>
-    <row r="7" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:36" x14ac:dyDescent="0.3">
       <c r="B7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>237</v>
       </c>
       <c r="F7" s="6" t="s">
         <v>210</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>21</v>
       </c>
       <c r="J7" s="10" t="s">
         <v>243</v>
       </c>
       <c r="O7" s="10" t="s">
         <v>433</v>
       </c>
       <c r="P7" s="10" t="s">
         <v>449</v>
       </c>
       <c r="R7" s="11" t="s">
         <v>76</v>
       </c>
       <c r="S7" s="11" t="s">
         <v>77</v>
       </c>
       <c r="W7" s="6">
         <v>4810</v>
       </c>
       <c r="X7" s="6" t="s">
         <v>99</v>
       </c>
       <c r="Z7" s="7" t="s">
         <v>112</v>
       </c>
       <c r="AB7" s="6" t="s">
         <v>214</v>
       </c>
       <c r="AD7" s="6" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="8" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:36" x14ac:dyDescent="0.3">
       <c r="B8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>22</v>
       </c>
       <c r="O8" s="10" t="s">
         <v>434</v>
       </c>
       <c r="P8" s="10" t="s">
         <v>434</v>
       </c>
       <c r="R8" s="11" t="s">
         <v>91</v>
       </c>
       <c r="S8" s="11" t="s">
         <v>77</v>
       </c>
       <c r="W8" s="6">
         <v>4820</v>
       </c>
       <c r="X8" s="6" t="s">
         <v>100</v>
       </c>
       <c r="Z8" s="7" t="s">
         <v>113</v>
       </c>
       <c r="AB8" s="6" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="9" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:36" x14ac:dyDescent="0.3">
       <c r="B9" s="6" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="10" t="s">
         <v>238</v>
       </c>
       <c r="F9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>23</v>
       </c>
       <c r="O9" s="10" t="s">
         <v>415</v>
       </c>
       <c r="P9" s="10" t="s">
         <v>415</v>
       </c>
       <c r="R9" s="11" t="s">
         <v>37</v>
       </c>
       <c r="S9" s="11" t="s">
         <v>77</v>
       </c>
       <c r="W9" s="6">
         <v>4830</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>101</v>
       </c>
       <c r="Z9" s="7" t="s">
         <v>114</v>
       </c>
       <c r="AB9" s="6" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="10" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:36" x14ac:dyDescent="0.3">
       <c r="B10" s="6" t="s">
         <v>8</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>239</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>24</v>
       </c>
       <c r="O10" s="10" t="s">
         <v>435</v>
       </c>
       <c r="P10" s="10" t="s">
         <v>435</v>
       </c>
       <c r="R10" s="11" t="s">
         <v>78</v>
       </c>
       <c r="S10" s="11" t="s">
         <v>78</v>
       </c>
       <c r="W10" s="6">
         <v>4840</v>
       </c>
       <c r="X10" s="6" t="s">
         <v>102</v>
       </c>
       <c r="Z10" s="7" t="s">
         <v>115</v>
       </c>
       <c r="AB10" s="6" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="11" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:36" x14ac:dyDescent="0.3">
       <c r="B11" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>93</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>25</v>
       </c>
       <c r="O11" s="10" t="s">
         <v>436</v>
       </c>
       <c r="P11" s="10" t="s">
         <v>436</v>
       </c>
       <c r="R11" s="11" t="s">
         <v>79</v>
       </c>
       <c r="S11" s="11" t="s">
         <v>77</v>
       </c>
       <c r="W11" s="6">
         <v>8320</v>
       </c>
       <c r="X11" s="6" t="s">
         <v>103</v>
       </c>
       <c r="Z11" s="7" t="s">
         <v>116</v>
       </c>
       <c r="AB11" s="6" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="12" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:36" x14ac:dyDescent="0.3">
       <c r="B12" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>240</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="O12" s="10" t="s">
         <v>437</v>
       </c>
       <c r="P12" s="10" t="s">
         <v>450</v>
       </c>
       <c r="R12" s="11" t="s">
         <v>80</v>
       </c>
       <c r="S12" s="11" t="s">
         <v>77</v>
       </c>
       <c r="W12" s="6">
         <v>8330</v>
       </c>
       <c r="X12" s="6" t="s">
         <v>104</v>
       </c>
       <c r="Z12" s="7" t="s">
         <v>117</v>
       </c>
       <c r="AB12" s="6" t="s">
         <v>219</v>
       </c>
     </row>
-    <row r="13" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:36" x14ac:dyDescent="0.3">
       <c r="D13" s="10" t="s">
         <v>241</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>27</v>
       </c>
       <c r="O13" s="10" t="s">
         <v>438</v>
       </c>
       <c r="P13" s="10" t="s">
         <v>438</v>
       </c>
       <c r="R13" s="11" t="s">
         <v>38</v>
       </c>
       <c r="S13" s="11" t="s">
         <v>77</v>
       </c>
       <c r="W13" s="6">
         <v>8340</v>
       </c>
       <c r="X13" s="6" t="s">
         <v>105</v>
       </c>
       <c r="Z13" s="7" t="s">
         <v>118</v>
       </c>
       <c r="AB13" s="6" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="14" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:36" x14ac:dyDescent="0.3">
       <c r="D14" s="10" t="s">
         <v>242</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>28</v>
       </c>
       <c r="O14" s="10" t="s">
         <v>439</v>
       </c>
       <c r="P14" s="10" t="s">
         <v>439</v>
       </c>
       <c r="R14" s="11" t="s">
         <v>39</v>
       </c>
       <c r="S14" s="11" t="s">
         <v>39</v>
       </c>
       <c r="W14" s="6">
         <v>8420</v>
       </c>
       <c r="X14" s="6" t="s">
         <v>106</v>
       </c>
       <c r="Z14" s="7" t="s">
         <v>119</v>
       </c>
       <c r="AB14" s="6" t="s">
         <v>221</v>
       </c>
     </row>
-    <row r="15" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:36" x14ac:dyDescent="0.3">
       <c r="D15" s="10" t="s">
         <v>12</v>
       </c>
       <c r="O15" s="10" t="s">
         <v>440</v>
       </c>
       <c r="P15" s="10" t="s">
         <v>440</v>
       </c>
       <c r="R15" s="11" t="s">
         <v>40</v>
       </c>
       <c r="S15" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z15" s="7" t="s">
         <v>120</v>
       </c>
       <c r="AB15" s="6" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="16" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:36" x14ac:dyDescent="0.3">
       <c r="D16" s="10" t="s">
         <v>13</v>
       </c>
       <c r="O16" s="10" t="s">
         <v>441</v>
       </c>
       <c r="P16" s="10" t="s">
         <v>451</v>
       </c>
       <c r="R16" s="11" t="s">
         <v>81</v>
       </c>
       <c r="S16" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z16" s="7" t="s">
         <v>121</v>
       </c>
       <c r="AB16" s="6" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="17" spans="4:26" x14ac:dyDescent="0.25">
+    <row r="17" spans="4:26" x14ac:dyDescent="0.3">
       <c r="D17" s="9"/>
       <c r="O17" s="10" t="s">
         <v>442</v>
       </c>
       <c r="P17" s="10" t="s">
         <v>442</v>
       </c>
       <c r="R17" s="11" t="s">
         <v>41</v>
       </c>
       <c r="S17" s="11" t="s">
         <v>224</v>
       </c>
       <c r="Z17" s="7" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="18" spans="4:26" x14ac:dyDescent="0.25">
+    <row r="18" spans="4:26" x14ac:dyDescent="0.3">
       <c r="O18" s="10" t="s">
         <v>443</v>
       </c>
       <c r="P18" s="10" t="s">
         <v>452</v>
       </c>
       <c r="R18" s="11" t="s">
         <v>42</v>
       </c>
       <c r="S18" s="11" t="s">
         <v>224</v>
       </c>
       <c r="Z18" s="7" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="19" spans="4:26" x14ac:dyDescent="0.25">
+    <row r="19" spans="4:26" x14ac:dyDescent="0.3">
       <c r="O19" s="10" t="s">
         <v>444</v>
       </c>
       <c r="P19" s="10" t="s">
         <v>444</v>
       </c>
       <c r="R19" s="11" t="s">
         <v>43</v>
       </c>
       <c r="S19" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z19" s="7" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="20" spans="4:26" x14ac:dyDescent="0.25">
+    <row r="20" spans="4:26" x14ac:dyDescent="0.3">
       <c r="O20" s="10" t="s">
         <v>445</v>
       </c>
       <c r="P20" s="10" t="s">
         <v>445</v>
       </c>
       <c r="R20" s="11" t="s">
         <v>82</v>
       </c>
       <c r="S20" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z20" s="7" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="21" spans="4:26" x14ac:dyDescent="0.25">
+    <row r="21" spans="4:26" x14ac:dyDescent="0.3">
       <c r="R21" s="11" t="s">
         <v>44</v>
       </c>
       <c r="S21" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z21" s="7" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="22" spans="4:26" x14ac:dyDescent="0.25">
+    <row r="22" spans="4:26" x14ac:dyDescent="0.3">
       <c r="R22" s="11" t="s">
         <v>45</v>
       </c>
       <c r="S22" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z22" s="7" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="23" spans="4:26" x14ac:dyDescent="0.25">
+    <row r="23" spans="4:26" x14ac:dyDescent="0.3">
       <c r="R23" s="11" t="s">
         <v>46</v>
       </c>
       <c r="S23" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z23" s="7" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="24" spans="4:26" x14ac:dyDescent="0.25">
+    <row r="24" spans="4:26" x14ac:dyDescent="0.3">
       <c r="R24" s="11" t="s">
         <v>84</v>
       </c>
       <c r="S24" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z24" s="7" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="25" spans="4:26" x14ac:dyDescent="0.25">
+    <row r="25" spans="4:26" x14ac:dyDescent="0.3">
       <c r="R25" s="11" t="s">
         <v>83</v>
       </c>
       <c r="S25" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z25" s="7" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="26" spans="4:26" x14ac:dyDescent="0.25">
+    <row r="26" spans="4:26" x14ac:dyDescent="0.3">
       <c r="R26" s="11" t="s">
         <v>85</v>
       </c>
       <c r="S26" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z26" s="7" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="27" spans="4:26" x14ac:dyDescent="0.25">
+    <row r="27" spans="4:26" x14ac:dyDescent="0.3">
       <c r="R27" s="11" t="s">
         <v>72</v>
       </c>
       <c r="S27" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z27" s="7" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="28" spans="4:26" x14ac:dyDescent="0.25">
+    <row r="28" spans="4:26" x14ac:dyDescent="0.3">
       <c r="R28" s="11" t="s">
         <v>86</v>
       </c>
       <c r="S28" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z28" s="7" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="29" spans="4:26" x14ac:dyDescent="0.25">
+    <row r="29" spans="4:26" x14ac:dyDescent="0.3">
       <c r="R29" s="11" t="s">
         <v>47</v>
       </c>
       <c r="S29" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z29" s="7" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="30" spans="4:26" x14ac:dyDescent="0.25">
+    <row r="30" spans="4:26" x14ac:dyDescent="0.3">
       <c r="R30" s="11" t="s">
         <v>48</v>
       </c>
       <c r="S30" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z30" s="7" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="31" spans="4:26" x14ac:dyDescent="0.25">
+    <row r="31" spans="4:26" x14ac:dyDescent="0.3">
       <c r="R31" s="11" t="s">
         <v>71</v>
       </c>
       <c r="S31" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z31" s="7" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="32" spans="4:26" x14ac:dyDescent="0.25">
+    <row r="32" spans="4:26" x14ac:dyDescent="0.3">
       <c r="R32" s="11" t="s">
         <v>74</v>
       </c>
       <c r="S32" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z32" s="7" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="33" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="33" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R33" s="11" t="s">
         <v>49</v>
       </c>
       <c r="S33" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z33" s="7" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="34" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="34" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R34" s="11" t="s">
         <v>226</v>
       </c>
       <c r="S34" s="11" t="s">
         <v>224</v>
       </c>
       <c r="Z34" s="7" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="35" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="35" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R35" s="11" t="s">
         <v>50</v>
       </c>
       <c r="S35" s="11" t="s">
         <v>224</v>
       </c>
       <c r="Z35" s="7" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="36" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="36" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R36" s="11" t="s">
         <v>87</v>
       </c>
       <c r="S36" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z36" s="7" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="37" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="37" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R37" s="11" t="s">
         <v>88</v>
       </c>
       <c r="S37" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z37" s="7" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="38" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="38" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R38" s="11" t="s">
         <v>51</v>
       </c>
       <c r="S38" s="11" t="s">
         <v>224</v>
       </c>
       <c r="Z38" s="7" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="39" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="39" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R39" s="11" t="s">
         <v>89</v>
       </c>
       <c r="S39" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z39" s="7" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="40" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="40" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R40" s="11" t="s">
         <v>52</v>
       </c>
       <c r="S40" s="11" t="s">
         <v>52</v>
       </c>
       <c r="Z40" s="7" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="41" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="41" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R41" s="11" t="s">
         <v>53</v>
       </c>
       <c r="S41" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z41" s="7" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="42" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="42" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R42" s="11" t="s">
         <v>55</v>
       </c>
       <c r="S42" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z42" s="7" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="43" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="43" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R43" s="11" t="s">
         <v>54</v>
       </c>
       <c r="S43" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z43" s="7" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="44" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="44" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R44" s="11" t="s">
         <v>56</v>
       </c>
       <c r="S44" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z44" s="7" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="45" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="45" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R45" s="11" t="s">
         <v>57</v>
       </c>
       <c r="S45" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z45" s="7" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="46" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="46" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R46" s="11" t="s">
         <v>58</v>
       </c>
       <c r="S46" s="11" t="s">
         <v>58</v>
       </c>
       <c r="Z46" s="7" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="47" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="47" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R47" s="11" t="s">
         <v>59</v>
       </c>
       <c r="S47" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z47" s="7" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="48" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="48" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R48" s="11" t="s">
         <v>60</v>
       </c>
       <c r="S48" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z48" s="7" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="49" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="49" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R49" s="11" t="s">
         <v>61</v>
       </c>
       <c r="S49" s="11" t="s">
         <v>61</v>
       </c>
       <c r="Z49" s="7" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="50" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="50" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R50" s="11" t="s">
         <v>62</v>
       </c>
       <c r="S50" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z50" s="7" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="51" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="51" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R51" s="11" t="s">
         <v>63</v>
       </c>
       <c r="S51" s="11" t="s">
         <v>224</v>
       </c>
       <c r="Z51" s="7" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="52" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="52" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R52" s="11" t="s">
         <v>64</v>
       </c>
       <c r="S52" s="11" t="s">
         <v>224</v>
       </c>
       <c r="Z52" s="7" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="53" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="53" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R53" s="11" t="s">
         <v>90</v>
       </c>
       <c r="S53" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z53" s="7" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="54" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="54" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R54" s="11" t="s">
         <v>65</v>
       </c>
       <c r="S54" s="11" t="s">
         <v>65</v>
       </c>
       <c r="Z54" s="7" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="55" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="55" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R55" s="11" t="s">
         <v>73</v>
       </c>
       <c r="S55" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z55" s="7" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="56" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="56" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R56" s="11" t="s">
         <v>66</v>
       </c>
       <c r="S56" s="11" t="s">
         <v>66</v>
       </c>
       <c r="Z56" s="7" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="57" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="57" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R57" s="11" t="s">
         <v>67</v>
       </c>
       <c r="S57" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z57" s="7" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="58" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="58" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R58" s="11" t="s">
         <v>68</v>
       </c>
       <c r="S58" s="11" t="s">
         <v>68</v>
       </c>
       <c r="Z58" s="7" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="59" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="59" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R59" s="11" t="s">
         <v>69</v>
       </c>
       <c r="S59" s="11" t="s">
         <v>69</v>
       </c>
       <c r="Z59" s="7" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="60" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="60" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R60" s="11" t="s">
         <v>75</v>
       </c>
       <c r="S60" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z60" s="7" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="61" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="61" spans="18:26" x14ac:dyDescent="0.3">
       <c r="R61" s="11" t="s">
         <v>70</v>
       </c>
       <c r="S61" s="11" t="s">
         <v>77</v>
       </c>
       <c r="Z61" s="7" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="62" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="62" spans="18:26" x14ac:dyDescent="0.3">
       <c r="Z62" s="7" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="63" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="63" spans="18:26" x14ac:dyDescent="0.3">
       <c r="Z63" s="7" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="64" spans="18:26" x14ac:dyDescent="0.25">
+    <row r="64" spans="18:26" x14ac:dyDescent="0.3">
       <c r="Z64" s="7" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="65" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="65" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z65" s="7" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="66" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="66" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z66" s="7" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="67" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="67" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z67" s="7" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="68" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="68" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z68" s="7" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="69" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="69" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z69" s="7" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="70" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="70" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z70" s="7" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="71" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="71" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z71" s="7" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="72" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="72" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z72" s="7" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="73" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="73" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z73" s="7" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="74" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="74" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z74" s="7" t="s">
         <v>179</v>
       </c>
     </row>
-    <row r="75" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="75" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z75" s="7" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="76" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="76" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z76" s="7" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="77" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="77" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z77" s="7" t="s">
         <v>182</v>
       </c>
     </row>
-    <row r="78" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="78" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z78" s="7" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="79" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="79" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z79" s="7" t="s">
         <v>184</v>
       </c>
     </row>
-    <row r="80" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="80" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z80" s="7" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="81" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="81" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z81" s="7" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="82" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="82" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z82" s="7" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="83" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="83" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z83" s="7" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="84" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="84" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z84" s="7" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="85" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="85" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z85" s="7" t="s">
         <v>190</v>
       </c>
     </row>
-    <row r="86" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="86" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z86" s="7" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="87" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="87" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z87" s="7" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="88" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="88" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z88" s="7" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="89" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="89" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z89" s="7" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="90" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="90" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z90" s="7" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="91" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="91" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z91" s="7" t="s">
         <v>196</v>
       </c>
     </row>
-    <row r="92" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="92" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z92" s="7" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="93" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="93" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z93" s="7" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="94" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="94" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z94" s="7" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="95" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="95" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z95" s="7" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="96" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="96" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z96" s="7" t="s">
         <v>201</v>
       </c>
     </row>
-    <row r="97" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="97" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z97" s="7" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="98" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="98" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z98" s="7" t="s">
         <v>203</v>
       </c>
     </row>
-    <row r="99" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="99" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z99" s="7" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="100" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="100" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z100" s="7" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="101" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="101" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z101" s="7" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="102" spans="26:26" x14ac:dyDescent="0.25">
+    <row r="102" spans="26:26" x14ac:dyDescent="0.3">
       <c r="Z102" s="7" t="s">
         <v>207</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Feuil7">
     <tabColor theme="5" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A2:B2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>490</v>
       </c>
       <c r="B2" s="25">
         <f ca="1">TODAY()</f>
-        <v>45771</v>
+        <v>46140</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6be7ebee-5b98-4973-86ef-ae3752ea54e7}" enabled="1" method="Privileged" siteId="{b9fec68c-c92d-461e-9a97-3d03a0f18b82}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>