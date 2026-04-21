--- v0 (2025-10-07)
+++ v1 (2026-04-21)
@@ -1,80 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="006B1FEA" w:rsidRPr="006B1FEA" w:rsidRDefault="006B1FEA" w:rsidP="006B1FEA">
+    <w:p w14:paraId="7575990E" w14:textId="77777777" w:rsidR="006B1FEA" w:rsidRPr="006B1FEA" w:rsidRDefault="006B1FEA" w:rsidP="006B1FEA">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:outlineLvl w:val="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B1FEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>L'enseignement agricole</w:t>
       </w:r>
       <w:r w:rsidR="00163847">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> relève du ministère de l’Agriculture et de la Souveraineté alimentaire</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00163847" w:rsidRPr="00163847" w:rsidRDefault="00163847" w:rsidP="006B1FEA">
+    <w:p w14:paraId="3B7DA0A7" w14:textId="77777777" w:rsidR="00163847" w:rsidRPr="00163847" w:rsidRDefault="00163847" w:rsidP="006B1FEA">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00163847">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Il</w:t>
       </w:r>
       <w:r w:rsidR="006B1FEA" w:rsidRPr="006B1FEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> regroupe </w:t>
       </w:r>
       <w:r w:rsidR="006B1FEA" w:rsidRPr="00163847">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
@@ -83,815 +83,570 @@
         <w:t>l’enseignement technique agricole</w:t>
       </w:r>
       <w:r w:rsidR="006B1FEA" w:rsidRPr="006B1FEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (jusqu’au bac ou BTSA) et </w:t>
       </w:r>
       <w:r w:rsidR="006B1FEA" w:rsidRPr="00163847">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>l’enseignement supérieur agronomique, vétérinaire et de paysage</w:t>
       </w:r>
       <w:r w:rsidR="006B1FEA" w:rsidRPr="006B1FEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B1FEA" w:rsidRDefault="00163847" w:rsidP="006B1FEA">
-[...37 lines deleted...]
-    <w:p w:rsidR="006B1FEA" w:rsidRPr="006B1FEA" w:rsidRDefault="006B1FEA" w:rsidP="006B1FEA">
+    <w:p w14:paraId="6A589EBE" w14:textId="779ACB7E" w:rsidR="006B1FEA" w:rsidRPr="006B1FEA" w:rsidRDefault="00BE0DE7" w:rsidP="006B1FEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B1FEA">
-[...6 lines deleted...]
-        <w:t>80</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>79</w:t>
       </w:r>
       <w:r w:rsidR="00003F32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B1FEA">
+      <w:r w:rsidR="006B1FEA" w:rsidRPr="006B1FEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00003F32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>établissements (220 publics, 582</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> privés) ;</w:t>
+        <w:t>établissements</w:t>
+      </w:r>
+      <w:r w:rsidR="006B1FEA" w:rsidRPr="006B1FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B1FEA" w:rsidRPr="006B1FEA" w:rsidRDefault="006B1FEA" w:rsidP="006B1FEA">
+    <w:p w14:paraId="64CED808" w14:textId="0458AF20" w:rsidR="006B1FEA" w:rsidRPr="006B1FEA" w:rsidRDefault="006B1FEA" w:rsidP="006B1FEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B1FEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>13</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>1</w:t>
       </w:r>
+      <w:r w:rsidR="00BE0DE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
       <w:r w:rsidRPr="006B1FEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B1FEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>centres de formation d'apprentis (9</w:t>
-[...6 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>centres de formation d'apprentis</w:t>
+      </w:r>
+      <w:r w:rsidR="006A05F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B1FEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> publics, 36 privés) ;</w:t>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B1FEA" w:rsidRPr="006B1FEA" w:rsidRDefault="00003F32" w:rsidP="006B1FEA">
+    <w:p w14:paraId="6E429228" w14:textId="001343C2" w:rsidR="006B1FEA" w:rsidRPr="006B1FEA" w:rsidRDefault="00BE0DE7" w:rsidP="006B1FEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>34</w:t>
+        <w:t>220</w:t>
       </w:r>
       <w:r w:rsidR="006B1FEA" w:rsidRPr="006B1FEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">0 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B1FEA" w:rsidRPr="006B1FEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">sites délivrant des heures de formation professionnelle </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006B1FEA" w:rsidRPr="006B1FEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>continue</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00003F32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (15</w:t>
+      </w:r>
+      <w:r w:rsidR="006B1FEA" w:rsidRPr="006B1FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 publics, </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (15</w:t>
+        <w:t>64</w:t>
       </w:r>
       <w:r w:rsidR="006B1FEA" w:rsidRPr="006B1FEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>6 publics, 184 privés) ;</w:t>
+        <w:t xml:space="preserve"> privés) ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00163847" w:rsidRPr="006B1FEA" w:rsidRDefault="00163847" w:rsidP="00163847">
+    <w:p w14:paraId="0AEDEDEA" w14:textId="77777777" w:rsidR="00163847" w:rsidRPr="006B1FEA" w:rsidRDefault="00163847" w:rsidP="00163847">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B1FEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">192 </w:t>
       </w:r>
       <w:r w:rsidRPr="006B1FEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>exploitations agricoles dans les établissements publics ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00163847" w:rsidRPr="00163847" w:rsidRDefault="00163847" w:rsidP="00163847">
+    <w:p w14:paraId="64CCD457" w14:textId="20F61D60" w:rsidR="00163847" w:rsidRPr="00163847" w:rsidRDefault="00BE0DE7" w:rsidP="00163847">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B1FEA">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="006B1FEA">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>41</w:t>
+      </w:r>
+      <w:r w:rsidR="00163847" w:rsidRPr="006B1FEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B1FEA">
+      <w:r w:rsidR="00163847" w:rsidRPr="006B1FEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>ateliers technologiques et centres équestres ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B1FEA" w:rsidRPr="006B1FEA" w:rsidRDefault="006B1FEA" w:rsidP="006B1FEA">
+    <w:p w14:paraId="20FAFF80" w14:textId="71DC26AE" w:rsidR="006B1FEA" w:rsidRPr="006B1FEA" w:rsidRDefault="006B1FEA" w:rsidP="006B1FEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B1FEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">17 </w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0DE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="006B1FEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B1FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">écoles d’enseignement supérieur agricole : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B1FEA" w:rsidRPr="006B1FEA" w:rsidRDefault="006B1FEA" w:rsidP="006B1FEA">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="27382E38" w14:textId="77777777" w:rsidR="00163847" w:rsidRPr="006B1FEA" w:rsidRDefault="00163847" w:rsidP="00163847">
+      <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:eastAsia="fr-FR"/>
-[...7 lines deleted...]
-        <w:t>10 établissements publics d’enseignement supérieur agronomique, vétérinaire, de paysage et de formation des enseignants de l'enseignement agricole ;</w:t>
+          <w:b/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00163847">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Des établissements sur tout le territoire</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B1FEA" w:rsidRPr="006B1FEA" w:rsidRDefault="006B1FEA" w:rsidP="006B1FEA">
-[...73 lines deleted...]
-    <w:p w:rsidR="006B1FEA" w:rsidRPr="006B1FEA" w:rsidRDefault="006B1FEA" w:rsidP="006B1FEA">
+    <w:p w14:paraId="3151D683" w14:textId="3C97F8EC" w:rsidR="006B1FEA" w:rsidRPr="006B1FEA" w:rsidRDefault="006A05F1" w:rsidP="006B1FEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B1FEA">
-[...64 lines deleted...]
-        <w:t xml:space="preserve"> au BTSA ;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>219 000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> élèves, étudiants et apprentis</w:t>
+      </w:r>
+      <w:r w:rsidR="006B1FEA" w:rsidRPr="006B1FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B1FEA" w:rsidRPr="006B1FEA" w:rsidRDefault="00003F32" w:rsidP="006B1FEA">
+    <w:p w14:paraId="2B9F33F6" w14:textId="55F143F2" w:rsidR="006B1FEA" w:rsidRPr="006B1FEA" w:rsidRDefault="00003F32" w:rsidP="006B1FEA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>45</w:t>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="006A05F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="006B1FEA" w:rsidRPr="006B1FEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> 000</w:t>
       </w:r>
       <w:r w:rsidR="006B1FEA" w:rsidRPr="006B1FEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> apprentis du niveau CAPA au BTSA ; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B1FEA" w:rsidRDefault="00003F32" w:rsidP="006B1FEA">
+    <w:p w14:paraId="220E6BF3" w14:textId="77777777" w:rsidR="00163847" w:rsidRPr="006B1FEA" w:rsidRDefault="00003F32" w:rsidP="00163847">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>17</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>44</w:t>
+      </w:r>
+      <w:r w:rsidR="00163847" w:rsidRPr="006B1FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidR="00163847" w:rsidRPr="006B1FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de filles, </w:t>
+      </w:r>
+      <w:r w:rsidR="00163847" w:rsidRPr="006B1FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>0</w:t>
-[...22 lines deleted...]
-        <w:t> ;</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00163847" w:rsidRPr="006B1FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r w:rsidR="00163847" w:rsidRPr="006B1FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de garçons ;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00651940" w:rsidRPr="00651940" w:rsidRDefault="00651940" w:rsidP="00651940">
-[...73 lines deleted...]
-    <w:p w:rsidR="00163847" w:rsidRPr="006B1FEA" w:rsidRDefault="00003F32" w:rsidP="00163847">
+    <w:p w14:paraId="1E500991" w14:textId="1E895430" w:rsidR="00003F32" w:rsidRPr="00003F32" w:rsidRDefault="00003F32" w:rsidP="00003F32">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:eastAsia="fr-FR"/>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> de garçons ;</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00003F32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Taux de réussite aux examens (en </w:t>
+      </w:r>
+      <w:r w:rsidR="006A05F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>février 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003F32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>) :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00003F32" w:rsidRPr="00003F32" w:rsidRDefault="00003F32" w:rsidP="00003F32">
-[...23 lines deleted...]
-    <w:p w:rsidR="006B1FEA" w:rsidRPr="00003F32" w:rsidRDefault="00003F32" w:rsidP="00003F32">
+    <w:p w14:paraId="7F8BD3AB" w14:textId="4458419C" w:rsidR="006B1FEA" w:rsidRPr="00003F32" w:rsidRDefault="00003F32" w:rsidP="00003F32">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="1416"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00003F32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">CAP agricole : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
@@ -899,363 +654,326 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00003F32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>BAC Techno :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 97%</w:t>
+        <w:t xml:space="preserve"> 9</w:t>
+      </w:r>
+      <w:r w:rsidR="006A05F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00003F32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>BAC Général :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 97%</w:t>
+        <w:t xml:space="preserve"> 9</w:t>
+      </w:r>
+      <w:r w:rsidR="006A05F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00003F32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>BAC Pro :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 88%</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A05F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
+        <w:t>%</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00003F32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>BTSA :</w:t>
       </w:r>
       <w:r w:rsidRPr="00003F32">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 77%</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A05F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>81</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003F32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>%</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B1FEA" w:rsidRPr="006B1FEA" w:rsidRDefault="006B1FEA" w:rsidP="006B1FEA">
+    <w:p w14:paraId="29FF3950" w14:textId="163AE665" w:rsidR="006A05F1" w:rsidRPr="006A05F1" w:rsidRDefault="006A05F1" w:rsidP="006B1FEA">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...9 lines deleted...]
-        <w:t>Taux d’insertion professionnelle :</w:t>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le saviez-vous : l’enseignement agricole forme à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A05F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>plus de 200 métiers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B1FEA" w:rsidRPr="006B1FEA" w:rsidRDefault="006B1FEA" w:rsidP="006B1FEA">
-[...116 lines deleted...]
-    <w:p w:rsidR="00311CC1" w:rsidRPr="00003F32" w:rsidRDefault="00163847" w:rsidP="00621943">
+    <w:p w14:paraId="7226A13E" w14:textId="77777777" w:rsidR="00311CC1" w:rsidRPr="00003F32" w:rsidRDefault="00163847" w:rsidP="00621943">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00621943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Retrouvez les formations et les métiers de l’enseignement agricole sur : </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidR="00621943" w:rsidRPr="00314A1A">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:iCs/>
             <w:lang w:eastAsia="fr-FR"/>
           </w:rPr>
           <w:t>laventureduvivant.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00621943" w:rsidRPr="00621943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00311CC1" w:rsidRPr="00003F32" w:rsidSect="003410FC">
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1537251C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BA5E57C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -1672,119 +1390,123 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B1FEA"/>
     <w:rsid w:val="00003F32"/>
     <w:rsid w:val="00163847"/>
     <w:rsid w:val="00190884"/>
     <w:rsid w:val="00311CC1"/>
     <w:rsid w:val="00314A1A"/>
     <w:rsid w:val="003410FC"/>
     <w:rsid w:val="00621943"/>
     <w:rsid w:val="00651940"/>
+    <w:rsid w:val="006A05F1"/>
     <w:rsid w:val="006B1FEA"/>
+    <w:rsid w:val="00BE0DE7"/>
+    <w:rsid w:val="00C56A4B"/>
     <w:rsid w:val="00C85F79"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1A5B9E49"/>
+  <w14:docId w14:val="065AB1B7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E2E9804B-ED48-D545-8952-B4C1F154BC81}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1846,98 +1568,94 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -2112,50 +1830,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Titre4Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006B1FEA"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
@@ -2238,51 +1961,51 @@
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00314A1A"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00651940"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="519394999">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="643316411">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -2628,72 +2351,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>260</Words>
-  <Characters>1431</Characters>
+  <Words>160</Words>
+  <Characters>886</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1688</CharactersWithSpaces>
+  <CharactersWithSpaces>1044</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>pauline</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>