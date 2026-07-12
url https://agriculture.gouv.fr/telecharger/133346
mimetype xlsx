--- v0 (2025-10-08)
+++ v1 (2026-07-12)
@@ -1,97 +1,122 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\SCPE\sdc\bq\6 - Mentions valorisantes\Certification environnementale\TEXTES_REGLEMENTATION_CE\Plans_contrôle et grilles\Outils_calculs_bilan_azote\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8180A0E9-0900-4179-AF83-4EB47C9A82C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="2370" windowHeight="0" activeTab="1"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Suivi modifs" sheetId="13" r:id="rId1"/>
     <sheet name="Bilan apparent" sheetId="2" r:id="rId2"/>
     <sheet name="E1" sheetId="4" r:id="rId3"/>
     <sheet name="E2" sheetId="9" r:id="rId4"/>
     <sheet name="E3" sheetId="5" r:id="rId5"/>
     <sheet name="E4" sheetId="6" r:id="rId6"/>
     <sheet name="S1" sheetId="10" r:id="rId7"/>
     <sheet name="S2" sheetId="7" r:id="rId8"/>
     <sheet name="S3" sheetId="11" r:id="rId9"/>
     <sheet name="S4" sheetId="12" r:id="rId10"/>
     <sheet name="mdp" sheetId="8" state="hidden" r:id="rId11"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H150" i="7" l="1"/>
+  <c r="H209" i="7" l="1"/>
+  <c r="H155" i="7"/>
+  <c r="H154" i="7"/>
+  <c r="H153" i="7"/>
+  <c r="H149" i="7"/>
+  <c r="H148" i="7"/>
+  <c r="H185" i="7" l="1"/>
+  <c r="H179" i="7"/>
+  <c r="H176" i="7"/>
+  <c r="H175" i="7"/>
+  <c r="H174" i="7"/>
+  <c r="H169" i="7"/>
+  <c r="H170" i="7"/>
+  <c r="H65" i="7"/>
+  <c r="H66" i="7"/>
+  <c r="H156" i="7" l="1"/>
   <c r="F6" i="11" l="1"/>
   <c r="F7" i="11"/>
   <c r="F8" i="11"/>
   <c r="F9" i="11"/>
   <c r="F10" i="11"/>
   <c r="F11" i="11"/>
   <c r="F12" i="11"/>
   <c r="F13" i="11"/>
   <c r="F14" i="11"/>
   <c r="F15" i="11"/>
   <c r="F16" i="11"/>
   <c r="F17" i="11"/>
   <c r="F18" i="11"/>
   <c r="F19" i="11"/>
   <c r="F20" i="11"/>
   <c r="F21" i="11"/>
   <c r="F22" i="11"/>
   <c r="F23" i="11"/>
   <c r="F24" i="11"/>
   <c r="F25" i="11"/>
   <c r="F26" i="11"/>
   <c r="F27" i="11"/>
   <c r="F28" i="11"/>
   <c r="F29" i="11"/>
   <c r="F30" i="11"/>
@@ -148,73 +173,73 @@
   <c r="F29" i="5"/>
   <c r="F28" i="5"/>
   <c r="F27" i="5"/>
   <c r="F26" i="5"/>
   <c r="F25" i="5"/>
   <c r="F24" i="5"/>
   <c r="F23" i="5"/>
   <c r="F22" i="5"/>
   <c r="F21" i="5"/>
   <c r="F20" i="5"/>
   <c r="F19" i="5"/>
   <c r="F18" i="5"/>
   <c r="F17" i="5"/>
   <c r="F16" i="5"/>
   <c r="F15" i="5"/>
   <c r="F14" i="5"/>
   <c r="F13" i="5"/>
   <c r="F12" i="5"/>
   <c r="F11" i="5"/>
   <c r="F10" i="5"/>
   <c r="F9" i="5"/>
   <c r="F8" i="5"/>
   <c r="F7" i="5"/>
   <c r="F6" i="5"/>
   <c r="F5" i="5"/>
+  <c r="H235" i="7"/>
+  <c r="H234" i="7"/>
+  <c r="H233" i="7"/>
+  <c r="H232" i="7"/>
+  <c r="H231" i="7"/>
+  <c r="H230" i="7"/>
+  <c r="H229" i="7"/>
+  <c r="H228" i="7"/>
+  <c r="H227" i="7"/>
+  <c r="H226" i="7"/>
+  <c r="H225" i="7"/>
+  <c r="H224" i="7"/>
   <c r="H223" i="7"/>
   <c r="H222" i="7"/>
   <c r="H221" i="7"/>
   <c r="H220" i="7"/>
   <c r="H219" i="7"/>
   <c r="H218" i="7"/>
   <c r="H217" i="7"/>
   <c r="H216" i="7"/>
   <c r="H215" i="7"/>
   <c r="H214" i="7"/>
-  <c r="H213" i="7"/>
-[...11 lines deleted...]
-  <c r="H225" i="7" s="1"/>
+  <c r="H147" i="7"/>
   <c r="H146" i="7"/>
   <c r="H145" i="7"/>
   <c r="H144" i="7"/>
   <c r="H143" i="7"/>
   <c r="H142" i="7"/>
   <c r="H141" i="7"/>
   <c r="H140" i="7"/>
   <c r="H139" i="7"/>
   <c r="H138" i="7"/>
   <c r="H137" i="7"/>
   <c r="H136" i="7"/>
   <c r="H135" i="7"/>
   <c r="H134" i="7"/>
   <c r="H133" i="7"/>
   <c r="H132" i="7"/>
   <c r="H131" i="7"/>
   <c r="H130" i="7"/>
   <c r="H129" i="7"/>
   <c r="H128" i="7"/>
   <c r="H127" i="7"/>
   <c r="H126" i="7"/>
   <c r="H125" i="7"/>
   <c r="H124" i="7"/>
   <c r="H123" i="7"/>
   <c r="H122" i="7"/>
@@ -241,135 +266,132 @@
   <c r="H101" i="7"/>
   <c r="H100" i="7"/>
   <c r="H99" i="7"/>
   <c r="H98" i="7"/>
   <c r="H97" i="7"/>
   <c r="H96" i="7"/>
   <c r="H95" i="7"/>
   <c r="H94" i="7"/>
   <c r="H93" i="7"/>
   <c r="H92" i="7"/>
   <c r="H91" i="7"/>
   <c r="H90" i="7"/>
   <c r="H89" i="7"/>
   <c r="H88" i="7"/>
   <c r="H87" i="7"/>
   <c r="H86" i="7"/>
   <c r="H85" i="7"/>
   <c r="H84" i="7"/>
   <c r="H83" i="7"/>
   <c r="H82" i="7"/>
   <c r="H81" i="7"/>
   <c r="H80" i="7"/>
   <c r="H79" i="7"/>
   <c r="H78" i="7"/>
   <c r="H77" i="7"/>
-  <c r="H76" i="7"/>
   <c r="H56" i="7"/>
-  <c r="H73" i="7"/>
+  <c r="H74" i="7"/>
+  <c r="H72" i="7"/>
   <c r="H71" i="7"/>
   <c r="H70" i="7"/>
   <c r="H69" i="7"/>
   <c r="H68" i="7"/>
   <c r="H67" i="7"/>
-  <c r="H66" i="7"/>
-[...1 lines deleted...]
-  <c r="H197" i="7" s="1"/>
   <c r="H62" i="7"/>
   <c r="H61" i="7"/>
   <c r="H59" i="7"/>
   <c r="H58" i="7"/>
   <c r="H57" i="7"/>
   <c r="H53" i="7"/>
   <c r="H52" i="7"/>
   <c r="H51" i="7"/>
   <c r="H49" i="7"/>
   <c r="H48" i="7"/>
   <c r="H47" i="7"/>
   <c r="H46" i="7"/>
   <c r="H45" i="7"/>
   <c r="H44" i="7"/>
   <c r="H43" i="7"/>
   <c r="H40" i="7"/>
   <c r="H39" i="7"/>
   <c r="H38" i="7"/>
   <c r="H37" i="7"/>
   <c r="H36" i="7"/>
   <c r="H35" i="7"/>
   <c r="H34" i="7"/>
   <c r="H33" i="7"/>
   <c r="H32" i="7"/>
   <c r="H31" i="7"/>
   <c r="H29" i="7"/>
   <c r="H28" i="7"/>
   <c r="H27" i="7"/>
   <c r="H26" i="7"/>
   <c r="H25" i="7"/>
   <c r="H24" i="7"/>
   <c r="H23" i="7"/>
   <c r="H22" i="7"/>
   <c r="H21" i="7"/>
   <c r="H20" i="7"/>
   <c r="H19" i="7"/>
   <c r="H18" i="7"/>
   <c r="H17" i="7"/>
   <c r="H16" i="7"/>
   <c r="H15" i="7"/>
   <c r="H14" i="7"/>
   <c r="H13" i="7"/>
   <c r="H12" i="7"/>
   <c r="H11" i="7"/>
   <c r="H10" i="7"/>
   <c r="H9" i="7"/>
   <c r="H8" i="7"/>
   <c r="F34" i="9"/>
-  <c r="H163" i="7" l="1"/>
+  <c r="H237" i="7" l="1"/>
+  <c r="H189" i="7"/>
+  <c r="H188" i="7"/>
+  <c r="H187" i="7"/>
+  <c r="H186" i="7"/>
+  <c r="H184" i="7"/>
+  <c r="H183" i="7"/>
+  <c r="H182" i="7"/>
+  <c r="H181" i="7"/>
+  <c r="H180" i="7"/>
+  <c r="H178" i="7"/>
   <c r="H177" i="7"/>
-  <c r="H176" i="7"/>
-[...1 lines deleted...]
-  <c r="H174" i="7"/>
   <c r="H173" i="7"/>
   <c r="H172" i="7"/>
   <c r="H171" i="7"/>
-  <c r="H170" i="7"/>
-[...2 lines deleted...]
-  <c r="H167" i="7"/>
   <c r="H166" i="7"/>
   <c r="H165" i="7"/>
   <c r="H164" i="7"/>
+  <c r="H159" i="7"/>
+  <c r="H161" i="7"/>
   <c r="H160" i="7"/>
-  <c r="H159" i="7"/>
-[...8 lines deleted...]
-  <c r="H235" i="7" l="1"/>
+  <c r="H243" i="7" l="1"/>
+  <c r="H244" i="7"/>
+  <c r="H245" i="7"/>
+  <c r="H242" i="7"/>
+  <c r="H247" i="7" l="1"/>
   <c r="F55" i="9"/>
   <c r="F72" i="9"/>
   <c r="F56" i="9"/>
   <c r="F57" i="9"/>
   <c r="F58" i="9"/>
   <c r="F59" i="9"/>
   <c r="F60" i="9"/>
   <c r="F61" i="9"/>
   <c r="F62" i="9"/>
   <c r="F63" i="9"/>
   <c r="F64" i="9"/>
   <c r="F65" i="9"/>
   <c r="F66" i="9"/>
   <c r="F67" i="9"/>
   <c r="F68" i="9"/>
   <c r="F69" i="9"/>
   <c r="F70" i="9"/>
   <c r="F71" i="9"/>
   <c r="F73" i="9"/>
   <c r="F74" i="9"/>
   <c r="F75" i="9"/>
   <c r="F99" i="9"/>
   <c r="F213" i="9"/>
   <c r="F212" i="9"/>
   <c r="F211" i="9"/>
@@ -505,166 +527,166 @@
   <c r="F80" i="9"/>
   <c r="F79" i="9"/>
   <c r="F78" i="9"/>
   <c r="F77" i="9"/>
   <c r="F76" i="9"/>
   <c r="F38" i="9" l="1"/>
   <c r="F39" i="9"/>
   <c r="F40" i="9"/>
   <c r="F41" i="9"/>
   <c r="F42" i="9"/>
   <c r="F43" i="9"/>
   <c r="F44" i="9"/>
   <c r="F45" i="9"/>
   <c r="F46" i="9"/>
   <c r="F47" i="9"/>
   <c r="F48" i="9"/>
   <c r="F49" i="9"/>
   <c r="F50" i="9"/>
   <c r="F51" i="9"/>
   <c r="F52" i="9"/>
   <c r="F53" i="9"/>
   <c r="F54" i="9"/>
   <c r="F35" i="9"/>
   <c r="F36" i="9"/>
   <c r="F37" i="9"/>
-  <c r="F14" i="12" l="1"/>
-  <c r="F11" i="12"/>
+  <c r="F11" i="12" l="1"/>
   <c r="F74" i="12"/>
   <c r="F15" i="10" l="1"/>
   <c r="F14" i="10"/>
   <c r="F13" i="10"/>
   <c r="F12" i="10"/>
   <c r="F11" i="10"/>
   <c r="F10" i="10"/>
   <c r="F9" i="10"/>
   <c r="F8" i="10"/>
   <c r="F7" i="10"/>
   <c r="F6" i="10"/>
-  <c r="F17" i="6"/>
   <c r="F15" i="6"/>
   <c r="F14" i="6"/>
   <c r="F13" i="6"/>
+  <c r="F17" i="6" s="1"/>
   <c r="F12" i="6"/>
   <c r="F11" i="6"/>
   <c r="F10" i="6"/>
   <c r="F9" i="6"/>
   <c r="F8" i="6"/>
   <c r="F7" i="6"/>
   <c r="F6" i="6"/>
   <c r="F88" i="4" l="1"/>
   <c r="F87" i="4"/>
   <c r="F86" i="4"/>
   <c r="F85" i="4"/>
   <c r="F84" i="4"/>
   <c r="F83" i="4"/>
   <c r="F82" i="4"/>
   <c r="F81" i="4"/>
   <c r="F80" i="4"/>
   <c r="F79" i="4"/>
   <c r="F15" i="4"/>
   <c r="F14" i="4"/>
   <c r="F13" i="4"/>
   <c r="F12" i="4"/>
   <c r="F11" i="4"/>
   <c r="F10" i="4"/>
   <c r="F9" i="4"/>
   <c r="F8" i="4"/>
   <c r="F7" i="4"/>
   <c r="F6" i="4"/>
   <c r="F8" i="12" l="1"/>
   <c r="F9" i="12"/>
   <c r="F10" i="12"/>
   <c r="F12" i="12"/>
   <c r="F7" i="12"/>
-  <c r="H195" i="7" l="1"/>
+  <c r="F14" i="12" l="1"/>
+  <c r="H207" i="7"/>
+  <c r="H206" i="7"/>
+  <c r="H205" i="7"/>
+  <c r="H204" i="7"/>
+  <c r="H203" i="7"/>
+  <c r="H202" i="7"/>
+  <c r="H201" i="7"/>
+  <c r="H200" i="7"/>
+  <c r="H199" i="7"/>
+  <c r="H198" i="7"/>
+  <c r="H197" i="7"/>
+  <c r="H196" i="7"/>
+  <c r="H195" i="7"/>
   <c r="H194" i="7"/>
   <c r="H193" i="7"/>
   <c r="H192" i="7"/>
-  <c r="H191" i="7"/>
-[...11 lines deleted...]
-  <c r="H149" i="7"/>
+  <c r="H152" i="7"/>
   <c r="F70" i="12" l="1"/>
-  <c r="F77" i="12" s="1"/>
   <c r="F71" i="12"/>
   <c r="F72" i="12"/>
   <c r="F73" i="12"/>
   <c r="F75" i="12"/>
   <c r="F69" i="12"/>
   <c r="F21" i="12"/>
   <c r="F22" i="12"/>
   <c r="F23" i="12"/>
   <c r="F24" i="12"/>
   <c r="F25" i="12"/>
   <c r="F26" i="12"/>
   <c r="F27" i="12"/>
   <c r="F28" i="12"/>
   <c r="F29" i="12"/>
   <c r="F30" i="12"/>
   <c r="F31" i="12"/>
   <c r="F32" i="12"/>
   <c r="F33" i="12"/>
   <c r="F34" i="12"/>
   <c r="F35" i="12"/>
   <c r="F36" i="12"/>
   <c r="F37" i="12"/>
   <c r="F38" i="12"/>
   <c r="F39" i="12"/>
   <c r="F40" i="12"/>
   <c r="F41" i="12"/>
   <c r="F42" i="12"/>
   <c r="F43" i="12"/>
   <c r="F44" i="12"/>
   <c r="F45" i="12"/>
   <c r="F46" i="12"/>
   <c r="F47" i="12"/>
   <c r="F48" i="12"/>
   <c r="F49" i="12"/>
   <c r="F50" i="12"/>
   <c r="F51" i="12"/>
   <c r="F52" i="12"/>
   <c r="F53" i="12"/>
   <c r="F54" i="12"/>
   <c r="F55" i="12"/>
   <c r="F56" i="12"/>
   <c r="F57" i="12"/>
   <c r="F58" i="12"/>
   <c r="F59" i="12"/>
   <c r="F60" i="12"/>
   <c r="F61" i="12"/>
   <c r="F20" i="12"/>
-  <c r="F63" i="12" l="1"/>
+  <c r="F77" i="12" l="1"/>
+  <c r="F63" i="12"/>
   <c r="F56" i="11"/>
   <c r="E41" i="2" s="1"/>
   <c r="F65" i="10"/>
   <c r="F64" i="10"/>
   <c r="F63" i="10"/>
   <c r="F62" i="10"/>
   <c r="F61" i="10"/>
   <c r="F60" i="10"/>
   <c r="F59" i="10"/>
   <c r="F58" i="10"/>
   <c r="F57" i="10"/>
   <c r="F56" i="10"/>
   <c r="F55" i="10"/>
   <c r="F54" i="10"/>
   <c r="F53" i="10"/>
   <c r="F52" i="10"/>
   <c r="F51" i="10"/>
   <c r="F50" i="10"/>
   <c r="F49" i="10"/>
   <c r="F48" i="10"/>
   <c r="F47" i="10"/>
   <c r="F46" i="10"/>
   <c r="F45" i="10"/>
   <c r="F44" i="10"/>
   <c r="F43" i="10"/>
@@ -688,233 +710,233 @@
   <c r="F25" i="10"/>
   <c r="F24" i="10"/>
   <c r="F23" i="10"/>
   <c r="F22" i="10"/>
   <c r="F21" i="10"/>
   <c r="F20" i="10"/>
   <c r="F19" i="10"/>
   <c r="F67" i="10" l="1"/>
   <c r="E39" i="2" s="1"/>
   <c r="F80" i="12"/>
   <c r="E42" i="2" s="1"/>
   <c r="F216" i="9" l="1"/>
   <c r="C35" i="2" s="1"/>
   <c r="F56" i="5"/>
   <c r="C36" i="2" s="1"/>
   <c r="F75" i="4" l="1"/>
   <c r="F74" i="4"/>
   <c r="F73" i="4"/>
   <c r="F72" i="4"/>
   <c r="F71" i="4"/>
   <c r="F70" i="4"/>
   <c r="F69" i="4"/>
   <c r="F68" i="4"/>
   <c r="F67" i="4"/>
   <c r="F66" i="4"/>
-  <c r="H237" i="7" l="1"/>
+  <c r="H249" i="7" l="1"/>
   <c r="E40" i="2" s="1"/>
   <c r="F20" i="4" l="1"/>
   <c r="F21" i="4"/>
   <c r="F22" i="4"/>
   <c r="F23" i="4"/>
   <c r="F24" i="4"/>
-  <c r="F90" i="4" s="1"/>
   <c r="F25" i="4"/>
   <c r="F26" i="4"/>
   <c r="F27" i="4"/>
   <c r="F28" i="4"/>
   <c r="F29" i="4"/>
   <c r="F30" i="4"/>
   <c r="F31" i="4"/>
   <c r="F32" i="4"/>
   <c r="F33" i="4"/>
   <c r="F34" i="4"/>
   <c r="F35" i="4"/>
   <c r="F36" i="4"/>
   <c r="F37" i="4"/>
   <c r="F38" i="4"/>
   <c r="F39" i="4"/>
   <c r="F40" i="4"/>
   <c r="F41" i="4"/>
   <c r="F42" i="4"/>
   <c r="F43" i="4"/>
   <c r="F44" i="4"/>
   <c r="F45" i="4"/>
   <c r="F46" i="4"/>
   <c r="F47" i="4"/>
   <c r="F48" i="4"/>
   <c r="F49" i="4"/>
   <c r="F50" i="4"/>
   <c r="F51" i="4"/>
   <c r="F52" i="4"/>
   <c r="F53" i="4"/>
   <c r="F54" i="4"/>
   <c r="F55" i="4"/>
   <c r="F56" i="4"/>
   <c r="F57" i="4"/>
   <c r="F58" i="4"/>
   <c r="F59" i="4"/>
   <c r="F60" i="4"/>
   <c r="F61" i="4"/>
   <c r="F62" i="4"/>
   <c r="F63" i="4"/>
   <c r="F64" i="4"/>
   <c r="F65" i="4"/>
   <c r="F19" i="4"/>
-  <c r="C46" i="2" l="1"/>
-  <c r="C34" i="2"/>
+  <c r="F90" i="4" l="1"/>
+  <c r="C34" i="2" s="1"/>
   <c r="C37" i="2" s="1"/>
   <c r="C43" i="2" s="1"/>
+  <c r="C46" i="2"/>
   <c r="C47" i="2" l="1"/>
   <c r="C53" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Myriam ENNIFAR</author>
   </authors>
   <commentList>
-    <comment ref="G89" authorId="0" shapeId="0">
+    <comment ref="G90" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0700-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Quantité d'azote par unité de masse de matière végétale à la teneur en MS de référence.
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="G90" authorId="0" shapeId="0">
+    <comment ref="G91" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0700-000002000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Quantité d'azote par unité de masse de matière végétale à la teneur en MS de référence.
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="G111" authorId="0" shapeId="0">
+    <comment ref="G112" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0700-000003000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Quantité d'azote par unité de masse de matière végétale à la teneur en MS de référence.
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="G116" authorId="0" shapeId="0">
+    <comment ref="G117" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0700-000004000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Quantité d'azote par unité de masse de matière végétale à la teneur en MS de référence.
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="G117" authorId="0" shapeId="0">
+    <comment ref="G118" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0700-000005000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Quantité d'azote par unité de masse de matière végétale à la teneur en MS de référence.
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="G143" authorId="0" shapeId="0">
+    <comment ref="G144" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0700-000006000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Quantité d'azote par unité de masse de matière végétale à la teneur en MS de référence.
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="G202" authorId="0" shapeId="0">
+    <comment ref="G214" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0700-000007000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Quantité d'azote par unité de masse de matière végétale à la teneur en MS de référence = 16 %.
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="G206" authorId="0" shapeId="0">
+    <comment ref="G218" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0700-000008000000}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Quantité d'azote par unité de masse de matière végétale à la teneur en MS de référence = 13 %.
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2023" uniqueCount="874">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2057" uniqueCount="892">
   <si>
     <t>Rappel du calcul</t>
   </si>
   <si>
     <t>Entrées</t>
   </si>
   <si>
     <t>Sorties</t>
   </si>
   <si>
     <t>+</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Algues de mer</t>
   </si>
   <si>
     <t>Boue Station épuration</t>
   </si>
   <si>
     <t>Compost à base de marc de raisin</t>
   </si>
   <si>
@@ -2395,61 +2417,50 @@
     <t>Millet</t>
   </si>
   <si>
     <t>Autres céréales</t>
   </si>
   <si>
     <t>Oléagineux</t>
   </si>
   <si>
     <t>Navette</t>
   </si>
   <si>
     <t>Autres oléagineux</t>
   </si>
   <si>
     <t>Protéagineux</t>
   </si>
   <si>
     <t>Fève, féverole</t>
   </si>
   <si>
     <t>Cultures industrielles</t>
   </si>
   <si>
     <t>Houblon</t>
-  </si>
-[...9 lines deleted...]
-    <t>Légumes de plein champ</t>
   </si>
   <si>
     <t>Ail</t>
   </si>
   <si>
     <t>Source complémentaire : SOeS, 2013 ; ANSES, 2013</t>
   </si>
   <si>
     <t>Bette</t>
   </si>
   <si>
     <t>Betterave maraichère</t>
   </si>
   <si>
     <t>Cardon</t>
   </si>
   <si>
     <t>Cerfeuil</t>
   </si>
   <si>
     <t>Champignon</t>
   </si>
   <si>
     <t>Chou de Bruxelles</t>
   </si>
@@ -3478,119 +3489,100 @@
       <t>(en kg)</t>
     </r>
   </si>
   <si>
     <t>Version</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Modifications apportées</t>
   </si>
   <si>
     <t>v1.00</t>
   </si>
   <si>
     <t>SUIVI DES MODIFICATIONS APPORTÉES AU FICHIER DE CALCUL DU BILAN AZOTÉ SELON LA MÉTHODE DU BILAN APPARENT</t>
   </si>
   <si>
     <t>v1.01</t>
   </si>
   <si>
     <t>v1.02</t>
   </si>
   <si>
-    <t>Source des besoin en azote : 
-[...2 lines deleted...]
-  <si>
     <t>Cassis</t>
   </si>
   <si>
     <t>Groseille / Myrtille</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Ordre de grandeur du potentiel de rendement</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 (t/ha)</t>
     </r>
   </si>
   <si>
     <t>4 à 15</t>
   </si>
   <si>
     <t>5 à 15</t>
   </si>
   <si>
     <t>5 à 20</t>
   </si>
   <si>
     <t>Stade</t>
   </si>
   <si>
     <t>Jeunes vergers</t>
   </si>
   <si>
     <t>Vergers de 1ère année</t>
   </si>
   <si>
     <t>Vergers de 2e année</t>
   </si>
   <si>
     <t>Vergers de 3e année - Entrée en production*</t>
   </si>
   <si>
-    <r>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">* Pour de jeunes vergers présentant un potentiel de rendement proche d’un verger adulte, se reporter aux données des vergers en production. Pour certaines espèces fruitières (amandiers, cerisiers…) ayant une entrée en production plus tardive, les besoins en 4e année sont identiques à ceux de la 3e année. </t>
   </si>
   <si>
     <t>Vergers en production</t>
   </si>
   <si>
     <t>Pommier</t>
   </si>
   <si>
     <t>à partir de la 3e feuille</t>
   </si>
   <si>
     <t>Pommier à cidre</t>
   </si>
   <si>
     <t>Poirier</t>
   </si>
   <si>
     <t>à partir de la 4e feuille</t>
   </si>
   <si>
     <t>Actinidia (kiwi)</t>
   </si>
   <si>
     <t>à partir de la 5e feuille</t>
@@ -3608,65 +3600,50 @@
     <t>Prunier</t>
   </si>
   <si>
     <t>Prune d'Ente</t>
   </si>
   <si>
     <t>Olivier</t>
   </si>
   <si>
     <t>Amandier</t>
   </si>
   <si>
     <t>Châtaignier</t>
   </si>
   <si>
     <t>à partir de la 7e feuille</t>
   </si>
   <si>
     <t>Noisetier</t>
   </si>
   <si>
     <t>à partir de la 6e feuille</t>
   </si>
   <si>
     <t>Noyer</t>
-  </si>
-[...13 lines deleted...]
-    </r>
   </si>
   <si>
     <t>30 à 100</t>
   </si>
   <si>
     <t>20 à 50</t>
   </si>
   <si>
     <t>20 à 80</t>
   </si>
   <si>
     <t>15 à 50</t>
   </si>
   <si>
     <t>8 à 25</t>
   </si>
   <si>
     <t>5 à 40</t>
   </si>
   <si>
     <t>5 à 25</t>
   </si>
   <si>
     <t>10 à 70</t>
   </si>
@@ -4030,87 +4007,50 @@
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> de l'organe exporté. Si celle-ci n'est pas connue, reporter par défaut la teneur en matière sèche de référence de la colonne E dans la colonne F. </t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Rendement moyen
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(t/ha)</t>
     </r>
   </si>
   <si>
-    <r>
-[...35 lines deleted...]
-  <si>
     <t xml:space="preserve">Quantité exportée
 </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Teneur en matière sèche (MS) de l'organe considéré
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(%)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Quantité N exporté 
 </t>
     </r>
     <r>
       <rPr>
@@ -4294,68 +4234,221 @@
   </si>
   <si>
     <t>Onglet S3 : correction des formules de calcul en colonne F</t>
   </si>
   <si>
     <t>v1.04</t>
   </si>
   <si>
     <t>Onglet S2, partie S2.1 : 
 - Correction des références de l'ail, la betterave maraichère et la citrouille
 - Suppression de la partie "Vignes" : les exportations pour la vigne sont dorénavant dans "Vergers en production"</t>
   </si>
   <si>
     <t>Raisin (de table/de cuve)</t>
   </si>
   <si>
     <t>v1.05</t>
   </si>
   <si>
     <t>Onglet S2, partie S2.1 : correction de la référence de la betterave sucrière / culture industrielle</t>
   </si>
   <si>
     <t>Ananas</t>
   </si>
   <si>
+    <t>v1.06</t>
+  </si>
+  <si>
+    <t>Onglet S2, partie S2.1 : ajout de la référence d'exportation d'azote pour l'ananas</t>
+  </si>
+  <si>
+    <t>v1.07</t>
+  </si>
+  <si>
+    <t>Canne à sucre</t>
+  </si>
+  <si>
+    <t>tige</t>
+  </si>
+  <si>
+    <t>Bananier</t>
+  </si>
+  <si>
+    <t>Citronnier</t>
+  </si>
+  <si>
+    <t>à partir de 4 ans</t>
+  </si>
+  <si>
+    <t>Oranger</t>
+  </si>
+  <si>
+    <t>Pamplemoussier</t>
+  </si>
+  <si>
+    <t>Avocatier</t>
+  </si>
+  <si>
+    <t>Manguier</t>
+  </si>
+  <si>
+    <t>Version v1.07</t>
+  </si>
+  <si>
+    <t>Légumes</t>
+  </si>
+  <si>
+    <t>Source des teneurs en MS et en azote : 
+publication du Comifer « Teneurs en N des organes végétaux récoltés » (2013)
+et dires d’experts (instituts techniques, instituts de recherche, interprofessions).
+Pour les légumes d'industrie : source Unilet
+Pour les légumes pour le marché "frais" : sources Chambre d'Agriculture de Bretagne, INRAE, CTIFL
+Pour le tabac : source Anitta
+Pour les tomates sous-abri : Teneur en azote approximée par la DGPE à partir de la Note Ctifl du 31 juillet 2012 : « Éléments de décision pour une fertilisation raisonnée en azote sur les cultures fruitières et légumières »</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Légumes </t>
+  </si>
+  <si>
+    <t>Tomate sous-abri</t>
+  </si>
+  <si>
+    <t>Fraise saison ex ELSANTA</t>
+  </si>
+  <si>
+    <t>Fraise précoce ex GARIGUETTE</t>
+  </si>
+  <si>
+    <t>Fraise remontante ex SELVA</t>
+  </si>
+  <si>
     <t>Source des teneurs en azote : 
 SOeS, 2013 ; ANSES, 2013
-Lacoeuilhe, 1974. Les résidus de culture de l'ananas. fruits, vol 29, n°7-8.</t>
-[...8 lines deleted...]
-    <t>Onglet S2, partie S2.1 : ajout de la référence d'exportation d'azote pour l'ananas</t>
+Lacoeuilhe, 1974. Les résidus de culture de l'ananas. fruits, vol 29, n°7-8.
+Pour les fraises : Teneur en azote approximée par la DGPE à partir de la Note Ctifl du 31 juillet 2012 : « Éléments de décision pour une fertilisation raisonnée en azote sur les cultures fruitières et légumières »</t>
+  </si>
+  <si>
+    <t>Source des teneurs en azote : 
+Note Ctifl du 31 juillet 2012 : "Eléments de décision pour une fertilisation raisonnée en azote sur les cultures fruitières et légumières"</t>
+  </si>
+  <si>
+    <t>Source des teneurs en azote : 
+Note Ctifl du 31 juillet 2012 : "Eléments de décision pour une fertilisation raisonnée en azote sur les cultures fruitières et légumières" et dires d’experts Cirad et COMIFER.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Teneurs en azote des fruits
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(kg N/t fruit)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Teneurs en azote des parties pérennes
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(kg N/ha)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Teneur en azote 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(kg N/ha)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Quantité azote exporté</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+(</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>en kg</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Onglet S2, partie S2.1 :
+- Correction du nommage des cellules d'en-tête pour les fruits et vergers
+- Ajout de références pour les cultures de canne à sucre, tomate sous-abri, fraises, banane, citron, orange, pamplemousse, avocat et mangue
+- Correction du calcul Total S2.1 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -4707,591 +4800,540 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="174">
+  <cellXfs count="152">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...39 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="14" fontId="19" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="19" fillId="8" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="11" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="11" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="11" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="16" fontId="4" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="16" fontId="4" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="17" fontId="4" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="17" fontId="4" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="17" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="17" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="11" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="4" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="1" fontId="10" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="10" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="10" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="2" fontId="10" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="10" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="10" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="6" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 6" xfId="2"/>
+    <cellStyle name="Normal 6" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>85165</xdr:colOff>
+      <xdr:colOff>266052</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>108561</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1351333</xdr:colOff>
+      <xdr:colOff>1170446</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>85860</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Image 2"/>
+        <xdr:cNvPr id="3" name="Image 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
-        <a:stretch>
-[...1 lines deleted...]
-        </a:stretch>
+        <a:srcRect/>
+        <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="85165" y="108561"/>
-          <a:ext cx="1658374" cy="929799"/>
+          <a:off x="266052" y="108561"/>
+          <a:ext cx="1296600" cy="929799"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -5557,19808 +5599,20175 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:C14"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:C15"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="10.7109375" style="121" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="11.42578125" style="121"/>
+    <col min="1" max="1" width="10.7109375" style="100" customWidth="1"/>
+    <col min="2" max="2" width="12.7109375" style="100" customWidth="1"/>
+    <col min="3" max="3" width="122.7109375" style="100" customWidth="1"/>
+    <col min="4" max="16384" width="11.42578125" style="100"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="126" t="s">
+      <c r="A1" s="105" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A3" s="140" t="s">
+        <v>770</v>
+      </c>
+      <c r="B3" s="140" t="s">
+        <v>771</v>
+      </c>
+      <c r="C3" s="140" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A4" s="101" t="s">
+        <v>773</v>
+      </c>
+      <c r="B4" s="102">
+        <v>44862</v>
+      </c>
+      <c r="C4" s="103"/>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A5" s="101" t="s">
+        <v>775</v>
+      </c>
+      <c r="B5" s="102">
+        <v>44928</v>
+      </c>
+      <c r="C5" s="104" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A6" s="141" t="s">
         <v>776</v>
       </c>
-    </row>
-[...27 lines deleted...]
-      <c r="C5" s="125" t="s">
+      <c r="B6" s="144">
+        <v>44945</v>
+      </c>
+      <c r="C6" s="104" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A7" s="142"/>
+      <c r="B7" s="145"/>
+      <c r="C7" s="104" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="142"/>
+      <c r="B8" s="145"/>
+      <c r="C8" s="104" t="s">
         <v>832</v>
       </c>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
-[...23 lines deleted...]
-    </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A9" s="163"/>
-[...2 lines deleted...]
-        <v>831</v>
+      <c r="A9" s="142"/>
+      <c r="B9" s="145"/>
+      <c r="C9" s="104" t="s">
+        <v>826</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A10" s="164"/>
-[...2 lines deleted...]
-        <v>851</v>
+      <c r="A10" s="143"/>
+      <c r="B10" s="146"/>
+      <c r="C10" s="104" t="s">
+        <v>845</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A11" s="122" t="s">
+      <c r="A11" s="101" t="s">
+        <v>856</v>
+      </c>
+      <c r="B11" s="102">
+        <v>44958</v>
+      </c>
+      <c r="C11" s="104" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="101" t="s">
+        <v>858</v>
+      </c>
+      <c r="B12" s="102">
+        <v>45016</v>
+      </c>
+      <c r="C12" s="104" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A13" s="101" t="s">
+        <v>861</v>
+      </c>
+      <c r="B13" s="102">
+        <v>45029</v>
+      </c>
+      <c r="C13" s="104" t="s">
         <v>862</v>
       </c>
-      <c r="B11" s="123">
-[...7 lines deleted...]
-      <c r="A12" s="122" t="s">
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A14" s="101" t="s">
         <v>864</v>
       </c>
-      <c r="B12" s="123">
-[...2 lines deleted...]
-      <c r="C12" s="125" t="s">
+      <c r="B14" s="102">
+        <v>45658</v>
+      </c>
+      <c r="C14" s="104" t="s">
         <v>865</v>
       </c>
     </row>
-    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
-[...18 lines deleted...]
-        <v>873</v>
+    <row r="15" spans="1:3" ht="51" x14ac:dyDescent="0.2">
+      <c r="A15" s="101" t="s">
+        <v>866</v>
+      </c>
+      <c r="B15" s="102">
+        <v>46196</v>
+      </c>
+      <c r="C15" s="104" t="s">
+        <v>891</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Sb351sCKml/s2XunHukmyt6uCu3ldQCbV7d6uzXJ432dn8jhEbKBOVvBfxf77ObwLeuODdcEWD8evGyfBxVc8Q==" saltValue="cVDfwn/wQRaXqEYEtuaMHQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="NuNX+cWqdnLVAvpHYTaYSN2O4uDma7yFYFZBs6RYmCs8wUMta3/aHLB7UJsiGwW5rMtWo56Gb7Q+8nwJ2OxyQA==" saltValue="k2wjz5AUYAi//LiOegw6Ww==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="A6:A10"/>
     <mergeCell ref="B6:B10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A2:P86"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="23.28515625" style="25" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="16384" width="11.42578125" style="25"/>
+    <col min="1" max="1" width="23.28515625" style="1" customWidth="1"/>
+    <col min="2" max="4" width="20.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="18.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="14.85546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="21.140625" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="22" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="24" t="s">
+      <c r="A2" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="20" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A4" s="88" t="s">
+      <c r="A4" s="67" t="s">
         <v>424</v>
       </c>
-      <c r="B4" s="89"/>
-[...5 lines deleted...]
-      <c r="H4" s="24" t="s">
+      <c r="B4" s="68"/>
+      <c r="C4" s="68"/>
+      <c r="D4" s="68"/>
+      <c r="E4" s="68"/>
+      <c r="F4" s="68"/>
+      <c r="G4" s="68"/>
+      <c r="H4" s="20" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A5" s="30"/>
-[...14 lines deleted...]
-      <c r="P5" s="30"/>
+      <c r="A5" s="10"/>
+      <c r="B5" s="10"/>
+      <c r="C5" s="10"/>
+      <c r="D5" s="10"/>
+      <c r="E5" s="10"/>
+      <c r="F5" s="10"/>
+      <c r="G5" s="10"/>
+      <c r="H5" s="10"/>
+      <c r="I5" s="10"/>
+      <c r="J5" s="10"/>
+      <c r="K5" s="10"/>
+      <c r="L5" s="10"/>
+      <c r="M5" s="10"/>
+      <c r="N5" s="10"/>
+      <c r="O5" s="10"/>
+      <c r="P5" s="10"/>
     </row>
     <row r="6" spans="1:16" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="27" t="s">
+      <c r="A6" s="17" t="s">
         <v>355</v>
       </c>
-      <c r="B6" s="27" t="s">
+      <c r="B6" s="17" t="s">
         <v>364</v>
       </c>
-      <c r="C6" s="29" t="s">
+      <c r="C6" s="7" t="s">
         <v>423</v>
       </c>
-      <c r="D6" s="29" t="s">
+      <c r="D6" s="7" t="s">
         <v>369</v>
       </c>
-      <c r="E6" s="91" t="s">
+      <c r="E6" s="70" t="s">
         <v>365</v>
       </c>
-      <c r="F6" s="29" t="s">
-[...3 lines deleted...]
-      <c r="H6" s="173" t="s">
+      <c r="F6" s="7" t="s">
+        <v>831</v>
+      </c>
+      <c r="G6" s="10"/>
+      <c r="H6" s="151" t="s">
         <v>425</v>
       </c>
-      <c r="I6" s="173"/>
-[...6 lines deleted...]
-      <c r="P6" s="113"/>
+      <c r="I6" s="151"/>
+      <c r="J6" s="151"/>
+      <c r="K6" s="151"/>
+      <c r="L6" s="92"/>
+      <c r="M6" s="92"/>
+      <c r="N6" s="92"/>
+      <c r="O6" s="92"/>
+      <c r="P6" s="92"/>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A7" s="94" t="s">
+      <c r="A7" s="73" t="s">
         <v>70</v>
       </c>
-      <c r="B7" s="94" t="s">
+      <c r="B7" s="73" t="s">
         <v>358</v>
       </c>
-      <c r="C7" s="135"/>
-[...1 lines deleted...]
-      <c r="E7" s="138">
+      <c r="C7" s="114"/>
+      <c r="D7" s="125"/>
+      <c r="E7" s="117">
         <v>6.06</v>
       </c>
-      <c r="F7" s="39">
+      <c r="F7" s="14">
         <f>C7/10^3*D7/E7</f>
         <v>0</v>
       </c>
-      <c r="G7" s="30"/>
-[...8 lines deleted...]
-      <c r="P7" s="30"/>
+      <c r="G7" s="10"/>
+      <c r="H7" s="60"/>
+      <c r="I7" s="10"/>
+      <c r="J7" s="10"/>
+      <c r="K7" s="10"/>
+      <c r="L7" s="10"/>
+      <c r="M7" s="10"/>
+      <c r="N7" s="10"/>
+      <c r="O7" s="10"/>
+      <c r="P7" s="10"/>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A8" s="94" t="s">
+      <c r="A8" s="73" t="s">
         <v>359</v>
       </c>
-      <c r="B8" s="94" t="s">
+      <c r="B8" s="73" t="s">
         <v>362</v>
       </c>
-      <c r="C8" s="135"/>
-[...1 lines deleted...]
-      <c r="E8" s="138">
+      <c r="C8" s="114"/>
+      <c r="D8" s="125"/>
+      <c r="E8" s="117">
         <v>5.74</v>
       </c>
-      <c r="F8" s="39">
+      <c r="F8" s="14">
         <f t="shared" ref="F8:F12" si="0">C8/10^3*D8/E8</f>
         <v>0</v>
       </c>
-      <c r="G8" s="30"/>
-[...8 lines deleted...]
-      <c r="P8" s="30"/>
+      <c r="G8" s="10"/>
+      <c r="H8" s="10"/>
+      <c r="I8" s="10"/>
+      <c r="J8" s="10"/>
+      <c r="K8" s="10"/>
+      <c r="L8" s="10"/>
+      <c r="M8" s="10"/>
+      <c r="N8" s="10"/>
+      <c r="O8" s="10"/>
+      <c r="P8" s="10"/>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A9" s="94" t="s">
+      <c r="A9" s="73" t="s">
         <v>57</v>
       </c>
-      <c r="B9" s="94" t="s">
+      <c r="B9" s="73" t="s">
         <v>361</v>
       </c>
-      <c r="C9" s="135"/>
-[...1 lines deleted...]
-      <c r="E9" s="138">
+      <c r="C9" s="114"/>
+      <c r="D9" s="125"/>
+      <c r="E9" s="117">
         <v>6.06</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G9" s="30"/>
-[...8 lines deleted...]
-      <c r="P9" s="30"/>
+      <c r="G9" s="10"/>
+      <c r="H9" s="10"/>
+      <c r="I9" s="10"/>
+      <c r="J9" s="10"/>
+      <c r="K9" s="10"/>
+      <c r="L9" s="10"/>
+      <c r="M9" s="10"/>
+      <c r="N9" s="10"/>
+      <c r="O9" s="10"/>
+      <c r="P9" s="10"/>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A10" s="94" t="s">
+      <c r="A10" s="73" t="s">
         <v>360</v>
       </c>
-      <c r="B10" s="119" t="s">
+      <c r="B10" s="98" t="s">
         <v>208</v>
       </c>
-      <c r="C10" s="135"/>
-[...1 lines deleted...]
-      <c r="E10" s="138">
+      <c r="C10" s="114"/>
+      <c r="D10" s="125"/>
+      <c r="E10" s="117">
         <v>5.74</v>
       </c>
-      <c r="F10" s="39">
+      <c r="F10" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G10" s="30"/>
-[...8 lines deleted...]
-      <c r="P10" s="30"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="10"/>
+      <c r="K10" s="10"/>
+      <c r="L10" s="10"/>
+      <c r="M10" s="10"/>
+      <c r="N10" s="10"/>
+      <c r="O10" s="10"/>
+      <c r="P10" s="10"/>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A11" s="94" t="s">
+      <c r="A11" s="73" t="s">
         <v>360</v>
       </c>
-      <c r="B11" s="119" t="s">
+      <c r="B11" s="98" t="s">
         <v>208</v>
       </c>
-      <c r="C11" s="135"/>
-[...1 lines deleted...]
-      <c r="E11" s="138">
+      <c r="C11" s="114"/>
+      <c r="D11" s="125"/>
+      <c r="E11" s="117">
         <v>5.74</v>
       </c>
-      <c r="F11" s="39">
+      <c r="F11" s="14">
         <f t="shared" ref="F11" si="1">C11/10^3*D11/E11</f>
         <v>0</v>
       </c>
-      <c r="G11" s="30"/>
-[...8 lines deleted...]
-      <c r="P11" s="30"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="10"/>
+      <c r="J11" s="10"/>
+      <c r="K11" s="10"/>
+      <c r="L11" s="10"/>
+      <c r="M11" s="10"/>
+      <c r="N11" s="10"/>
+      <c r="O11" s="10"/>
+      <c r="P11" s="10"/>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A12" s="94" t="s">
+      <c r="A12" s="73" t="s">
         <v>360</v>
       </c>
-      <c r="B12" s="119" t="s">
+      <c r="B12" s="98" t="s">
         <v>208</v>
       </c>
-      <c r="C12" s="135"/>
-[...1 lines deleted...]
-      <c r="E12" s="138">
+      <c r="C12" s="114"/>
+      <c r="D12" s="125"/>
+      <c r="E12" s="117">
         <v>5.74</v>
       </c>
-      <c r="F12" s="39">
+      <c r="F12" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G12" s="30"/>
-[...8 lines deleted...]
-      <c r="P12" s="30"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="10"/>
+      <c r="K12" s="10"/>
+      <c r="L12" s="10"/>
+      <c r="M12" s="10"/>
+      <c r="N12" s="10"/>
+      <c r="O12" s="10"/>
+      <c r="P12" s="10"/>
     </row>
     <row r="13" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="30"/>
-[...14 lines deleted...]
-      <c r="P13" s="30"/>
+      <c r="A13" s="10"/>
+      <c r="B13" s="10"/>
+      <c r="C13" s="10"/>
+      <c r="D13" s="10"/>
+      <c r="E13" s="10"/>
+      <c r="F13" s="66"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+      <c r="K13" s="10"/>
+      <c r="L13" s="10"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="10"/>
+      <c r="P13" s="10"/>
     </row>
     <row r="14" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="30"/>
-[...3 lines deleted...]
-      <c r="E14" s="82" t="s">
+      <c r="A14" s="10"/>
+      <c r="B14" s="10"/>
+      <c r="C14" s="10"/>
+      <c r="D14" s="10"/>
+      <c r="E14" s="13" t="s">
         <v>363</v>
       </c>
-      <c r="F14" s="108">
+      <c r="F14" s="87">
         <f>SUM(F7:F12)</f>
         <v>0</v>
       </c>
-      <c r="G14" s="30"/>
-[...8 lines deleted...]
-      <c r="P14" s="30"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+      <c r="K14" s="10"/>
+      <c r="L14" s="10"/>
+      <c r="M14" s="10"/>
+      <c r="N14" s="10"/>
+      <c r="O14" s="10"/>
+      <c r="P14" s="10"/>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A15" s="30"/>
-[...14 lines deleted...]
-      <c r="P15" s="30"/>
+      <c r="A15" s="10"/>
+      <c r="B15" s="10"/>
+      <c r="C15" s="10"/>
+      <c r="D15" s="10"/>
+      <c r="E15" s="10"/>
+      <c r="F15" s="10"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+      <c r="K15" s="10"/>
+      <c r="L15" s="10"/>
+      <c r="M15" s="10"/>
+      <c r="N15" s="10"/>
+      <c r="O15" s="10"/>
+      <c r="P15" s="10"/>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A16" s="30"/>
-[...14 lines deleted...]
-      <c r="P16" s="30"/>
+      <c r="A16" s="10"/>
+      <c r="B16" s="10"/>
+      <c r="C16" s="10"/>
+      <c r="D16" s="10"/>
+      <c r="E16" s="10"/>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10"/>
+      <c r="H16" s="10"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="10"/>
+      <c r="K16" s="10"/>
+      <c r="L16" s="10"/>
+      <c r="M16" s="10"/>
+      <c r="N16" s="10"/>
+      <c r="O16" s="10"/>
+      <c r="P16" s="10"/>
     </row>
     <row r="17" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A17" s="114" t="s">
+      <c r="A17" s="93" t="s">
         <v>366</v>
       </c>
-      <c r="B17" s="115"/>
-[...5 lines deleted...]
-      <c r="H17" s="24" t="s">
+      <c r="B17" s="94"/>
+      <c r="C17" s="94"/>
+      <c r="D17" s="94"/>
+      <c r="E17" s="94"/>
+      <c r="F17" s="94"/>
+      <c r="G17" s="94"/>
+      <c r="H17" s="20" t="s">
         <v>249</v>
       </c>
-      <c r="I17" s="30"/>
-[...6 lines deleted...]
-      <c r="P17" s="30"/>
+      <c r="I17" s="10"/>
+      <c r="J17" s="10"/>
+      <c r="K17" s="10"/>
+      <c r="L17" s="10"/>
+      <c r="M17" s="10"/>
+      <c r="N17" s="10"/>
+      <c r="O17" s="10"/>
+      <c r="P17" s="10"/>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A18" s="30"/>
-[...17 lines deleted...]
-      <c r="A19" s="27" t="s">
+      <c r="A18" s="10"/>
+      <c r="B18" s="10"/>
+      <c r="C18" s="10"/>
+      <c r="D18" s="10"/>
+      <c r="E18" s="10"/>
+      <c r="F18" s="10"/>
+      <c r="G18" s="10"/>
+      <c r="H18" s="10"/>
+      <c r="I18" s="10"/>
+      <c r="J18" s="10"/>
+      <c r="K18" s="10"/>
+      <c r="L18" s="10"/>
+      <c r="M18" s="10"/>
+      <c r="N18" s="10"/>
+      <c r="O18" s="10"/>
+      <c r="P18" s="10"/>
+    </row>
+    <row r="19" spans="1:16" s="96" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="17" t="s">
         <v>371</v>
       </c>
-      <c r="B19" s="27" t="s">
+      <c r="B19" s="17" t="s">
         <v>372</v>
       </c>
-      <c r="C19" s="29"/>
-      <c r="D19" s="29" t="s">
+      <c r="C19" s="7"/>
+      <c r="D19" s="7" t="s">
         <v>367</v>
       </c>
-      <c r="E19" s="91" t="s">
+      <c r="E19" s="70" t="s">
         <v>368</v>
       </c>
-      <c r="F19" s="29" t="s">
-[...3 lines deleted...]
-      <c r="H19" s="169" t="s">
+      <c r="F19" s="7" t="s">
+        <v>831</v>
+      </c>
+      <c r="G19" s="84"/>
+      <c r="H19" s="148" t="s">
         <v>420</v>
       </c>
-      <c r="I19" s="169"/>
-[...6 lines deleted...]
-      <c r="P19" s="116"/>
+      <c r="I19" s="148"/>
+      <c r="J19" s="148"/>
+      <c r="K19" s="148"/>
+      <c r="L19" s="148"/>
+      <c r="M19" s="148"/>
+      <c r="N19" s="148"/>
+      <c r="O19" s="148"/>
+      <c r="P19" s="95"/>
     </row>
     <row r="20" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A20" s="107" t="s">
+      <c r="A20" s="86" t="s">
         <v>370</v>
       </c>
-      <c r="B20" s="37" t="s">
+      <c r="B20" s="12" t="s">
         <v>373</v>
       </c>
-      <c r="C20" s="29"/>
-[...1 lines deleted...]
-      <c r="E20" s="141">
+      <c r="C20" s="7"/>
+      <c r="D20" s="114"/>
+      <c r="E20" s="120">
         <v>3.24</v>
       </c>
-      <c r="F20" s="39">
+      <c r="F20" s="14">
         <f>D20*E20/100*6.38</f>
         <v>0</v>
       </c>
-      <c r="G20" s="30"/>
-[...8 lines deleted...]
-      <c r="P20" s="30"/>
+      <c r="G20" s="10"/>
+      <c r="H20" s="10"/>
+      <c r="I20" s="10"/>
+      <c r="J20" s="10"/>
+      <c r="K20" s="10"/>
+      <c r="L20" s="10"/>
+      <c r="M20" s="10"/>
+      <c r="N20" s="10"/>
+      <c r="O20" s="10"/>
+      <c r="P20" s="10"/>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A21" s="107" t="s">
+      <c r="A21" s="86" t="s">
         <v>370</v>
       </c>
-      <c r="B21" s="37" t="s">
+      <c r="B21" s="12" t="s">
         <v>374</v>
       </c>
-      <c r="C21" s="29"/>
-[...1 lines deleted...]
-      <c r="E21" s="141">
+      <c r="C21" s="7"/>
+      <c r="D21" s="114"/>
+      <c r="E21" s="120">
         <v>3.28</v>
       </c>
-      <c r="F21" s="39">
+      <c r="F21" s="14">
         <f t="shared" ref="F21:F61" si="2">D21*E21/100*6.38</f>
         <v>0</v>
       </c>
-      <c r="G21" s="30"/>
-[...8 lines deleted...]
-      <c r="P21" s="30"/>
+      <c r="G21" s="10"/>
+      <c r="H21" s="10"/>
+      <c r="I21" s="10"/>
+      <c r="J21" s="10"/>
+      <c r="K21" s="10"/>
+      <c r="L21" s="10"/>
+      <c r="M21" s="10"/>
+      <c r="N21" s="10"/>
+      <c r="O21" s="10"/>
+      <c r="P21" s="10"/>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A22" s="107" t="s">
+      <c r="A22" s="86" t="s">
         <v>370</v>
       </c>
-      <c r="B22" s="37" t="s">
+      <c r="B22" s="12" t="s">
         <v>375</v>
       </c>
-      <c r="C22" s="29"/>
-[...1 lines deleted...]
-      <c r="E22" s="141">
+      <c r="C22" s="7"/>
+      <c r="D22" s="114"/>
+      <c r="E22" s="120">
         <v>3.26</v>
       </c>
-      <c r="F22" s="39">
+      <c r="F22" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G22" s="30"/>
-[...8 lines deleted...]
-      <c r="P22" s="30"/>
+      <c r="G22" s="10"/>
+      <c r="H22" s="10"/>
+      <c r="I22" s="10"/>
+      <c r="J22" s="10"/>
+      <c r="K22" s="10"/>
+      <c r="L22" s="10"/>
+      <c r="M22" s="10"/>
+      <c r="N22" s="10"/>
+      <c r="O22" s="10"/>
+      <c r="P22" s="10"/>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A23" s="107" t="s">
+      <c r="A23" s="86" t="s">
         <v>370</v>
       </c>
-      <c r="B23" s="37" t="s">
+      <c r="B23" s="12" t="s">
         <v>376</v>
       </c>
-      <c r="C23" s="29"/>
-[...1 lines deleted...]
-      <c r="E23" s="141">
+      <c r="C23" s="7"/>
+      <c r="D23" s="114"/>
+      <c r="E23" s="120">
         <v>2.98</v>
       </c>
-      <c r="F23" s="39">
+      <c r="F23" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G23" s="30"/>
-[...8 lines deleted...]
-      <c r="P23" s="30"/>
+      <c r="G23" s="10"/>
+      <c r="H23" s="10"/>
+      <c r="I23" s="10"/>
+      <c r="J23" s="10"/>
+      <c r="K23" s="10"/>
+      <c r="L23" s="10"/>
+      <c r="M23" s="10"/>
+      <c r="N23" s="10"/>
+      <c r="O23" s="10"/>
+      <c r="P23" s="10"/>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A24" s="107" t="s">
+      <c r="A24" s="86" t="s">
         <v>370</v>
       </c>
-      <c r="B24" s="37" t="s">
+      <c r="B24" s="12" t="s">
         <v>377</v>
       </c>
-      <c r="C24" s="29"/>
-[...1 lines deleted...]
-      <c r="E24" s="141">
+      <c r="C24" s="7"/>
+      <c r="D24" s="114"/>
+      <c r="E24" s="120">
         <v>1.9</v>
       </c>
-      <c r="F24" s="39">
+      <c r="F24" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G24" s="30"/>
-[...8 lines deleted...]
-      <c r="P24" s="30"/>
+      <c r="G24" s="10"/>
+      <c r="H24" s="10"/>
+      <c r="I24" s="10"/>
+      <c r="J24" s="10"/>
+      <c r="K24" s="10"/>
+      <c r="L24" s="10"/>
+      <c r="M24" s="10"/>
+      <c r="N24" s="10"/>
+      <c r="O24" s="10"/>
+      <c r="P24" s="10"/>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A25" s="37" t="s">
+      <c r="A25" s="12" t="s">
         <v>378</v>
       </c>
-      <c r="B25" s="37" t="s">
+      <c r="B25" s="12" t="s">
         <v>378</v>
       </c>
-      <c r="C25" s="29"/>
-[...1 lines deleted...]
-      <c r="E25" s="141">
+      <c r="C25" s="7"/>
+      <c r="D25" s="114"/>
+      <c r="E25" s="120">
         <v>7.5</v>
       </c>
-      <c r="F25" s="39">
+      <c r="F25" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G25" s="30"/>
-[...8 lines deleted...]
-      <c r="P25" s="30"/>
+      <c r="G25" s="10"/>
+      <c r="H25" s="10"/>
+      <c r="I25" s="10"/>
+      <c r="J25" s="10"/>
+      <c r="K25" s="10"/>
+      <c r="L25" s="10"/>
+      <c r="M25" s="10"/>
+      <c r="N25" s="10"/>
+      <c r="O25" s="10"/>
+      <c r="P25" s="10"/>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A26" s="107" t="s">
+      <c r="A26" s="86" t="s">
         <v>379</v>
       </c>
-      <c r="B26" s="37" t="s">
+      <c r="B26" s="12" t="s">
         <v>381</v>
       </c>
-      <c r="C26" s="29"/>
-[...1 lines deleted...]
-      <c r="E26" s="141">
+      <c r="C26" s="7"/>
+      <c r="D26" s="114"/>
+      <c r="E26" s="120">
         <v>3.2</v>
       </c>
-      <c r="F26" s="39">
+      <c r="F26" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G26" s="30"/>
-[...8 lines deleted...]
-      <c r="P26" s="30"/>
+      <c r="G26" s="10"/>
+      <c r="H26" s="10"/>
+      <c r="I26" s="10"/>
+      <c r="J26" s="10"/>
+      <c r="K26" s="10"/>
+      <c r="L26" s="10"/>
+      <c r="M26" s="10"/>
+      <c r="N26" s="10"/>
+      <c r="O26" s="10"/>
+      <c r="P26" s="10"/>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A27" s="107" t="s">
+      <c r="A27" s="86" t="s">
         <v>379</v>
       </c>
-      <c r="B27" s="37" t="s">
+      <c r="B27" s="12" t="s">
         <v>380</v>
       </c>
-      <c r="C27" s="29"/>
-[...1 lines deleted...]
-      <c r="E27" s="141">
+      <c r="C27" s="7"/>
+      <c r="D27" s="114"/>
+      <c r="E27" s="120">
         <v>2.4700000000000002</v>
       </c>
-      <c r="F27" s="39">
+      <c r="F27" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G27" s="30"/>
-[...8 lines deleted...]
-      <c r="P27" s="30"/>
+      <c r="G27" s="10"/>
+      <c r="H27" s="10"/>
+      <c r="I27" s="10"/>
+      <c r="J27" s="10"/>
+      <c r="K27" s="10"/>
+      <c r="L27" s="10"/>
+      <c r="M27" s="10"/>
+      <c r="N27" s="10"/>
+      <c r="O27" s="10"/>
+      <c r="P27" s="10"/>
     </row>
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A28" s="107" t="s">
+      <c r="A28" s="86" t="s">
         <v>379</v>
       </c>
-      <c r="B28" s="37" t="s">
+      <c r="B28" s="12" t="s">
         <v>382</v>
       </c>
-      <c r="C28" s="29"/>
-[...1 lines deleted...]
-      <c r="E28" s="141">
+      <c r="C28" s="7"/>
+      <c r="D28" s="114"/>
+      <c r="E28" s="120">
         <v>2.64</v>
       </c>
-      <c r="F28" s="39">
+      <c r="F28" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G28" s="30"/>
-[...8 lines deleted...]
-      <c r="P28" s="30"/>
+      <c r="G28" s="10"/>
+      <c r="H28" s="10"/>
+      <c r="I28" s="10"/>
+      <c r="J28" s="10"/>
+      <c r="K28" s="10"/>
+      <c r="L28" s="10"/>
+      <c r="M28" s="10"/>
+      <c r="N28" s="10"/>
+      <c r="O28" s="10"/>
+      <c r="P28" s="10"/>
     </row>
     <row r="29" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A29" s="107" t="s">
+      <c r="A29" s="86" t="s">
         <v>379</v>
       </c>
-      <c r="B29" s="37" t="s">
+      <c r="B29" s="12" t="s">
         <v>383</v>
       </c>
-      <c r="C29" s="29"/>
-[...1 lines deleted...]
-      <c r="E29" s="141">
+      <c r="C29" s="7"/>
+      <c r="D29" s="114"/>
+      <c r="E29" s="120">
         <v>2.11</v>
       </c>
-      <c r="F29" s="39">
+      <c r="F29" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G29" s="30"/>
-[...8 lines deleted...]
-      <c r="P29" s="30"/>
+      <c r="G29" s="10"/>
+      <c r="H29" s="10"/>
+      <c r="I29" s="10"/>
+      <c r="J29" s="10"/>
+      <c r="K29" s="10"/>
+      <c r="L29" s="10"/>
+      <c r="M29" s="10"/>
+      <c r="N29" s="10"/>
+      <c r="O29" s="10"/>
+      <c r="P29" s="10"/>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A30" s="107" t="s">
+      <c r="A30" s="86" t="s">
         <v>384</v>
       </c>
-      <c r="B30" s="37" t="s">
+      <c r="B30" s="12" t="s">
         <v>385</v>
       </c>
-      <c r="C30" s="29"/>
-[...1 lines deleted...]
-      <c r="E30" s="141">
+      <c r="C30" s="7"/>
+      <c r="D30" s="114"/>
+      <c r="E30" s="120">
         <v>4.0599999999999996</v>
       </c>
-      <c r="F30" s="39">
+      <c r="F30" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G30" s="30"/>
-[...8 lines deleted...]
-      <c r="P30" s="30"/>
+      <c r="G30" s="10"/>
+      <c r="H30" s="10"/>
+      <c r="I30" s="10"/>
+      <c r="J30" s="10"/>
+      <c r="K30" s="10"/>
+      <c r="L30" s="10"/>
+      <c r="M30" s="10"/>
+      <c r="N30" s="10"/>
+      <c r="O30" s="10"/>
+      <c r="P30" s="10"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A31" s="107" t="s">
+      <c r="A31" s="86" t="s">
         <v>384</v>
       </c>
-      <c r="B31" s="37" t="s">
+      <c r="B31" s="12" t="s">
         <v>386</v>
       </c>
-      <c r="C31" s="29"/>
-[...1 lines deleted...]
-      <c r="E31" s="141">
+      <c r="C31" s="7"/>
+      <c r="D31" s="114"/>
+      <c r="E31" s="120">
         <v>3.38</v>
       </c>
-      <c r="F31" s="39">
+      <c r="F31" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G31" s="30"/>
-[...8 lines deleted...]
-      <c r="P31" s="30"/>
+      <c r="G31" s="10"/>
+      <c r="H31" s="10"/>
+      <c r="I31" s="10"/>
+      <c r="J31" s="10"/>
+      <c r="K31" s="10"/>
+      <c r="L31" s="10"/>
+      <c r="M31" s="10"/>
+      <c r="N31" s="10"/>
+      <c r="O31" s="10"/>
+      <c r="P31" s="10"/>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A32" s="107" t="s">
+      <c r="A32" s="86" t="s">
         <v>384</v>
       </c>
-      <c r="B32" s="37" t="s">
+      <c r="B32" s="12" t="s">
         <v>406</v>
       </c>
-      <c r="C32" s="29"/>
-[...1 lines deleted...]
-      <c r="E32" s="141">
+      <c r="C32" s="7"/>
+      <c r="D32" s="114"/>
+      <c r="E32" s="120">
         <v>5</v>
       </c>
-      <c r="F32" s="39">
+      <c r="F32" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G32" s="30"/>
-[...10 lines deleted...]
-      <c r="P32" s="30"/>
+      <c r="G32" s="10"/>
+      <c r="H32" s="60" t="s">
+        <v>522</v>
+      </c>
+      <c r="I32" s="10"/>
+      <c r="J32" s="10"/>
+      <c r="K32" s="10"/>
+      <c r="L32" s="10"/>
+      <c r="M32" s="10"/>
+      <c r="N32" s="10"/>
+      <c r="O32" s="10"/>
+      <c r="P32" s="10"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A33" s="107" t="s">
+      <c r="A33" s="86" t="s">
         <v>384</v>
       </c>
-      <c r="B33" s="37" t="s">
+      <c r="B33" s="12" t="s">
         <v>387</v>
       </c>
-      <c r="C33" s="29"/>
-[...1 lines deleted...]
-      <c r="E33" s="141">
+      <c r="C33" s="7"/>
+      <c r="D33" s="114"/>
+      <c r="E33" s="120">
         <v>7.45</v>
       </c>
-      <c r="F33" s="39">
+      <c r="F33" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G33" s="30"/>
-[...8 lines deleted...]
-      <c r="P33" s="30"/>
+      <c r="G33" s="10"/>
+      <c r="H33" s="10"/>
+      <c r="I33" s="10"/>
+      <c r="J33" s="10"/>
+      <c r="K33" s="10"/>
+      <c r="L33" s="10"/>
+      <c r="M33" s="10"/>
+      <c r="N33" s="10"/>
+      <c r="O33" s="10"/>
+      <c r="P33" s="10"/>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A34" s="107" t="s">
+      <c r="A34" s="86" t="s">
         <v>384</v>
       </c>
-      <c r="B34" s="37" t="s">
+      <c r="B34" s="12" t="s">
         <v>388</v>
       </c>
-      <c r="C34" s="29"/>
-[...1 lines deleted...]
-      <c r="E34" s="141">
+      <c r="C34" s="7"/>
+      <c r="D34" s="114"/>
+      <c r="E34" s="120">
         <v>3.51</v>
       </c>
-      <c r="F34" s="39">
+      <c r="F34" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G34" s="30"/>
-[...8 lines deleted...]
-      <c r="P34" s="30"/>
+      <c r="G34" s="10"/>
+      <c r="H34" s="10"/>
+      <c r="I34" s="10"/>
+      <c r="J34" s="10"/>
+      <c r="K34" s="10"/>
+      <c r="L34" s="10"/>
+      <c r="M34" s="10"/>
+      <c r="N34" s="10"/>
+      <c r="O34" s="10"/>
+      <c r="P34" s="10"/>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A35" s="107" t="s">
+      <c r="A35" s="86" t="s">
         <v>384</v>
       </c>
-      <c r="B35" s="37" t="s">
+      <c r="B35" s="12" t="s">
         <v>389</v>
       </c>
-      <c r="C35" s="29"/>
-[...1 lines deleted...]
-      <c r="E35" s="141">
+      <c r="C35" s="7"/>
+      <c r="D35" s="114"/>
+      <c r="E35" s="120">
         <v>3.48</v>
       </c>
-      <c r="F35" s="39">
+      <c r="F35" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G35" s="30"/>
-[...8 lines deleted...]
-      <c r="P35" s="30"/>
+      <c r="G35" s="10"/>
+      <c r="H35" s="10"/>
+      <c r="I35" s="10"/>
+      <c r="J35" s="10"/>
+      <c r="K35" s="10"/>
+      <c r="L35" s="10"/>
+      <c r="M35" s="10"/>
+      <c r="N35" s="10"/>
+      <c r="O35" s="10"/>
+      <c r="P35" s="10"/>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A36" s="107" t="s">
+      <c r="A36" s="86" t="s">
         <v>390</v>
       </c>
-      <c r="B36" s="37" t="s">
+      <c r="B36" s="12" t="s">
         <v>393</v>
       </c>
-      <c r="C36" s="29"/>
-[...1 lines deleted...]
-      <c r="E36" s="141">
+      <c r="C36" s="7"/>
+      <c r="D36" s="114"/>
+      <c r="E36" s="120">
         <v>0.75</v>
       </c>
-      <c r="F36" s="39">
+      <c r="F36" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G36" s="30"/>
-[...8 lines deleted...]
-      <c r="P36" s="30"/>
+      <c r="G36" s="10"/>
+      <c r="H36" s="10"/>
+      <c r="I36" s="10"/>
+      <c r="J36" s="10"/>
+      <c r="K36" s="10"/>
+      <c r="L36" s="10"/>
+      <c r="M36" s="10"/>
+      <c r="N36" s="10"/>
+      <c r="O36" s="10"/>
+      <c r="P36" s="10"/>
     </row>
     <row r="37" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A37" s="107" t="s">
+      <c r="A37" s="86" t="s">
         <v>390</v>
       </c>
-      <c r="B37" s="37" t="s">
+      <c r="B37" s="12" t="s">
         <v>391</v>
       </c>
-      <c r="C37" s="29"/>
-[...1 lines deleted...]
-      <c r="E37" s="141">
+      <c r="C37" s="7"/>
+      <c r="D37" s="114"/>
+      <c r="E37" s="120">
         <v>0.2</v>
       </c>
-      <c r="F37" s="39">
+      <c r="F37" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G37" s="30"/>
-[...8 lines deleted...]
-      <c r="P37" s="30"/>
+      <c r="G37" s="10"/>
+      <c r="H37" s="10"/>
+      <c r="I37" s="10"/>
+      <c r="J37" s="10"/>
+      <c r="K37" s="10"/>
+      <c r="L37" s="10"/>
+      <c r="M37" s="10"/>
+      <c r="N37" s="10"/>
+      <c r="O37" s="10"/>
+      <c r="P37" s="10"/>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A38" s="107" t="s">
+      <c r="A38" s="86" t="s">
         <v>390</v>
       </c>
-      <c r="B38" s="37" t="s">
+      <c r="B38" s="12" t="s">
         <v>392</v>
       </c>
-      <c r="C38" s="29"/>
-[...1 lines deleted...]
-      <c r="E38" s="141">
+      <c r="C38" s="7"/>
+      <c r="D38" s="114"/>
+      <c r="E38" s="120">
         <v>0.5</v>
       </c>
-      <c r="F38" s="39">
+      <c r="F38" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G38" s="30"/>
-[...8 lines deleted...]
-      <c r="P38" s="30"/>
+      <c r="G38" s="10"/>
+      <c r="H38" s="10"/>
+      <c r="I38" s="10"/>
+      <c r="J38" s="10"/>
+      <c r="K38" s="10"/>
+      <c r="L38" s="10"/>
+      <c r="M38" s="10"/>
+      <c r="N38" s="10"/>
+      <c r="O38" s="10"/>
+      <c r="P38" s="10"/>
     </row>
     <row r="39" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A39" s="107" t="s">
+      <c r="A39" s="86" t="s">
         <v>394</v>
       </c>
-      <c r="B39" s="37" t="s">
+      <c r="B39" s="12" t="s">
         <v>395</v>
       </c>
-      <c r="C39" s="29"/>
-[...1 lines deleted...]
-      <c r="E39" s="141">
+      <c r="C39" s="7"/>
+      <c r="D39" s="114"/>
+      <c r="E39" s="120">
         <v>6.38</v>
       </c>
-      <c r="F39" s="39">
+      <c r="F39" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G39" s="30"/>
-[...8 lines deleted...]
-      <c r="P39" s="30"/>
+      <c r="G39" s="10"/>
+      <c r="H39" s="10"/>
+      <c r="I39" s="10"/>
+      <c r="J39" s="10"/>
+      <c r="K39" s="10"/>
+      <c r="L39" s="10"/>
+      <c r="M39" s="10"/>
+      <c r="N39" s="10"/>
+      <c r="O39" s="10"/>
+      <c r="P39" s="10"/>
     </row>
     <row r="40" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A40" s="107" t="s">
+      <c r="A40" s="86" t="s">
         <v>394</v>
       </c>
-      <c r="B40" s="37" t="s">
+      <c r="B40" s="12" t="s">
         <v>396</v>
       </c>
-      <c r="C40" s="29"/>
-[...1 lines deleted...]
-      <c r="E40" s="141">
+      <c r="C40" s="7"/>
+      <c r="D40" s="114"/>
+      <c r="E40" s="120">
         <v>19.62</v>
       </c>
-      <c r="F40" s="39">
+      <c r="F40" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G40" s="30"/>
-[...8 lines deleted...]
-      <c r="P40" s="30"/>
+      <c r="G40" s="10"/>
+      <c r="H40" s="10"/>
+      <c r="I40" s="10"/>
+      <c r="J40" s="10"/>
+      <c r="K40" s="10"/>
+      <c r="L40" s="10"/>
+      <c r="M40" s="10"/>
+      <c r="N40" s="10"/>
+      <c r="O40" s="10"/>
+      <c r="P40" s="10"/>
     </row>
     <row r="41" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A41" s="107" t="s">
+      <c r="A41" s="86" t="s">
         <v>394</v>
       </c>
-      <c r="B41" s="37" t="s">
+      <c r="B41" s="12" t="s">
         <v>397</v>
       </c>
-      <c r="C41" s="29"/>
-[...1 lines deleted...]
-      <c r="E41" s="141">
+      <c r="C41" s="7"/>
+      <c r="D41" s="114"/>
+      <c r="E41" s="120">
         <v>25.09</v>
       </c>
-      <c r="F41" s="39">
+      <c r="F41" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G41" s="30"/>
-[...8 lines deleted...]
-      <c r="P41" s="30"/>
+      <c r="G41" s="10"/>
+      <c r="H41" s="10"/>
+      <c r="I41" s="10"/>
+      <c r="J41" s="10"/>
+      <c r="K41" s="10"/>
+      <c r="L41" s="10"/>
+      <c r="M41" s="10"/>
+      <c r="N41" s="10"/>
+      <c r="O41" s="10"/>
+      <c r="P41" s="10"/>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A42" s="107" t="s">
+      <c r="A42" s="86" t="s">
         <v>394</v>
       </c>
-      <c r="B42" s="37" t="s">
+      <c r="B42" s="12" t="s">
         <v>400</v>
       </c>
-      <c r="C42" s="29"/>
-[...1 lines deleted...]
-      <c r="E42" s="141">
+      <c r="C42" s="7"/>
+      <c r="D42" s="114"/>
+      <c r="E42" s="120">
         <v>27.97</v>
       </c>
-      <c r="F42" s="39">
+      <c r="F42" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G42" s="30"/>
-[...8 lines deleted...]
-      <c r="P42" s="30"/>
+      <c r="G42" s="10"/>
+      <c r="H42" s="10"/>
+      <c r="I42" s="10"/>
+      <c r="J42" s="10"/>
+      <c r="K42" s="10"/>
+      <c r="L42" s="10"/>
+      <c r="M42" s="10"/>
+      <c r="N42" s="10"/>
+      <c r="O42" s="10"/>
+      <c r="P42" s="10"/>
     </row>
     <row r="43" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A43" s="107" t="s">
+      <c r="A43" s="86" t="s">
         <v>394</v>
       </c>
-      <c r="B43" s="37" t="s">
+      <c r="B43" s="12" t="s">
         <v>398</v>
       </c>
-      <c r="C43" s="29"/>
-[...1 lines deleted...]
-      <c r="E43" s="141">
+      <c r="C43" s="7"/>
+      <c r="D43" s="114"/>
+      <c r="E43" s="120">
         <v>20.34</v>
       </c>
-      <c r="F43" s="39">
+      <c r="F43" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G43" s="30"/>
-[...8 lines deleted...]
-      <c r="P43" s="30"/>
+      <c r="G43" s="10"/>
+      <c r="H43" s="10"/>
+      <c r="I43" s="10"/>
+      <c r="J43" s="10"/>
+      <c r="K43" s="10"/>
+      <c r="L43" s="10"/>
+      <c r="M43" s="10"/>
+      <c r="N43" s="10"/>
+      <c r="O43" s="10"/>
+      <c r="P43" s="10"/>
     </row>
     <row r="44" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A44" s="107" t="s">
+      <c r="A44" s="86" t="s">
         <v>394</v>
       </c>
-      <c r="B44" s="37" t="s">
+      <c r="B44" s="12" t="s">
         <v>399</v>
       </c>
-      <c r="C44" s="29"/>
-[...1 lines deleted...]
-      <c r="E44" s="141">
+      <c r="C44" s="7"/>
+      <c r="D44" s="114"/>
+      <c r="E44" s="120">
         <v>16.899999999999999</v>
       </c>
-      <c r="F44" s="39">
+      <c r="F44" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G44" s="30"/>
-[...8 lines deleted...]
-      <c r="P44" s="30"/>
+      <c r="G44" s="10"/>
+      <c r="H44" s="10"/>
+      <c r="I44" s="10"/>
+      <c r="J44" s="10"/>
+      <c r="K44" s="10"/>
+      <c r="L44" s="10"/>
+      <c r="M44" s="10"/>
+      <c r="N44" s="10"/>
+      <c r="O44" s="10"/>
+      <c r="P44" s="10"/>
     </row>
     <row r="45" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A45" s="107" t="s">
+      <c r="A45" s="86" t="s">
         <v>394</v>
       </c>
-      <c r="B45" s="37" t="s">
+      <c r="B45" s="12" t="s">
         <v>401</v>
       </c>
-      <c r="C45" s="29"/>
-[...1 lines deleted...]
-      <c r="E45" s="141">
+      <c r="C45" s="7"/>
+      <c r="D45" s="114"/>
+      <c r="E45" s="120">
         <v>14.9</v>
       </c>
-      <c r="F45" s="39">
+      <c r="F45" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G45" s="30"/>
-[...8 lines deleted...]
-      <c r="P45" s="30"/>
+      <c r="G45" s="10"/>
+      <c r="H45" s="10"/>
+      <c r="I45" s="10"/>
+      <c r="J45" s="10"/>
+      <c r="K45" s="10"/>
+      <c r="L45" s="10"/>
+      <c r="M45" s="10"/>
+      <c r="N45" s="10"/>
+      <c r="O45" s="10"/>
+      <c r="P45" s="10"/>
     </row>
     <row r="46" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A46" s="107" t="s">
+      <c r="A46" s="86" t="s">
         <v>394</v>
       </c>
-      <c r="B46" s="37" t="s">
+      <c r="B46" s="12" t="s">
         <v>402</v>
       </c>
-      <c r="C46" s="29"/>
-[...1 lines deleted...]
-      <c r="E46" s="141">
+      <c r="C46" s="7"/>
+      <c r="D46" s="114"/>
+      <c r="E46" s="120">
         <v>20.52</v>
       </c>
-      <c r="F46" s="39">
+      <c r="F46" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G46" s="30"/>
-[...8 lines deleted...]
-      <c r="P46" s="30"/>
+      <c r="G46" s="10"/>
+      <c r="H46" s="10"/>
+      <c r="I46" s="10"/>
+      <c r="J46" s="10"/>
+      <c r="K46" s="10"/>
+      <c r="L46" s="10"/>
+      <c r="M46" s="10"/>
+      <c r="N46" s="10"/>
+      <c r="O46" s="10"/>
+      <c r="P46" s="10"/>
     </row>
     <row r="47" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A47" s="107" t="s">
+      <c r="A47" s="86" t="s">
         <v>394</v>
       </c>
-      <c r="B47" s="37" t="s">
+      <c r="B47" s="12" t="s">
         <v>403</v>
       </c>
-      <c r="C47" s="29"/>
-[...1 lines deleted...]
-      <c r="E47" s="141">
+      <c r="C47" s="7"/>
+      <c r="D47" s="114"/>
+      <c r="E47" s="120">
         <v>21</v>
       </c>
-      <c r="F47" s="39">
+      <c r="F47" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G47" s="30"/>
-[...10 lines deleted...]
-      <c r="P47" s="30"/>
+      <c r="G47" s="10"/>
+      <c r="H47" s="60" t="s">
+        <v>522</v>
+      </c>
+      <c r="I47" s="10"/>
+      <c r="J47" s="10"/>
+      <c r="K47" s="10"/>
+      <c r="L47" s="10"/>
+      <c r="M47" s="10"/>
+      <c r="N47" s="10"/>
+      <c r="O47" s="10"/>
+      <c r="P47" s="10"/>
     </row>
     <row r="48" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A48" s="107" t="s">
+      <c r="A48" s="86" t="s">
         <v>394</v>
       </c>
-      <c r="B48" s="37" t="s">
+      <c r="B48" s="12" t="s">
         <v>404</v>
       </c>
-      <c r="C48" s="29"/>
-[...1 lines deleted...]
-      <c r="E48" s="141">
+      <c r="C48" s="7"/>
+      <c r="D48" s="114"/>
+      <c r="E48" s="120">
         <v>20</v>
       </c>
-      <c r="F48" s="39">
+      <c r="F48" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G48" s="30"/>
-[...10 lines deleted...]
-      <c r="P48" s="30"/>
+      <c r="G48" s="10"/>
+      <c r="H48" s="60" t="s">
+        <v>522</v>
+      </c>
+      <c r="I48" s="10"/>
+      <c r="J48" s="10"/>
+      <c r="K48" s="10"/>
+      <c r="L48" s="10"/>
+      <c r="M48" s="10"/>
+      <c r="N48" s="10"/>
+      <c r="O48" s="10"/>
+      <c r="P48" s="10"/>
     </row>
     <row r="49" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A49" s="107" t="s">
+      <c r="A49" s="86" t="s">
         <v>405</v>
       </c>
-      <c r="B49" s="37" t="s">
+      <c r="B49" s="12" t="s">
         <v>407</v>
       </c>
-      <c r="C49" s="29"/>
-[...1 lines deleted...]
-      <c r="E49" s="141">
+      <c r="C49" s="7"/>
+      <c r="D49" s="114"/>
+      <c r="E49" s="120">
         <v>27.4</v>
       </c>
-      <c r="F49" s="39">
+      <c r="F49" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G49" s="30"/>
-[...8 lines deleted...]
-      <c r="P49" s="30"/>
+      <c r="G49" s="10"/>
+      <c r="H49" s="10"/>
+      <c r="I49" s="10"/>
+      <c r="J49" s="10"/>
+      <c r="K49" s="10"/>
+      <c r="L49" s="10"/>
+      <c r="M49" s="10"/>
+      <c r="N49" s="10"/>
+      <c r="O49" s="10"/>
+      <c r="P49" s="10"/>
     </row>
     <row r="50" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A50" s="107" t="s">
+      <c r="A50" s="86" t="s">
         <v>405</v>
       </c>
-      <c r="B50" s="37" t="s">
+      <c r="B50" s="12" t="s">
         <v>408</v>
       </c>
-      <c r="C50" s="29"/>
-[...1 lines deleted...]
-      <c r="E50" s="141">
+      <c r="C50" s="7"/>
+      <c r="D50" s="114"/>
+      <c r="E50" s="120">
         <v>29.5</v>
       </c>
-      <c r="F50" s="39">
+      <c r="F50" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G50" s="30"/>
-[...8 lines deleted...]
-      <c r="P50" s="30"/>
+      <c r="G50" s="10"/>
+      <c r="H50" s="10"/>
+      <c r="I50" s="10"/>
+      <c r="J50" s="10"/>
+      <c r="K50" s="10"/>
+      <c r="L50" s="10"/>
+      <c r="M50" s="10"/>
+      <c r="N50" s="10"/>
+      <c r="O50" s="10"/>
+      <c r="P50" s="10"/>
     </row>
     <row r="51" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A51" s="107" t="s">
+      <c r="A51" s="86" t="s">
         <v>405</v>
       </c>
-      <c r="B51" s="37" t="s">
+      <c r="B51" s="12" t="s">
         <v>409</v>
       </c>
-      <c r="C51" s="29"/>
-[...1 lines deleted...]
-      <c r="E51" s="141">
+      <c r="C51" s="7"/>
+      <c r="D51" s="114"/>
+      <c r="E51" s="120">
         <v>35.299999999999997</v>
       </c>
-      <c r="F51" s="39">
+      <c r="F51" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G51" s="30"/>
-[...8 lines deleted...]
-      <c r="P51" s="30"/>
+      <c r="G51" s="10"/>
+      <c r="H51" s="10"/>
+      <c r="I51" s="10"/>
+      <c r="J51" s="10"/>
+      <c r="K51" s="10"/>
+      <c r="L51" s="10"/>
+      <c r="M51" s="10"/>
+      <c r="N51" s="10"/>
+      <c r="O51" s="10"/>
+      <c r="P51" s="10"/>
     </row>
     <row r="52" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A52" s="107" t="s">
+      <c r="A52" s="86" t="s">
         <v>405</v>
       </c>
-      <c r="B52" s="37" t="s">
+      <c r="B52" s="12" t="s">
         <v>410</v>
       </c>
-      <c r="C52" s="29"/>
-[...1 lines deleted...]
-      <c r="E52" s="141">
+      <c r="C52" s="7"/>
+      <c r="D52" s="114"/>
+      <c r="E52" s="120">
         <v>14.09</v>
       </c>
-      <c r="F52" s="39">
+      <c r="F52" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G52" s="30"/>
-[...8 lines deleted...]
-      <c r="P52" s="30"/>
+      <c r="G52" s="10"/>
+      <c r="H52" s="10"/>
+      <c r="I52" s="10"/>
+      <c r="J52" s="10"/>
+      <c r="K52" s="10"/>
+      <c r="L52" s="10"/>
+      <c r="M52" s="10"/>
+      <c r="N52" s="10"/>
+      <c r="O52" s="10"/>
+      <c r="P52" s="10"/>
     </row>
     <row r="53" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A53" s="107" t="s">
+      <c r="A53" s="86" t="s">
         <v>405</v>
       </c>
-      <c r="B53" s="37" t="s">
+      <c r="B53" s="12" t="s">
         <v>411</v>
       </c>
-      <c r="C53" s="29"/>
-[...1 lines deleted...]
-      <c r="E53" s="141">
+      <c r="C53" s="7"/>
+      <c r="D53" s="114"/>
+      <c r="E53" s="120">
         <v>34</v>
       </c>
-      <c r="F53" s="39">
+      <c r="F53" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G53" s="30"/>
-[...8 lines deleted...]
-      <c r="P53" s="30"/>
+      <c r="G53" s="10"/>
+      <c r="H53" s="10"/>
+      <c r="I53" s="10"/>
+      <c r="J53" s="10"/>
+      <c r="K53" s="10"/>
+      <c r="L53" s="10"/>
+      <c r="M53" s="10"/>
+      <c r="N53" s="10"/>
+      <c r="O53" s="10"/>
+      <c r="P53" s="10"/>
     </row>
     <row r="54" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A54" s="107" t="s">
+      <c r="A54" s="86" t="s">
         <v>405</v>
       </c>
-      <c r="B54" s="37" t="s">
+      <c r="B54" s="12" t="s">
         <v>412</v>
       </c>
-      <c r="C54" s="29"/>
-[...1 lines deleted...]
-      <c r="E54" s="141">
+      <c r="C54" s="7"/>
+      <c r="D54" s="114"/>
+      <c r="E54" s="120">
         <v>13</v>
       </c>
-      <c r="F54" s="39">
+      <c r="F54" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G54" s="30"/>
-[...8 lines deleted...]
-      <c r="P54" s="30"/>
+      <c r="G54" s="10"/>
+      <c r="H54" s="10"/>
+      <c r="I54" s="10"/>
+      <c r="J54" s="10"/>
+      <c r="K54" s="10"/>
+      <c r="L54" s="10"/>
+      <c r="M54" s="10"/>
+      <c r="N54" s="10"/>
+      <c r="O54" s="10"/>
+      <c r="P54" s="10"/>
     </row>
     <row r="55" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A55" s="107" t="s">
+      <c r="A55" s="86" t="s">
         <v>405</v>
       </c>
-      <c r="B55" s="37" t="s">
+      <c r="B55" s="12" t="s">
         <v>413</v>
       </c>
-      <c r="C55" s="29"/>
-[...4 lines deleted...]
-      <c r="F55" s="39">
+      <c r="C55" s="7"/>
+      <c r="D55" s="114"/>
+      <c r="E55" s="120">
+        <v>0</v>
+      </c>
+      <c r="F55" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G55" s="30"/>
-[...8 lines deleted...]
-      <c r="P55" s="30"/>
+      <c r="G55" s="10"/>
+      <c r="H55" s="10"/>
+      <c r="I55" s="10"/>
+      <c r="J55" s="10"/>
+      <c r="K55" s="10"/>
+      <c r="L55" s="10"/>
+      <c r="M55" s="10"/>
+      <c r="N55" s="10"/>
+      <c r="O55" s="10"/>
+      <c r="P55" s="10"/>
     </row>
     <row r="56" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A56" s="107" t="s">
+      <c r="A56" s="86" t="s">
         <v>405</v>
       </c>
-      <c r="B56" s="37" t="s">
+      <c r="B56" s="12" t="s">
         <v>414</v>
       </c>
-      <c r="C56" s="29"/>
-[...1 lines deleted...]
-      <c r="E56" s="141">
+      <c r="C56" s="7"/>
+      <c r="D56" s="114"/>
+      <c r="E56" s="120">
         <v>35</v>
       </c>
-      <c r="F56" s="39">
+      <c r="F56" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G56" s="30"/>
-[...8 lines deleted...]
-      <c r="P56" s="30"/>
+      <c r="G56" s="10"/>
+      <c r="H56" s="10"/>
+      <c r="I56" s="10"/>
+      <c r="J56" s="10"/>
+      <c r="K56" s="10"/>
+      <c r="L56" s="10"/>
+      <c r="M56" s="10"/>
+      <c r="N56" s="10"/>
+      <c r="O56" s="10"/>
+      <c r="P56" s="10"/>
     </row>
     <row r="57" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A57" s="107" t="s">
+      <c r="A57" s="86" t="s">
         <v>405</v>
       </c>
-      <c r="B57" s="37" t="s">
+      <c r="B57" s="12" t="s">
         <v>415</v>
       </c>
-      <c r="C57" s="29"/>
-[...1 lines deleted...]
-      <c r="E57" s="141">
+      <c r="C57" s="7"/>
+      <c r="D57" s="114"/>
+      <c r="E57" s="120">
         <v>70</v>
       </c>
-      <c r="F57" s="39">
+      <c r="F57" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G57" s="30"/>
-[...8 lines deleted...]
-      <c r="P57" s="30"/>
+      <c r="G57" s="10"/>
+      <c r="H57" s="10"/>
+      <c r="I57" s="10"/>
+      <c r="J57" s="10"/>
+      <c r="K57" s="10"/>
+      <c r="L57" s="10"/>
+      <c r="M57" s="10"/>
+      <c r="N57" s="10"/>
+      <c r="O57" s="10"/>
+      <c r="P57" s="10"/>
     </row>
     <row r="58" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A58" s="107" t="s">
+      <c r="A58" s="86" t="s">
         <v>405</v>
       </c>
-      <c r="B58" s="37" t="s">
+      <c r="B58" s="12" t="s">
         <v>416</v>
       </c>
-      <c r="C58" s="29"/>
-[...1 lines deleted...]
-      <c r="E58" s="141">
+      <c r="C58" s="7"/>
+      <c r="D58" s="114"/>
+      <c r="E58" s="120">
         <v>83.26</v>
       </c>
-      <c r="F58" s="39">
+      <c r="F58" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G58" s="30"/>
-[...8 lines deleted...]
-      <c r="P58" s="30"/>
+      <c r="G58" s="10"/>
+      <c r="H58" s="10"/>
+      <c r="I58" s="10"/>
+      <c r="J58" s="10"/>
+      <c r="K58" s="10"/>
+      <c r="L58" s="10"/>
+      <c r="M58" s="10"/>
+      <c r="N58" s="10"/>
+      <c r="O58" s="10"/>
+      <c r="P58" s="10"/>
     </row>
     <row r="59" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A59" s="107" t="s">
+      <c r="A59" s="86" t="s">
         <v>405</v>
       </c>
-      <c r="B59" s="37" t="s">
+      <c r="B59" s="12" t="s">
         <v>417</v>
       </c>
-      <c r="C59" s="29"/>
-[...1 lines deleted...]
-      <c r="E59" s="141">
+      <c r="C59" s="7"/>
+      <c r="D59" s="114"/>
+      <c r="E59" s="120">
         <v>92</v>
       </c>
-      <c r="F59" s="39">
+      <c r="F59" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G59" s="30"/>
-[...8 lines deleted...]
-      <c r="P59" s="30"/>
+      <c r="G59" s="10"/>
+      <c r="H59" s="10"/>
+      <c r="I59" s="10"/>
+      <c r="J59" s="10"/>
+      <c r="K59" s="10"/>
+      <c r="L59" s="10"/>
+      <c r="M59" s="10"/>
+      <c r="N59" s="10"/>
+      <c r="O59" s="10"/>
+      <c r="P59" s="10"/>
     </row>
     <row r="60" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A60" s="107" t="s">
+      <c r="A60" s="86" t="s">
         <v>405</v>
       </c>
-      <c r="B60" s="37" t="s">
+      <c r="B60" s="12" t="s">
         <v>418</v>
       </c>
-      <c r="C60" s="29"/>
-[...1 lines deleted...]
-      <c r="E60" s="141">
+      <c r="C60" s="7"/>
+      <c r="D60" s="114"/>
+      <c r="E60" s="120">
         <v>34</v>
       </c>
-      <c r="F60" s="39">
+      <c r="F60" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G60" s="30"/>
-[...8 lines deleted...]
-      <c r="P60" s="30"/>
+      <c r="G60" s="10"/>
+      <c r="H60" s="10"/>
+      <c r="I60" s="10"/>
+      <c r="J60" s="10"/>
+      <c r="K60" s="10"/>
+      <c r="L60" s="10"/>
+      <c r="M60" s="10"/>
+      <c r="N60" s="10"/>
+      <c r="O60" s="10"/>
+      <c r="P60" s="10"/>
     </row>
     <row r="61" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A61" s="107" t="s">
+      <c r="A61" s="86" t="s">
         <v>405</v>
       </c>
-      <c r="B61" s="37" t="s">
+      <c r="B61" s="12" t="s">
         <v>419</v>
       </c>
-      <c r="C61" s="29"/>
-[...1 lines deleted...]
-      <c r="E61" s="141">
+      <c r="C61" s="7"/>
+      <c r="D61" s="114"/>
+      <c r="E61" s="120">
         <v>8.74</v>
       </c>
-      <c r="F61" s="39">
+      <c r="F61" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G61" s="30"/>
-[...8 lines deleted...]
-      <c r="P61" s="30"/>
+      <c r="G61" s="10"/>
+      <c r="H61" s="10"/>
+      <c r="I61" s="10"/>
+      <c r="J61" s="10"/>
+      <c r="K61" s="10"/>
+      <c r="L61" s="10"/>
+      <c r="M61" s="10"/>
+      <c r="N61" s="10"/>
+      <c r="O61" s="10"/>
+      <c r="P61" s="10"/>
     </row>
     <row r="62" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="30"/>
-[...14 lines deleted...]
-      <c r="P62" s="30"/>
+      <c r="A62" s="10"/>
+      <c r="B62" s="10"/>
+      <c r="C62" s="10"/>
+      <c r="D62" s="10"/>
+      <c r="E62" s="10"/>
+      <c r="F62" s="66"/>
+      <c r="G62" s="10"/>
+      <c r="H62" s="10"/>
+      <c r="I62" s="10"/>
+      <c r="J62" s="10"/>
+      <c r="K62" s="10"/>
+      <c r="L62" s="10"/>
+      <c r="M62" s="10"/>
+      <c r="N62" s="10"/>
+      <c r="O62" s="10"/>
+      <c r="P62" s="10"/>
     </row>
     <row r="63" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="30"/>
-[...3 lines deleted...]
-      <c r="E63" s="82" t="s">
+      <c r="A63" s="10"/>
+      <c r="B63" s="10"/>
+      <c r="C63" s="10"/>
+      <c r="D63" s="10"/>
+      <c r="E63" s="13" t="s">
         <v>421</v>
       </c>
-      <c r="F63" s="108">
+      <c r="F63" s="87">
         <f>SUM(F20:F61)</f>
         <v>0</v>
       </c>
-      <c r="G63" s="30"/>
-[...8 lines deleted...]
-      <c r="P63" s="30"/>
+      <c r="G63" s="10"/>
+      <c r="H63" s="10"/>
+      <c r="I63" s="10"/>
+      <c r="J63" s="10"/>
+      <c r="K63" s="10"/>
+      <c r="L63" s="10"/>
+      <c r="M63" s="10"/>
+      <c r="N63" s="10"/>
+      <c r="O63" s="10"/>
+      <c r="P63" s="10"/>
     </row>
     <row r="64" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A64" s="30"/>
-[...14 lines deleted...]
-      <c r="P64" s="30"/>
+      <c r="A64" s="10"/>
+      <c r="B64" s="10"/>
+      <c r="C64" s="10"/>
+      <c r="D64" s="10"/>
+      <c r="E64" s="10"/>
+      <c r="F64" s="10"/>
+      <c r="G64" s="10"/>
+      <c r="H64" s="10"/>
+      <c r="I64" s="10"/>
+      <c r="J64" s="10"/>
+      <c r="K64" s="10"/>
+      <c r="L64" s="10"/>
+      <c r="M64" s="10"/>
+      <c r="N64" s="10"/>
+      <c r="O64" s="10"/>
+      <c r="P64" s="10"/>
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A65" s="30"/>
-[...14 lines deleted...]
-      <c r="P65" s="30"/>
+      <c r="A65" s="10"/>
+      <c r="B65" s="10"/>
+      <c r="C65" s="10"/>
+      <c r="D65" s="10"/>
+      <c r="E65" s="10"/>
+      <c r="F65" s="10"/>
+      <c r="G65" s="10"/>
+      <c r="H65" s="10"/>
+      <c r="I65" s="10"/>
+      <c r="J65" s="10"/>
+      <c r="K65" s="10"/>
+      <c r="L65" s="10"/>
+      <c r="M65" s="10"/>
+      <c r="N65" s="10"/>
+      <c r="O65" s="10"/>
+      <c r="P65" s="10"/>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A66" s="88" t="s">
+      <c r="A66" s="67" t="s">
         <v>422</v>
       </c>
-      <c r="B66" s="89"/>
-[...5 lines deleted...]
-      <c r="H66" s="24" t="s">
+      <c r="B66" s="68"/>
+      <c r="C66" s="68"/>
+      <c r="D66" s="68"/>
+      <c r="E66" s="68"/>
+      <c r="F66" s="68"/>
+      <c r="G66" s="68"/>
+      <c r="H66" s="20" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="67" spans="1:16" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-[...2 lines deleted...]
-      <c r="B68" s="27" t="s">
+    <row r="67" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="68" spans="1:16" s="10" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="17"/>
+      <c r="B68" s="17" t="s">
         <v>426</v>
       </c>
-      <c r="C68" s="29" t="s">
+      <c r="C68" s="7" t="s">
         <v>431</v>
       </c>
-      <c r="D68" s="29" t="s">
+      <c r="D68" s="7" t="s">
         <v>432</v>
       </c>
-      <c r="E68" s="91" t="s">
+      <c r="E68" s="70" t="s">
         <v>433</v>
       </c>
-      <c r="F68" s="29" t="s">
-[...3 lines deleted...]
-      <c r="H68" s="169" t="s">
+      <c r="F68" s="7" t="s">
+        <v>831</v>
+      </c>
+      <c r="G68" s="16"/>
+      <c r="H68" s="148" t="s">
         <v>436</v>
       </c>
-      <c r="I68" s="169"/>
-[...10 lines deleted...]
-      <c r="B69" s="37" t="s">
+      <c r="I68" s="148"/>
+      <c r="J68" s="148"/>
+      <c r="K68" s="148"/>
+      <c r="L68" s="148"/>
+      <c r="M68" s="148"/>
+      <c r="N68" s="148"/>
+      <c r="O68" s="148"/>
+      <c r="P68" s="148"/>
+    </row>
+    <row r="69" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A69" s="88"/>
+      <c r="B69" s="12" t="s">
         <v>427</v>
       </c>
-      <c r="C69" s="137"/>
-      <c r="D69" s="147">
+      <c r="C69" s="116"/>
+      <c r="D69" s="126">
         <v>5.9999998658895493E-2</v>
       </c>
-      <c r="E69" s="148">
+      <c r="E69" s="127">
         <v>19.200000762939453</v>
       </c>
-      <c r="F69" s="118">
+      <c r="F69" s="97">
         <f>C69*D69/10^3*E69</f>
         <v>0</v>
       </c>
-      <c r="G69" s="85"/>
-[...3 lines deleted...]
-      <c r="B70" s="37" t="s">
+      <c r="G69" s="64"/>
+    </row>
+    <row r="70" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A70" s="88"/>
+      <c r="B70" s="12" t="s">
         <v>428</v>
       </c>
-      <c r="C70" s="137"/>
-      <c r="D70" s="147">
+      <c r="C70" s="116"/>
+      <c r="D70" s="126">
         <v>7.5000002980232239E-2</v>
       </c>
-      <c r="E70" s="148">
+      <c r="E70" s="127">
         <v>21</v>
       </c>
-      <c r="F70" s="118">
+      <c r="F70" s="97">
         <f t="shared" ref="F70:F75" si="3">C70*D70/10^3*E70</f>
         <v>0</v>
       </c>
-      <c r="G70" s="85"/>
-[...3 lines deleted...]
-      <c r="B71" s="37" t="s">
+      <c r="G70" s="64"/>
+    </row>
+    <row r="71" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A71" s="88"/>
+      <c r="B71" s="12" t="s">
         <v>429</v>
       </c>
-      <c r="C71" s="137"/>
-      <c r="D71" s="147">
+      <c r="C71" s="116"/>
+      <c r="D71" s="126">
         <v>7.5000002980232239E-2</v>
       </c>
-      <c r="E71" s="148">
+      <c r="E71" s="127">
         <v>21.299999237060547</v>
       </c>
-      <c r="F71" s="118">
+      <c r="F71" s="97">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="G71" s="85"/>
-[...3 lines deleted...]
-      <c r="B72" s="37" t="s">
+      <c r="G71" s="64"/>
+    </row>
+    <row r="72" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A72" s="88"/>
+      <c r="B72" s="12" t="s">
         <v>430</v>
       </c>
-      <c r="C72" s="137"/>
-      <c r="D72" s="147">
+      <c r="C72" s="116"/>
+      <c r="D72" s="126">
         <v>0.10000000149011612</v>
       </c>
-      <c r="E72" s="148">
+      <c r="E72" s="127">
         <v>22.200000762939453</v>
       </c>
-      <c r="F72" s="118">
+      <c r="F72" s="97">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="G72" s="85"/>
-[...3 lines deleted...]
-      <c r="B73" s="120" t="s">
+      <c r="G72" s="64"/>
+    </row>
+    <row r="73" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A73" s="88"/>
+      <c r="B73" s="99" t="s">
         <v>208</v>
       </c>
-      <c r="C73" s="137"/>
-[...2 lines deleted...]
-      <c r="F73" s="118">
+      <c r="C73" s="116"/>
+      <c r="D73" s="115"/>
+      <c r="E73" s="128"/>
+      <c r="F73" s="97">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="G73" s="85"/>
-[...3 lines deleted...]
-      <c r="B74" s="120" t="s">
+      <c r="G73" s="64"/>
+    </row>
+    <row r="74" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A74" s="88"/>
+      <c r="B74" s="99" t="s">
         <v>208</v>
       </c>
-      <c r="C74" s="137"/>
-[...2 lines deleted...]
-      <c r="F74" s="118">
+      <c r="C74" s="116"/>
+      <c r="D74" s="115"/>
+      <c r="E74" s="128"/>
+      <c r="F74" s="97">
         <f t="shared" ref="F74" si="4">C74*D74/10^3*E74</f>
         <v>0</v>
       </c>
-      <c r="G74" s="85"/>
-[...3 lines deleted...]
-      <c r="B75" s="120" t="s">
+      <c r="G74" s="64"/>
+    </row>
+    <row r="75" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A75" s="88"/>
+      <c r="B75" s="99" t="s">
         <v>208</v>
       </c>
-      <c r="C75" s="137"/>
-[...2 lines deleted...]
-      <c r="F75" s="118">
+      <c r="C75" s="116"/>
+      <c r="D75" s="115"/>
+      <c r="E75" s="128"/>
+      <c r="F75" s="97">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="G75" s="85"/>
-[...5 lines deleted...]
-      <c r="E77" s="82" t="s">
+      <c r="G75" s="64"/>
+    </row>
+    <row r="76" spans="1:16" s="10" customFormat="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="F76" s="66"/>
+    </row>
+    <row r="77" spans="1:16" s="10" customFormat="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="E77" s="13" t="s">
         <v>434</v>
       </c>
-      <c r="F77" s="108">
+      <c r="F77" s="87">
         <f>SUM(F69:F75)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="78" spans="1:16" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-[...4 lines deleted...]
-      <c r="E80" s="82" t="s">
+    <row r="78" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="79" spans="1:16" s="10" customFormat="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="F79" s="66"/>
+    </row>
+    <row r="80" spans="1:16" s="10" customFormat="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="E80" s="13" t="s">
         <v>435</v>
       </c>
-      <c r="F80" s="108">
+      <c r="F80" s="87">
         <f>F14+F63+F77</f>
         <v>0</v>
       </c>
     </row>
-    <row r="81" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-[...4 lines deleted...]
-    <row r="86" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="81" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="82" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="83" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="84" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="85" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="86" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="I1sM8hR64i7B/ga/Bemu7uuQGEgo5/ioA37Qd695LsRPH0eq6g1HaVoZt2vAnII/rAZPBsexvq76qj2s7tELag==" saltValue="91QHDRCE5Y21Di9MF1cLmA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="3">
     <mergeCell ref="H68:P68"/>
     <mergeCell ref="H6:K6"/>
     <mergeCell ref="H19:O19"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="H2" location="'Bilan apparent'!A1" display="Onglet Bilan apparent"/>
-[...2 lines deleted...]
-    <hyperlink ref="H66" location="'Bilan apparent'!A1" display="Onglet Bilan apparent"/>
+    <hyperlink ref="H2" location="'Bilan apparent'!A1" display="Onglet Bilan apparent" xr:uid="{00000000-0004-0000-0900-000000000000}"/>
+    <hyperlink ref="H4" location="'Bilan apparent'!A1" display="Onglet Bilan apparent" xr:uid="{00000000-0004-0000-0900-000001000000}"/>
+    <hyperlink ref="H17" location="'Bilan apparent'!A1" display="Onglet Bilan apparent" xr:uid="{00000000-0004-0000-0900-000002000000}"/>
+    <hyperlink ref="H66" location="'Bilan apparent'!A1" display="Onglet Bilan apparent" xr:uid="{00000000-0004-0000-0900-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>242</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:E53"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="5.85546875" style="25" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="11.42578125" style="25"/>
+    <col min="1" max="1" width="5.85546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="89.28515625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="12.7109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="50.85546875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="16.7109375" style="1" customWidth="1"/>
+    <col min="6" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" x14ac:dyDescent="0.25">
-      <c r="A1" s="49"/>
-[...4 lines deleted...]
-        <v>871</v>
+      <c r="A1" s="30"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="31" t="s">
+        <v>876</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="15" x14ac:dyDescent="0.25">
-      <c r="A2" s="49"/>
-[...4 lines deleted...]
-        <v>45658</v>
+      <c r="A2" s="30"/>
+      <c r="B2" s="30"/>
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="32">
+        <v>46196</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="15" x14ac:dyDescent="0.25">
-      <c r="A3" s="49"/>
-[...3 lines deleted...]
-      <c r="E3" s="49"/>
+      <c r="A3" s="30"/>
+      <c r="B3" s="30"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="30"/>
+      <c r="E3" s="30"/>
     </row>
     <row r="4" spans="1:5" ht="15" x14ac:dyDescent="0.25">
-      <c r="A4" s="49"/>
-[...3 lines deleted...]
-      <c r="E4" s="49"/>
+      <c r="A4" s="30"/>
+      <c r="B4" s="30"/>
+      <c r="C4" s="30"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="30"/>
     </row>
     <row r="5" spans="1:5" ht="15" x14ac:dyDescent="0.25">
-      <c r="A5" s="49"/>
-[...3 lines deleted...]
-      <c r="E5" s="49"/>
+      <c r="A5" s="30"/>
+      <c r="B5" s="30"/>
+      <c r="C5" s="30"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="30"/>
     </row>
     <row r="6" spans="1:5" ht="15" x14ac:dyDescent="0.25">
-      <c r="A6" s="49"/>
-[...3 lines deleted...]
-      <c r="E6" s="49"/>
+      <c r="A6" s="30"/>
+      <c r="B6" s="30"/>
+      <c r="C6" s="30"/>
+      <c r="D6" s="30"/>
+      <c r="E6" s="30"/>
     </row>
     <row r="8" spans="1:5" ht="18" x14ac:dyDescent="0.25">
-      <c r="A8" s="52" t="s">
+      <c r="A8" s="33" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A9" s="53" t="s">
+      <c r="A9" s="34" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A11" s="54" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="55"/>
+      <c r="A11" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="36"/>
+      <c r="C11" s="36"/>
+      <c r="D11" s="36"/>
+      <c r="E11" s="36"/>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="B13" s="56" t="s">
+      <c r="B13" s="37" t="s">
         <v>1</v>
       </c>
-      <c r="C13" s="56"/>
-      <c r="D13" s="56" t="s">
+      <c r="C13" s="37"/>
+      <c r="D13" s="37" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A14" s="57"/>
+      <c r="A14" s="38"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="B15" s="58" t="s">
-        <v>513</v>
+      <c r="B15" s="39" t="s">
+        <v>511</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A16" s="57" t="s">
+      <c r="A16" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="B16" s="58" t="s">
+      <c r="B16" s="39" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A17" s="57" t="s">
+      <c r="A17" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="B17" s="58" t="s">
+      <c r="B17" s="39" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A18" s="59" t="s">
+      <c r="A18" s="40" t="s">
         <v>82</v>
       </c>
-      <c r="B18" s="58"/>
+      <c r="B18" s="39"/>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A19" s="59"/>
+      <c r="A19" s="40"/>
     </row>
     <row r="20" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="59" t="s">
+      <c r="A20" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="C20" s="60"/>
-[...3 lines deleted...]
-      <c r="E20" s="62"/>
+      <c r="C20" s="41"/>
+      <c r="D20" s="42" t="s">
+        <v>494</v>
+      </c>
+      <c r="E20" s="43"/>
     </row>
     <row r="21" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="59" t="s">
+      <c r="A21" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="C21" s="60"/>
-[...3 lines deleted...]
-      <c r="E21" s="62"/>
+      <c r="C21" s="41"/>
+      <c r="D21" s="42" t="s">
+        <v>495</v>
+      </c>
+      <c r="E21" s="43"/>
     </row>
     <row r="22" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="59" t="s">
+      <c r="A22" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="C22" s="60"/>
-      <c r="D22" s="61" t="s">
+      <c r="C22" s="41"/>
+      <c r="D22" s="42" t="s">
         <v>245</v>
       </c>
-      <c r="E22" s="62"/>
+      <c r="E22" s="43"/>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A23" s="59" t="s">
+      <c r="A23" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="D23" s="61" t="s">
+      <c r="D23" s="42" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A24" s="59" t="s">
+      <c r="A24" s="40" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A25" s="59"/>
+      <c r="A25" s="40"/>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A26" s="59" t="s">
+      <c r="A26" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="B26" s="58" t="s">
+      <c r="B26" s="39" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A27" s="63" t="s">
+      <c r="A27" s="44" t="s">
         <v>84</v>
       </c>
-      <c r="B27" s="64"/>
+      <c r="B27" s="45"/>
     </row>
     <row r="30" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A30" s="54" t="s">
+      <c r="A30" s="35" t="s">
         <v>205</v>
       </c>
-      <c r="B30" s="55"/>
-[...2 lines deleted...]
-      <c r="E30" s="55"/>
+      <c r="B30" s="36"/>
+      <c r="C30" s="36"/>
+      <c r="D30" s="36"/>
+      <c r="E30" s="36"/>
     </row>
     <row r="32" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="65"/>
-      <c r="B32" s="66" t="s">
+      <c r="A32" s="46"/>
+      <c r="B32" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="C32" s="66"/>
-      <c r="D32" s="66" t="s">
+      <c r="C32" s="47"/>
+      <c r="D32" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="E32" s="65"/>
+      <c r="E32" s="46"/>
     </row>
     <row r="33" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="65"/>
-[...3 lines deleted...]
-      <c r="E33" s="65"/>
+      <c r="A33" s="46"/>
+      <c r="B33" s="48"/>
+      <c r="C33" s="47"/>
+      <c r="D33" s="48"/>
+      <c r="E33" s="46"/>
     </row>
     <row r="34" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B34" s="58" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="68">
+      <c r="B34" s="39" t="s">
+        <v>511</v>
+      </c>
+      <c r="C34" s="49">
         <f>'E1'!F90</f>
         <v>0</v>
       </c>
-      <c r="D34" s="65"/>
-      <c r="E34" s="62"/>
+      <c r="D34" s="46"/>
+      <c r="E34" s="43"/>
     </row>
     <row r="35" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="57" t="s">
+      <c r="A35" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="B35" s="58" t="s">
+      <c r="B35" s="39" t="s">
         <v>254</v>
       </c>
-      <c r="C35" s="68">
+      <c r="C35" s="49">
         <f>'E2'!F216</f>
         <v>0</v>
       </c>
-      <c r="D35" s="65"/>
-      <c r="E35" s="62"/>
+      <c r="D35" s="46"/>
+      <c r="E35" s="43"/>
     </row>
     <row r="36" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="57" t="s">
+      <c r="A36" s="38" t="s">
         <v>3</v>
       </c>
-      <c r="B36" s="58" t="s">
+      <c r="B36" s="39" t="s">
         <v>244</v>
       </c>
-      <c r="C36" s="68">
+      <c r="C36" s="49">
         <f>'E3'!F56</f>
         <v>0</v>
       </c>
-      <c r="D36" s="65"/>
-      <c r="E36" s="68"/>
+      <c r="D36" s="46"/>
+      <c r="E36" s="49"/>
     </row>
     <row r="37" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="59" t="s">
+      <c r="A37" s="40" t="s">
         <v>82</v>
       </c>
-      <c r="B37" s="58"/>
-      <c r="C37" s="68">
+      <c r="B37" s="39"/>
+      <c r="C37" s="49">
         <f>SUM(C34:C36)</f>
         <v>0</v>
       </c>
-      <c r="D37" s="65"/>
-      <c r="E37" s="62"/>
+      <c r="D37" s="46"/>
+      <c r="E37" s="43"/>
     </row>
     <row r="38" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="69"/>
-[...2 lines deleted...]
-      <c r="E38" s="62"/>
+      <c r="A38" s="50"/>
+      <c r="C38" s="49"/>
+      <c r="D38" s="46"/>
+      <c r="E38" s="43"/>
     </row>
     <row r="39" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="59" t="s">
+      <c r="A39" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="C39" s="60"/>
-[...3 lines deleted...]
-      <c r="E39" s="68">
+      <c r="C39" s="41"/>
+      <c r="D39" s="42" t="s">
+        <v>494</v>
+      </c>
+      <c r="E39" s="49">
         <f>'S1'!F67</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="59" t="s">
+      <c r="A40" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="C40" s="60"/>
-[...4 lines deleted...]
-        <f>'S2'!H237</f>
+      <c r="C40" s="41"/>
+      <c r="D40" s="42" t="s">
+        <v>495</v>
+      </c>
+      <c r="E40" s="49">
+        <f>'S2'!H249</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="59" t="s">
+      <c r="A41" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="C41" s="60"/>
-      <c r="D41" s="61" t="s">
+      <c r="C41" s="41"/>
+      <c r="D41" s="42" t="s">
         <v>245</v>
       </c>
-      <c r="E41" s="68">
+      <c r="E41" s="49">
         <f>'S3'!F56</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A42" s="59" t="s">
+      <c r="A42" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="D42" s="61" t="s">
+      <c r="D42" s="42" t="s">
         <v>246</v>
       </c>
-      <c r="E42" s="68">
+      <c r="E42" s="49">
         <f>'S4'!F80</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A43" s="59" t="s">
+      <c r="A43" s="40" t="s">
         <v>83</v>
       </c>
-      <c r="C43" s="68">
+      <c r="C43" s="49">
         <f>C37-SUM(E39:E42)</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="70"/>
-[...2 lines deleted...]
-      <c r="E44" s="71"/>
+      <c r="A44" s="51"/>
+      <c r="C44" s="41"/>
+      <c r="D44" s="46"/>
+      <c r="E44" s="52"/>
     </row>
     <row r="45" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="70"/>
-[...2 lines deleted...]
-      <c r="E45" s="68"/>
+      <c r="A45" s="51"/>
+      <c r="C45" s="41"/>
+      <c r="D45" s="42"/>
+      <c r="E45" s="49"/>
     </row>
     <row r="46" spans="1:5" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="59" t="s">
+      <c r="A46" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="B46" s="58" t="s">
+      <c r="B46" s="39" t="s">
         <v>247</v>
       </c>
-      <c r="C46" s="68">
+      <c r="C46" s="49">
         <f>'E4'!F17</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:5" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="72" t="s">
+      <c r="A47" s="53" t="s">
         <v>85</v>
       </c>
-      <c r="B47" s="73"/>
-      <c r="C47" s="74">
+      <c r="B47" s="54"/>
+      <c r="C47" s="55">
         <f>C43+C46</f>
         <v>0</v>
       </c>
-      <c r="D47" s="65"/>
-      <c r="E47" s="65"/>
+      <c r="D47" s="46"/>
+      <c r="E47" s="46"/>
     </row>
     <row r="48" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="49" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A49" s="75" t="s">
-        <v>494</v>
+      <c r="A49" s="56" t="s">
+        <v>492</v>
       </c>
     </row>
     <row r="50" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="51" spans="1:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="25" t="s">
-[...2 lines deleted...]
-      <c r="B51" s="76"/>
+      <c r="A51" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="B51" s="57"/>
       <c r="C51" s="8"/>
-      <c r="D51" s="77" t="s">
+      <c r="D51" s="58" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="52" spans="1:5" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="53" spans="1:5" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="72" t="s">
+      <c r="A53" s="53" t="s">
         <v>87</v>
       </c>
-      <c r="B53" s="73"/>
-      <c r="C53" s="74" t="e">
+      <c r="B53" s="54"/>
+      <c r="C53" s="55" t="e">
         <f>C47/C51</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D53" s="65"/>
-      <c r="E53" s="65"/>
+      <c r="D53" s="46"/>
+      <c r="E53" s="46"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="ulWOrNn+Kr3dwJbvqShGnsAplwITqWUnZnzwcKVBJM0+2lv8frRoLaC0RH0DYmyMyqg8AJwAuJSMwBm//CkptA==" saltValue="rsBUI206eXbpfYCHqCvrRg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="6KjFDINxTf2Dcjr71z5V6RzjgCRvUUSrEpVQWj/LCN6vLIOzU7SwvlsYjHSwkC69oQoPZFIl6I9yeUOnrmhmOQ==" saltValue="pBQx2KUm6yWwbTDtcJNS2w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <hyperlinks>
-    <hyperlink ref="B26" location="'E4'!A1" display="E4 Apport d’azote par les engrais minéraux"/>
-[...14 lines deleted...]
-    <hyperlink ref="B34" location="'E1'!A1" display="E1 Apport d’azote par les engrais organiques importés"/>
+    <hyperlink ref="B26" location="'E4'!A1" display="E4 Apport d’azote par les engrais minéraux" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
+    <hyperlink ref="B46" location="'E4'!A1" display="E4 Apport d’azote par les engrais minéraux" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
+    <hyperlink ref="B15" location="'E1'!A1" display="E1 Apport d’azote par les engrais organiques importés" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
+    <hyperlink ref="B16" location="'E2'!A1" display="E2 Apport d'azote par les aliments, fourrages et paille achetés" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
+    <hyperlink ref="B35" location="'E2'!A1" display="E2 Apport d'azote par les aliments, fourrages et paille achetés" xr:uid="{00000000-0004-0000-0100-000004000000}"/>
+    <hyperlink ref="B17" location="'E3'!A1" display="E3 Apport d'azote par les animaux achetés" xr:uid="{00000000-0004-0000-0100-000005000000}"/>
+    <hyperlink ref="B36" location="'E3'!A1" display="E3 Apport d'azote par les animaux achetés" xr:uid="{00000000-0004-0000-0100-000006000000}"/>
+    <hyperlink ref="D22" location="'S3'!A1" display="S3 Exportation d'azote par les animaux vendus" xr:uid="{00000000-0004-0000-0100-000007000000}"/>
+    <hyperlink ref="D41" location="'S3'!A1" display="S3 Exportation d'azote par les animaux vendus" xr:uid="{00000000-0004-0000-0100-000008000000}"/>
+    <hyperlink ref="D20" location="'S1'!A1" display="S1 Exportation d'azote par les effluents d'élevage" xr:uid="{00000000-0004-0000-0100-000009000000}"/>
+    <hyperlink ref="D23" location="'S4'!A1" display="S4 Exportation d'azote par les produits animaux vendus" xr:uid="{00000000-0004-0000-0100-00000A000000}"/>
+    <hyperlink ref="D42" location="'S4'!A1" display="S4 Exportation d'azote par les produits animaux vendus" xr:uid="{00000000-0004-0000-0100-00000B000000}"/>
+    <hyperlink ref="D21" location="'S2'!A1" display="S2 Exportation d'azote par les cultures vendues" xr:uid="{00000000-0004-0000-0100-00000C000000}"/>
+    <hyperlink ref="D39" location="'S1'!A1" display="S1 Exportation d'azote par les effluents d'élevage" xr:uid="{00000000-0004-0000-0100-00000D000000}"/>
+    <hyperlink ref="D40" location="'S2'!A1" display="S2 Exportation d'azote par les cultures vendues" xr:uid="{00000000-0004-0000-0100-00000E000000}"/>
+    <hyperlink ref="B34" location="'E1'!A1" display="E1 Apport d’azote par les engrais organiques importés" xr:uid="{00000000-0004-0000-0100-00000F000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:Q90"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.7109375" style="25" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="17" max="16384" width="11.42578125" style="25"/>
+    <col min="1" max="1" width="13.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="52.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.7109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="10.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="20.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="14.85546875" style="1" customWidth="1"/>
+    <col min="7" max="15" width="11.42578125" style="1"/>
+    <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
+    <col min="17" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:17" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="22" t="s">
+      <c r="A2" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="20" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" ht="36" x14ac:dyDescent="0.2">
+      <c r="A4" s="11"/>
+      <c r="B4" s="17" t="s">
+        <v>496</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>497</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>822</v>
+      </c>
+      <c r="G4" s="10"/>
+      <c r="H4" s="148"/>
+      <c r="I4" s="148"/>
+      <c r="J4" s="148"/>
+      <c r="K4" s="148"/>
+      <c r="L4" s="148"/>
+      <c r="M4" s="148"/>
+      <c r="N4" s="148"/>
+      <c r="O4" s="148"/>
+      <c r="P4" s="148"/>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A5" s="18" t="s">
+        <v>513</v>
+      </c>
+      <c r="B5" s="4"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="16"/>
+      <c r="I5" s="19"/>
+      <c r="J5" s="19"/>
+      <c r="K5" s="19"/>
+      <c r="L5" s="19"/>
+      <c r="M5" s="19"/>
+      <c r="N5" s="19"/>
+      <c r="O5" s="19"/>
+      <c r="P5" s="19"/>
+      <c r="Q5" s="19"/>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A6" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B6" s="29" t="s">
+        <v>500</v>
+      </c>
+      <c r="C6" s="108"/>
+      <c r="D6" s="110"/>
+      <c r="E6" s="124"/>
+      <c r="F6" s="14">
+        <f t="shared" ref="F6:F15" si="0">C6*E6</f>
+        <v>0</v>
+      </c>
+      <c r="G6" s="10"/>
+      <c r="H6" s="147" t="s">
+        <v>768</v>
+      </c>
+      <c r="I6" s="147"/>
+      <c r="J6" s="147"/>
+      <c r="K6" s="147"/>
+      <c r="L6" s="147"/>
+      <c r="M6" s="10"/>
+      <c r="N6" s="10"/>
+      <c r="O6" s="10"/>
+      <c r="P6" s="10"/>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A7" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B7" s="29" t="s">
+        <v>501</v>
+      </c>
+      <c r="C7" s="108"/>
+      <c r="D7" s="110"/>
+      <c r="E7" s="124"/>
+      <c r="F7" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G7" s="10"/>
+      <c r="H7" s="147"/>
+      <c r="I7" s="147"/>
+      <c r="J7" s="147"/>
+      <c r="K7" s="147"/>
+      <c r="L7" s="147"/>
+      <c r="M7" s="10"/>
+      <c r="N7" s="10"/>
+      <c r="O7" s="10"/>
+      <c r="P7" s="10"/>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A8" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B8" s="29" t="s">
+        <v>502</v>
+      </c>
+      <c r="C8" s="108"/>
+      <c r="D8" s="110"/>
+      <c r="E8" s="124"/>
+      <c r="F8" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G8" s="10"/>
+      <c r="H8" s="10"/>
+      <c r="I8" s="10"/>
+      <c r="J8" s="10"/>
+      <c r="K8" s="10"/>
+      <c r="L8" s="10"/>
+      <c r="M8" s="10"/>
+      <c r="N8" s="10"/>
+      <c r="O8" s="10"/>
+      <c r="P8" s="10"/>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A9" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B9" s="29" t="s">
+        <v>503</v>
+      </c>
+      <c r="C9" s="108"/>
+      <c r="D9" s="110"/>
+      <c r="E9" s="124"/>
+      <c r="F9" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G9" s="10"/>
+      <c r="H9" s="10"/>
+      <c r="I9" s="10"/>
+      <c r="J9" s="10"/>
+      <c r="K9" s="10"/>
+      <c r="L9" s="10"/>
+      <c r="M9" s="10"/>
+      <c r="N9" s="10"/>
+      <c r="O9" s="10"/>
+      <c r="P9" s="10"/>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A10" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B10" s="29" t="s">
+        <v>504</v>
+      </c>
+      <c r="C10" s="108"/>
+      <c r="D10" s="110"/>
+      <c r="E10" s="124"/>
+      <c r="F10" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="10"/>
+      <c r="K10" s="10"/>
+      <c r="L10" s="10"/>
+      <c r="M10" s="10"/>
+      <c r="N10" s="10"/>
+      <c r="O10" s="10"/>
+      <c r="P10" s="10"/>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A11" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B11" s="29" t="s">
+        <v>505</v>
+      </c>
+      <c r="C11" s="108"/>
+      <c r="D11" s="110"/>
+      <c r="E11" s="124"/>
+      <c r="F11" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="10"/>
+      <c r="J11" s="10"/>
+      <c r="K11" s="10"/>
+      <c r="L11" s="10"/>
+      <c r="M11" s="10"/>
+      <c r="N11" s="10"/>
+      <c r="O11" s="10"/>
+      <c r="P11" s="10"/>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A12" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>506</v>
+      </c>
+      <c r="C12" s="108"/>
+      <c r="D12" s="110"/>
+      <c r="E12" s="124"/>
+      <c r="F12" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="10"/>
+      <c r="K12" s="10"/>
+      <c r="L12" s="10"/>
+      <c r="M12" s="10"/>
+      <c r="N12" s="10"/>
+      <c r="O12" s="10"/>
+      <c r="P12" s="10"/>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A13" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B13" s="29" t="s">
+        <v>507</v>
+      </c>
+      <c r="C13" s="108"/>
+      <c r="D13" s="110"/>
+      <c r="E13" s="124"/>
+      <c r="F13" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+      <c r="K13" s="10"/>
+      <c r="L13" s="10"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="10"/>
+      <c r="P13" s="10"/>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A14" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B14" s="29" t="s">
+        <v>508</v>
+      </c>
+      <c r="C14" s="108"/>
+      <c r="D14" s="110"/>
+      <c r="E14" s="124"/>
+      <c r="F14" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+      <c r="K14" s="10"/>
+      <c r="L14" s="10"/>
+      <c r="M14" s="10"/>
+      <c r="N14" s="10"/>
+      <c r="O14" s="10"/>
+      <c r="P14" s="10"/>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A15" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B15" s="29" t="s">
+        <v>509</v>
+      </c>
+      <c r="C15" s="108"/>
+      <c r="D15" s="111"/>
+      <c r="E15" s="124"/>
+      <c r="F15" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+      <c r="K15" s="10"/>
+      <c r="L15" s="10"/>
+      <c r="M15" s="10"/>
+      <c r="N15" s="10"/>
+      <c r="O15" s="10"/>
+      <c r="P15" s="10"/>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A16" s="6"/>
+      <c r="B16" s="4"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="16"/>
+      <c r="I16" s="19"/>
+      <c r="J16" s="19"/>
+      <c r="K16" s="19"/>
+      <c r="L16" s="19"/>
+      <c r="M16" s="19"/>
+      <c r="N16" s="19"/>
+      <c r="O16" s="19"/>
+      <c r="P16" s="19"/>
+      <c r="Q16" s="19"/>
+    </row>
+    <row r="17" spans="1:17" ht="37.5" x14ac:dyDescent="0.2">
+      <c r="A17" s="4"/>
+      <c r="B17" s="22" t="s">
+        <v>69</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>823</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>824</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>822</v>
+      </c>
+      <c r="G17" s="23"/>
+      <c r="H17" s="148" t="s">
+        <v>253</v>
+      </c>
+      <c r="I17" s="148"/>
+      <c r="J17" s="148"/>
+      <c r="K17" s="148"/>
+      <c r="L17" s="148"/>
+      <c r="M17" s="148"/>
+      <c r="N17" s="148"/>
+      <c r="O17" s="148"/>
+      <c r="P17" s="148"/>
+    </row>
+    <row r="18" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A18" s="18" t="s">
+        <v>510</v>
+      </c>
+      <c r="B18" s="4"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="5"/>
+      <c r="H18" s="16"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="19"/>
+      <c r="K18" s="19"/>
+      <c r="L18" s="19"/>
+      <c r="M18" s="19"/>
+      <c r="N18" s="19"/>
+      <c r="O18" s="19"/>
+      <c r="P18" s="19"/>
+      <c r="Q18" s="19"/>
+    </row>
+    <row r="19" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A19" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="108"/>
+      <c r="D19" s="110"/>
+      <c r="E19" s="117">
+        <v>6.5</v>
+      </c>
+      <c r="F19" s="14">
+        <f>C19*E19</f>
+        <v>0</v>
+      </c>
+      <c r="H19" s="147" t="s">
+        <v>768</v>
+      </c>
+      <c r="I19" s="147"/>
+      <c r="J19" s="147"/>
+      <c r="K19" s="147"/>
+      <c r="L19" s="147"/>
+    </row>
+    <row r="20" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A20" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="C20" s="108"/>
+      <c r="D20" s="110"/>
+      <c r="E20" s="117">
+        <v>4.2</v>
+      </c>
+      <c r="F20" s="14">
+        <f t="shared" ref="F20:F75" si="1">C20*E20</f>
+        <v>0</v>
+      </c>
+      <c r="H20" s="147"/>
+      <c r="I20" s="147"/>
+      <c r="J20" s="147"/>
+      <c r="K20" s="147"/>
+      <c r="L20" s="147"/>
+    </row>
+    <row r="21" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A21" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="C21" s="108"/>
+      <c r="D21" s="110"/>
+      <c r="E21" s="117">
+        <v>5</v>
+      </c>
+      <c r="F21" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A22" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>71</v>
+      </c>
+      <c r="C22" s="108"/>
+      <c r="D22" s="110"/>
+      <c r="E22" s="117">
+        <v>5.5</v>
+      </c>
+      <c r="F22" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A23" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="C23" s="108"/>
+      <c r="D23" s="110"/>
+      <c r="E23" s="117">
+        <v>4</v>
+      </c>
+      <c r="F23" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A24" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="C24" s="108"/>
+      <c r="D24" s="110"/>
+      <c r="E24" s="117">
+        <v>5</v>
+      </c>
+      <c r="F24" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A25" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="C25" s="108"/>
+      <c r="D25" s="110"/>
+      <c r="E25" s="117">
+        <v>1.5</v>
+      </c>
+      <c r="F25" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A26" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="C26" s="108"/>
+      <c r="D26" s="110"/>
+      <c r="E26" s="117">
+        <v>4.5</v>
+      </c>
+      <c r="F26" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A27" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>75</v>
+      </c>
+      <c r="C27" s="108"/>
+      <c r="D27" s="110"/>
+      <c r="E27" s="117">
+        <v>2.8</v>
+      </c>
+      <c r="F27" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A28" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C28" s="108"/>
+      <c r="D28" s="110"/>
+      <c r="E28" s="117">
+        <v>2.5</v>
+      </c>
+      <c r="F28" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A29" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="C29" s="108"/>
+      <c r="D29" s="110"/>
+      <c r="E29" s="117">
+        <v>6</v>
+      </c>
+      <c r="F29" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A30" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B30" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="C30" s="108"/>
+      <c r="D30" s="110"/>
+      <c r="E30" s="117">
+        <v>8</v>
+      </c>
+      <c r="F30" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A31" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="C31" s="108"/>
+      <c r="D31" s="110"/>
+      <c r="E31" s="117">
+        <v>4</v>
+      </c>
+      <c r="F31" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A32" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="C32" s="108"/>
+      <c r="D32" s="110"/>
+      <c r="E32" s="117">
+        <v>6</v>
+      </c>
+      <c r="F32" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A33" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C33" s="108"/>
+      <c r="D33" s="110"/>
+      <c r="E33" s="117">
+        <v>7.7</v>
+      </c>
+      <c r="F33" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A34" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B34" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="C34" s="108"/>
+      <c r="D34" s="110"/>
+      <c r="E34" s="117">
+        <v>10</v>
+      </c>
+      <c r="F34" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A35" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B35" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" s="108"/>
+      <c r="D35" s="110"/>
+      <c r="E35" s="117">
+        <v>7.6</v>
+      </c>
+      <c r="F35" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A36" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B36" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C36" s="108"/>
+      <c r="D36" s="110"/>
+      <c r="E36" s="117">
+        <v>11</v>
+      </c>
+      <c r="F36" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B37" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="C37" s="108"/>
+      <c r="D37" s="110"/>
+      <c r="E37" s="117">
+        <v>7.2</v>
+      </c>
+      <c r="F37" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A38" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C38" s="108"/>
+      <c r="D38" s="110"/>
+      <c r="E38" s="117">
+        <v>7</v>
+      </c>
+      <c r="F38" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A39" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="C39" s="108"/>
+      <c r="D39" s="110"/>
+      <c r="E39" s="117">
+        <v>4</v>
+      </c>
+      <c r="F39" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A40" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="C40" s="108"/>
+      <c r="D40" s="110"/>
+      <c r="E40" s="117">
+        <v>7.9</v>
+      </c>
+      <c r="F40" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A41" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="C41" s="108"/>
+      <c r="D41" s="110"/>
+      <c r="E41" s="117">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="F41" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A42" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="C42" s="108"/>
+      <c r="D42" s="110"/>
+      <c r="E42" s="117">
+        <v>3.5</v>
+      </c>
+      <c r="F42" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A43" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B43" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="C43" s="108"/>
+      <c r="D43" s="110"/>
+      <c r="E43" s="117">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="F43" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A44" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="C44" s="108"/>
+      <c r="D44" s="110"/>
+      <c r="E44" s="117">
+        <v>6.1</v>
+      </c>
+      <c r="F44" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A45" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B45" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" s="108"/>
+      <c r="D45" s="110"/>
+      <c r="E45" s="117">
+        <v>20</v>
+      </c>
+      <c r="F45" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A46" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B46" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" s="108"/>
+      <c r="D46" s="110"/>
+      <c r="E46" s="117">
+        <v>15</v>
+      </c>
+      <c r="F46" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A47" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B47" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C47" s="108"/>
+      <c r="D47" s="110"/>
+      <c r="E47" s="117">
+        <v>20</v>
+      </c>
+      <c r="F47" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A48" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B48" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C48" s="108"/>
+      <c r="D48" s="110"/>
+      <c r="E48" s="117">
+        <v>15</v>
+      </c>
+      <c r="F48" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A49" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B49" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="C49" s="108"/>
+      <c r="D49" s="110"/>
+      <c r="E49" s="117">
+        <v>30</v>
+      </c>
+      <c r="F49" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A50" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B50" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="C50" s="108"/>
+      <c r="D50" s="110"/>
+      <c r="E50" s="117">
+        <v>40</v>
+      </c>
+      <c r="F50" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A51" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B51" s="21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C51" s="108"/>
+      <c r="D51" s="110"/>
+      <c r="E51" s="117">
+        <v>4.5</v>
+      </c>
+      <c r="F51" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A52" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B52" s="21" t="s">
+        <v>25</v>
+      </c>
+      <c r="C52" s="108"/>
+      <c r="D52" s="110"/>
+      <c r="E52" s="117">
+        <v>11</v>
+      </c>
+      <c r="F52" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A53" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B53" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="C53" s="108"/>
+      <c r="D53" s="110"/>
+      <c r="E53" s="117">
+        <v>13</v>
+      </c>
+      <c r="F53" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A54" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B54" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C54" s="108"/>
+      <c r="D54" s="110"/>
+      <c r="E54" s="117">
+        <v>24</v>
+      </c>
+      <c r="F54" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A55" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B55" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="C55" s="108"/>
+      <c r="D55" s="110"/>
+      <c r="E55" s="117">
+        <v>32</v>
+      </c>
+      <c r="F55" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A56" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B56" s="21" t="s">
+        <v>32</v>
+      </c>
+      <c r="C56" s="108"/>
+      <c r="D56" s="110"/>
+      <c r="E56" s="117">
+        <v>18</v>
+      </c>
+      <c r="F56" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A57" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B57" s="21" t="s">
+        <v>33</v>
+      </c>
+      <c r="C57" s="108"/>
+      <c r="D57" s="110"/>
+      <c r="E57" s="117">
+        <v>22</v>
+      </c>
+      <c r="F57" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A58" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B58" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="C58" s="108"/>
+      <c r="D58" s="110"/>
+      <c r="E58" s="117">
+        <v>22</v>
+      </c>
+      <c r="F58" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A59" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B59" s="21" t="s">
+        <v>35</v>
+      </c>
+      <c r="C59" s="108"/>
+      <c r="D59" s="110"/>
+      <c r="E59" s="117">
+        <v>30</v>
+      </c>
+      <c r="F59" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A60" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B60" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="C60" s="108"/>
+      <c r="D60" s="110"/>
+      <c r="E60" s="117">
+        <v>15</v>
+      </c>
+      <c r="F60" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A61" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B61" s="21" t="s">
+        <v>37</v>
+      </c>
+      <c r="C61" s="108"/>
+      <c r="D61" s="110"/>
+      <c r="E61" s="117">
+        <v>20</v>
+      </c>
+      <c r="F61" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A62" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B62" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="C62" s="108"/>
+      <c r="D62" s="110"/>
+      <c r="E62" s="117">
+        <v>18</v>
+      </c>
+      <c r="F62" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A63" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B63" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="C63" s="108"/>
+      <c r="D63" s="110"/>
+      <c r="E63" s="117">
+        <v>25</v>
+      </c>
+      <c r="F63" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A64" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B64" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="C64" s="108"/>
+      <c r="D64" s="110"/>
+      <c r="E64" s="117">
+        <v>4.5</v>
+      </c>
+      <c r="F64" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A65" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B65" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="C65" s="108"/>
+      <c r="D65" s="110"/>
+      <c r="E65" s="117">
+        <v>7</v>
+      </c>
+      <c r="F65" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="24" t="s">
+        <v>206</v>
+      </c>
+      <c r="B66" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C66" s="108"/>
+      <c r="D66" s="110"/>
+      <c r="E66" s="117">
+        <v>6</v>
+      </c>
+      <c r="F66" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A67" s="25" t="s">
+        <v>206</v>
+      </c>
+      <c r="B67" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C67" s="108"/>
+      <c r="D67" s="110"/>
+      <c r="E67" s="117">
+        <v>2</v>
+      </c>
+      <c r="F67" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A68" s="25" t="s">
+        <v>206</v>
+      </c>
+      <c r="B68" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="C68" s="108"/>
+      <c r="D68" s="110"/>
+      <c r="E68" s="117">
+        <v>18</v>
+      </c>
+      <c r="F68" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A69" s="25" t="s">
+        <v>206</v>
+      </c>
+      <c r="B69" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C69" s="108"/>
+      <c r="D69" s="110"/>
+      <c r="E69" s="117">
+        <v>8</v>
+      </c>
+      <c r="F69" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A70" s="25" t="s">
+        <v>206</v>
+      </c>
+      <c r="B70" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="C70" s="108"/>
+      <c r="D70" s="110"/>
+      <c r="E70" s="117">
+        <v>15</v>
+      </c>
+      <c r="F70" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A71" s="25" t="s">
+        <v>206</v>
+      </c>
+      <c r="B71" s="21" t="s">
+        <v>81</v>
+      </c>
+      <c r="C71" s="108"/>
+      <c r="D71" s="110"/>
+      <c r="E71" s="117">
+        <v>5.5</v>
+      </c>
+      <c r="F71" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A72" s="25" t="s">
+        <v>206</v>
+      </c>
+      <c r="B72" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C72" s="108"/>
+      <c r="D72" s="110"/>
+      <c r="E72" s="117">
+        <v>0.4</v>
+      </c>
+      <c r="F72" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A73" s="25" t="s">
+        <v>206</v>
+      </c>
+      <c r="B73" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="C73" s="108"/>
+      <c r="D73" s="110"/>
+      <c r="E73" s="117">
+        <v>27.5</v>
+      </c>
+      <c r="F73" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A74" s="25" t="s">
+        <v>206</v>
+      </c>
+      <c r="B74" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C74" s="108"/>
+      <c r="D74" s="110"/>
+      <c r="E74" s="117">
+        <v>25</v>
+      </c>
+      <c r="F74" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A75" s="25" t="s">
+        <v>206</v>
+      </c>
+      <c r="B75" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="C75" s="108"/>
+      <c r="D75" s="110"/>
+      <c r="E75" s="117">
+        <v>2</v>
+      </c>
+      <c r="F75" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:17" ht="36" x14ac:dyDescent="0.2">
+      <c r="A77" s="11"/>
+      <c r="B77" s="17" t="s">
         <v>514</v>
       </c>
-      <c r="B2" s="23"/>
-[...11 lines deleted...]
-      <c r="B4" s="27" t="s">
+      <c r="C77" s="7" t="s">
+        <v>515</v>
+      </c>
+      <c r="D77" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="E77" s="7" t="s">
         <v>498</v>
       </c>
-      <c r="C4" s="28" t="s">
+      <c r="F77" s="7" t="s">
+        <v>822</v>
+      </c>
+      <c r="G77" s="10"/>
+      <c r="H77" s="148"/>
+      <c r="I77" s="148"/>
+      <c r="J77" s="148"/>
+      <c r="K77" s="148"/>
+      <c r="L77" s="148"/>
+      <c r="M77" s="148"/>
+      <c r="N77" s="148"/>
+      <c r="O77" s="148"/>
+      <c r="P77" s="148"/>
+    </row>
+    <row r="78" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A78" s="18" t="s">
+        <v>516</v>
+      </c>
+      <c r="B78" s="4"/>
+      <c r="C78" s="5"/>
+      <c r="D78" s="5"/>
+      <c r="E78" s="5"/>
+      <c r="F78" s="5"/>
+      <c r="G78" s="5"/>
+      <c r="H78" s="16"/>
+      <c r="I78" s="19"/>
+      <c r="J78" s="19"/>
+      <c r="K78" s="19"/>
+      <c r="L78" s="19"/>
+      <c r="M78" s="19"/>
+      <c r="N78" s="19"/>
+      <c r="O78" s="19"/>
+      <c r="P78" s="19"/>
+      <c r="Q78" s="19"/>
+    </row>
+    <row r="79" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A79" s="12" t="s">
         <v>499</v>
       </c>
-      <c r="D4" s="28" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="28" t="s">
+      <c r="B79" s="29" t="s">
         <v>500</v>
       </c>
-      <c r="F4" s="29" t="s">
-[...35 lines deleted...]
-      <c r="A6" s="37" t="s">
+      <c r="C79" s="108"/>
+      <c r="D79" s="110"/>
+      <c r="E79" s="124"/>
+      <c r="F79" s="14">
+        <f t="shared" ref="F79:F88" si="2">C79*E79</f>
+        <v>0</v>
+      </c>
+      <c r="G79" s="10"/>
+      <c r="H79" s="147" t="s">
+        <v>768</v>
+      </c>
+      <c r="I79" s="147"/>
+      <c r="J79" s="147"/>
+      <c r="K79" s="147"/>
+      <c r="L79" s="147"/>
+      <c r="M79" s="10"/>
+      <c r="N79" s="10"/>
+      <c r="O79" s="10"/>
+      <c r="P79" s="10"/>
+    </row>
+    <row r="80" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A80" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B80" s="29" t="s">
         <v>501</v>
       </c>
-      <c r="B6" s="48" t="s">
+      <c r="C80" s="108"/>
+      <c r="D80" s="110"/>
+      <c r="E80" s="124"/>
+      <c r="F80" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G80" s="10"/>
+      <c r="H80" s="147"/>
+      <c r="I80" s="147"/>
+      <c r="J80" s="147"/>
+      <c r="K80" s="147"/>
+      <c r="L80" s="147"/>
+      <c r="M80" s="10"/>
+      <c r="N80" s="10"/>
+      <c r="O80" s="10"/>
+      <c r="P80" s="10"/>
+    </row>
+    <row r="81" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A81" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B81" s="29" t="s">
         <v>502</v>
       </c>
-      <c r="C6" s="129"/>
-[...23 lines deleted...]
-      <c r="B7" s="48" t="s">
+      <c r="C81" s="108"/>
+      <c r="D81" s="110"/>
+      <c r="E81" s="124"/>
+      <c r="F81" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G81" s="10"/>
+      <c r="H81" s="10"/>
+      <c r="I81" s="10"/>
+      <c r="J81" s="10"/>
+      <c r="K81" s="10"/>
+      <c r="L81" s="10"/>
+      <c r="M81" s="10"/>
+      <c r="N81" s="10"/>
+      <c r="O81" s="10"/>
+      <c r="P81" s="10"/>
+    </row>
+    <row r="82" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A82" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B82" s="29" t="s">
         <v>503</v>
       </c>
-      <c r="C7" s="129"/>
-[...21 lines deleted...]
-      <c r="B8" s="48" t="s">
+      <c r="C82" s="108"/>
+      <c r="D82" s="110"/>
+      <c r="E82" s="124"/>
+      <c r="F82" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G82" s="10"/>
+      <c r="H82" s="10"/>
+      <c r="I82" s="10"/>
+      <c r="J82" s="10"/>
+      <c r="K82" s="10"/>
+      <c r="L82" s="10"/>
+      <c r="M82" s="10"/>
+      <c r="N82" s="10"/>
+      <c r="O82" s="10"/>
+      <c r="P82" s="10"/>
+    </row>
+    <row r="83" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A83" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B83" s="29" t="s">
         <v>504</v>
       </c>
-      <c r="C8" s="129"/>
-[...21 lines deleted...]
-      <c r="B9" s="48" t="s">
+      <c r="C83" s="108"/>
+      <c r="D83" s="110"/>
+      <c r="E83" s="124"/>
+      <c r="F83" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G83" s="10"/>
+      <c r="H83" s="10"/>
+      <c r="I83" s="10"/>
+      <c r="J83" s="10"/>
+      <c r="K83" s="10"/>
+      <c r="L83" s="10"/>
+      <c r="M83" s="10"/>
+      <c r="N83" s="10"/>
+      <c r="O83" s="10"/>
+      <c r="P83" s="10"/>
+    </row>
+    <row r="84" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A84" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B84" s="29" t="s">
         <v>505</v>
       </c>
-      <c r="C9" s="129"/>
-[...21 lines deleted...]
-      <c r="B10" s="48" t="s">
+      <c r="C84" s="108"/>
+      <c r="D84" s="110"/>
+      <c r="E84" s="124"/>
+      <c r="F84" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G84" s="10"/>
+      <c r="H84" s="10"/>
+      <c r="I84" s="10"/>
+      <c r="J84" s="10"/>
+      <c r="K84" s="10"/>
+      <c r="L84" s="10"/>
+      <c r="M84" s="10"/>
+      <c r="N84" s="10"/>
+      <c r="O84" s="10"/>
+      <c r="P84" s="10"/>
+    </row>
+    <row r="85" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A85" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B85" s="29" t="s">
         <v>506</v>
       </c>
-      <c r="C10" s="129"/>
-[...21 lines deleted...]
-      <c r="B11" s="48" t="s">
+      <c r="C85" s="108"/>
+      <c r="D85" s="110"/>
+      <c r="E85" s="124"/>
+      <c r="F85" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G85" s="10"/>
+      <c r="H85" s="10"/>
+      <c r="I85" s="10"/>
+      <c r="J85" s="10"/>
+      <c r="K85" s="10"/>
+      <c r="L85" s="10"/>
+      <c r="M85" s="10"/>
+      <c r="N85" s="10"/>
+      <c r="O85" s="10"/>
+      <c r="P85" s="10"/>
+    </row>
+    <row r="86" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A86" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B86" s="29" t="s">
         <v>507</v>
       </c>
-      <c r="C11" s="129"/>
-[...21 lines deleted...]
-      <c r="B12" s="48" t="s">
+      <c r="C86" s="108"/>
+      <c r="D86" s="110"/>
+      <c r="E86" s="124"/>
+      <c r="F86" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G86" s="10"/>
+      <c r="H86" s="10"/>
+      <c r="I86" s="10"/>
+      <c r="J86" s="10"/>
+      <c r="K86" s="10"/>
+      <c r="L86" s="10"/>
+      <c r="M86" s="10"/>
+      <c r="N86" s="10"/>
+      <c r="O86" s="10"/>
+      <c r="P86" s="10"/>
+    </row>
+    <row r="87" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A87" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B87" s="29" t="s">
         <v>508</v>
       </c>
-      <c r="C12" s="129"/>
-[...21 lines deleted...]
-      <c r="B13" s="48" t="s">
+      <c r="C87" s="108"/>
+      <c r="D87" s="110"/>
+      <c r="E87" s="124"/>
+      <c r="F87" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="G87" s="10"/>
+      <c r="H87" s="10"/>
+      <c r="I87" s="10"/>
+      <c r="J87" s="10"/>
+      <c r="K87" s="10"/>
+      <c r="L87" s="10"/>
+      <c r="M87" s="10"/>
+      <c r="N87" s="10"/>
+      <c r="O87" s="10"/>
+      <c r="P87" s="10"/>
+    </row>
+    <row r="88" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A88" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B88" s="29" t="s">
         <v>509</v>
       </c>
-      <c r="C13" s="129"/>
-[...1204 lines deleted...]
-      <c r="F80" s="39">
+      <c r="C88" s="108"/>
+      <c r="D88" s="110"/>
+      <c r="E88" s="124"/>
+      <c r="F88" s="14">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G80" s="30"/>
-[...208 lines deleted...]
-      <c r="P88" s="30"/>
+      <c r="G88" s="10"/>
+      <c r="H88" s="10"/>
+      <c r="I88" s="10"/>
+      <c r="J88" s="10"/>
+      <c r="K88" s="10"/>
+      <c r="L88" s="10"/>
+      <c r="M88" s="10"/>
+      <c r="N88" s="10"/>
+      <c r="O88" s="10"/>
+      <c r="P88" s="10"/>
     </row>
     <row r="89" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A89" s="30"/>
-[...14 lines deleted...]
-      <c r="P89" s="30"/>
+      <c r="A89" s="10"/>
+      <c r="B89" s="10"/>
+      <c r="C89" s="10"/>
+      <c r="D89" s="10"/>
+      <c r="E89" s="10"/>
+      <c r="F89" s="10"/>
+      <c r="G89" s="10"/>
+      <c r="H89" s="10"/>
+      <c r="I89" s="10"/>
+      <c r="J89" s="10"/>
+      <c r="K89" s="10"/>
+      <c r="L89" s="10"/>
+      <c r="M89" s="10"/>
+      <c r="N89" s="10"/>
+      <c r="O89" s="10"/>
+      <c r="P89" s="10"/>
     </row>
     <row r="90" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="E90" s="45" t="s">
+      <c r="E90" s="26" t="s">
         <v>252</v>
       </c>
-      <c r="F90" s="46">
+      <c r="F90" s="27">
         <f>SUM(F6:F15,F19:F75,F79:F88)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="4B987qg8/GUU9vz+DI2glkdIE551/V/aVrt/JlNFtK7gCPUQv9i2d1DNx2QFFUyuXMrb82Qin9qYpTmiRgAnlQ==" saltValue="pfmYIrZmyBY4+HGRfwCvhA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="6">
     <mergeCell ref="H79:L80"/>
     <mergeCell ref="H17:P17"/>
     <mergeCell ref="H4:P4"/>
     <mergeCell ref="H77:P77"/>
     <mergeCell ref="H19:L20"/>
     <mergeCell ref="H6:L7"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="H2" location="'Bilan apparent'!A1" display="Onglet Bilan apparent"/>
+    <hyperlink ref="H2" location="'Bilan apparent'!A1" display="Onglet Bilan apparent" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A2:P217"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.7109375" style="25" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="16384" width="11.42578125" style="25"/>
+    <col min="1" max="1" width="13.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="52.140625" style="1" customWidth="1"/>
+    <col min="3" max="5" width="20.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="14.85546875" style="1" customWidth="1"/>
+    <col min="7" max="15" width="11.42578125" style="1"/>
+    <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
+    <col min="17" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="22" t="s">
+      <c r="A2" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="B2" s="23"/>
-[...5 lines deleted...]
-      <c r="H2" s="24" t="s">
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="20" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="4" spans="1:16" s="30" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="27" t="s">
+    <row r="4" spans="1:16" s="10" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="11"/>
+      <c r="B4" s="17" t="s">
         <v>352</v>
       </c>
-      <c r="C4" s="34" t="s">
+      <c r="C4" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>746</v>
+      </c>
+      <c r="E4" s="59" t="s">
+        <v>744</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>825</v>
+      </c>
+      <c r="H4" s="148" t="s">
+        <v>762</v>
+      </c>
+      <c r="I4" s="148"/>
+      <c r="J4" s="148"/>
+      <c r="K4" s="148"/>
+      <c r="L4" s="148"/>
+      <c r="M4" s="148"/>
+      <c r="N4" s="148"/>
+      <c r="O4" s="148"/>
+      <c r="P4" s="148"/>
+    </row>
+    <row r="5" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A5" s="18" t="s">
+        <v>556</v>
+      </c>
+      <c r="H5" s="148"/>
+      <c r="I5" s="148"/>
+      <c r="J5" s="148"/>
+      <c r="K5" s="148"/>
+      <c r="L5" s="148"/>
+      <c r="M5" s="148"/>
+      <c r="N5" s="148"/>
+      <c r="O5" s="148"/>
+      <c r="P5" s="148"/>
+    </row>
+    <row r="6" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A6" s="12"/>
+      <c r="B6" s="63" t="s">
+        <v>546</v>
+      </c>
+      <c r="C6" s="114"/>
+      <c r="D6" s="112"/>
+      <c r="E6" s="113"/>
+      <c r="F6" s="108"/>
+      <c r="H6" s="60"/>
+    </row>
+    <row r="7" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A7" s="12"/>
+      <c r="B7" s="63" t="s">
+        <v>547</v>
+      </c>
+      <c r="C7" s="114"/>
+      <c r="D7" s="112"/>
+      <c r="E7" s="113"/>
+      <c r="F7" s="108"/>
+      <c r="H7" s="147" t="s">
+        <v>768</v>
+      </c>
+      <c r="I7" s="147"/>
+      <c r="J7" s="147"/>
+      <c r="K7" s="147"/>
+      <c r="L7" s="147"/>
+    </row>
+    <row r="8" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A8" s="12"/>
+      <c r="B8" s="63" t="s">
+        <v>548</v>
+      </c>
+      <c r="C8" s="114"/>
+      <c r="D8" s="112"/>
+      <c r="E8" s="113"/>
+      <c r="F8" s="108"/>
+      <c r="H8" s="147"/>
+      <c r="I8" s="147"/>
+      <c r="J8" s="147"/>
+      <c r="K8" s="147"/>
+      <c r="L8" s="147"/>
+    </row>
+    <row r="9" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A9" s="12"/>
+      <c r="B9" s="63" t="s">
+        <v>549</v>
+      </c>
+      <c r="C9" s="114"/>
+      <c r="D9" s="112"/>
+      <c r="E9" s="113"/>
+      <c r="F9" s="108"/>
+      <c r="H9" s="60"/>
+    </row>
+    <row r="10" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A10" s="12"/>
+      <c r="B10" s="63" t="s">
+        <v>550</v>
+      </c>
+      <c r="C10" s="114"/>
+      <c r="D10" s="112"/>
+      <c r="E10" s="113"/>
+      <c r="F10" s="108"/>
+    </row>
+    <row r="11" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A11" s="12"/>
+      <c r="B11" s="63" t="s">
+        <v>551</v>
+      </c>
+      <c r="C11" s="114"/>
+      <c r="D11" s="112"/>
+      <c r="E11" s="113"/>
+      <c r="F11" s="108"/>
+    </row>
+    <row r="12" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A12" s="12"/>
+      <c r="B12" s="63" t="s">
+        <v>552</v>
+      </c>
+      <c r="C12" s="114"/>
+      <c r="D12" s="112"/>
+      <c r="E12" s="113"/>
+      <c r="F12" s="108"/>
+    </row>
+    <row r="13" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A13" s="12"/>
+      <c r="B13" s="63" t="s">
+        <v>553</v>
+      </c>
+      <c r="C13" s="114"/>
+      <c r="D13" s="112"/>
+      <c r="E13" s="113"/>
+      <c r="F13" s="108"/>
+    </row>
+    <row r="14" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A14" s="12"/>
+      <c r="B14" s="63" t="s">
+        <v>554</v>
+      </c>
+      <c r="C14" s="114"/>
+      <c r="D14" s="112"/>
+      <c r="E14" s="113"/>
+      <c r="F14" s="108"/>
+    </row>
+    <row r="15" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A15" s="12"/>
+      <c r="B15" s="63" t="s">
+        <v>555</v>
+      </c>
+      <c r="C15" s="114"/>
+      <c r="D15" s="112"/>
+      <c r="E15" s="113"/>
+      <c r="F15" s="108"/>
+    </row>
+    <row r="16" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A16" s="12"/>
+    </row>
+    <row r="17" spans="1:16" s="10" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="11"/>
+      <c r="B17" s="17" t="s">
+        <v>565</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>746</v>
+      </c>
+      <c r="E17" s="59" t="s">
+        <v>744</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>825</v>
+      </c>
+      <c r="H17" s="148"/>
+      <c r="I17" s="148"/>
+      <c r="J17" s="148"/>
+      <c r="K17" s="148"/>
+      <c r="L17" s="148"/>
+      <c r="M17" s="148"/>
+      <c r="N17" s="148"/>
+      <c r="O17" s="148"/>
+      <c r="P17" s="148"/>
+    </row>
+    <row r="18" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A18" s="18" t="s">
+        <v>557</v>
+      </c>
+      <c r="H18" s="60"/>
+    </row>
+    <row r="19" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A19" s="6" t="s">
+        <v>558</v>
+      </c>
+      <c r="H19" s="60"/>
+    </row>
+    <row r="20" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A20" s="6" t="s">
+        <v>559</v>
+      </c>
+      <c r="H20" s="60"/>
+    </row>
+    <row r="21" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A21" s="12"/>
+      <c r="B21" s="63" t="s">
+        <v>546</v>
+      </c>
+      <c r="C21" s="114"/>
+      <c r="D21" s="113"/>
+      <c r="E21" s="113"/>
+      <c r="F21" s="108"/>
+      <c r="H21" s="147" t="s">
+        <v>768</v>
+      </c>
+      <c r="I21" s="147"/>
+      <c r="J21" s="147"/>
+      <c r="K21" s="147"/>
+      <c r="L21" s="147"/>
+    </row>
+    <row r="22" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A22" s="12"/>
+      <c r="B22" s="63" t="s">
+        <v>547</v>
+      </c>
+      <c r="C22" s="114"/>
+      <c r="D22" s="113"/>
+      <c r="E22" s="113"/>
+      <c r="F22" s="108"/>
+      <c r="H22" s="147"/>
+      <c r="I22" s="147"/>
+      <c r="J22" s="147"/>
+      <c r="K22" s="147"/>
+      <c r="L22" s="147"/>
+    </row>
+    <row r="23" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A23" s="12"/>
+      <c r="B23" s="63" t="s">
+        <v>548</v>
+      </c>
+      <c r="C23" s="114"/>
+      <c r="D23" s="113"/>
+      <c r="E23" s="113"/>
+      <c r="F23" s="108"/>
+      <c r="H23" s="60"/>
+    </row>
+    <row r="24" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A24" s="12"/>
+      <c r="B24" s="63" t="s">
+        <v>549</v>
+      </c>
+      <c r="C24" s="114"/>
+      <c r="D24" s="113"/>
+      <c r="E24" s="113"/>
+      <c r="F24" s="108"/>
+      <c r="H24" s="60"/>
+    </row>
+    <row r="25" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A25" s="12"/>
+      <c r="B25" s="63" t="s">
+        <v>550</v>
+      </c>
+      <c r="C25" s="114"/>
+      <c r="D25" s="113"/>
+      <c r="E25" s="113"/>
+      <c r="F25" s="108"/>
+    </row>
+    <row r="26" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A26" s="12"/>
+      <c r="B26" s="63" t="s">
+        <v>551</v>
+      </c>
+      <c r="C26" s="114"/>
+      <c r="D26" s="113"/>
+      <c r="E26" s="113"/>
+      <c r="F26" s="108"/>
+    </row>
+    <row r="27" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A27" s="12"/>
+      <c r="B27" s="63" t="s">
+        <v>552</v>
+      </c>
+      <c r="C27" s="114"/>
+      <c r="D27" s="113"/>
+      <c r="E27" s="113"/>
+      <c r="F27" s="108"/>
+    </row>
+    <row r="28" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A28" s="12"/>
+      <c r="B28" s="63" t="s">
+        <v>553</v>
+      </c>
+      <c r="C28" s="114"/>
+      <c r="D28" s="113"/>
+      <c r="E28" s="113"/>
+      <c r="F28" s="108"/>
+    </row>
+    <row r="29" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A29" s="12"/>
+      <c r="B29" s="63" t="s">
+        <v>554</v>
+      </c>
+      <c r="C29" s="114"/>
+      <c r="D29" s="113"/>
+      <c r="E29" s="113"/>
+      <c r="F29" s="108"/>
+    </row>
+    <row r="30" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A30" s="12"/>
+      <c r="B30" s="63" t="s">
+        <v>555</v>
+      </c>
+      <c r="C30" s="114"/>
+      <c r="D30" s="113"/>
+      <c r="E30" s="113"/>
+      <c r="F30" s="108"/>
+    </row>
+    <row r="31" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A31" s="12"/>
+    </row>
+    <row r="32" spans="1:16" s="10" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="11" t="s">
+        <v>353</v>
+      </c>
+      <c r="B32" s="11" t="s">
+        <v>565</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>848</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>847</v>
+      </c>
+      <c r="E32" s="59" t="s">
+        <v>527</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>825</v>
+      </c>
+      <c r="H32" s="148" t="s">
         <v>747</v>
       </c>
-      <c r="D4" s="34" t="s">
+      <c r="I32" s="148"/>
+      <c r="J32" s="148"/>
+      <c r="K32" s="148"/>
+      <c r="L32" s="148"/>
+      <c r="M32" s="148"/>
+      <c r="N32" s="148"/>
+      <c r="O32" s="148"/>
+      <c r="P32" s="148"/>
+    </row>
+    <row r="33" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A33" s="18" t="s">
+        <v>510</v>
+      </c>
+      <c r="H33" s="60"/>
+    </row>
+    <row r="34" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A34" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B34" s="10" t="s">
+        <v>523</v>
+      </c>
+      <c r="C34" s="114"/>
+      <c r="D34" s="122">
+        <v>88</v>
+      </c>
+      <c r="E34" s="123">
+        <v>19.712</v>
+      </c>
+      <c r="F34" s="14">
+        <f>C34*E34</f>
+        <v>0</v>
+      </c>
+      <c r="H34" s="61" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A35" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B35" s="10" t="s">
+        <v>524</v>
+      </c>
+      <c r="C35" s="114"/>
+      <c r="D35" s="122">
+        <v>88</v>
+      </c>
+      <c r="E35" s="123">
+        <v>38.015999999999998</v>
+      </c>
+      <c r="F35" s="14">
+        <f t="shared" ref="F35:F54" si="0">C35*E35</f>
+        <v>0</v>
+      </c>
+      <c r="H35" s="61" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A36" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B36" s="10" t="s">
+        <v>525</v>
+      </c>
+      <c r="C36" s="114"/>
+      <c r="D36" s="122">
+        <v>88</v>
+      </c>
+      <c r="E36" s="123">
+        <v>56.32</v>
+      </c>
+      <c r="F36" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H36" s="61" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A37" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>753</v>
+      </c>
+      <c r="C37" s="114"/>
+      <c r="D37" s="122">
+        <v>88</v>
+      </c>
+      <c r="E37" s="123">
+        <v>25.344000000000001</v>
+      </c>
+      <c r="F37" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H37" s="61" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A38" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>754</v>
+      </c>
+      <c r="C38" s="114"/>
+      <c r="D38" s="122">
+        <v>88</v>
+      </c>
+      <c r="E38" s="123">
+        <v>30.975999999999999</v>
+      </c>
+      <c r="F38" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H38" s="61" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A39" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B39" s="10" t="s">
+        <v>755</v>
+      </c>
+      <c r="C39" s="114"/>
+      <c r="D39" s="122">
+        <v>88</v>
+      </c>
+      <c r="E39" s="123">
+        <v>42.24</v>
+      </c>
+      <c r="F39" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H39" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A40" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>756</v>
+      </c>
+      <c r="C40" s="114"/>
+      <c r="D40" s="122">
+        <v>88</v>
+      </c>
+      <c r="E40" s="123">
+        <v>56.32</v>
+      </c>
+      <c r="F40" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H40" s="61" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A41" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>752</v>
+      </c>
+      <c r="C41" s="114"/>
+      <c r="D41" s="122">
+        <v>88</v>
+      </c>
+      <c r="E41" s="123">
+        <v>22.5</v>
+      </c>
+      <c r="F41" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H41" s="61" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A42" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B42" s="10" t="s">
+        <v>658</v>
+      </c>
+      <c r="C42" s="114"/>
+      <c r="D42" s="122">
+        <v>88</v>
+      </c>
+      <c r="E42" s="123">
+        <v>22.528000000000002</v>
+      </c>
+      <c r="F42" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H42" s="61" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A43" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B43" s="10" t="s">
+        <v>270</v>
+      </c>
+      <c r="C43" s="114"/>
+      <c r="D43" s="122">
+        <v>88</v>
+      </c>
+      <c r="E43" s="123">
+        <v>22.5</v>
+      </c>
+      <c r="F43" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H43" s="61" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A44" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B44" s="10" t="s">
+        <v>541</v>
+      </c>
+      <c r="C44" s="114"/>
+      <c r="D44" s="122">
+        <v>90</v>
+      </c>
+      <c r="E44" s="123">
+        <v>24.48</v>
+      </c>
+      <c r="F44" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H44" s="61" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A45" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>542</v>
+      </c>
+      <c r="C45" s="114"/>
+      <c r="D45" s="122">
+        <v>90</v>
+      </c>
+      <c r="E45" s="123">
+        <v>30.24</v>
+      </c>
+      <c r="F45" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H45" s="61" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A46" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>543</v>
+      </c>
+      <c r="C46" s="114"/>
+      <c r="D46" s="122">
+        <v>90</v>
+      </c>
+      <c r="E46" s="123">
+        <v>36</v>
+      </c>
+      <c r="F46" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H46" s="61" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A47" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>544</v>
+      </c>
+      <c r="C47" s="114"/>
+      <c r="D47" s="122">
+        <v>90</v>
+      </c>
+      <c r="E47" s="123">
+        <v>56.16</v>
+      </c>
+      <c r="F47" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H47" s="61" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A48" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B48" s="10" t="s">
+        <v>530</v>
+      </c>
+      <c r="C48" s="114"/>
+      <c r="D48" s="122">
+        <v>90</v>
+      </c>
+      <c r="E48" s="123">
+        <v>23.04</v>
+      </c>
+      <c r="F48" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H48" s="61" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A49" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>531</v>
+      </c>
+      <c r="C49" s="114"/>
+      <c r="D49" s="122">
+        <v>90</v>
+      </c>
+      <c r="E49" s="123">
+        <v>27.36</v>
+      </c>
+      <c r="F49" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H49" s="61" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A50" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>539</v>
+      </c>
+      <c r="C50" s="114"/>
+      <c r="D50" s="122">
+        <v>90</v>
+      </c>
+      <c r="E50" s="123">
+        <v>57.6</v>
+      </c>
+      <c r="F50" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H50" s="61" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A51" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>540</v>
+      </c>
+      <c r="C51" s="114"/>
+      <c r="D51" s="122">
+        <v>90</v>
+      </c>
+      <c r="E51" s="123">
+        <v>31.68</v>
+      </c>
+      <c r="F51" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H51" s="61" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A52" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B52" s="10" t="s">
+        <v>533</v>
+      </c>
+      <c r="C52" s="114"/>
+      <c r="D52" s="122">
+        <v>90</v>
+      </c>
+      <c r="E52" s="123">
+        <v>21.6</v>
+      </c>
+      <c r="F52" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H52" s="61" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A53" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B53" s="10" t="s">
+        <v>534</v>
+      </c>
+      <c r="C53" s="114"/>
+      <c r="D53" s="122">
+        <v>90</v>
+      </c>
+      <c r="E53" s="123">
+        <v>46.08</v>
+      </c>
+      <c r="F53" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H53" s="61" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A54" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B54" s="10" t="s">
+        <v>537</v>
+      </c>
+      <c r="C54" s="114"/>
+      <c r="D54" s="122">
+        <v>85</v>
+      </c>
+      <c r="E54" s="123">
+        <v>21.76</v>
+      </c>
+      <c r="F54" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H54" s="61" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A55" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B55" s="10" t="s">
+        <v>538</v>
+      </c>
+      <c r="C55" s="114"/>
+      <c r="D55" s="122">
+        <v>85</v>
+      </c>
+      <c r="E55" s="123">
+        <v>19.04</v>
+      </c>
+      <c r="F55" s="14">
+        <f t="shared" ref="F55:F75" si="1">C55*E55</f>
+        <v>0</v>
+      </c>
+      <c r="H55" s="61" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A56" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B56" s="10" t="s">
+        <v>264</v>
+      </c>
+      <c r="C56" s="114"/>
+      <c r="D56" s="122">
+        <v>88</v>
+      </c>
+      <c r="E56" s="123">
+        <v>23.231999999999999</v>
+      </c>
+      <c r="F56" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H56" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A57" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B57" s="10" t="s">
+        <v>262</v>
+      </c>
+      <c r="C57" s="114"/>
+      <c r="D57" s="122">
+        <v>88</v>
+      </c>
+      <c r="E57" s="123">
+        <v>21.648000000000003</v>
+      </c>
+      <c r="F57" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H57" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A58" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B58" s="10" t="s">
+        <v>263</v>
+      </c>
+      <c r="C58" s="114"/>
+      <c r="D58" s="122">
+        <v>88</v>
+      </c>
+      <c r="E58" s="123">
+        <v>32.383999999999993</v>
+      </c>
+      <c r="F58" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H58" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A59" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B59" s="10" t="s">
+        <v>528</v>
+      </c>
+      <c r="C59" s="114"/>
+      <c r="D59" s="122">
+        <v>88</v>
+      </c>
+      <c r="E59" s="123">
+        <v>28.16</v>
+      </c>
+      <c r="F59" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H59" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A60" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B60" s="10" t="s">
+        <v>529</v>
+      </c>
+      <c r="C60" s="114"/>
+      <c r="D60" s="122">
+        <v>88</v>
+      </c>
+      <c r="E60" s="123">
+        <v>25.344000000000001</v>
+      </c>
+      <c r="F60" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H60" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A61" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B61" s="10" t="s">
+        <v>267</v>
+      </c>
+      <c r="C61" s="114"/>
+      <c r="D61" s="122">
+        <v>88</v>
+      </c>
+      <c r="E61" s="123">
+        <v>23.231999999999999</v>
+      </c>
+      <c r="F61" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H61" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A62" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B62" s="10" t="s">
+        <v>268</v>
+      </c>
+      <c r="C62" s="114"/>
+      <c r="D62" s="122">
+        <v>88</v>
+      </c>
+      <c r="E62" s="123">
+        <v>42.591999999999999</v>
+      </c>
+      <c r="F62" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H62" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A63" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B63" s="10" t="s">
+        <v>269</v>
+      </c>
+      <c r="C63" s="114"/>
+      <c r="D63" s="122">
+        <v>88</v>
+      </c>
+      <c r="E63" s="123">
+        <v>19.712</v>
+      </c>
+      <c r="F63" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H63" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A64" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B64" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="C64" s="114"/>
+      <c r="D64" s="122">
+        <v>88</v>
+      </c>
+      <c r="E64" s="123">
+        <v>23.231999999999999</v>
+      </c>
+      <c r="F64" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H64" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A65" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B65" s="10" t="s">
+        <v>261</v>
+      </c>
+      <c r="C65" s="114"/>
+      <c r="D65" s="122">
+        <v>88</v>
+      </c>
+      <c r="E65" s="123">
+        <v>23.231999999999999</v>
+      </c>
+      <c r="F65" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H65" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A66" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B66" s="10" t="s">
+        <v>265</v>
+      </c>
+      <c r="C66" s="114"/>
+      <c r="D66" s="122">
+        <v>88</v>
+      </c>
+      <c r="E66" s="123">
+        <v>30.976000000000003</v>
+      </c>
+      <c r="F66" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H66" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A67" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B67" s="10" t="s">
+        <v>266</v>
+      </c>
+      <c r="C67" s="114"/>
+      <c r="D67" s="122">
+        <v>88</v>
+      </c>
+      <c r="E67" s="123">
+        <v>23.231999999999999</v>
+      </c>
+      <c r="F67" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H67" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="C68" s="114"/>
+      <c r="D68" s="122">
+        <v>88</v>
+      </c>
+      <c r="E68" s="123">
+        <v>44</v>
+      </c>
+      <c r="F68" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H68" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A69" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B69" s="10" t="s">
+        <v>258</v>
+      </c>
+      <c r="C69" s="114"/>
+      <c r="D69" s="122">
+        <v>88</v>
+      </c>
+      <c r="E69" s="123">
+        <v>33.792000000000002</v>
+      </c>
+      <c r="F69" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H69" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A70" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B70" s="10" t="s">
+        <v>259</v>
+      </c>
+      <c r="C70" s="114"/>
+      <c r="D70" s="122">
+        <v>88</v>
+      </c>
+      <c r="E70" s="123">
+        <v>18.303999999999998</v>
+      </c>
+      <c r="F70" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H70" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A71" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B71" s="10" t="s">
+        <v>260</v>
+      </c>
+      <c r="C71" s="114"/>
+      <c r="D71" s="122">
+        <v>88</v>
+      </c>
+      <c r="E71" s="123">
+        <v>26.4</v>
+      </c>
+      <c r="F71" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H71" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A72" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="B72" s="10" t="s">
+        <v>757</v>
+      </c>
+      <c r="C72" s="114"/>
+      <c r="D72" s="122">
+        <v>88</v>
+      </c>
+      <c r="E72" s="123">
+        <v>21.824000000000002</v>
+      </c>
+      <c r="F72" s="14">
+        <f>C72*E72</f>
+        <v>0</v>
+      </c>
+      <c r="H72" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="C73" s="114"/>
+      <c r="D73" s="122">
+        <v>88</v>
+      </c>
+      <c r="E73" s="123">
+        <v>15.137280000000001</v>
+      </c>
+      <c r="F73" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H73" s="61" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="C74" s="114"/>
+      <c r="D74" s="122">
+        <v>88</v>
+      </c>
+      <c r="E74" s="123">
+        <v>15.137280000000001</v>
+      </c>
+      <c r="F74" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H74" s="61" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C75" s="114"/>
+      <c r="D75" s="122">
+        <v>88</v>
+      </c>
+      <c r="E75" s="123">
+        <v>22.898240000000001</v>
+      </c>
+      <c r="F75" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H75" s="61" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C76" s="114"/>
+      <c r="D76" s="122">
+        <v>87</v>
+      </c>
+      <c r="E76" s="123">
+        <v>17.51904</v>
+      </c>
+      <c r="F76" s="14">
+        <f t="shared" ref="F76:F107" si="2">C76*E76</f>
+        <v>0</v>
+      </c>
+      <c r="H76" s="61" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C77" s="114"/>
+      <c r="D77" s="122">
+        <v>92</v>
+      </c>
+      <c r="E77" s="123">
+        <v>29.863679999999999</v>
+      </c>
+      <c r="F77" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H77" s="61" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="C78" s="114"/>
+      <c r="D78" s="122">
+        <v>90</v>
+      </c>
+      <c r="E78" s="123">
+        <v>13.968</v>
+      </c>
+      <c r="F78" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H78" s="61" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C79" s="114"/>
+      <c r="D79" s="122">
+        <v>88</v>
+      </c>
+      <c r="E79" s="123">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="F79" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H79" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="C80" s="114"/>
+      <c r="D80" s="122">
+        <v>88</v>
+      </c>
+      <c r="E80" s="123">
+        <v>53.564800000000005</v>
+      </c>
+      <c r="F80" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H80" s="61" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="C81" s="114"/>
+      <c r="D81" s="122">
+        <v>88</v>
+      </c>
+      <c r="E81" s="123">
+        <v>53.564800000000005</v>
+      </c>
+      <c r="F81" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H81" s="61" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="C82" s="114"/>
+      <c r="D82" s="122">
+        <v>91</v>
+      </c>
+      <c r="E82" s="123">
+        <v>11.0656</v>
+      </c>
+      <c r="F82" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H82" s="61" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="C83" s="114"/>
+      <c r="D83" s="122">
+        <v>53</v>
+      </c>
+      <c r="E83" s="123">
+        <v>7.0384000000000002</v>
+      </c>
+      <c r="F83" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H83" s="61" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B84" s="1" t="s">
         <v>748</v>
       </c>
-      <c r="E4" s="78" t="s">
-[...150 lines deleted...]
-      <c r="B17" s="27" t="s">
+      <c r="C84" s="114"/>
+      <c r="D84" s="122">
+        <v>86</v>
+      </c>
+      <c r="E84" s="123">
+        <v>12.28912</v>
+      </c>
+      <c r="F84" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H84" s="61" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="C85" s="114"/>
+      <c r="D85" s="122">
+        <v>87</v>
+      </c>
+      <c r="E85" s="123">
+        <v>36.726224000000002</v>
+      </c>
+      <c r="F85" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H85" s="61" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="C86" s="114"/>
+      <c r="D86" s="122">
+        <v>87</v>
+      </c>
+      <c r="E86" s="123">
+        <v>36.726224000000002</v>
+      </c>
+      <c r="F86" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H86" s="61" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="C87" s="114"/>
+      <c r="D87" s="122">
+        <v>87</v>
+      </c>
+      <c r="E87" s="123">
+        <v>15.626240000000001</v>
+      </c>
+      <c r="F87" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H87" s="61" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="C88" s="114"/>
+      <c r="D88" s="122">
+        <v>87</v>
+      </c>
+      <c r="E88" s="123">
+        <v>15.626240000000001</v>
+      </c>
+      <c r="F88" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H88" s="61" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="C89" s="114"/>
+      <c r="D89" s="122">
+        <v>87</v>
+      </c>
+      <c r="E89" s="123">
+        <v>18.235199999999999</v>
+      </c>
+      <c r="F89" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H89" s="61" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C90" s="114"/>
+      <c r="D90" s="122">
+        <v>87</v>
+      </c>
+      <c r="E90" s="123">
+        <v>13.45584</v>
+      </c>
+      <c r="F90" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H90" s="61" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C91" s="114"/>
+      <c r="D91" s="122">
+        <v>89</v>
+      </c>
+      <c r="E91" s="123">
+        <v>57.064800000000005</v>
+      </c>
+      <c r="F91" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H91" s="61" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="C92" s="114"/>
+      <c r="D92" s="122">
+        <v>87</v>
+      </c>
+      <c r="E92" s="123">
+        <v>24.471039999999999</v>
+      </c>
+      <c r="F92" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H92" s="61" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="C93" s="114"/>
+      <c r="D93" s="122">
+        <v>89</v>
+      </c>
+      <c r="E93" s="123">
+        <v>16.820999999999998</v>
+      </c>
+      <c r="F93" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H93" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="C94" s="114"/>
+      <c r="D94" s="122">
+        <v>88</v>
+      </c>
+      <c r="E94" s="123">
+        <v>14.767200000000001</v>
+      </c>
+      <c r="F94" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H94" s="61" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C95" s="114"/>
+      <c r="D95" s="122">
+        <v>93</v>
+      </c>
+      <c r="E95" s="123">
+        <v>23.756799999999998</v>
+      </c>
+      <c r="F95" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H95" s="61" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C96" s="114"/>
+      <c r="D96" s="122">
+        <v>87</v>
+      </c>
+      <c r="E96" s="123">
+        <v>15.9712</v>
+      </c>
+      <c r="F96" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H96" s="61" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="C97" s="114"/>
+      <c r="D97" s="122">
+        <v>92</v>
+      </c>
+      <c r="E97" s="123">
+        <v>29.863679999999999</v>
+      </c>
+      <c r="F97" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H97" s="61" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="C98" s="114"/>
+      <c r="D98" s="122">
+        <v>87</v>
+      </c>
+      <c r="E98" s="123">
+        <v>32.508159999999997</v>
+      </c>
+      <c r="F98" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H98" s="61" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="C99" s="114"/>
+      <c r="D99" s="122">
+        <v>85</v>
+      </c>
+      <c r="E99" s="123">
+        <v>18.7</v>
+      </c>
+      <c r="F99" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H99" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="C100" s="114"/>
+      <c r="D100" s="122">
+        <v>87</v>
+      </c>
+      <c r="E100" s="123">
+        <v>36.726224000000002</v>
+      </c>
+      <c r="F100" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H100" s="61" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="C101" s="114"/>
+      <c r="D101" s="122">
+        <v>87</v>
+      </c>
+      <c r="E101" s="123">
+        <v>17.51904</v>
+      </c>
+      <c r="F101" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H101" s="61" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C102" s="114"/>
+      <c r="D102" s="122">
+        <v>87</v>
+      </c>
+      <c r="E102" s="123">
+        <v>17.51904</v>
+      </c>
+      <c r="F102" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H102" s="61" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="C103" s="114"/>
+      <c r="D103" s="122">
+        <v>87</v>
+      </c>
+      <c r="E103" s="123">
+        <v>15.9712</v>
+      </c>
+      <c r="F103" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H103" s="61" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="C104" s="114"/>
+      <c r="D104" s="122">
+        <v>85</v>
+      </c>
+      <c r="E104" s="123">
+        <v>22.4</v>
+      </c>
+      <c r="F104" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H104" s="61" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="C105" s="114"/>
+      <c r="D105" s="122">
+        <v>85</v>
+      </c>
+      <c r="E105" s="123">
+        <v>25.6</v>
+      </c>
+      <c r="F105" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H105" s="61" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="C106" s="114"/>
+      <c r="D106" s="122">
+        <v>85</v>
+      </c>
+      <c r="E106" s="123">
+        <v>28.8</v>
+      </c>
+      <c r="F106" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H106" s="61" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C107" s="114"/>
+      <c r="D107" s="122">
+        <v>13</v>
+      </c>
+      <c r="E107" s="123">
+        <v>16.64</v>
+      </c>
+      <c r="F107" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H107" s="61" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="C108" s="114"/>
+      <c r="D108" s="122">
+        <v>31</v>
+      </c>
+      <c r="E108" s="123">
+        <v>10.56</v>
+      </c>
+      <c r="F108" s="14">
+        <f t="shared" ref="F108:F139" si="3">C108*E108</f>
+        <v>0</v>
+      </c>
+      <c r="H108" s="61" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="C109" s="114"/>
+      <c r="D109" s="122">
+        <v>60</v>
+      </c>
+      <c r="E109" s="123">
+        <v>23.04</v>
+      </c>
+      <c r="F109" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H109" s="61" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="C110" s="114"/>
+      <c r="D110" s="122">
+        <v>12.5</v>
+      </c>
+      <c r="E110" s="123">
+        <v>16.8</v>
+      </c>
+      <c r="F110" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H110" s="61" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="C111" s="114"/>
+      <c r="D111" s="122">
+        <v>31.566699999999997</v>
+      </c>
+      <c r="E111" s="123">
+        <v>13.813327999999998</v>
+      </c>
+      <c r="F111" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H111" s="61" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="C112" s="114"/>
+      <c r="D112" s="122">
+        <v>12</v>
+      </c>
+      <c r="E112" s="123">
+        <v>27.36</v>
+      </c>
+      <c r="F112" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H112" s="61" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="C113" s="114"/>
+      <c r="D113" s="122">
+        <v>12.7</v>
+      </c>
+      <c r="E113" s="123">
+        <v>31.68</v>
+      </c>
+      <c r="F113" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H113" s="61" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="C114" s="114"/>
+      <c r="D114" s="122">
+        <v>91.2</v>
+      </c>
+      <c r="E114" s="123">
+        <v>16.96</v>
+      </c>
+      <c r="F114" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H114" s="61" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="C115" s="114"/>
+      <c r="D115" s="122">
+        <v>27</v>
+      </c>
+      <c r="E115" s="123">
+        <v>12.8</v>
+      </c>
+      <c r="F115" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H115" s="61" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="C116" s="114"/>
+      <c r="D116" s="122">
+        <v>17.599999999999998</v>
+      </c>
+      <c r="E116" s="123">
+        <v>20.32</v>
+      </c>
+      <c r="F116" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H116" s="61" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="C117" s="114"/>
+      <c r="D117" s="122">
+        <v>32</v>
+      </c>
+      <c r="E117" s="123">
+        <v>57.28</v>
+      </c>
+      <c r="F117" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H117" s="61" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="C118" s="114"/>
+      <c r="D118" s="122">
+        <v>25</v>
+      </c>
+      <c r="E118" s="123">
+        <v>42.08</v>
+      </c>
+      <c r="F118" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H118" s="61" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="C119" s="114"/>
+      <c r="D119" s="122">
+        <v>27</v>
+      </c>
+      <c r="E119" s="123">
+        <v>32.96</v>
+      </c>
+      <c r="F119" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H119" s="61" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A120" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="C120" s="114"/>
+      <c r="D120" s="122">
+        <v>91</v>
+      </c>
+      <c r="E120" s="123">
+        <v>38.250720000000001</v>
+      </c>
+      <c r="F120" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H120" s="61" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A121" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="C121" s="114"/>
+      <c r="D121" s="122">
+        <v>88</v>
+      </c>
+      <c r="E121" s="123">
+        <v>39.417119999999997</v>
+      </c>
+      <c r="F121" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H121" s="61" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="C122" s="114"/>
+      <c r="D122" s="122">
+        <v>55.000000000000007</v>
+      </c>
+      <c r="E122" s="123">
+        <v>28.64</v>
+      </c>
+      <c r="F122" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H122" s="61" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="C123" s="114"/>
+      <c r="D123" s="122">
+        <v>55.000000000000007</v>
+      </c>
+      <c r="E123" s="123">
+        <v>17.920000000000002</v>
+      </c>
+      <c r="F123" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H123" s="61" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A124" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="C124" s="114"/>
+      <c r="D124" s="122">
+        <v>33.5</v>
+      </c>
+      <c r="E124" s="123">
+        <v>30.88</v>
+      </c>
+      <c r="F124" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H124" s="61" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A125" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="C125" s="114"/>
+      <c r="D125" s="122">
+        <v>33.5</v>
+      </c>
+      <c r="E125" s="123">
+        <v>19.2</v>
+      </c>
+      <c r="F125" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H125" s="61" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="C126" s="114"/>
+      <c r="D126" s="122">
+        <v>86</v>
+      </c>
+      <c r="E126" s="123">
+        <v>12</v>
+      </c>
+      <c r="F126" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H126" s="61" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="C127" s="114"/>
+      <c r="D127" s="122">
+        <v>13</v>
+      </c>
+      <c r="E127" s="123">
+        <v>26.24</v>
+      </c>
+      <c r="F127" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H127" s="61" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="C128" s="114"/>
+      <c r="D128" s="122">
+        <v>87</v>
+      </c>
+      <c r="E128" s="123">
+        <v>40.8752</v>
+      </c>
+      <c r="F128" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H128" s="61" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A129" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="C129" s="114"/>
+      <c r="D129" s="122">
+        <v>87</v>
+      </c>
+      <c r="E129" s="123">
+        <v>40.8752</v>
+      </c>
+      <c r="F129" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H129" s="61" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A130" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B130" s="1" t="s">
         <v>567</v>
       </c>
-      <c r="C17" s="34" t="s">
-[...175 lines deleted...]
-      <c r="H32" s="169" t="s">
+      <c r="C130" s="114"/>
+      <c r="D130" s="122">
+        <v>87</v>
+      </c>
+      <c r="E130" s="123">
+        <v>40.8752</v>
+      </c>
+      <c r="F130" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H130" s="61" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="C131" s="114"/>
+      <c r="D131" s="122">
+        <v>85</v>
+      </c>
+      <c r="E131" s="123">
+        <v>15.52</v>
+      </c>
+      <c r="F131" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H131" s="61" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="C132" s="114"/>
+      <c r="D132" s="122">
+        <v>85</v>
+      </c>
+      <c r="E132" s="123">
+        <v>17.12</v>
+      </c>
+      <c r="F132" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H132" s="61" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B133" s="1" t="s">
         <v>749</v>
       </c>
-      <c r="I32" s="169"/>
-[...22 lines deleted...]
-      <c r="D34" s="143">
+      <c r="C133" s="114"/>
+      <c r="D133" s="122">
+        <v>85</v>
+      </c>
+      <c r="E133" s="123">
+        <v>27.84</v>
+      </c>
+      <c r="F133" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H133" s="61" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="C134" s="114"/>
+      <c r="D134" s="122">
+        <v>85</v>
+      </c>
+      <c r="E134" s="123">
+        <v>20</v>
+      </c>
+      <c r="F134" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H134" s="61" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="C135" s="114"/>
+      <c r="D135" s="122">
+        <v>85</v>
+      </c>
+      <c r="E135" s="123">
+        <v>27.84</v>
+      </c>
+      <c r="F135" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H135" s="61" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="C136" s="114"/>
+      <c r="D136" s="122">
+        <v>85</v>
+      </c>
+      <c r="E136" s="123">
+        <v>16.64</v>
+      </c>
+      <c r="F136" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H136" s="61" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A137" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="C137" s="114"/>
+      <c r="D137" s="122">
+        <v>91.4</v>
+      </c>
+      <c r="E137" s="123">
+        <v>24.64</v>
+      </c>
+      <c r="F137" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H137" s="61" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A138" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="C138" s="114"/>
+      <c r="D138" s="122">
+        <v>90.2</v>
+      </c>
+      <c r="E138" s="123">
+        <v>37.28</v>
+      </c>
+      <c r="F138" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H138" s="61" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A139" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="C139" s="114"/>
+      <c r="D139" s="122">
+        <v>91</v>
+      </c>
+      <c r="E139" s="123">
+        <v>12.16</v>
+      </c>
+      <c r="F139" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H139" s="61" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A140" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="C140" s="114"/>
+      <c r="D140" s="122">
+        <v>29.799999999999997</v>
+      </c>
+      <c r="E140" s="123">
+        <v>12.48</v>
+      </c>
+      <c r="F140" s="14">
+        <f t="shared" ref="F140:F171" si="4">C140*E140</f>
+        <v>0</v>
+      </c>
+      <c r="H140" s="61" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A141" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="C141" s="114"/>
+      <c r="D141" s="122">
+        <v>53</v>
+      </c>
+      <c r="E141" s="123">
+        <v>13.28</v>
+      </c>
+      <c r="F141" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H141" s="61" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A142" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="C142" s="114"/>
+      <c r="D142" s="122">
+        <v>67</v>
+      </c>
+      <c r="E142" s="123">
+        <v>14.72</v>
+      </c>
+      <c r="F142" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H142" s="61" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A143" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="C143" s="114"/>
+      <c r="D143" s="122">
+        <v>91</v>
+      </c>
+      <c r="E143" s="123">
+        <v>12.8</v>
+      </c>
+      <c r="F143" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H143" s="61" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A144" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="C144" s="114"/>
+      <c r="D144" s="122">
+        <v>91.2</v>
+      </c>
+      <c r="E144" s="123">
+        <v>21.92</v>
+      </c>
+      <c r="F144" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H144" s="61" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="C145" s="114"/>
+      <c r="D145" s="122">
+        <v>86.92</v>
+      </c>
+      <c r="E145" s="123">
+        <v>19.04</v>
+      </c>
+      <c r="F145" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H145" s="61" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="C146" s="114"/>
+      <c r="D146" s="122">
+        <v>29.799999999999997</v>
+      </c>
+      <c r="E146" s="123">
+        <v>12.48</v>
+      </c>
+      <c r="F146" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H146" s="61" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="C147" s="114"/>
+      <c r="D147" s="122">
+        <v>12</v>
+      </c>
+      <c r="E147" s="123">
+        <v>27.36</v>
+      </c>
+      <c r="F147" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H147" s="61" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="C148" s="114"/>
+      <c r="D148" s="122">
         <v>88</v>
       </c>
-      <c r="E34" s="144">
-[...14 lines deleted...]
-      <c r="B35" s="30" t="s">
+      <c r="E148" s="123">
+        <v>5.6</v>
+      </c>
+      <c r="F148" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H148" s="61" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="C149" s="114"/>
+      <c r="D149" s="122">
+        <v>88</v>
+      </c>
+      <c r="E149" s="123">
+        <v>6.08</v>
+      </c>
+      <c r="F149" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H149" s="61" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="C150" s="114"/>
+      <c r="D150" s="122">
+        <v>86</v>
+      </c>
+      <c r="E150" s="123">
+        <v>10.56</v>
+      </c>
+      <c r="F150" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H150" s="61" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="C151" s="114"/>
+      <c r="D151" s="122">
+        <v>88</v>
+      </c>
+      <c r="E151" s="123">
+        <v>5.6</v>
+      </c>
+      <c r="F151" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H151" s="61" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A152" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="C152" s="114"/>
+      <c r="D152" s="122">
+        <v>88</v>
+      </c>
+      <c r="E152" s="123">
+        <v>5.6</v>
+      </c>
+      <c r="F152" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H152" s="61" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A153" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="C153" s="114"/>
+      <c r="D153" s="122">
+        <v>88</v>
+      </c>
+      <c r="E153" s="123">
+        <v>16</v>
+      </c>
+      <c r="F153" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H153" s="61" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A154" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="C154" s="114"/>
+      <c r="D154" s="122">
+        <v>88</v>
+      </c>
+      <c r="E154" s="123">
+        <v>5.6</v>
+      </c>
+      <c r="F154" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H154" s="61" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A155" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="C155" s="114"/>
+      <c r="D155" s="122">
+        <v>15</v>
+      </c>
+      <c r="E155" s="123">
+        <v>16</v>
+      </c>
+      <c r="F155" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H155" s="61" t="s">
         <v>526</v>
       </c>
-      <c r="C35" s="135"/>
-      <c r="D35" s="143">
+    </row>
+    <row r="156" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A156" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="C156" s="114"/>
+      <c r="D156" s="122">
+        <v>20</v>
+      </c>
+      <c r="E156" s="123">
+        <v>17.28</v>
+      </c>
+      <c r="F156" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H156" s="61" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A157" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="C157" s="114"/>
+      <c r="D157" s="122">
+        <v>88.8</v>
+      </c>
+      <c r="E157" s="123">
+        <v>14.24</v>
+      </c>
+      <c r="F157" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H157" s="61" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="C158" s="114"/>
+      <c r="D158" s="122">
+        <v>24.3</v>
+      </c>
+      <c r="E158" s="123">
+        <v>14.24</v>
+      </c>
+      <c r="F158" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H158" s="61" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A159" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="C159" s="114"/>
+      <c r="D159" s="122">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="E159" s="123">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="F159" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H159" s="61" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="C160" s="114"/>
+      <c r="D160" s="122">
+        <v>90.2</v>
+      </c>
+      <c r="E160" s="123">
+        <v>11.04</v>
+      </c>
+      <c r="F160" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H160" s="61" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A161" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="C161" s="114"/>
+      <c r="D161" s="122">
+        <v>17.599999999999998</v>
+      </c>
+      <c r="E161" s="123">
+        <v>20.32</v>
+      </c>
+      <c r="F161" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H161" s="61" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A162" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="C162" s="114"/>
+      <c r="D162" s="122">
+        <v>16.7</v>
+      </c>
+      <c r="E162" s="123">
+        <v>8.9600000000000009</v>
+      </c>
+      <c r="F162" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H162" s="61" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="C163" s="114"/>
+      <c r="D163" s="122">
+        <v>87</v>
+      </c>
+      <c r="E163" s="123">
+        <v>32</v>
+      </c>
+      <c r="F163" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H163" s="61" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="C164" s="114"/>
+      <c r="D164" s="122">
+        <v>12</v>
+      </c>
+      <c r="E164" s="123">
+        <v>27.36</v>
+      </c>
+      <c r="F164" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H164" s="61" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="C165" s="114"/>
+      <c r="D165" s="122">
+        <v>29.799999999999997</v>
+      </c>
+      <c r="E165" s="123">
+        <v>12.48</v>
+      </c>
+      <c r="F165" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H165" s="61" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A166" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="C166" s="114"/>
+      <c r="D166" s="122">
+        <v>55.000000000000007</v>
+      </c>
+      <c r="E166" s="123">
+        <v>21.92</v>
+      </c>
+      <c r="F166" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H166" s="61" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A167" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="C167" s="114"/>
+      <c r="D167" s="122">
+        <v>89</v>
+      </c>
+      <c r="E167" s="123">
+        <v>74.760000000000005</v>
+      </c>
+      <c r="F167" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H167" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C168" s="114"/>
+      <c r="D168" s="122">
+        <v>90</v>
+      </c>
+      <c r="E168" s="123">
+        <v>80.099999999999994</v>
+      </c>
+      <c r="F168" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H168" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A169" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="C169" s="114"/>
+      <c r="D169" s="122">
+        <v>90</v>
+      </c>
+      <c r="E169" s="123">
+        <v>34.380000000000003</v>
+      </c>
+      <c r="F169" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H169" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A170" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="C170" s="114"/>
+      <c r="D170" s="122">
+        <v>89</v>
+      </c>
+      <c r="E170" s="123">
+        <v>54.254400000000004</v>
+      </c>
+      <c r="F170" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H170" s="61" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A171" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="C171" s="114"/>
+      <c r="D171" s="122">
+        <v>89</v>
+      </c>
+      <c r="E171" s="123">
+        <v>54.254400000000004</v>
+      </c>
+      <c r="F171" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="H171" s="61" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A172" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="C172" s="114"/>
+      <c r="D172" s="122">
+        <v>89</v>
+      </c>
+      <c r="E172" s="123">
+        <v>43.667679999999997</v>
+      </c>
+      <c r="F172" s="14">
+        <f t="shared" ref="F172:F203" si="5">C172*E172</f>
+        <v>0</v>
+      </c>
+      <c r="H172" s="61" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A173" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="C173" s="114"/>
+      <c r="D173" s="122">
+        <v>91</v>
+      </c>
+      <c r="E173" s="123">
+        <v>49.13664</v>
+      </c>
+      <c r="F173" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H173" s="61" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A174" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C174" s="114"/>
+      <c r="D174" s="122">
         <v>88</v>
       </c>
-      <c r="E35" s="144">
-[...18 lines deleted...]
-      <c r="D36" s="143">
+      <c r="E174" s="123">
+        <v>51.4</v>
+      </c>
+      <c r="F174" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H174" s="61" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A175" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C175" s="114"/>
+      <c r="D175" s="122">
+        <v>93</v>
+      </c>
+      <c r="E175" s="123">
+        <v>69.856000000000009</v>
+      </c>
+      <c r="F175" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H175" s="61" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A176" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="C176" s="114"/>
+      <c r="D176" s="122">
         <v>88</v>
       </c>
-      <c r="E36" s="144">
-[...18 lines deleted...]
-      <c r="D37" s="143">
+      <c r="E176" s="123">
+        <v>69.59872</v>
+      </c>
+      <c r="F176" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H176" s="61" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A177" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="C177" s="114"/>
+      <c r="D177" s="122">
         <v>88</v>
       </c>
-      <c r="E37" s="144">
-[...18 lines deleted...]
-      <c r="D38" s="143">
+      <c r="E177" s="123">
+        <v>74.0608</v>
+      </c>
+      <c r="F177" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H177" s="61" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A178" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="C178" s="114"/>
+      <c r="D178" s="122">
+        <v>93</v>
+      </c>
+      <c r="E178" s="123">
+        <v>69.856000000000009</v>
+      </c>
+      <c r="F178" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H178" s="61" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A179" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="C179" s="114"/>
+      <c r="D179" s="122">
+        <v>93</v>
+      </c>
+      <c r="E179" s="123">
+        <v>69.856000000000009</v>
+      </c>
+      <c r="F179" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H179" s="61" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A180" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="C180" s="114"/>
+      <c r="D180" s="122">
         <v>88</v>
       </c>
-      <c r="E38" s="144">
-[...18 lines deleted...]
-      <c r="D39" s="143">
+      <c r="E180" s="123">
+        <v>74.0608</v>
+      </c>
+      <c r="F180" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H180" s="61" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A181" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="C181" s="114"/>
+      <c r="D181" s="122">
+        <v>90</v>
+      </c>
+      <c r="E181" s="123">
+        <v>54.9</v>
+      </c>
+      <c r="F181" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H181" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A182" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="C182" s="114"/>
+      <c r="D182" s="122">
+        <v>15</v>
+      </c>
+      <c r="E182" s="123">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="F182" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H182" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A183" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="C183" s="114"/>
+      <c r="D183" s="122">
+        <v>99</v>
+      </c>
+      <c r="E183" s="123">
+        <v>0</v>
+      </c>
+      <c r="F183" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H183" s="61" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A184" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="C184" s="114"/>
+      <c r="D184" s="122">
+        <v>100</v>
+      </c>
+      <c r="E184" s="123">
+        <v>0</v>
+      </c>
+      <c r="F184" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H184" s="61" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A185" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="C185" s="114"/>
+      <c r="D185" s="122">
+        <v>100</v>
+      </c>
+      <c r="E185" s="123">
+        <v>0</v>
+      </c>
+      <c r="F185" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H185" s="61" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A186" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="C186" s="114"/>
+      <c r="D186" s="122">
+        <v>89</v>
+      </c>
+      <c r="E186" s="123">
+        <v>18.328320000000001</v>
+      </c>
+      <c r="F186" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H186" s="61" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A187" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="C187" s="114"/>
+      <c r="D187" s="122">
         <v>88</v>
       </c>
-      <c r="E39" s="144">
-[...18 lines deleted...]
-      <c r="D40" s="143">
+      <c r="E187" s="123">
+        <v>30.203200000000002</v>
+      </c>
+      <c r="F187" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H187" s="61" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A188" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C188" s="114"/>
+      <c r="D188" s="122">
+        <v>16.7</v>
+      </c>
+      <c r="E188" s="123">
+        <v>1.5029999999999999</v>
+      </c>
+      <c r="F188" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H188" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A189" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C189" s="114"/>
+      <c r="D189" s="122">
+        <v>85</v>
+      </c>
+      <c r="E189" s="123">
+        <v>11.9</v>
+      </c>
+      <c r="F189" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H189" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A190" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="C190" s="114"/>
+      <c r="D190" s="122">
+        <v>92</v>
+      </c>
+      <c r="E190" s="123">
+        <v>105.8</v>
+      </c>
+      <c r="F190" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H190" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A191" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C191" s="114"/>
+      <c r="D191" s="122">
+        <v>92</v>
+      </c>
+      <c r="E191" s="123">
+        <v>110.4</v>
+      </c>
+      <c r="F191" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H191" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A192" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="C192" s="114"/>
+      <c r="D192" s="122">
+        <v>89</v>
+      </c>
+      <c r="E192" s="123">
+        <v>23.647199999999998</v>
+      </c>
+      <c r="F192" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H192" s="61" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="193" spans="1:16" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A193" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C193" s="114"/>
+      <c r="D193" s="122">
+        <v>89</v>
+      </c>
+      <c r="E193" s="123">
+        <v>94.073000000000008</v>
+      </c>
+      <c r="F193" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H193" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="194" spans="1:16" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A194" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="C194" s="114"/>
+      <c r="D194" s="122">
+        <v>97</v>
+      </c>
+      <c r="E194" s="123">
+        <v>14.123199999999999</v>
+      </c>
+      <c r="F194" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H194" s="61" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="195" spans="1:16" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A195" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="C195" s="114"/>
+      <c r="D195" s="122">
+        <v>97</v>
+      </c>
+      <c r="E195" s="123">
+        <v>14.123199999999999</v>
+      </c>
+      <c r="F195" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H195" s="61" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="196" spans="1:16" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A196" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="C196" s="114"/>
+      <c r="D196" s="122">
+        <v>97</v>
+      </c>
+      <c r="E196" s="123">
+        <v>17.382400000000001</v>
+      </c>
+      <c r="F196" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H196" s="61" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="197" spans="1:16" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A197" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="C197" s="114"/>
+      <c r="D197" s="122">
+        <v>93</v>
+      </c>
+      <c r="E197" s="123">
+        <v>70.676479999999998</v>
+      </c>
+      <c r="F197" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H197" s="61" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="198" spans="1:16" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A198" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="C198" s="114"/>
+      <c r="D198" s="122">
         <v>88</v>
       </c>
-      <c r="E40" s="144">
-[...84 lines deleted...]
-      <c r="D44" s="143">
+      <c r="E198" s="123">
+        <v>4.6639999999999997</v>
+      </c>
+      <c r="F198" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H198" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="199" spans="1:16" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A199" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="C199" s="114"/>
+      <c r="D199" s="122">
+        <v>85</v>
+      </c>
+      <c r="E199" s="123">
+        <v>10.71</v>
+      </c>
+      <c r="F199" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H199" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="200" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A200" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="C200" s="114"/>
+      <c r="D200" s="122">
+        <v>67</v>
+      </c>
+      <c r="E200" s="123">
+        <v>18.425000000000001</v>
+      </c>
+      <c r="F200" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="G200" s="10"/>
+      <c r="H200" s="61" t="s">
+        <v>760</v>
+      </c>
+      <c r="I200" s="10"/>
+      <c r="J200" s="10"/>
+      <c r="K200" s="10"/>
+      <c r="L200" s="10"/>
+      <c r="M200" s="10"/>
+      <c r="N200" s="10"/>
+      <c r="O200" s="10"/>
+      <c r="P200" s="10"/>
+    </row>
+    <row r="201" spans="1:16" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A201" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="C201" s="114"/>
+      <c r="D201" s="122">
+        <v>76</v>
+      </c>
+      <c r="E201" s="123">
+        <v>17.2</v>
+      </c>
+      <c r="F201" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H201" s="61" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="202" spans="1:16" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A202" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="C202" s="114"/>
+      <c r="D202" s="122">
+        <v>74</v>
+      </c>
+      <c r="E202" s="123">
+        <v>6.66</v>
+      </c>
+      <c r="F202" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H202" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="203" spans="1:16" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A203" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C203" s="114"/>
+      <c r="D203" s="122">
+        <v>100</v>
+      </c>
+      <c r="E203" s="123">
+        <v>0</v>
+      </c>
+      <c r="F203" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="H203" s="61" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="204" spans="1:16" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A204" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="C204" s="114"/>
+      <c r="D204" s="122">
+        <v>100</v>
+      </c>
+      <c r="E204" s="123">
+        <v>0</v>
+      </c>
+      <c r="F204" s="14">
+        <f t="shared" ref="F204:F213" si="6">C204*E204</f>
+        <v>0</v>
+      </c>
+      <c r="H204" s="61" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="205" spans="1:16" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A205" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="C205" s="114"/>
+      <c r="D205" s="122">
+        <v>97</v>
+      </c>
+      <c r="E205" s="123">
+        <v>0</v>
+      </c>
+      <c r="F205" s="14">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="H205" s="61" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="206" spans="1:16" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A206" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="C206" s="114"/>
+      <c r="D206" s="122">
+        <v>99</v>
+      </c>
+      <c r="E206" s="123">
+        <v>0</v>
+      </c>
+      <c r="F206" s="14">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="H206" s="61" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="207" spans="1:16" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A207" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="C207" s="114"/>
+      <c r="D207" s="122">
+        <v>96</v>
+      </c>
+      <c r="E207" s="123">
+        <v>39</v>
+      </c>
+      <c r="F207" s="14">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="H207" s="61" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="208" spans="1:16" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A208" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="C208" s="114"/>
+      <c r="D208" s="122">
+        <v>89</v>
+      </c>
+      <c r="E208" s="123">
+        <v>12.6</v>
+      </c>
+      <c r="F208" s="14">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="H208" s="61" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A209" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="C209" s="114"/>
+      <c r="D209" s="122">
+        <v>18</v>
+      </c>
+      <c r="E209" s="123">
+        <v>1.6</v>
+      </c>
+      <c r="F209" s="14">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="H209" s="61" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A210" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="C210" s="114"/>
+      <c r="D210" s="122">
         <v>90</v>
       </c>
-      <c r="E44" s="144">
-[...674 lines deleted...]
-      <c r="B75" s="25" t="s">
+      <c r="E210" s="123">
+        <v>36.72</v>
+      </c>
+      <c r="F210" s="14">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="H210" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A211" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="C211" s="114"/>
+      <c r="D211" s="122">
+        <v>20</v>
+      </c>
+      <c r="E211" s="123">
+        <v>2.34</v>
+      </c>
+      <c r="F211" s="14">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="H211" s="61" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="C212" s="114"/>
+      <c r="D212" s="122">
         <v>99</v>
       </c>
-      <c r="C75" s="135"/>
-[...2347 lines deleted...]
-      <c r="A182" s="37" t="s">
+      <c r="E212" s="123">
+        <v>456.44480000000004</v>
+      </c>
+      <c r="F212" s="14">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="H212" s="61" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="12" t="s">
         <v>304</v>
       </c>
-      <c r="B182" s="25" t="s">
-[...524 lines deleted...]
-      <c r="F205" s="39">
+      <c r="B213" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="C213" s="114"/>
+      <c r="D213" s="122">
+        <v>68</v>
+      </c>
+      <c r="E213" s="123">
+        <v>69.210239999999999</v>
+      </c>
+      <c r="F213" s="14">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="H205" s="80" t="s">
-[...153 lines deleted...]
-      <c r="H212" s="80" t="s">
+      <c r="H213" s="61" t="s">
         <v>628</v>
       </c>
     </row>
-    <row r="213" spans="1:8" s="30" customFormat="1" x14ac:dyDescent="0.2">
-[...34 lines deleted...]
-      <c r="E216" s="82" t="s">
+    <row r="214" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A214" s="6"/>
+      <c r="B214" s="21"/>
+      <c r="C214" s="62"/>
+      <c r="D214" s="62"/>
+    </row>
+    <row r="215" spans="1:8" s="10" customFormat="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A215" s="6"/>
+      <c r="B215" s="21"/>
+    </row>
+    <row r="216" spans="1:8" s="10" customFormat="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A216" s="6"/>
+      <c r="B216" s="21"/>
+      <c r="E216" s="13" t="s">
         <v>256</v>
       </c>
-      <c r="F216" s="83">
+      <c r="F216" s="15">
         <f>SUM(F6:F15,F21:F30,F34:F213)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="217" spans="1:8" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B217" s="38"/>
+    <row r="217" spans="1:8" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A217" s="6"/>
+      <c r="B217" s="21"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="2yPiY+cyI/3B8MhLYlbyZbbQoZBr5A2nCjUaXDFkh/9xb54ouh8nMTReE6+wMefcjoHeARQqjSmrVhdkttDn2w==" saltValue="M+w1cCklZ2DHklc2xJu4LA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-  <sortState ref="A109:Q197">
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A109:Q197">
     <sortCondition ref="B109:B197"/>
   </sortState>
   <mergeCells count="5">
     <mergeCell ref="H32:P32"/>
     <mergeCell ref="H17:P17"/>
     <mergeCell ref="H4:P5"/>
     <mergeCell ref="H7:L8"/>
     <mergeCell ref="H21:L22"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="H2" location="'Bilan apparent'!A1" display="Onglet Bilan apparent"/>
+    <hyperlink ref="H2" location="'Bilan apparent'!A1" display="Onglet Bilan apparent" xr:uid="{00000000-0004-0000-0300-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A2:P143"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.7109375" style="25" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="16384" width="11.42578125" style="25"/>
+    <col min="1" max="1" width="13.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="52.140625" style="1" customWidth="1"/>
+    <col min="3" max="5" width="20.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="14.85546875" style="1" customWidth="1"/>
+    <col min="7" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="22" t="s">
+      <c r="A2" s="2" t="s">
         <v>348</v>
       </c>
-      <c r="B2" s="23"/>
-[...5 lines deleted...]
-      <c r="H2" s="24" t="s">
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="20" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="3" spans="1:16" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A4" s="27" t="s">
+    <row r="3" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="1:16" s="10" customFormat="1" ht="24" x14ac:dyDescent="0.2">
+      <c r="A4" s="17" t="s">
         <v>351</v>
       </c>
-      <c r="B4" s="27" t="s">
+      <c r="B4" s="17" t="s">
         <v>350</v>
       </c>
-      <c r="C4" s="28" t="s">
+      <c r="C4" s="7" t="s">
         <v>305</v>
       </c>
-      <c r="D4" s="28" t="s">
+      <c r="D4" s="7" t="s">
         <v>347</v>
       </c>
-      <c r="E4" s="28" t="s">
+      <c r="E4" s="7" t="s">
         <v>209</v>
       </c>
-      <c r="F4" s="29" t="s">
-[...13 lines deleted...]
-      <c r="A5" s="30" t="s">
+      <c r="F4" s="7" t="s">
+        <v>825</v>
+      </c>
+      <c r="H4" s="148"/>
+      <c r="I4" s="148"/>
+      <c r="J4" s="148"/>
+      <c r="K4" s="148"/>
+      <c r="L4" s="148"/>
+      <c r="M4" s="148"/>
+      <c r="N4" s="148"/>
+      <c r="O4" s="148"/>
+      <c r="P4" s="148"/>
+    </row>
+    <row r="5" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B5" s="30" t="s">
+      <c r="B5" s="10" t="s">
         <v>306</v>
       </c>
-      <c r="C5" s="142"/>
-      <c r="D5" s="141">
+      <c r="C5" s="121"/>
+      <c r="D5" s="120">
         <v>380</v>
       </c>
-      <c r="E5" s="138">
+      <c r="E5" s="117">
         <v>24</v>
       </c>
-      <c r="F5" s="39">
+      <c r="F5" s="14">
         <f>C5*D5/10^3*E5</f>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:16" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A6" s="30" t="s">
+    <row r="6" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A6" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B6" s="30" t="s">
+      <c r="B6" s="10" t="s">
         <v>307</v>
       </c>
-      <c r="C6" s="142"/>
-      <c r="D6" s="141">
+      <c r="C6" s="121"/>
+      <c r="D6" s="120">
         <v>680</v>
       </c>
-      <c r="E6" s="138">
+      <c r="E6" s="117">
         <v>24</v>
       </c>
-      <c r="F6" s="39">
+      <c r="F6" s="14">
         <f t="shared" ref="F6:F54" si="0">C6*D6/10^3*E6</f>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A7" s="30" t="s">
+    <row r="7" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A7" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B7" s="30" t="s">
+      <c r="B7" s="10" t="s">
         <v>308</v>
       </c>
-      <c r="C7" s="142"/>
-      <c r="D7" s="141">
+      <c r="C7" s="121"/>
+      <c r="D7" s="120">
         <v>550</v>
       </c>
-      <c r="E7" s="138">
+      <c r="E7" s="117">
         <v>24</v>
       </c>
-      <c r="F7" s="39">
+      <c r="F7" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A8" s="30" t="s">
+    <row r="8" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A8" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B8" s="30" t="s">
+      <c r="B8" s="10" t="s">
         <v>309</v>
       </c>
-      <c r="C8" s="142"/>
-      <c r="D8" s="141">
+      <c r="C8" s="121"/>
+      <c r="D8" s="120">
         <v>640</v>
       </c>
-      <c r="E8" s="138">
+      <c r="E8" s="117">
         <v>24</v>
       </c>
-      <c r="F8" s="39">
+      <c r="F8" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A9" s="30" t="s">
+    <row r="9" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A9" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B9" s="30" t="s">
+      <c r="B9" s="10" t="s">
         <v>310</v>
       </c>
-      <c r="C9" s="142"/>
-      <c r="D9" s="141">
+      <c r="C9" s="121"/>
+      <c r="D9" s="120">
         <v>400</v>
       </c>
-      <c r="E9" s="138">
+      <c r="E9" s="117">
         <v>24</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A10" s="30" t="s">
+    <row r="10" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A10" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B10" s="30" t="s">
+      <c r="B10" s="10" t="s">
         <v>311</v>
       </c>
-      <c r="C10" s="142"/>
-      <c r="D10" s="141">
+      <c r="C10" s="121"/>
+      <c r="D10" s="120">
         <v>800</v>
       </c>
-      <c r="E10" s="138">
+      <c r="E10" s="117">
         <v>24</v>
       </c>
-      <c r="F10" s="39">
+      <c r="F10" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:16" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A11" s="30" t="s">
+    <row r="11" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A11" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B11" s="30" t="s">
+      <c r="B11" s="10" t="s">
         <v>312</v>
       </c>
-      <c r="C11" s="142"/>
-      <c r="D11" s="141">
+      <c r="C11" s="121"/>
+      <c r="D11" s="120">
         <v>660</v>
       </c>
-      <c r="E11" s="138">
+      <c r="E11" s="117">
         <v>24</v>
       </c>
-      <c r="F11" s="39">
+      <c r="F11" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A12" s="30" t="s">
+    <row r="12" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A12" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B12" s="30" t="s">
+      <c r="B12" s="10" t="s">
         <v>239</v>
       </c>
-      <c r="C12" s="142"/>
-      <c r="D12" s="141">
+      <c r="C12" s="121"/>
+      <c r="D12" s="120">
         <v>660</v>
       </c>
-      <c r="E12" s="138">
+      <c r="E12" s="117">
         <v>24</v>
       </c>
-      <c r="F12" s="39">
+      <c r="F12" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:16" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A13" s="30" t="s">
+    <row r="13" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A13" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B13" s="30" t="s">
+      <c r="B13" s="10" t="s">
         <v>56</v>
       </c>
-      <c r="C13" s="142"/>
-      <c r="D13" s="141">
+      <c r="C13" s="121"/>
+      <c r="D13" s="120">
         <v>625</v>
       </c>
-      <c r="E13" s="138">
+      <c r="E13" s="117">
         <v>24</v>
       </c>
-      <c r="F13" s="39">
+      <c r="F13" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:16" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A14" s="30" t="s">
+    <row r="14" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A14" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B14" s="30" t="s">
+      <c r="B14" s="10" t="s">
         <v>313</v>
       </c>
-      <c r="C14" s="142"/>
-      <c r="D14" s="141">
+      <c r="C14" s="121"/>
+      <c r="D14" s="120">
         <v>50</v>
       </c>
-      <c r="E14" s="138">
+      <c r="E14" s="117">
         <v>24</v>
       </c>
-      <c r="F14" s="39">
+      <c r="F14" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:16" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A15" s="30" t="s">
+    <row r="15" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A15" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B15" s="30" t="s">
+      <c r="B15" s="10" t="s">
         <v>314</v>
       </c>
-      <c r="C15" s="142"/>
-      <c r="D15" s="141">
+      <c r="C15" s="121"/>
+      <c r="D15" s="120">
         <v>200</v>
       </c>
-      <c r="E15" s="138">
+      <c r="E15" s="117">
         <v>24</v>
       </c>
-      <c r="F15" s="39">
+      <c r="F15" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A16" s="30" t="s">
+    <row r="16" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A16" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B16" s="30" t="s">
+      <c r="B16" s="10" t="s">
         <v>315</v>
       </c>
-      <c r="C16" s="142"/>
-      <c r="D16" s="141">
+      <c r="C16" s="121"/>
+      <c r="D16" s="120">
         <v>700</v>
       </c>
-      <c r="E16" s="138">
+      <c r="E16" s="117">
         <v>24</v>
       </c>
-      <c r="F16" s="39">
+      <c r="F16" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A17" s="30" t="s">
+    <row r="17" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A17" s="10" t="s">
         <v>316</v>
       </c>
-      <c r="B17" s="30" t="s">
+      <c r="B17" s="10" t="s">
         <v>317</v>
       </c>
-      <c r="C17" s="142"/>
-      <c r="D17" s="141">
+      <c r="C17" s="121"/>
+      <c r="D17" s="120">
         <v>300</v>
       </c>
-      <c r="E17" s="138">
+      <c r="E17" s="117">
         <v>26</v>
       </c>
-      <c r="F17" s="39">
+      <c r="F17" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A18" s="30" t="s">
+    <row r="18" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A18" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B18" s="30" t="s">
+      <c r="B18" s="10" t="s">
         <v>318</v>
       </c>
-      <c r="C18" s="142"/>
-      <c r="D18" s="141">
+      <c r="C18" s="121"/>
+      <c r="D18" s="120">
         <v>15</v>
       </c>
-      <c r="E18" s="138">
+      <c r="E18" s="117">
         <v>28.5</v>
       </c>
-      <c r="F18" s="39">
+      <c r="F18" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A19" s="30" t="s">
+    <row r="19" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A19" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B19" s="30" t="s">
+      <c r="B19" s="10" t="s">
         <v>58</v>
       </c>
-      <c r="C19" s="142"/>
-      <c r="D19" s="141">
+      <c r="C19" s="121"/>
+      <c r="D19" s="120">
         <v>40</v>
       </c>
-      <c r="E19" s="138">
+      <c r="E19" s="117">
         <v>24</v>
       </c>
-      <c r="F19" s="39">
+      <c r="F19" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A20" s="30" t="s">
+    <row r="20" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A20" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="30" t="s">
+      <c r="B20" s="10" t="s">
         <v>240</v>
       </c>
-      <c r="C20" s="142"/>
-      <c r="D20" s="141">
+      <c r="C20" s="121"/>
+      <c r="D20" s="120">
         <v>70</v>
       </c>
-      <c r="E20" s="138">
+      <c r="E20" s="117">
         <v>28.5</v>
       </c>
-      <c r="F20" s="39">
+      <c r="F20" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A21" s="30" t="s">
+    <row r="21" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A21" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B21" s="30" t="s">
+      <c r="B21" s="10" t="s">
         <v>319</v>
       </c>
-      <c r="C21" s="142"/>
-      <c r="D21" s="141">
+      <c r="C21" s="121"/>
+      <c r="D21" s="120">
         <v>100</v>
       </c>
-      <c r="E21" s="138">
+      <c r="E21" s="117">
         <v>28.5</v>
       </c>
-      <c r="F21" s="39">
+      <c r="F21" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A22" s="30" t="s">
+    <row r="22" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A22" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B22" s="30" t="s">
+      <c r="B22" s="10" t="s">
         <v>320</v>
       </c>
-      <c r="C22" s="142"/>
-      <c r="D22" s="141">
+      <c r="C22" s="121"/>
+      <c r="D22" s="120">
         <v>80</v>
       </c>
-      <c r="E22" s="138">
+      <c r="E22" s="117">
         <v>28.5</v>
       </c>
-      <c r="F22" s="39">
+      <c r="F22" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A23" s="30" t="s">
+    <row r="23" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A23" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="B23" s="30" t="s">
+      <c r="B23" s="10" t="s">
         <v>321</v>
       </c>
-      <c r="C23" s="142"/>
-      <c r="D23" s="141">
+      <c r="C23" s="121"/>
+      <c r="D23" s="120">
         <v>60</v>
       </c>
-      <c r="E23" s="138">
+      <c r="E23" s="117">
         <v>22</v>
       </c>
-      <c r="F23" s="39">
+      <c r="F23" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A24" s="30" t="s">
+    <row r="24" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A24" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="B24" s="30" t="s">
+      <c r="B24" s="10" t="s">
         <v>322</v>
       </c>
-      <c r="C24" s="142"/>
-      <c r="D24" s="141">
+      <c r="C24" s="121"/>
+      <c r="D24" s="120">
         <v>12</v>
       </c>
-      <c r="E24" s="138">
+      <c r="E24" s="117">
         <v>30.5</v>
       </c>
-      <c r="F24" s="39">
+      <c r="F24" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A25" s="30" t="s">
+    <row r="25" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A25" s="10" t="s">
         <v>60</v>
       </c>
-      <c r="B25" s="30" t="s">
+      <c r="B25" s="10" t="s">
         <v>323</v>
       </c>
-      <c r="C25" s="142"/>
-      <c r="D25" s="141">
+      <c r="C25" s="121"/>
+      <c r="D25" s="120">
         <v>700</v>
       </c>
-      <c r="E25" s="138">
+      <c r="E25" s="117">
         <v>24</v>
       </c>
-      <c r="F25" s="39">
+      <c r="F25" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A26" s="30" t="s">
+    <row r="26" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A26" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B26" s="30" t="s">
+      <c r="B26" s="10" t="s">
         <v>61</v>
       </c>
-      <c r="C26" s="142"/>
-      <c r="D26" s="141">
+      <c r="C26" s="121"/>
+      <c r="D26" s="120">
         <v>0.06</v>
       </c>
-      <c r="E26" s="138">
+      <c r="E26" s="117">
         <v>40.6</v>
       </c>
-      <c r="F26" s="39">
+      <c r="F26" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A27" s="30" t="s">
+    <row r="27" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A27" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B27" s="30" t="s">
+      <c r="B27" s="10" t="s">
         <v>325</v>
       </c>
-      <c r="C27" s="142"/>
-      <c r="D27" s="141">
+      <c r="C27" s="121"/>
+      <c r="D27" s="120">
         <v>0.15</v>
       </c>
-      <c r="E27" s="138">
+      <c r="E27" s="117">
         <v>30.5</v>
       </c>
-      <c r="F27" s="39">
+      <c r="F27" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A28" s="30" t="s">
+    <row r="28" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A28" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B28" s="30" t="s">
+      <c r="B28" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="C28" s="142"/>
-      <c r="D28" s="141">
+      <c r="C28" s="121"/>
+      <c r="D28" s="120">
         <v>3.8</v>
       </c>
-      <c r="E28" s="138">
+      <c r="E28" s="117">
         <v>30.5</v>
       </c>
-      <c r="F28" s="39">
+      <c r="F28" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A29" s="30" t="s">
+    <row r="29" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A29" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B29" s="30" t="s">
+      <c r="B29" s="10" t="s">
         <v>326</v>
       </c>
-      <c r="C29" s="142"/>
-      <c r="D29" s="141">
+      <c r="C29" s="121"/>
+      <c r="D29" s="120">
         <v>7.4</v>
       </c>
-      <c r="E29" s="138">
+      <c r="E29" s="117">
         <v>37.6</v>
       </c>
-      <c r="F29" s="39">
+      <c r="F29" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A30" s="30" t="s">
+    <row r="30" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A30" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B30" s="30" t="s">
+      <c r="B30" s="10" t="s">
         <v>63</v>
       </c>
-      <c r="C30" s="142"/>
-      <c r="D30" s="141">
+      <c r="C30" s="121"/>
+      <c r="D30" s="120">
         <v>5.5</v>
       </c>
-      <c r="E30" s="138">
+      <c r="E30" s="117">
         <v>35.6</v>
       </c>
-      <c r="F30" s="39">
+      <c r="F30" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A31" s="30" t="s">
+    <row r="31" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A31" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B31" s="30" t="s">
+      <c r="B31" s="10" t="s">
         <v>64</v>
       </c>
-      <c r="C31" s="142"/>
-      <c r="D31" s="141">
+      <c r="C31" s="121"/>
+      <c r="D31" s="120">
         <v>0.1</v>
       </c>
-      <c r="E31" s="138">
+      <c r="E31" s="117">
         <v>28</v>
       </c>
-      <c r="F31" s="39">
+      <c r="F31" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A32" s="30" t="s">
+    <row r="32" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A32" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B32" s="30" t="s">
+      <c r="B32" s="10" t="s">
         <v>65</v>
       </c>
-      <c r="C32" s="142"/>
-      <c r="D32" s="141">
+      <c r="C32" s="121"/>
+      <c r="D32" s="120">
         <v>1.5</v>
       </c>
-      <c r="E32" s="138">
+      <c r="E32" s="117">
         <v>28</v>
       </c>
-      <c r="F32" s="39">
+      <c r="F32" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A33" s="30" t="s">
+    <row r="33" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A33" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B33" s="30" t="s">
+      <c r="B33" s="10" t="s">
         <v>327</v>
       </c>
-      <c r="C33" s="142"/>
-      <c r="D33" s="141">
+      <c r="C33" s="121"/>
+      <c r="D33" s="120">
         <v>0.05</v>
       </c>
-      <c r="E33" s="138">
+      <c r="E33" s="117">
         <v>37.6</v>
       </c>
-      <c r="F33" s="39">
+      <c r="F33" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A34" s="30" t="s">
+    <row r="34" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A34" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B34" s="30" t="s">
+      <c r="B34" s="10" t="s">
         <v>328</v>
       </c>
-      <c r="C34" s="142"/>
-      <c r="D34" s="141">
+      <c r="C34" s="121"/>
+      <c r="D34" s="120">
         <v>2.15</v>
       </c>
-      <c r="E34" s="138">
+      <c r="E34" s="117">
         <v>29.6</v>
       </c>
-      <c r="F34" s="39">
+      <c r="F34" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A35" s="30" t="s">
+    <row r="35" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A35" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B35" s="30" t="s">
+      <c r="B35" s="10" t="s">
         <v>329</v>
       </c>
-      <c r="C35" s="142"/>
-      <c r="D35" s="141">
+      <c r="C35" s="121"/>
+      <c r="D35" s="120">
         <v>1.86</v>
       </c>
-      <c r="E35" s="138">
+      <c r="E35" s="117">
         <v>26.5</v>
       </c>
-      <c r="F35" s="39">
+      <c r="F35" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A36" s="30" t="s">
+    <row r="36" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A36" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B36" s="30" t="s">
+      <c r="B36" s="10" t="s">
         <v>330</v>
       </c>
-      <c r="C36" s="142"/>
-      <c r="D36" s="141">
+      <c r="C36" s="121"/>
+      <c r="D36" s="120">
         <v>1.2</v>
       </c>
-      <c r="E36" s="138">
+      <c r="E36" s="117">
         <v>32</v>
       </c>
-      <c r="F36" s="39">
+      <c r="F36" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A37" s="30" t="s">
+    <row r="37" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A37" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B37" s="30" t="s">
+      <c r="B37" s="10" t="s">
         <v>331</v>
       </c>
-      <c r="C37" s="142"/>
-      <c r="D37" s="141">
+      <c r="C37" s="121"/>
+      <c r="D37" s="120">
         <v>2.13</v>
       </c>
-      <c r="E37" s="138">
+      <c r="E37" s="117">
         <v>32</v>
       </c>
-      <c r="F37" s="39">
+      <c r="F37" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A38" s="30" t="s">
+    <row r="38" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A38" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B38" s="30" t="s">
+      <c r="B38" s="10" t="s">
         <v>332</v>
       </c>
-      <c r="C38" s="142"/>
-      <c r="D38" s="141">
+      <c r="C38" s="121"/>
+      <c r="D38" s="120">
         <v>1.41</v>
       </c>
-      <c r="E38" s="138">
+      <c r="E38" s="117">
         <v>32</v>
       </c>
-      <c r="F38" s="39">
+      <c r="F38" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A39" s="30" t="s">
+    <row r="39" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A39" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B39" s="30" t="s">
+      <c r="B39" s="10" t="s">
         <v>66</v>
       </c>
-      <c r="C39" s="142"/>
-      <c r="D39" s="141">
+      <c r="C39" s="121"/>
+      <c r="D39" s="120">
         <v>1.4</v>
       </c>
-      <c r="E39" s="138">
+      <c r="E39" s="117">
         <v>32</v>
       </c>
-      <c r="F39" s="39">
+      <c r="F39" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A40" s="30" t="s">
+    <row r="40" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A40" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B40" s="30" t="s">
+      <c r="B40" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="C40" s="142"/>
-      <c r="D40" s="141">
+      <c r="C40" s="121"/>
+      <c r="D40" s="120">
         <v>1.4</v>
       </c>
-      <c r="E40" s="138">
+      <c r="E40" s="117">
         <v>29.6</v>
       </c>
-      <c r="F40" s="39">
+      <c r="F40" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A41" s="30" t="s">
+    <row r="41" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A41" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B41" s="30" t="s">
+      <c r="B41" s="10" t="s">
         <v>333</v>
       </c>
-      <c r="C41" s="142"/>
-      <c r="D41" s="141">
+      <c r="C41" s="121"/>
+      <c r="D41" s="120">
         <v>1.4</v>
       </c>
-      <c r="E41" s="138">
+      <c r="E41" s="117">
         <v>32</v>
       </c>
-      <c r="F41" s="39">
+      <c r="F41" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A42" s="30" t="s">
+    <row r="42" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A42" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B42" s="30" t="s">
+      <c r="B42" s="10" t="s">
         <v>334</v>
       </c>
-      <c r="C42" s="142"/>
-      <c r="D42" s="141">
+      <c r="C42" s="121"/>
+      <c r="D42" s="120">
         <v>0.05</v>
       </c>
-      <c r="E42" s="138">
+      <c r="E42" s="117">
         <v>22.4</v>
       </c>
-      <c r="F42" s="39">
+      <c r="F42" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A43" s="30" t="s">
+    <row r="43" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A43" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B43" s="30" t="s">
+      <c r="B43" s="10" t="s">
         <v>335</v>
       </c>
-      <c r="C43" s="142"/>
-      <c r="D43" s="141">
+      <c r="C43" s="121"/>
+      <c r="D43" s="120">
         <v>7.4999999999999997E-2</v>
       </c>
-      <c r="E43" s="138">
+      <c r="E43" s="117">
         <v>21.3</v>
       </c>
-      <c r="F43" s="39">
+      <c r="F43" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A44" s="30" t="s">
+    <row r="44" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A44" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B44" s="30" t="s">
+      <c r="B44" s="10" t="s">
         <v>336</v>
       </c>
-      <c r="C44" s="142"/>
-      <c r="D44" s="141">
+      <c r="C44" s="121"/>
+      <c r="D44" s="120">
         <v>7.4999999999999997E-2</v>
       </c>
-      <c r="E44" s="138">
+      <c r="E44" s="117">
         <v>21</v>
       </c>
-      <c r="F44" s="39">
+      <c r="F44" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A45" s="30" t="s">
+    <row r="45" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A45" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B45" s="30" t="s">
+      <c r="B45" s="10" t="s">
         <v>337</v>
       </c>
-      <c r="C45" s="142"/>
-      <c r="D45" s="141">
+      <c r="C45" s="121"/>
+      <c r="D45" s="120">
         <v>0.06</v>
       </c>
-      <c r="E45" s="138">
+      <c r="E45" s="117">
         <v>19.2</v>
       </c>
-      <c r="F45" s="39">
+      <c r="F45" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A46" s="30" t="s">
+    <row r="46" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A46" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B46" s="30" t="s">
+      <c r="B46" s="10" t="s">
         <v>338</v>
       </c>
-      <c r="C46" s="142"/>
-      <c r="D46" s="141">
+      <c r="C46" s="121"/>
+      <c r="D46" s="120">
         <v>0.1</v>
       </c>
-      <c r="E46" s="138">
+      <c r="E46" s="117">
         <v>22.2</v>
       </c>
-      <c r="F46" s="39">
+      <c r="F46" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A47" s="30" t="s">
+    <row r="47" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A47" s="10" t="s">
         <v>339</v>
       </c>
-      <c r="B47" s="30" t="s">
+      <c r="B47" s="10" t="s">
         <v>340</v>
       </c>
-      <c r="C47" s="142"/>
-      <c r="D47" s="141">
+      <c r="C47" s="121"/>
+      <c r="D47" s="120">
         <v>100</v>
       </c>
-      <c r="E47" s="138">
+      <c r="E47" s="117">
         <v>24</v>
       </c>
-      <c r="F47" s="39">
+      <c r="F47" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A48" s="30" t="s">
+    <row r="48" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A48" s="10" t="s">
         <v>339</v>
       </c>
-      <c r="B48" s="30" t="s">
+      <c r="B48" s="10" t="s">
         <v>341</v>
       </c>
-      <c r="C48" s="142"/>
-      <c r="D48" s="141">
+      <c r="C48" s="121"/>
+      <c r="D48" s="120">
         <v>15</v>
       </c>
-      <c r="E48" s="138">
+      <c r="E48" s="117">
         <v>24</v>
       </c>
-      <c r="F48" s="39">
+      <c r="F48" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A49" s="30" t="s">
+    <row r="49" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A49" s="10" t="s">
         <v>339</v>
       </c>
-      <c r="B49" s="30" t="s">
+      <c r="B49" s="10" t="s">
         <v>342</v>
       </c>
-      <c r="C49" s="142"/>
-      <c r="D49" s="141">
+      <c r="C49" s="121"/>
+      <c r="D49" s="120">
         <v>110</v>
       </c>
-      <c r="E49" s="138">
+      <c r="E49" s="117">
         <v>24</v>
       </c>
-      <c r="F49" s="39">
+      <c r="F49" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A50" s="30" t="s">
+    <row r="50" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A50" s="10" t="s">
         <v>339</v>
       </c>
-      <c r="B50" s="30" t="s">
+      <c r="B50" s="10" t="s">
         <v>343</v>
       </c>
-      <c r="C50" s="142"/>
-      <c r="D50" s="141">
+      <c r="C50" s="121"/>
+      <c r="D50" s="120">
         <v>220</v>
       </c>
-      <c r="E50" s="138">
+      <c r="E50" s="117">
         <v>24</v>
       </c>
-      <c r="F50" s="39">
+      <c r="F50" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A51" s="30" t="s">
+    <row r="51" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A51" s="10" t="s">
         <v>339</v>
       </c>
-      <c r="B51" s="30" t="s">
+      <c r="B51" s="10" t="s">
         <v>344</v>
       </c>
-      <c r="C51" s="142"/>
-      <c r="D51" s="141">
+      <c r="C51" s="121"/>
+      <c r="D51" s="120">
         <v>120</v>
       </c>
-      <c r="E51" s="138">
+      <c r="E51" s="117">
         <v>24</v>
       </c>
-      <c r="F51" s="39">
+      <c r="F51" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A52" s="30" t="s">
+    <row r="52" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A52" s="10" t="s">
         <v>339</v>
       </c>
-      <c r="B52" s="30" t="s">
+      <c r="B52" s="10" t="s">
         <v>345</v>
       </c>
-      <c r="C52" s="142"/>
-      <c r="D52" s="141">
+      <c r="C52" s="121"/>
+      <c r="D52" s="120">
         <v>370</v>
       </c>
-      <c r="E52" s="138">
+      <c r="E52" s="117">
         <v>24</v>
       </c>
-      <c r="F52" s="39">
+      <c r="F52" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A53" s="30" t="s">
+    <row r="53" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A53" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="B53" s="30" t="s">
+      <c r="B53" s="10" t="s">
         <v>346</v>
       </c>
-      <c r="C53" s="142"/>
-      <c r="D53" s="141">
+      <c r="C53" s="121"/>
+      <c r="D53" s="120">
         <v>1.2</v>
       </c>
-      <c r="E53" s="138">
+      <c r="E53" s="117">
         <v>32</v>
       </c>
-      <c r="F53" s="39">
+      <c r="F53" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A54" s="30" t="s">
+    <row r="54" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A54" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="B54" s="30" t="s">
+      <c r="B54" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="C54" s="142"/>
-      <c r="D54" s="141">
+      <c r="C54" s="121"/>
+      <c r="D54" s="120">
         <v>1.2</v>
       </c>
-      <c r="E54" s="138">
+      <c r="E54" s="117">
         <v>32</v>
       </c>
-      <c r="F54" s="39">
+      <c r="F54" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="1:6" s="30" customFormat="1" thickBot="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="E56" s="82" t="s">
+    <row r="55" spans="1:6" s="10" customFormat="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B55" s="6"/>
+    </row>
+    <row r="56" spans="1:6" s="10" customFormat="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="E56" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="F56" s="83">
+      <c r="F56" s="15">
         <f>SUM(F5:F54)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-[...85 lines deleted...]
-    <row r="143" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="57" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="58" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="60" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="61" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="62" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="63" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="64" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="65" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="66" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="67" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="68" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="69" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="70" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="71" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="72" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="73" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="74" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="75" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="76" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="77" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="78" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="79" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="80" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="81" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="82" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="83" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="84" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="85" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="86" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="87" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="88" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="89" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="90" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="91" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="92" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="93" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="94" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="95" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="96" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="97" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="98" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="99" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="100" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="101" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="102" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="103" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="104" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="105" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="106" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="107" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="108" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="109" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="110" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="111" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="112" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="113" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="114" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="115" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="116" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="117" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="118" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="119" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="120" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="121" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="122" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="123" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="124" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="125" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="126" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="127" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="128" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="129" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="130" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="131" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="132" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="133" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="134" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="135" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="136" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="137" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="138" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="139" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="140" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="141" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="142" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="143" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="riRLD4jsaRR+SnD75ZveUL35hwhCsBdLnPWknVhncN+qDly+ScA6b90sPUObXb/NSzatd2dryrGK+Y9uo/n5Aw==" saltValue="gTCA3iXg3JRTEVQXAoKOiA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="H4:P4"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="H2" location="'Bilan apparent'!A1" display="Onglet Bilan apparent"/>
+    <hyperlink ref="H2" location="'Bilan apparent'!A1" display="Onglet Bilan apparent" xr:uid="{00000000-0004-0000-0400-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A2:Q18"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17" style="1" customWidth="1"/>
     <col min="2" max="2" width="52.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="20.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.85546875" style="1" customWidth="1"/>
     <col min="7" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:17" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>248</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="9" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="3" spans="1:17" s="11" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-[...2 lines deleted...]
-      <c r="B4" s="19" t="s">
+    <row r="3" spans="1:17" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="1:17" s="10" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+      <c r="A4" s="11"/>
+      <c r="B4" s="17" t="s">
         <v>207</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>97</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>500</v>
-[...12 lines deleted...]
-      <c r="P4" s="170"/>
+        <v>498</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>822</v>
+      </c>
+      <c r="H4" s="148"/>
+      <c r="I4" s="148"/>
+      <c r="J4" s="148"/>
+      <c r="K4" s="148"/>
+      <c r="L4" s="148"/>
+      <c r="M4" s="148"/>
+      <c r="N4" s="148"/>
+      <c r="O4" s="148"/>
+      <c r="P4" s="148"/>
     </row>
     <row r="5" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A5" s="20" t="s">
-        <v>519</v>
+      <c r="A5" s="18" t="s">
+        <v>517</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
-      <c r="G5" s="10"/>
-[...9 lines deleted...]
-      <c r="Q5" s="21"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="16"/>
+      <c r="I5" s="19"/>
+      <c r="J5" s="19"/>
+      <c r="K5" s="19"/>
+      <c r="L5" s="19"/>
+      <c r="M5" s="19"/>
+      <c r="N5" s="19"/>
+      <c r="O5" s="19"/>
+      <c r="P5" s="19"/>
+      <c r="Q5" s="19"/>
     </row>
     <row r="6" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A6" s="14" t="s">
+      <c r="A6" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B6" s="29" t="s">
+        <v>500</v>
+      </c>
+      <c r="C6" s="114"/>
+      <c r="D6" s="110"/>
+      <c r="E6" s="124"/>
+      <c r="F6" s="14">
+        <f t="shared" ref="F6:F15" si="0">C6*E6</f>
+        <v>0</v>
+      </c>
+      <c r="G6" s="10"/>
+      <c r="H6" s="147" t="s">
+        <v>768</v>
+      </c>
+      <c r="I6" s="147"/>
+      <c r="J6" s="147"/>
+      <c r="K6" s="147"/>
+      <c r="L6" s="147"/>
+      <c r="M6" s="10"/>
+      <c r="N6" s="10"/>
+      <c r="O6" s="10"/>
+      <c r="P6" s="10"/>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A7" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B7" s="29" t="s">
         <v>501</v>
       </c>
-      <c r="B6" s="48" t="s">
+      <c r="C7" s="114"/>
+      <c r="D7" s="110"/>
+      <c r="E7" s="124"/>
+      <c r="F7" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G7" s="10"/>
+      <c r="H7" s="147"/>
+      <c r="I7" s="147"/>
+      <c r="J7" s="147"/>
+      <c r="K7" s="147"/>
+      <c r="L7" s="147"/>
+      <c r="M7" s="10"/>
+      <c r="N7" s="10"/>
+      <c r="O7" s="10"/>
+      <c r="P7" s="10"/>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A8" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B8" s="29" t="s">
         <v>502</v>
       </c>
-      <c r="C6" s="135"/>
-[...23 lines deleted...]
-      <c r="B7" s="48" t="s">
+      <c r="C8" s="114"/>
+      <c r="D8" s="110"/>
+      <c r="E8" s="124"/>
+      <c r="F8" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G8" s="10"/>
+      <c r="H8" s="10"/>
+      <c r="I8" s="10"/>
+      <c r="J8" s="10"/>
+      <c r="K8" s="10"/>
+      <c r="L8" s="10"/>
+      <c r="M8" s="10"/>
+      <c r="N8" s="10"/>
+      <c r="O8" s="10"/>
+      <c r="P8" s="10"/>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A9" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B9" s="29" t="s">
         <v>503</v>
       </c>
-      <c r="C7" s="135"/>
-[...2 lines deleted...]
-      <c r="F7" s="16">
+      <c r="C9" s="114"/>
+      <c r="D9" s="110"/>
+      <c r="E9" s="124"/>
+      <c r="F9" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G7" s="11"/>
-[...14 lines deleted...]
-      <c r="B8" s="48" t="s">
+      <c r="G9" s="10"/>
+      <c r="H9" s="10"/>
+      <c r="I9" s="10"/>
+      <c r="J9" s="10"/>
+      <c r="K9" s="10"/>
+      <c r="L9" s="10"/>
+      <c r="M9" s="10"/>
+      <c r="N9" s="10"/>
+      <c r="O9" s="10"/>
+      <c r="P9" s="10"/>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A10" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B10" s="29" t="s">
         <v>504</v>
       </c>
-      <c r="C8" s="135"/>
-[...2 lines deleted...]
-      <c r="F8" s="16">
+      <c r="C10" s="114"/>
+      <c r="D10" s="110"/>
+      <c r="E10" s="124"/>
+      <c r="F10" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G8" s="11"/>
-[...14 lines deleted...]
-      <c r="B9" s="48" t="s">
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="10"/>
+      <c r="K10" s="10"/>
+      <c r="L10" s="10"/>
+      <c r="M10" s="10"/>
+      <c r="N10" s="10"/>
+      <c r="O10" s="10"/>
+      <c r="P10" s="10"/>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A11" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B11" s="29" t="s">
         <v>505</v>
       </c>
-      <c r="C9" s="135"/>
-[...2 lines deleted...]
-      <c r="F9" s="16">
+      <c r="C11" s="114"/>
+      <c r="D11" s="110"/>
+      <c r="E11" s="124"/>
+      <c r="F11" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G9" s="11"/>
-[...14 lines deleted...]
-      <c r="B10" s="48" t="s">
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="10"/>
+      <c r="J11" s="10"/>
+      <c r="K11" s="10"/>
+      <c r="L11" s="10"/>
+      <c r="M11" s="10"/>
+      <c r="N11" s="10"/>
+      <c r="O11" s="10"/>
+      <c r="P11" s="10"/>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A12" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B12" s="29" t="s">
         <v>506</v>
       </c>
-      <c r="C10" s="135"/>
-[...2 lines deleted...]
-      <c r="F10" s="16">
+      <c r="C12" s="114"/>
+      <c r="D12" s="110"/>
+      <c r="E12" s="124"/>
+      <c r="F12" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G10" s="11"/>
-[...14 lines deleted...]
-      <c r="B11" s="48" t="s">
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="10"/>
+      <c r="K12" s="10"/>
+      <c r="L12" s="10"/>
+      <c r="M12" s="10"/>
+      <c r="N12" s="10"/>
+      <c r="O12" s="10"/>
+      <c r="P12" s="10"/>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A13" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B13" s="29" t="s">
         <v>507</v>
       </c>
-      <c r="C11" s="135"/>
-[...2 lines deleted...]
-      <c r="F11" s="16">
+      <c r="C13" s="114"/>
+      <c r="D13" s="110"/>
+      <c r="E13" s="124"/>
+      <c r="F13" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G11" s="11"/>
-[...14 lines deleted...]
-      <c r="B12" s="48" t="s">
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+      <c r="K13" s="10"/>
+      <c r="L13" s="10"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="10"/>
+      <c r="P13" s="10"/>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A14" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B14" s="29" t="s">
         <v>508</v>
       </c>
-      <c r="C12" s="135"/>
-[...2 lines deleted...]
-      <c r="F12" s="16">
+      <c r="C14" s="114"/>
+      <c r="D14" s="110"/>
+      <c r="E14" s="124"/>
+      <c r="F14" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G12" s="11"/>
-[...14 lines deleted...]
-      <c r="B13" s="48" t="s">
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+      <c r="K14" s="10"/>
+      <c r="L14" s="10"/>
+      <c r="M14" s="10"/>
+      <c r="N14" s="10"/>
+      <c r="O14" s="10"/>
+      <c r="P14" s="10"/>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A15" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="B15" s="29" t="s">
         <v>509</v>
       </c>
-      <c r="C13" s="135"/>
-[...2 lines deleted...]
-      <c r="F13" s="16">
+      <c r="C15" s="114"/>
+      <c r="D15" s="110"/>
+      <c r="E15" s="124"/>
+      <c r="F15" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G13" s="11"/>
-[...60 lines deleted...]
-    <row r="16" spans="1:17" s="11" customFormat="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+      <c r="K15" s="10"/>
+      <c r="L15" s="10"/>
+      <c r="M15" s="10"/>
+      <c r="N15" s="10"/>
+      <c r="O15" s="10"/>
+      <c r="P15" s="10"/>
+    </row>
+    <row r="16" spans="1:17" s="10" customFormat="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B16" s="6"/>
     </row>
-    <row r="17" spans="5:6" s="11" customFormat="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="E17" s="15" t="s">
+    <row r="17" spans="5:6" s="10" customFormat="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="E17" s="13" t="s">
         <v>250</v>
       </c>
-      <c r="F17" s="17">
+      <c r="F17" s="15">
         <f>SUM(F6:F15)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="5:6" s="11" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="18" spans="5:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="1/n5LkeXHWZdFQ9vXiVxJ3qHrtQvIBmvKYN38ZYNecmHLOZ9qREy9Y8kNNCNe0r5a3EC1QHi2GL9jV21Ew95vA==" saltValue="lzdi6LPuEq/CoMYbKyhpiQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="2">
     <mergeCell ref="H4:P4"/>
     <mergeCell ref="H6:L7"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="H2" location="'Bilan apparent'!A1" display="Onglet Bilan apparent"/>
+    <hyperlink ref="H2" location="'Bilan apparent'!A1" display="Onglet Bilan apparent" xr:uid="{00000000-0004-0000-0500-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A2:P75"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.7109375" style="25" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="17" max="16384" width="11.42578125" style="25"/>
+    <col min="1" max="1" width="13.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="52.140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.7109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="10.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="20.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="14.85546875" style="1" customWidth="1"/>
+    <col min="7" max="15" width="11.42578125" style="1"/>
+    <col min="16" max="16" width="11.85546875" style="1" customWidth="1"/>
+    <col min="17" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="22" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="24" t="s">
+      <c r="A2" s="2" t="s">
+        <v>851</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="20" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A3" s="30"/>
-[...14 lines deleted...]
-      <c r="P3" s="30"/>
+      <c r="A3" s="10"/>
+      <c r="B3" s="10"/>
+      <c r="C3" s="10"/>
+      <c r="D3" s="10"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="10"/>
+      <c r="G3" s="10"/>
+      <c r="H3" s="10"/>
+      <c r="I3" s="10"/>
+      <c r="J3" s="10"/>
+      <c r="K3" s="10"/>
+      <c r="L3" s="10"/>
+      <c r="M3" s="10"/>
+      <c r="N3" s="10"/>
+      <c r="O3" s="10"/>
+      <c r="P3" s="10"/>
     </row>
     <row r="4" spans="1:16" ht="36" x14ac:dyDescent="0.2">
-      <c r="A4" s="40"/>
-[...3 lines deleted...]
-      <c r="C4" s="28" t="s">
+      <c r="A4" s="6"/>
+      <c r="B4" s="4" t="s">
+        <v>520</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>519</v>
+      </c>
+      <c r="D4" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>498</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>828</v>
+      </c>
+      <c r="G4" s="16"/>
+      <c r="H4" s="148"/>
+      <c r="I4" s="148"/>
+      <c r="J4" s="148"/>
+      <c r="K4" s="148"/>
+      <c r="L4" s="148"/>
+      <c r="M4" s="148"/>
+      <c r="N4" s="148"/>
+      <c r="O4" s="148"/>
+      <c r="P4" s="148"/>
+    </row>
+    <row r="5" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A5" s="18" t="s">
         <v>521</v>
       </c>
-      <c r="D4" s="28" t="s">
+      <c r="B5" s="4"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="19"/>
+      <c r="J5" s="19"/>
+      <c r="K5" s="19"/>
+      <c r="L5" s="19"/>
+      <c r="M5" s="19"/>
+      <c r="N5" s="19"/>
+      <c r="O5" s="19"/>
+      <c r="P5" s="19"/>
+    </row>
+    <row r="6" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A6" s="6"/>
+      <c r="B6" s="29" t="s">
+        <v>500</v>
+      </c>
+      <c r="C6" s="114"/>
+      <c r="D6" s="110"/>
+      <c r="E6" s="124"/>
+      <c r="F6" s="14">
+        <f t="shared" ref="F6:F15" si="0">C6*E6</f>
+        <v>0</v>
+      </c>
+      <c r="G6" s="16"/>
+      <c r="H6" s="147" t="s">
+        <v>768</v>
+      </c>
+      <c r="I6" s="147"/>
+      <c r="J6" s="147"/>
+      <c r="K6" s="147"/>
+      <c r="L6" s="147"/>
+      <c r="M6" s="19"/>
+      <c r="N6" s="19"/>
+      <c r="O6" s="19"/>
+      <c r="P6" s="19"/>
+    </row>
+    <row r="7" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A7" s="6"/>
+      <c r="B7" s="29" t="s">
+        <v>501</v>
+      </c>
+      <c r="C7" s="114"/>
+      <c r="D7" s="110"/>
+      <c r="E7" s="124"/>
+      <c r="F7" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G7" s="16"/>
+      <c r="H7" s="147"/>
+      <c r="I7" s="147"/>
+      <c r="J7" s="147"/>
+      <c r="K7" s="147"/>
+      <c r="L7" s="147"/>
+      <c r="M7" s="19"/>
+      <c r="N7" s="19"/>
+      <c r="O7" s="19"/>
+      <c r="P7" s="19"/>
+    </row>
+    <row r="8" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A8" s="6"/>
+      <c r="B8" s="29" t="s">
+        <v>502</v>
+      </c>
+      <c r="C8" s="114"/>
+      <c r="D8" s="110"/>
+      <c r="E8" s="124"/>
+      <c r="F8" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G8" s="16"/>
+      <c r="H8" s="19"/>
+      <c r="I8" s="19"/>
+      <c r="J8" s="19"/>
+      <c r="K8" s="19"/>
+      <c r="L8" s="19"/>
+      <c r="M8" s="19"/>
+      <c r="N8" s="19"/>
+      <c r="O8" s="19"/>
+      <c r="P8" s="19"/>
+    </row>
+    <row r="9" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A9" s="6"/>
+      <c r="B9" s="29" t="s">
+        <v>503</v>
+      </c>
+      <c r="C9" s="114"/>
+      <c r="D9" s="110"/>
+      <c r="E9" s="124"/>
+      <c r="F9" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G9" s="16"/>
+      <c r="H9" s="19"/>
+      <c r="I9" s="19"/>
+      <c r="J9" s="19"/>
+      <c r="K9" s="19"/>
+      <c r="L9" s="19"/>
+      <c r="M9" s="19"/>
+      <c r="N9" s="19"/>
+      <c r="O9" s="19"/>
+      <c r="P9" s="19"/>
+    </row>
+    <row r="10" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A10" s="6"/>
+      <c r="B10" s="29" t="s">
+        <v>504</v>
+      </c>
+      <c r="C10" s="114"/>
+      <c r="D10" s="110"/>
+      <c r="E10" s="124"/>
+      <c r="F10" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G10" s="16"/>
+      <c r="H10" s="19"/>
+      <c r="I10" s="19"/>
+      <c r="J10" s="19"/>
+      <c r="K10" s="19"/>
+      <c r="L10" s="19"/>
+      <c r="M10" s="19"/>
+      <c r="N10" s="19"/>
+      <c r="O10" s="19"/>
+      <c r="P10" s="19"/>
+    </row>
+    <row r="11" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A11" s="6"/>
+      <c r="B11" s="29" t="s">
+        <v>505</v>
+      </c>
+      <c r="C11" s="114"/>
+      <c r="D11" s="110"/>
+      <c r="E11" s="124"/>
+      <c r="F11" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G11" s="16"/>
+      <c r="H11" s="19"/>
+      <c r="I11" s="19"/>
+      <c r="J11" s="19"/>
+      <c r="K11" s="19"/>
+      <c r="L11" s="19"/>
+      <c r="M11" s="19"/>
+      <c r="N11" s="19"/>
+      <c r="O11" s="19"/>
+      <c r="P11" s="19"/>
+    </row>
+    <row r="12" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A12" s="6"/>
+      <c r="B12" s="29" t="s">
+        <v>506</v>
+      </c>
+      <c r="C12" s="114"/>
+      <c r="D12" s="110"/>
+      <c r="E12" s="124"/>
+      <c r="F12" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G12" s="16"/>
+      <c r="H12" s="19"/>
+      <c r="I12" s="19"/>
+      <c r="J12" s="19"/>
+      <c r="K12" s="19"/>
+      <c r="L12" s="19"/>
+      <c r="M12" s="19"/>
+      <c r="N12" s="19"/>
+      <c r="O12" s="19"/>
+      <c r="P12" s="19"/>
+    </row>
+    <row r="13" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A13" s="6"/>
+      <c r="B13" s="29" t="s">
+        <v>507</v>
+      </c>
+      <c r="C13" s="114"/>
+      <c r="D13" s="110"/>
+      <c r="E13" s="124"/>
+      <c r="F13" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G13" s="16"/>
+      <c r="H13" s="19"/>
+      <c r="I13" s="19"/>
+      <c r="J13" s="19"/>
+      <c r="K13" s="19"/>
+      <c r="L13" s="19"/>
+      <c r="M13" s="19"/>
+      <c r="N13" s="19"/>
+      <c r="O13" s="19"/>
+      <c r="P13" s="19"/>
+    </row>
+    <row r="14" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A14" s="6"/>
+      <c r="B14" s="29" t="s">
+        <v>508</v>
+      </c>
+      <c r="C14" s="114"/>
+      <c r="D14" s="110"/>
+      <c r="E14" s="124"/>
+      <c r="F14" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G14" s="16"/>
+      <c r="H14" s="19"/>
+      <c r="I14" s="19"/>
+      <c r="J14" s="19"/>
+      <c r="K14" s="19"/>
+      <c r="L14" s="19"/>
+      <c r="M14" s="19"/>
+      <c r="N14" s="19"/>
+      <c r="O14" s="19"/>
+      <c r="P14" s="19"/>
+    </row>
+    <row r="15" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A15" s="6"/>
+      <c r="B15" s="29" t="s">
+        <v>509</v>
+      </c>
+      <c r="C15" s="114"/>
+      <c r="D15" s="110"/>
+      <c r="E15" s="124"/>
+      <c r="F15" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="G15" s="16"/>
+      <c r="H15" s="19"/>
+      <c r="I15" s="19"/>
+      <c r="J15" s="19"/>
+      <c r="K15" s="19"/>
+      <c r="L15" s="19"/>
+      <c r="M15" s="19"/>
+      <c r="N15" s="19"/>
+      <c r="O15" s="19"/>
+      <c r="P15" s="19"/>
+    </row>
+    <row r="16" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A16" s="6"/>
+      <c r="B16" s="4"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="16"/>
+      <c r="H16" s="19"/>
+      <c r="I16" s="19"/>
+      <c r="J16" s="19"/>
+      <c r="K16" s="19"/>
+      <c r="L16" s="19"/>
+      <c r="M16" s="19"/>
+      <c r="N16" s="19"/>
+      <c r="O16" s="19"/>
+      <c r="P16" s="19"/>
+    </row>
+    <row r="17" spans="1:16" ht="37.5" x14ac:dyDescent="0.2">
+      <c r="A17" s="6"/>
+      <c r="B17" s="4" t="s">
+        <v>520</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>829</v>
+      </c>
+      <c r="D17" s="7" t="s">
         <v>97</v>
       </c>
-      <c r="E4" s="28" t="s">
-[...224 lines deleted...]
-      <c r="B14" s="48" t="s">
+      <c r="E17" s="7" t="s">
+        <v>824</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>828</v>
+      </c>
+      <c r="G17" s="16"/>
+      <c r="H17" s="148" t="s">
+        <v>253</v>
+      </c>
+      <c r="I17" s="148"/>
+      <c r="J17" s="148"/>
+      <c r="K17" s="148"/>
+      <c r="L17" s="148"/>
+      <c r="M17" s="148"/>
+      <c r="N17" s="148"/>
+      <c r="O17" s="148"/>
+      <c r="P17" s="148"/>
+    </row>
+    <row r="18" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A18" s="18" t="s">
         <v>510</v>
       </c>
-      <c r="C14" s="135"/>
-[...106 lines deleted...]
-      <c r="P18" s="36"/>
+      <c r="B18" s="4"/>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="16"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="19"/>
+      <c r="K18" s="19"/>
+      <c r="L18" s="19"/>
+      <c r="M18" s="19"/>
+      <c r="N18" s="19"/>
+      <c r="O18" s="19"/>
+      <c r="P18" s="19"/>
     </row>
     <row r="19" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A19" s="40" t="s">
+      <c r="A19" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="B19" s="38" t="s">
+      <c r="B19" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="C19" s="129"/>
-[...1 lines deleted...]
-      <c r="E19" s="138">
+      <c r="C19" s="108"/>
+      <c r="D19" s="110"/>
+      <c r="E19" s="117">
         <v>6.5</v>
       </c>
-      <c r="F19" s="39">
+      <c r="F19" s="14">
         <f t="shared" ref="F19:F65" si="1">C19*E19</f>
         <v>0</v>
       </c>
-      <c r="G19" s="85"/>
-[...10 lines deleted...]
-      <c r="P19" s="30"/>
+      <c r="G19" s="64"/>
+      <c r="H19" s="147" t="s">
+        <v>768</v>
+      </c>
+      <c r="I19" s="147"/>
+      <c r="J19" s="147"/>
+      <c r="K19" s="147"/>
+      <c r="L19" s="147"/>
+      <c r="M19" s="10"/>
+      <c r="N19" s="10"/>
+      <c r="O19" s="10"/>
+      <c r="P19" s="10"/>
     </row>
     <row r="20" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A20" s="40" t="s">
+      <c r="A20" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="B20" s="38" t="s">
+      <c r="B20" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="C20" s="129"/>
-[...1 lines deleted...]
-      <c r="E20" s="138">
+      <c r="C20" s="108"/>
+      <c r="D20" s="110"/>
+      <c r="E20" s="117">
         <v>4.2</v>
       </c>
-      <c r="F20" s="39">
+      <c r="F20" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G20" s="85"/>
-[...8 lines deleted...]
-      <c r="P20" s="30"/>
+      <c r="G20" s="64"/>
+      <c r="H20" s="147"/>
+      <c r="I20" s="147"/>
+      <c r="J20" s="147"/>
+      <c r="K20" s="147"/>
+      <c r="L20" s="147"/>
+      <c r="M20" s="10"/>
+      <c r="N20" s="10"/>
+      <c r="O20" s="10"/>
+      <c r="P20" s="10"/>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A21" s="40" t="s">
+      <c r="A21" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="B21" s="38" t="s">
+      <c r="B21" s="21" t="s">
         <v>22</v>
       </c>
-      <c r="C21" s="129"/>
-[...1 lines deleted...]
-      <c r="E21" s="138">
+      <c r="C21" s="108"/>
+      <c r="D21" s="110"/>
+      <c r="E21" s="117">
         <v>5</v>
       </c>
-      <c r="F21" s="39">
+      <c r="F21" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G21" s="85"/>
-[...8 lines deleted...]
-      <c r="P21" s="30"/>
+      <c r="G21" s="64"/>
+      <c r="H21" s="10"/>
+      <c r="I21" s="10"/>
+      <c r="J21" s="10"/>
+      <c r="K21" s="10"/>
+      <c r="L21" s="10"/>
+      <c r="M21" s="10"/>
+      <c r="N21" s="10"/>
+      <c r="O21" s="10"/>
+      <c r="P21" s="10"/>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A22" s="40" t="s">
+      <c r="A22" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="B22" s="38" t="s">
+      <c r="B22" s="21" t="s">
         <v>71</v>
       </c>
-      <c r="C22" s="129"/>
-[...1 lines deleted...]
-      <c r="E22" s="138">
+      <c r="C22" s="108"/>
+      <c r="D22" s="110"/>
+      <c r="E22" s="117">
         <v>5.5</v>
       </c>
-      <c r="F22" s="39">
+      <c r="F22" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G22" s="85"/>
-[...8 lines deleted...]
-      <c r="P22" s="30"/>
+      <c r="G22" s="64"/>
+      <c r="H22" s="10"/>
+      <c r="I22" s="10"/>
+      <c r="J22" s="10"/>
+      <c r="K22" s="10"/>
+      <c r="L22" s="10"/>
+      <c r="M22" s="10"/>
+      <c r="N22" s="10"/>
+      <c r="O22" s="10"/>
+      <c r="P22" s="10"/>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A23" s="40" t="s">
+      <c r="A23" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="B23" s="38" t="s">
+      <c r="B23" s="21" t="s">
         <v>72</v>
       </c>
-      <c r="C23" s="129"/>
-[...1 lines deleted...]
-      <c r="E23" s="138">
+      <c r="C23" s="108"/>
+      <c r="D23" s="110"/>
+      <c r="E23" s="117">
         <v>4</v>
       </c>
-      <c r="F23" s="39">
+      <c r="F23" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G23" s="85"/>
-[...8 lines deleted...]
-      <c r="P23" s="30"/>
+      <c r="G23" s="64"/>
+      <c r="H23" s="10"/>
+      <c r="I23" s="10"/>
+      <c r="J23" s="10"/>
+      <c r="K23" s="10"/>
+      <c r="L23" s="10"/>
+      <c r="M23" s="10"/>
+      <c r="N23" s="10"/>
+      <c r="O23" s="10"/>
+      <c r="P23" s="10"/>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A24" s="40" t="s">
+      <c r="A24" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="B24" s="38" t="s">
+      <c r="B24" s="21" t="s">
         <v>41</v>
       </c>
-      <c r="C24" s="129"/>
-[...1 lines deleted...]
-      <c r="E24" s="138">
+      <c r="C24" s="108"/>
+      <c r="D24" s="110"/>
+      <c r="E24" s="117">
         <v>5</v>
       </c>
-      <c r="F24" s="39">
+      <c r="F24" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G24" s="85"/>
-[...8 lines deleted...]
-      <c r="P24" s="30"/>
+      <c r="G24" s="64"/>
+      <c r="H24" s="10"/>
+      <c r="I24" s="10"/>
+      <c r="J24" s="10"/>
+      <c r="K24" s="10"/>
+      <c r="L24" s="10"/>
+      <c r="M24" s="10"/>
+      <c r="N24" s="10"/>
+      <c r="O24" s="10"/>
+      <c r="P24" s="10"/>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A25" s="40" t="s">
+      <c r="A25" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="B25" s="38" t="s">
+      <c r="B25" s="21" t="s">
         <v>73</v>
       </c>
-      <c r="C25" s="129"/>
-[...1 lines deleted...]
-      <c r="E25" s="138">
+      <c r="C25" s="108"/>
+      <c r="D25" s="110"/>
+      <c r="E25" s="117">
         <v>1.5</v>
       </c>
-      <c r="F25" s="39">
+      <c r="F25" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G25" s="85"/>
-[...8 lines deleted...]
-      <c r="P25" s="30"/>
+      <c r="G25" s="64"/>
+      <c r="H25" s="10"/>
+      <c r="I25" s="10"/>
+      <c r="J25" s="10"/>
+      <c r="K25" s="10"/>
+      <c r="L25" s="10"/>
+      <c r="M25" s="10"/>
+      <c r="N25" s="10"/>
+      <c r="O25" s="10"/>
+      <c r="P25" s="10"/>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A26" s="40" t="s">
+      <c r="A26" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="B26" s="38" t="s">
+      <c r="B26" s="21" t="s">
         <v>74</v>
       </c>
-      <c r="C26" s="129"/>
-[...1 lines deleted...]
-      <c r="E26" s="138">
+      <c r="C26" s="108"/>
+      <c r="D26" s="110"/>
+      <c r="E26" s="117">
         <v>4.5</v>
       </c>
-      <c r="F26" s="39">
+      <c r="F26" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G26" s="85"/>
-[...8 lines deleted...]
-      <c r="P26" s="30"/>
+      <c r="G26" s="64"/>
+      <c r="H26" s="10"/>
+      <c r="I26" s="10"/>
+      <c r="J26" s="10"/>
+      <c r="K26" s="10"/>
+      <c r="L26" s="10"/>
+      <c r="M26" s="10"/>
+      <c r="N26" s="10"/>
+      <c r="O26" s="10"/>
+      <c r="P26" s="10"/>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A27" s="40" t="s">
+      <c r="A27" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="B27" s="38" t="s">
+      <c r="B27" s="21" t="s">
         <v>75</v>
       </c>
-      <c r="C27" s="129"/>
-[...1 lines deleted...]
-      <c r="E27" s="138">
+      <c r="C27" s="108"/>
+      <c r="D27" s="110"/>
+      <c r="E27" s="117">
         <v>2.8</v>
       </c>
-      <c r="F27" s="39">
+      <c r="F27" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G27" s="85"/>
-[...8 lines deleted...]
-      <c r="P27" s="30"/>
+      <c r="G27" s="64"/>
+      <c r="H27" s="10"/>
+      <c r="I27" s="10"/>
+      <c r="J27" s="10"/>
+      <c r="K27" s="10"/>
+      <c r="L27" s="10"/>
+      <c r="M27" s="10"/>
+      <c r="N27" s="10"/>
+      <c r="O27" s="10"/>
+      <c r="P27" s="10"/>
     </row>
     <row r="28" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A28" s="40" t="s">
+      <c r="A28" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="B28" s="40" t="s">
+      <c r="B28" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="C28" s="129"/>
-[...1 lines deleted...]
-      <c r="E28" s="138">
+      <c r="C28" s="108"/>
+      <c r="D28" s="110"/>
+      <c r="E28" s="117">
         <v>2.5</v>
       </c>
-      <c r="F28" s="39">
+      <c r="F28" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G28" s="85"/>
-[...8 lines deleted...]
-      <c r="P28" s="30"/>
+      <c r="G28" s="64"/>
+      <c r="H28" s="10"/>
+      <c r="I28" s="10"/>
+      <c r="J28" s="10"/>
+      <c r="K28" s="10"/>
+      <c r="L28" s="10"/>
+      <c r="M28" s="10"/>
+      <c r="N28" s="10"/>
+      <c r="O28" s="10"/>
+      <c r="P28" s="10"/>
     </row>
     <row r="29" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A29" s="40" t="s">
+      <c r="A29" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="B29" s="38" t="s">
+      <c r="B29" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="C29" s="129"/>
-[...1 lines deleted...]
-      <c r="E29" s="138">
+      <c r="C29" s="108"/>
+      <c r="D29" s="110"/>
+      <c r="E29" s="117">
         <v>6</v>
       </c>
-      <c r="F29" s="39">
+      <c r="F29" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G29" s="85"/>
-[...8 lines deleted...]
-      <c r="P29" s="30"/>
+      <c r="G29" s="64"/>
+      <c r="H29" s="10"/>
+      <c r="I29" s="10"/>
+      <c r="J29" s="10"/>
+      <c r="K29" s="10"/>
+      <c r="L29" s="10"/>
+      <c r="M29" s="10"/>
+      <c r="N29" s="10"/>
+      <c r="O29" s="10"/>
+      <c r="P29" s="10"/>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A30" s="40" t="s">
+      <c r="A30" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="B30" s="38" t="s">
+      <c r="B30" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="C30" s="129"/>
-[...1 lines deleted...]
-      <c r="E30" s="138">
+      <c r="C30" s="108"/>
+      <c r="D30" s="110"/>
+      <c r="E30" s="117">
         <v>8</v>
       </c>
-      <c r="F30" s="39">
+      <c r="F30" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G30" s="85"/>
-[...8 lines deleted...]
-      <c r="P30" s="30"/>
+      <c r="G30" s="64"/>
+      <c r="H30" s="10"/>
+      <c r="I30" s="10"/>
+      <c r="J30" s="10"/>
+      <c r="K30" s="10"/>
+      <c r="L30" s="10"/>
+      <c r="M30" s="10"/>
+      <c r="N30" s="10"/>
+      <c r="O30" s="10"/>
+      <c r="P30" s="10"/>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A31" s="40" t="s">
+      <c r="A31" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="B31" s="38" t="s">
+      <c r="B31" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="C31" s="129"/>
-[...1 lines deleted...]
-      <c r="E31" s="138">
+      <c r="C31" s="108"/>
+      <c r="D31" s="110"/>
+      <c r="E31" s="117">
         <v>4</v>
       </c>
-      <c r="F31" s="39">
+      <c r="F31" s="14">
         <f>C31*E31</f>
         <v>0</v>
       </c>
-      <c r="G31" s="85"/>
-[...8 lines deleted...]
-      <c r="P31" s="30"/>
+      <c r="G31" s="64"/>
+      <c r="H31" s="10"/>
+      <c r="I31" s="10"/>
+      <c r="J31" s="10"/>
+      <c r="K31" s="10"/>
+      <c r="L31" s="10"/>
+      <c r="M31" s="10"/>
+      <c r="N31" s="10"/>
+      <c r="O31" s="10"/>
+      <c r="P31" s="10"/>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A32" s="40" t="s">
+      <c r="A32" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="B32" s="38" t="s">
+      <c r="B32" s="21" t="s">
         <v>40</v>
       </c>
-      <c r="C32" s="129"/>
-[...1 lines deleted...]
-      <c r="E32" s="138">
+      <c r="C32" s="108"/>
+      <c r="D32" s="110"/>
+      <c r="E32" s="117">
         <v>6</v>
       </c>
-      <c r="F32" s="39">
+      <c r="F32" s="14">
         <f>C32*E32</f>
         <v>0</v>
       </c>
-      <c r="G32" s="85"/>
-[...8 lines deleted...]
-      <c r="P32" s="30"/>
+      <c r="G32" s="64"/>
+      <c r="H32" s="10"/>
+      <c r="I32" s="10"/>
+      <c r="J32" s="10"/>
+      <c r="K32" s="10"/>
+      <c r="L32" s="10"/>
+      <c r="M32" s="10"/>
+      <c r="N32" s="10"/>
+      <c r="O32" s="10"/>
+      <c r="P32" s="10"/>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A33" s="40" t="s">
+      <c r="A33" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="B33" s="40" t="s">
+      <c r="B33" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="C33" s="129"/>
-[...1 lines deleted...]
-      <c r="E33" s="138">
+      <c r="C33" s="108"/>
+      <c r="D33" s="110"/>
+      <c r="E33" s="117">
         <v>7.7</v>
       </c>
-      <c r="F33" s="39">
+      <c r="F33" s="14">
         <f>C33*E33</f>
         <v>0</v>
       </c>
-      <c r="G33" s="85"/>
-[...8 lines deleted...]
-      <c r="P33" s="30"/>
+      <c r="G33" s="64"/>
+      <c r="H33" s="10"/>
+      <c r="I33" s="10"/>
+      <c r="J33" s="10"/>
+      <c r="K33" s="10"/>
+      <c r="L33" s="10"/>
+      <c r="M33" s="10"/>
+      <c r="N33" s="10"/>
+      <c r="O33" s="10"/>
+      <c r="P33" s="10"/>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A34" s="40" t="s">
+      <c r="A34" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B34" s="38" t="s">
+      <c r="B34" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="C34" s="129"/>
-[...1 lines deleted...]
-      <c r="E34" s="138">
+      <c r="C34" s="108"/>
+      <c r="D34" s="110"/>
+      <c r="E34" s="117">
         <v>10</v>
       </c>
-      <c r="F34" s="39">
+      <c r="F34" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G34" s="85"/>
-[...8 lines deleted...]
-      <c r="P34" s="30"/>
+      <c r="G34" s="64"/>
+      <c r="H34" s="10"/>
+      <c r="I34" s="10"/>
+      <c r="J34" s="10"/>
+      <c r="K34" s="10"/>
+      <c r="L34" s="10"/>
+      <c r="M34" s="10"/>
+      <c r="N34" s="10"/>
+      <c r="O34" s="10"/>
+      <c r="P34" s="10"/>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A35" s="40" t="s">
+      <c r="A35" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B35" s="38" t="s">
+      <c r="B35" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="C35" s="129"/>
-[...1 lines deleted...]
-      <c r="E35" s="138">
+      <c r="C35" s="108"/>
+      <c r="D35" s="110"/>
+      <c r="E35" s="117">
         <v>10</v>
       </c>
-      <c r="F35" s="39">
+      <c r="F35" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G35" s="86"/>
-[...8 lines deleted...]
-      <c r="P35" s="30"/>
+      <c r="G35" s="65"/>
+      <c r="H35" s="65"/>
+      <c r="I35" s="65"/>
+      <c r="J35" s="10"/>
+      <c r="K35" s="10"/>
+      <c r="L35" s="10"/>
+      <c r="M35" s="10"/>
+      <c r="N35" s="10"/>
+      <c r="O35" s="10"/>
+      <c r="P35" s="10"/>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A36" s="40" t="s">
+      <c r="A36" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B36" s="38" t="s">
+      <c r="B36" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="C36" s="129"/>
-[...1 lines deleted...]
-      <c r="E36" s="138">
+      <c r="C36" s="108"/>
+      <c r="D36" s="110"/>
+      <c r="E36" s="117">
         <v>13</v>
       </c>
-      <c r="F36" s="39">
+      <c r="F36" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G36" s="86"/>
-[...8 lines deleted...]
-      <c r="P36" s="30"/>
+      <c r="G36" s="65"/>
+      <c r="H36" s="65"/>
+      <c r="I36" s="65"/>
+      <c r="J36" s="10"/>
+      <c r="K36" s="10"/>
+      <c r="L36" s="10"/>
+      <c r="M36" s="10"/>
+      <c r="N36" s="10"/>
+      <c r="O36" s="10"/>
+      <c r="P36" s="10"/>
     </row>
     <row r="37" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="40" t="s">
+      <c r="A37" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B37" s="38" t="s">
+      <c r="B37" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="C37" s="129"/>
-[...1 lines deleted...]
-      <c r="E37" s="138">
+      <c r="C37" s="108"/>
+      <c r="D37" s="110"/>
+      <c r="E37" s="117">
         <v>8</v>
       </c>
-      <c r="F37" s="39">
+      <c r="F37" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G37" s="86"/>
-[...8 lines deleted...]
-      <c r="P37" s="30"/>
+      <c r="G37" s="65"/>
+      <c r="H37" s="65"/>
+      <c r="I37" s="65"/>
+      <c r="J37" s="10"/>
+      <c r="K37" s="10"/>
+      <c r="L37" s="10"/>
+      <c r="M37" s="10"/>
+      <c r="N37" s="10"/>
+      <c r="O37" s="10"/>
+      <c r="P37" s="10"/>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A38" s="40" t="s">
+      <c r="A38" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B38" s="38" t="s">
+      <c r="B38" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="C38" s="129"/>
-[...1 lines deleted...]
-      <c r="E38" s="138">
+      <c r="C38" s="108"/>
+      <c r="D38" s="110"/>
+      <c r="E38" s="117">
         <v>7</v>
       </c>
-      <c r="F38" s="39">
+      <c r="F38" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G38" s="85"/>
-[...8 lines deleted...]
-      <c r="P38" s="30"/>
+      <c r="G38" s="64"/>
+      <c r="H38" s="10"/>
+      <c r="I38" s="10"/>
+      <c r="J38" s="10"/>
+      <c r="K38" s="10"/>
+      <c r="L38" s="10"/>
+      <c r="M38" s="10"/>
+      <c r="N38" s="10"/>
+      <c r="O38" s="10"/>
+      <c r="P38" s="10"/>
     </row>
     <row r="39" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A39" s="40" t="s">
+      <c r="A39" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B39" s="38" t="s">
+      <c r="B39" s="21" t="s">
         <v>31</v>
       </c>
-      <c r="C39" s="129"/>
-[...1 lines deleted...]
-      <c r="E39" s="138">
+      <c r="C39" s="108"/>
+      <c r="D39" s="110"/>
+      <c r="E39" s="117">
         <v>4</v>
       </c>
-      <c r="F39" s="39">
+      <c r="F39" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G39" s="85"/>
-[...8 lines deleted...]
-      <c r="P39" s="30"/>
+      <c r="G39" s="64"/>
+      <c r="H39" s="10"/>
+      <c r="I39" s="10"/>
+      <c r="J39" s="10"/>
+      <c r="K39" s="10"/>
+      <c r="L39" s="10"/>
+      <c r="M39" s="10"/>
+      <c r="N39" s="10"/>
+      <c r="O39" s="10"/>
+      <c r="P39" s="10"/>
     </row>
     <row r="40" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A40" s="40" t="s">
+      <c r="A40" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B40" s="38" t="s">
+      <c r="B40" s="21" t="s">
         <v>44</v>
       </c>
-      <c r="C40" s="129"/>
-[...1 lines deleted...]
-      <c r="E40" s="138">
+      <c r="C40" s="108"/>
+      <c r="D40" s="110"/>
+      <c r="E40" s="117">
         <v>7.9</v>
       </c>
-      <c r="F40" s="39">
+      <c r="F40" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G40" s="85"/>
-[...8 lines deleted...]
-      <c r="P40" s="30"/>
+      <c r="G40" s="64"/>
+      <c r="H40" s="10"/>
+      <c r="I40" s="10"/>
+      <c r="J40" s="10"/>
+      <c r="K40" s="10"/>
+      <c r="L40" s="10"/>
+      <c r="M40" s="10"/>
+      <c r="N40" s="10"/>
+      <c r="O40" s="10"/>
+      <c r="P40" s="10"/>
     </row>
     <row r="41" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A41" s="40" t="s">
+      <c r="A41" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B41" s="38" t="s">
+      <c r="B41" s="21" t="s">
         <v>45</v>
       </c>
-      <c r="C41" s="129"/>
-[...1 lines deleted...]
-      <c r="E41" s="138">
+      <c r="C41" s="108"/>
+      <c r="D41" s="110"/>
+      <c r="E41" s="117">
         <v>2.2999999999999998</v>
       </c>
-      <c r="F41" s="39">
+      <c r="F41" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G41" s="85"/>
-[...8 lines deleted...]
-      <c r="P41" s="30"/>
+      <c r="G41" s="64"/>
+      <c r="H41" s="10"/>
+      <c r="I41" s="10"/>
+      <c r="J41" s="10"/>
+      <c r="K41" s="10"/>
+      <c r="L41" s="10"/>
+      <c r="M41" s="10"/>
+      <c r="N41" s="10"/>
+      <c r="O41" s="10"/>
+      <c r="P41" s="10"/>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A42" s="40" t="s">
+      <c r="A42" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B42" s="38" t="s">
+      <c r="B42" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="C42" s="129"/>
-[...1 lines deleted...]
-      <c r="E42" s="138">
+      <c r="C42" s="108"/>
+      <c r="D42" s="110"/>
+      <c r="E42" s="117">
         <v>3.5</v>
       </c>
-      <c r="F42" s="39">
+      <c r="F42" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G42" s="85"/>
-[...8 lines deleted...]
-      <c r="P42" s="30"/>
+      <c r="G42" s="64"/>
+      <c r="H42" s="10"/>
+      <c r="I42" s="10"/>
+      <c r="J42" s="10"/>
+      <c r="K42" s="10"/>
+      <c r="L42" s="10"/>
+      <c r="M42" s="10"/>
+      <c r="N42" s="10"/>
+      <c r="O42" s="10"/>
+      <c r="P42" s="10"/>
     </row>
     <row r="43" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A43" s="40" t="s">
+      <c r="A43" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B43" s="38" t="s">
+      <c r="B43" s="21" t="s">
         <v>47</v>
       </c>
-      <c r="C43" s="129"/>
-[...1 lines deleted...]
-      <c r="E43" s="138">
+      <c r="C43" s="108"/>
+      <c r="D43" s="110"/>
+      <c r="E43" s="117">
         <v>4.4000000000000004</v>
       </c>
-      <c r="F43" s="39">
+      <c r="F43" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G43" s="85"/>
-[...8 lines deleted...]
-      <c r="P43" s="30"/>
+      <c r="G43" s="64"/>
+      <c r="H43" s="10"/>
+      <c r="I43" s="10"/>
+      <c r="J43" s="10"/>
+      <c r="K43" s="10"/>
+      <c r="L43" s="10"/>
+      <c r="M43" s="10"/>
+      <c r="N43" s="10"/>
+      <c r="O43" s="10"/>
+      <c r="P43" s="10"/>
     </row>
     <row r="44" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A44" s="40" t="s">
+      <c r="A44" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="B44" s="38" t="s">
+      <c r="B44" s="21" t="s">
         <v>48</v>
       </c>
-      <c r="C44" s="129"/>
-[...1 lines deleted...]
-      <c r="E44" s="138">
+      <c r="C44" s="108"/>
+      <c r="D44" s="110"/>
+      <c r="E44" s="117">
         <v>6.1</v>
       </c>
-      <c r="F44" s="39">
+      <c r="F44" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G44" s="85"/>
-[...8 lines deleted...]
-      <c r="P44" s="30"/>
+      <c r="G44" s="64"/>
+      <c r="H44" s="10"/>
+      <c r="I44" s="10"/>
+      <c r="J44" s="10"/>
+      <c r="K44" s="10"/>
+      <c r="L44" s="10"/>
+      <c r="M44" s="10"/>
+      <c r="N44" s="10"/>
+      <c r="O44" s="10"/>
+      <c r="P44" s="10"/>
     </row>
     <row r="45" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A45" s="40" t="s">
+      <c r="A45" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="B45" s="38" t="s">
+      <c r="B45" s="21" t="s">
         <v>9</v>
       </c>
-      <c r="C45" s="129"/>
-[...1 lines deleted...]
-      <c r="E45" s="138">
+      <c r="C45" s="108"/>
+      <c r="D45" s="110"/>
+      <c r="E45" s="117">
         <v>20</v>
       </c>
-      <c r="F45" s="39">
+      <c r="F45" s="14">
         <f>C45*E45</f>
         <v>0</v>
       </c>
-      <c r="G45" s="85"/>
-[...8 lines deleted...]
-      <c r="P45" s="30"/>
+      <c r="G45" s="64"/>
+      <c r="H45" s="10"/>
+      <c r="I45" s="10"/>
+      <c r="J45" s="10"/>
+      <c r="K45" s="10"/>
+      <c r="L45" s="10"/>
+      <c r="M45" s="10"/>
+      <c r="N45" s="10"/>
+      <c r="O45" s="10"/>
+      <c r="P45" s="10"/>
     </row>
     <row r="46" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A46" s="40" t="s">
+      <c r="A46" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="B46" s="38" t="s">
+      <c r="B46" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="C46" s="129"/>
-[...1 lines deleted...]
-      <c r="E46" s="138">
+      <c r="C46" s="108"/>
+      <c r="D46" s="110"/>
+      <c r="E46" s="117">
         <v>15</v>
       </c>
-      <c r="F46" s="39">
+      <c r="F46" s="14">
         <f>C46*E46</f>
         <v>0</v>
       </c>
-      <c r="G46" s="85"/>
-[...8 lines deleted...]
-      <c r="P46" s="30"/>
+      <c r="G46" s="64"/>
+      <c r="H46" s="10"/>
+      <c r="I46" s="10"/>
+      <c r="J46" s="10"/>
+      <c r="K46" s="10"/>
+      <c r="L46" s="10"/>
+      <c r="M46" s="10"/>
+      <c r="N46" s="10"/>
+      <c r="O46" s="10"/>
+      <c r="P46" s="10"/>
     </row>
     <row r="47" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A47" s="40" t="s">
+      <c r="A47" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="B47" s="38" t="s">
+      <c r="B47" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="C47" s="129"/>
-[...1 lines deleted...]
-      <c r="E47" s="138">
+      <c r="C47" s="108"/>
+      <c r="D47" s="110"/>
+      <c r="E47" s="117">
         <v>20</v>
       </c>
-      <c r="F47" s="39">
+      <c r="F47" s="14">
         <f>C47*E47</f>
         <v>0</v>
       </c>
-      <c r="G47" s="85"/>
-[...8 lines deleted...]
-      <c r="P47" s="30"/>
+      <c r="G47" s="64"/>
+      <c r="H47" s="10"/>
+      <c r="I47" s="10"/>
+      <c r="J47" s="10"/>
+      <c r="K47" s="10"/>
+      <c r="L47" s="10"/>
+      <c r="M47" s="10"/>
+      <c r="N47" s="10"/>
+      <c r="O47" s="10"/>
+      <c r="P47" s="10"/>
     </row>
     <row r="48" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A48" s="40" t="s">
+      <c r="A48" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="B48" s="38" t="s">
+      <c r="B48" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="C48" s="129"/>
-[...1 lines deleted...]
-      <c r="E48" s="138">
+      <c r="C48" s="108"/>
+      <c r="D48" s="110"/>
+      <c r="E48" s="117">
         <v>15</v>
       </c>
-      <c r="F48" s="39">
+      <c r="F48" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G48" s="85"/>
-[...8 lines deleted...]
-      <c r="P48" s="30"/>
+      <c r="G48" s="64"/>
+      <c r="H48" s="10"/>
+      <c r="I48" s="10"/>
+      <c r="J48" s="10"/>
+      <c r="K48" s="10"/>
+      <c r="L48" s="10"/>
+      <c r="M48" s="10"/>
+      <c r="N48" s="10"/>
+      <c r="O48" s="10"/>
+      <c r="P48" s="10"/>
     </row>
     <row r="49" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A49" s="40" t="s">
+      <c r="A49" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="B49" s="38" t="s">
+      <c r="B49" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="C49" s="129"/>
-[...1 lines deleted...]
-      <c r="E49" s="138">
+      <c r="C49" s="108"/>
+      <c r="D49" s="110"/>
+      <c r="E49" s="117">
         <v>30</v>
       </c>
-      <c r="F49" s="39">
+      <c r="F49" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G49" s="85"/>
-[...8 lines deleted...]
-      <c r="P49" s="30"/>
+      <c r="G49" s="64"/>
+      <c r="H49" s="10"/>
+      <c r="I49" s="10"/>
+      <c r="J49" s="10"/>
+      <c r="K49" s="10"/>
+      <c r="L49" s="10"/>
+      <c r="M49" s="10"/>
+      <c r="N49" s="10"/>
+      <c r="O49" s="10"/>
+      <c r="P49" s="10"/>
     </row>
     <row r="50" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A50" s="40" t="s">
+      <c r="A50" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="B50" s="38" t="s">
+      <c r="B50" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="C50" s="129"/>
-[...1 lines deleted...]
-      <c r="E50" s="138">
+      <c r="C50" s="108"/>
+      <c r="D50" s="110"/>
+      <c r="E50" s="117">
         <v>40</v>
       </c>
-      <c r="F50" s="39">
+      <c r="F50" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G50" s="85"/>
-[...8 lines deleted...]
-      <c r="P50" s="30"/>
+      <c r="G50" s="64"/>
+      <c r="H50" s="10"/>
+      <c r="I50" s="10"/>
+      <c r="J50" s="10"/>
+      <c r="K50" s="10"/>
+      <c r="L50" s="10"/>
+      <c r="M50" s="10"/>
+      <c r="N50" s="10"/>
+      <c r="O50" s="10"/>
+      <c r="P50" s="10"/>
     </row>
     <row r="51" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A51" s="40" t="s">
+      <c r="A51" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="B51" s="38" t="s">
+      <c r="B51" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="C51" s="129"/>
-[...1 lines deleted...]
-      <c r="E51" s="138">
+      <c r="C51" s="108"/>
+      <c r="D51" s="110"/>
+      <c r="E51" s="117">
         <v>4.5</v>
       </c>
-      <c r="F51" s="39">
+      <c r="F51" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G51" s="85"/>
-[...8 lines deleted...]
-      <c r="P51" s="30"/>
+      <c r="G51" s="64"/>
+      <c r="H51" s="10"/>
+      <c r="I51" s="10"/>
+      <c r="J51" s="10"/>
+      <c r="K51" s="10"/>
+      <c r="L51" s="10"/>
+      <c r="M51" s="10"/>
+      <c r="N51" s="10"/>
+      <c r="O51" s="10"/>
+      <c r="P51" s="10"/>
     </row>
     <row r="52" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A52" s="40" t="s">
+      <c r="A52" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="B52" s="38" t="s">
+      <c r="B52" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="C52" s="129"/>
-[...1 lines deleted...]
-      <c r="E52" s="138">
+      <c r="C52" s="108"/>
+      <c r="D52" s="110"/>
+      <c r="E52" s="117">
         <v>11</v>
       </c>
-      <c r="F52" s="39">
+      <c r="F52" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G52" s="85"/>
-[...8 lines deleted...]
-      <c r="P52" s="30"/>
+      <c r="G52" s="64"/>
+      <c r="H52" s="10"/>
+      <c r="I52" s="10"/>
+      <c r="J52" s="10"/>
+      <c r="K52" s="10"/>
+      <c r="L52" s="10"/>
+      <c r="M52" s="10"/>
+      <c r="N52" s="10"/>
+      <c r="O52" s="10"/>
+      <c r="P52" s="10"/>
     </row>
     <row r="53" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A53" s="40" t="s">
+      <c r="A53" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="B53" s="38" t="s">
+      <c r="B53" s="21" t="s">
         <v>80</v>
       </c>
-      <c r="C53" s="129"/>
-[...1 lines deleted...]
-      <c r="E53" s="138">
+      <c r="C53" s="108"/>
+      <c r="D53" s="110"/>
+      <c r="E53" s="117">
         <v>13</v>
       </c>
-      <c r="F53" s="39">
+      <c r="F53" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G53" s="85"/>
-[...8 lines deleted...]
-      <c r="P53" s="30"/>
+      <c r="G53" s="64"/>
+      <c r="H53" s="10"/>
+      <c r="I53" s="10"/>
+      <c r="J53" s="10"/>
+      <c r="K53" s="10"/>
+      <c r="L53" s="10"/>
+      <c r="M53" s="10"/>
+      <c r="N53" s="10"/>
+      <c r="O53" s="10"/>
+      <c r="P53" s="10"/>
     </row>
     <row r="54" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A54" s="40" t="s">
+      <c r="A54" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="B54" s="38" t="s">
+      <c r="B54" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="C54" s="129"/>
-[...1 lines deleted...]
-      <c r="E54" s="138">
+      <c r="C54" s="108"/>
+      <c r="D54" s="110"/>
+      <c r="E54" s="117">
         <v>24</v>
       </c>
-      <c r="F54" s="39">
+      <c r="F54" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G54" s="85"/>
-[...8 lines deleted...]
-      <c r="P54" s="30"/>
+      <c r="G54" s="64"/>
+      <c r="H54" s="10"/>
+      <c r="I54" s="10"/>
+      <c r="J54" s="10"/>
+      <c r="K54" s="10"/>
+      <c r="L54" s="10"/>
+      <c r="M54" s="10"/>
+      <c r="N54" s="10"/>
+      <c r="O54" s="10"/>
+      <c r="P54" s="10"/>
     </row>
     <row r="55" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A55" s="40" t="s">
+      <c r="A55" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="B55" s="38" t="s">
+      <c r="B55" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="C55" s="129"/>
-[...1 lines deleted...]
-      <c r="E55" s="138">
+      <c r="C55" s="108"/>
+      <c r="D55" s="110"/>
+      <c r="E55" s="117">
         <v>32</v>
       </c>
-      <c r="F55" s="39">
+      <c r="F55" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G55" s="85"/>
-[...8 lines deleted...]
-      <c r="P55" s="30"/>
+      <c r="G55" s="64"/>
+      <c r="H55" s="10"/>
+      <c r="I55" s="10"/>
+      <c r="J55" s="10"/>
+      <c r="K55" s="10"/>
+      <c r="L55" s="10"/>
+      <c r="M55" s="10"/>
+      <c r="N55" s="10"/>
+      <c r="O55" s="10"/>
+      <c r="P55" s="10"/>
     </row>
     <row r="56" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A56" s="40" t="s">
+      <c r="A56" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="B56" s="38" t="s">
+      <c r="B56" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="C56" s="129"/>
-[...1 lines deleted...]
-      <c r="E56" s="138">
+      <c r="C56" s="108"/>
+      <c r="D56" s="110"/>
+      <c r="E56" s="117">
         <v>18</v>
       </c>
-      <c r="F56" s="39">
+      <c r="F56" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G56" s="85"/>
-[...8 lines deleted...]
-      <c r="P56" s="30"/>
+      <c r="G56" s="64"/>
+      <c r="H56" s="10"/>
+      <c r="I56" s="10"/>
+      <c r="J56" s="10"/>
+      <c r="K56" s="10"/>
+      <c r="L56" s="10"/>
+      <c r="M56" s="10"/>
+      <c r="N56" s="10"/>
+      <c r="O56" s="10"/>
+      <c r="P56" s="10"/>
     </row>
     <row r="57" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A57" s="40" t="s">
+      <c r="A57" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="B57" s="38" t="s">
+      <c r="B57" s="21" t="s">
         <v>33</v>
       </c>
-      <c r="C57" s="129"/>
-[...1 lines deleted...]
-      <c r="E57" s="138">
+      <c r="C57" s="108"/>
+      <c r="D57" s="110"/>
+      <c r="E57" s="117">
         <v>22</v>
       </c>
-      <c r="F57" s="39">
+      <c r="F57" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G57" s="85"/>
-[...8 lines deleted...]
-      <c r="P57" s="30"/>
+      <c r="G57" s="64"/>
+      <c r="H57" s="10"/>
+      <c r="I57" s="10"/>
+      <c r="J57" s="10"/>
+      <c r="K57" s="10"/>
+      <c r="L57" s="10"/>
+      <c r="M57" s="10"/>
+      <c r="N57" s="10"/>
+      <c r="O57" s="10"/>
+      <c r="P57" s="10"/>
     </row>
     <row r="58" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A58" s="40" t="s">
+      <c r="A58" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="B58" s="38" t="s">
+      <c r="B58" s="21" t="s">
         <v>34</v>
       </c>
-      <c r="C58" s="129"/>
-[...1 lines deleted...]
-      <c r="E58" s="138">
+      <c r="C58" s="108"/>
+      <c r="D58" s="110"/>
+      <c r="E58" s="117">
         <v>22</v>
       </c>
-      <c r="F58" s="39">
+      <c r="F58" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G58" s="85"/>
-[...8 lines deleted...]
-      <c r="P58" s="30"/>
+      <c r="G58" s="64"/>
+      <c r="H58" s="10"/>
+      <c r="I58" s="10"/>
+      <c r="J58" s="10"/>
+      <c r="K58" s="10"/>
+      <c r="L58" s="10"/>
+      <c r="M58" s="10"/>
+      <c r="N58" s="10"/>
+      <c r="O58" s="10"/>
+      <c r="P58" s="10"/>
     </row>
     <row r="59" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A59" s="40" t="s">
+      <c r="A59" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="B59" s="38" t="s">
+      <c r="B59" s="21" t="s">
         <v>35</v>
       </c>
-      <c r="C59" s="129"/>
-[...1 lines deleted...]
-      <c r="E59" s="138">
+      <c r="C59" s="108"/>
+      <c r="D59" s="110"/>
+      <c r="E59" s="117">
         <v>30</v>
       </c>
-      <c r="F59" s="39">
+      <c r="F59" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G59" s="85"/>
-[...8 lines deleted...]
-      <c r="P59" s="30"/>
+      <c r="G59" s="64"/>
+      <c r="H59" s="10"/>
+      <c r="I59" s="10"/>
+      <c r="J59" s="10"/>
+      <c r="K59" s="10"/>
+      <c r="L59" s="10"/>
+      <c r="M59" s="10"/>
+      <c r="N59" s="10"/>
+      <c r="O59" s="10"/>
+      <c r="P59" s="10"/>
     </row>
     <row r="60" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A60" s="40" t="s">
+      <c r="A60" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="B60" s="38" t="s">
+      <c r="B60" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="C60" s="129"/>
-[...1 lines deleted...]
-      <c r="E60" s="138">
+      <c r="C60" s="108"/>
+      <c r="D60" s="110"/>
+      <c r="E60" s="117">
         <v>15</v>
       </c>
-      <c r="F60" s="39">
+      <c r="F60" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G60" s="85"/>
-[...8 lines deleted...]
-      <c r="P60" s="30"/>
+      <c r="G60" s="64"/>
+      <c r="H60" s="10"/>
+      <c r="I60" s="10"/>
+      <c r="J60" s="10"/>
+      <c r="K60" s="10"/>
+      <c r="L60" s="10"/>
+      <c r="M60" s="10"/>
+      <c r="N60" s="10"/>
+      <c r="O60" s="10"/>
+      <c r="P60" s="10"/>
     </row>
     <row r="61" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A61" s="40" t="s">
+      <c r="A61" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="B61" s="38" t="s">
+      <c r="B61" s="21" t="s">
         <v>37</v>
       </c>
-      <c r="C61" s="129"/>
-[...1 lines deleted...]
-      <c r="E61" s="138">
+      <c r="C61" s="108"/>
+      <c r="D61" s="110"/>
+      <c r="E61" s="117">
         <v>20</v>
       </c>
-      <c r="F61" s="39">
+      <c r="F61" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G61" s="85"/>
-[...8 lines deleted...]
-      <c r="P61" s="30"/>
+      <c r="G61" s="64"/>
+      <c r="H61" s="10"/>
+      <c r="I61" s="10"/>
+      <c r="J61" s="10"/>
+      <c r="K61" s="10"/>
+      <c r="L61" s="10"/>
+      <c r="M61" s="10"/>
+      <c r="N61" s="10"/>
+      <c r="O61" s="10"/>
+      <c r="P61" s="10"/>
     </row>
     <row r="62" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A62" s="40" t="s">
+      <c r="A62" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="B62" s="38" t="s">
+      <c r="B62" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="C62" s="129"/>
-[...1 lines deleted...]
-      <c r="E62" s="138">
+      <c r="C62" s="108"/>
+      <c r="D62" s="110"/>
+      <c r="E62" s="117">
         <v>18</v>
       </c>
-      <c r="F62" s="39">
+      <c r="F62" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G62" s="85"/>
-[...8 lines deleted...]
-      <c r="P62" s="30"/>
+      <c r="G62" s="64"/>
+      <c r="H62" s="10"/>
+      <c r="I62" s="10"/>
+      <c r="J62" s="10"/>
+      <c r="K62" s="10"/>
+      <c r="L62" s="10"/>
+      <c r="M62" s="10"/>
+      <c r="N62" s="10"/>
+      <c r="O62" s="10"/>
+      <c r="P62" s="10"/>
     </row>
     <row r="63" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A63" s="40" t="s">
+      <c r="A63" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="B63" s="38" t="s">
+      <c r="B63" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="C63" s="129"/>
-[...1 lines deleted...]
-      <c r="E63" s="138">
+      <c r="C63" s="108"/>
+      <c r="D63" s="110"/>
+      <c r="E63" s="117">
         <v>25</v>
       </c>
-      <c r="F63" s="39">
+      <c r="F63" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G63" s="85"/>
-[...8 lines deleted...]
-      <c r="P63" s="30"/>
+      <c r="G63" s="64"/>
+      <c r="H63" s="10"/>
+      <c r="I63" s="10"/>
+      <c r="J63" s="10"/>
+      <c r="K63" s="10"/>
+      <c r="L63" s="10"/>
+      <c r="M63" s="10"/>
+      <c r="N63" s="10"/>
+      <c r="O63" s="10"/>
+      <c r="P63" s="10"/>
     </row>
     <row r="64" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A64" s="40" t="s">
+      <c r="A64" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="B64" s="38" t="s">
+      <c r="B64" s="21" t="s">
         <v>42</v>
       </c>
-      <c r="C64" s="129"/>
-[...1 lines deleted...]
-      <c r="E64" s="138">
+      <c r="C64" s="108"/>
+      <c r="D64" s="110"/>
+      <c r="E64" s="117">
         <v>4.5</v>
       </c>
-      <c r="F64" s="39">
+      <c r="F64" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G64" s="85"/>
-[...8 lines deleted...]
-      <c r="P64" s="30"/>
+      <c r="G64" s="64"/>
+      <c r="H64" s="10"/>
+      <c r="I64" s="10"/>
+      <c r="J64" s="10"/>
+      <c r="K64" s="10"/>
+      <c r="L64" s="10"/>
+      <c r="M64" s="10"/>
+      <c r="N64" s="10"/>
+      <c r="O64" s="10"/>
+      <c r="P64" s="10"/>
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A65" s="40" t="s">
+      <c r="A65" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="B65" s="38" t="s">
+      <c r="B65" s="21" t="s">
         <v>49</v>
       </c>
-      <c r="C65" s="129"/>
-[...1 lines deleted...]
-      <c r="E65" s="138">
+      <c r="C65" s="108"/>
+      <c r="D65" s="110"/>
+      <c r="E65" s="117">
         <v>7</v>
       </c>
-      <c r="F65" s="39">
+      <c r="F65" s="14">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G65" s="85"/>
-[...8 lines deleted...]
-      <c r="P65" s="30"/>
+      <c r="G65" s="64"/>
+      <c r="H65" s="10"/>
+      <c r="I65" s="10"/>
+      <c r="J65" s="10"/>
+      <c r="K65" s="10"/>
+      <c r="L65" s="10"/>
+      <c r="M65" s="10"/>
+      <c r="N65" s="10"/>
+      <c r="O65" s="10"/>
+      <c r="P65" s="10"/>
     </row>
     <row r="66" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="30"/>
-[...14 lines deleted...]
-      <c r="P66" s="30"/>
+      <c r="A66" s="10"/>
+      <c r="B66" s="10"/>
+      <c r="C66" s="10"/>
+      <c r="D66" s="10"/>
+      <c r="E66" s="10"/>
+      <c r="F66" s="66"/>
+      <c r="G66" s="64"/>
+      <c r="H66" s="10"/>
+      <c r="I66" s="10"/>
+      <c r="J66" s="10"/>
+      <c r="K66" s="10"/>
+      <c r="L66" s="10"/>
+      <c r="M66" s="10"/>
+      <c r="N66" s="10"/>
+      <c r="O66" s="10"/>
+      <c r="P66" s="10"/>
     </row>
     <row r="67" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="30"/>
-[...3 lines deleted...]
-      <c r="E67" s="82" t="s">
+      <c r="A67" s="10"/>
+      <c r="B67" s="10"/>
+      <c r="C67" s="10"/>
+      <c r="D67" s="10"/>
+      <c r="E67" s="13" t="s">
         <v>354</v>
       </c>
-      <c r="F67" s="83">
+      <c r="F67" s="15">
         <f>SUM(F6:F15,F19:F65)</f>
         <v>0</v>
       </c>
-      <c r="G67" s="85"/>
-[...8 lines deleted...]
-      <c r="P67" s="30"/>
+      <c r="G67" s="64"/>
+      <c r="H67" s="10"/>
+      <c r="I67" s="10"/>
+      <c r="J67" s="10"/>
+      <c r="K67" s="10"/>
+      <c r="L67" s="10"/>
+      <c r="M67" s="10"/>
+      <c r="N67" s="10"/>
+      <c r="O67" s="10"/>
+      <c r="P67" s="10"/>
     </row>
     <row r="68" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A68" s="30"/>
-[...14 lines deleted...]
-      <c r="P68" s="30"/>
+      <c r="A68" s="10"/>
+      <c r="B68" s="10"/>
+      <c r="C68" s="10"/>
+      <c r="D68" s="10"/>
+      <c r="E68" s="10"/>
+      <c r="F68" s="10"/>
+      <c r="G68" s="64"/>
+      <c r="H68" s="10"/>
+      <c r="I68" s="10"/>
+      <c r="J68" s="10"/>
+      <c r="K68" s="10"/>
+      <c r="L68" s="10"/>
+      <c r="M68" s="10"/>
+      <c r="N68" s="10"/>
+      <c r="O68" s="10"/>
+      <c r="P68" s="10"/>
     </row>
     <row r="69" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A69" s="30"/>
-[...14 lines deleted...]
-      <c r="P69" s="30"/>
+      <c r="A69" s="10"/>
+      <c r="B69" s="10"/>
+      <c r="C69" s="10"/>
+      <c r="D69" s="10"/>
+      <c r="E69" s="10"/>
+      <c r="F69" s="10"/>
+      <c r="G69" s="64"/>
+      <c r="H69" s="10"/>
+      <c r="I69" s="10"/>
+      <c r="J69" s="10"/>
+      <c r="K69" s="10"/>
+      <c r="L69" s="10"/>
+      <c r="M69" s="10"/>
+      <c r="N69" s="10"/>
+      <c r="O69" s="10"/>
+      <c r="P69" s="10"/>
     </row>
     <row r="70" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A70" s="30"/>
-[...14 lines deleted...]
-      <c r="P70" s="30"/>
+      <c r="A70" s="10"/>
+      <c r="B70" s="10"/>
+      <c r="C70" s="10"/>
+      <c r="D70" s="10"/>
+      <c r="E70" s="10"/>
+      <c r="F70" s="10"/>
+      <c r="G70" s="64"/>
+      <c r="H70" s="10"/>
+      <c r="I70" s="10"/>
+      <c r="J70" s="10"/>
+      <c r="K70" s="10"/>
+      <c r="L70" s="10"/>
+      <c r="M70" s="10"/>
+      <c r="N70" s="10"/>
+      <c r="O70" s="10"/>
+      <c r="P70" s="10"/>
     </row>
     <row r="71" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="G71" s="85"/>
+      <c r="G71" s="64"/>
     </row>
     <row r="72" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="G72" s="85"/>
+      <c r="G72" s="64"/>
     </row>
     <row r="73" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="G73" s="85"/>
+      <c r="G73" s="64"/>
     </row>
     <row r="74" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="G74" s="85"/>
+      <c r="G74" s="64"/>
     </row>
     <row r="75" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="G75" s="85"/>
+      <c r="G75" s="64"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="yyTaYSQka54RfKywDwl7xsu6PaSlJwq9HzJsmCmVvK9JoOFonCN0XaZHea8zlnDz0RNuQHnWV0CizQAMW0OXbg==" saltValue="HL04f7JsQawjyO/kGZb/Bg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="4">
     <mergeCell ref="H17:P17"/>
     <mergeCell ref="H4:P4"/>
     <mergeCell ref="H6:L7"/>
     <mergeCell ref="H19:L20"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="H2" location="'Bilan apparent'!A1" display="Onglet Bilan apparent"/>
+    <hyperlink ref="H2" location="'Bilan apparent'!A1" display="Onglet Bilan apparent" xr:uid="{00000000-0004-0000-0600-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:R1048418"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
+  <dimension ref="A2:R1048430"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="21.5703125" style="25" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="16384" width="11.42578125" style="25"/>
+    <col min="1" max="1" width="21.5703125" style="1" customWidth="1"/>
+    <col min="2" max="4" width="20.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="18.7109375" style="43" customWidth="1"/>
+    <col min="6" max="7" width="18.7109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="14.85546875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="21.140625" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="22" t="s">
-[...10 lines deleted...]
-      <c r="J2" s="24" t="s">
+      <c r="A2" s="2" t="s">
+        <v>850</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="20" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="4" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A4" s="88" t="s">
+      <c r="A4" s="67" t="s">
         <v>437</v>
       </c>
-      <c r="B4" s="89"/>
-[...7 lines deleted...]
-      <c r="J4" s="24" t="s">
+      <c r="B4" s="68"/>
+      <c r="C4" s="68"/>
+      <c r="D4" s="68"/>
+      <c r="E4" s="69"/>
+      <c r="F4" s="68"/>
+      <c r="G4" s="68"/>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="20" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A5" s="30"/>
-[...16 lines deleted...]
-      <c r="R5" s="30"/>
+      <c r="A5" s="10"/>
+      <c r="B5" s="10"/>
+      <c r="C5" s="10"/>
+      <c r="D5" s="10"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="10"/>
+      <c r="G5" s="10"/>
+      <c r="H5" s="10"/>
+      <c r="I5" s="10"/>
+      <c r="J5" s="10"/>
+      <c r="K5" s="10"/>
+      <c r="L5" s="10"/>
+      <c r="M5" s="10"/>
+      <c r="N5" s="10"/>
+      <c r="O5" s="10"/>
+      <c r="P5" s="10"/>
+      <c r="Q5" s="10"/>
+      <c r="R5" s="10"/>
     </row>
     <row r="6" spans="1:18" ht="48" x14ac:dyDescent="0.2">
-      <c r="A6" s="27" t="s">
+      <c r="A6" s="17" t="s">
         <v>94</v>
       </c>
-      <c r="B6" s="27" t="s">
+      <c r="B6" s="17" t="s">
         <v>95</v>
       </c>
-      <c r="C6" s="27" t="s">
+      <c r="C6" s="17" t="s">
         <v>96</v>
       </c>
-      <c r="D6" s="29" t="s">
+      <c r="D6" s="7" t="s">
+        <v>764</v>
+      </c>
+      <c r="E6" s="70" t="s">
+        <v>439</v>
+      </c>
+      <c r="F6" s="70" t="s">
+        <v>833</v>
+      </c>
+      <c r="G6" s="70" t="s">
+        <v>834</v>
+      </c>
+      <c r="H6" s="7" t="s">
+        <v>828</v>
+      </c>
+      <c r="I6" s="10"/>
+      <c r="J6" s="148" t="s">
+        <v>444</v>
+      </c>
+      <c r="K6" s="148"/>
+      <c r="L6" s="148"/>
+      <c r="M6" s="148"/>
+      <c r="N6" s="148"/>
+      <c r="O6" s="148"/>
+      <c r="P6" s="148"/>
+      <c r="Q6" s="148"/>
+      <c r="R6" s="148"/>
+    </row>
+    <row r="7" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="B7" s="11"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="72"/>
+      <c r="E7" s="59"/>
+      <c r="F7" s="59"/>
+      <c r="G7" s="59"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="10"/>
+      <c r="J7" s="61"/>
+      <c r="K7" s="10"/>
+      <c r="L7" s="10"/>
+      <c r="M7" s="10"/>
+      <c r="N7" s="10"/>
+      <c r="O7" s="10"/>
+      <c r="P7" s="10"/>
+      <c r="Q7" s="10"/>
+      <c r="R7" s="10"/>
+    </row>
+    <row r="8" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A8" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B8" s="73" t="s">
+        <v>88</v>
+      </c>
+      <c r="C8" s="73" t="s">
+        <v>89</v>
+      </c>
+      <c r="D8" s="114"/>
+      <c r="E8" s="117">
+        <v>85</v>
+      </c>
+      <c r="F8" s="114"/>
+      <c r="G8" s="117">
+        <v>16</v>
+      </c>
+      <c r="H8" s="14">
+        <f>D8*F8/E8*G8</f>
+        <v>0</v>
+      </c>
+      <c r="I8" s="10"/>
+      <c r="J8" s="149" t="s">
+        <v>835</v>
+      </c>
+      <c r="K8" s="149"/>
+      <c r="L8" s="149"/>
+      <c r="M8" s="149"/>
+      <c r="N8" s="149"/>
+      <c r="O8" s="149"/>
+      <c r="P8" s="10"/>
+      <c r="Q8" s="10"/>
+      <c r="R8" s="10"/>
+    </row>
+    <row r="9" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A9" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B9" s="73" t="s">
+        <v>88</v>
+      </c>
+      <c r="C9" s="73" t="s">
+        <v>90</v>
+      </c>
+      <c r="D9" s="114"/>
+      <c r="E9" s="117">
+        <v>85</v>
+      </c>
+      <c r="F9" s="114"/>
+      <c r="G9" s="117">
+        <v>4</v>
+      </c>
+      <c r="H9" s="14">
+        <f t="shared" ref="H9:H29" si="0">D9*F9/E9*G9</f>
+        <v>0</v>
+      </c>
+      <c r="I9" s="10"/>
+      <c r="J9" s="149"/>
+      <c r="K9" s="149"/>
+      <c r="L9" s="149"/>
+      <c r="M9" s="149"/>
+      <c r="N9" s="149"/>
+      <c r="O9" s="149"/>
+      <c r="P9" s="10"/>
+      <c r="Q9" s="10"/>
+      <c r="R9" s="10"/>
+    </row>
+    <row r="10" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A10" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B10" s="73" t="s">
+        <v>98</v>
+      </c>
+      <c r="C10" s="73" t="s">
+        <v>89</v>
+      </c>
+      <c r="D10" s="114"/>
+      <c r="E10" s="117">
+        <v>85</v>
+      </c>
+      <c r="F10" s="114"/>
+      <c r="G10" s="117">
+        <v>22</v>
+      </c>
+      <c r="H10" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I10" s="10"/>
+      <c r="J10" s="149"/>
+      <c r="K10" s="149"/>
+      <c r="L10" s="149"/>
+      <c r="M10" s="149"/>
+      <c r="N10" s="149"/>
+      <c r="O10" s="149"/>
+      <c r="P10" s="10"/>
+      <c r="Q10" s="10"/>
+      <c r="R10" s="10"/>
+    </row>
+    <row r="11" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A11" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B11" s="73" t="s">
+        <v>98</v>
+      </c>
+      <c r="C11" s="73" t="s">
+        <v>90</v>
+      </c>
+      <c r="D11" s="114"/>
+      <c r="E11" s="117">
+        <v>85</v>
+      </c>
+      <c r="F11" s="114"/>
+      <c r="G11" s="117">
+        <v>5</v>
+      </c>
+      <c r="H11" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I11" s="10"/>
+      <c r="J11" s="10"/>
+      <c r="K11" s="10"/>
+      <c r="L11" s="10"/>
+      <c r="M11" s="10"/>
+      <c r="N11" s="10"/>
+      <c r="O11" s="10"/>
+      <c r="P11" s="10"/>
+      <c r="Q11" s="10"/>
+      <c r="R11" s="10"/>
+    </row>
+    <row r="12" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A12" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B12" s="73" t="s">
+        <v>99</v>
+      </c>
+      <c r="C12" s="73" t="s">
+        <v>89</v>
+      </c>
+      <c r="D12" s="114"/>
+      <c r="E12" s="117">
+        <v>85</v>
+      </c>
+      <c r="F12" s="114"/>
+      <c r="G12" s="117">
+        <v>21</v>
+      </c>
+      <c r="H12" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I12" s="10"/>
+      <c r="J12" s="10"/>
+      <c r="K12" s="10"/>
+      <c r="L12" s="10"/>
+      <c r="M12" s="10"/>
+      <c r="N12" s="10"/>
+      <c r="O12" s="10"/>
+      <c r="P12" s="10"/>
+      <c r="Q12" s="10"/>
+      <c r="R12" s="10"/>
+    </row>
+    <row r="13" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A13" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B13" s="73" t="s">
+        <v>99</v>
+      </c>
+      <c r="C13" s="73" t="s">
+        <v>90</v>
+      </c>
+      <c r="D13" s="114"/>
+      <c r="E13" s="117">
+        <v>85</v>
+      </c>
+      <c r="F13" s="114"/>
+      <c r="G13" s="117">
+        <v>5</v>
+      </c>
+      <c r="H13" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+      <c r="K13" s="10"/>
+      <c r="L13" s="10"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="10"/>
+      <c r="P13" s="10"/>
+      <c r="Q13" s="10"/>
+      <c r="R13" s="10"/>
+    </row>
+    <row r="14" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A14" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B14" s="73" t="s">
+        <v>101</v>
+      </c>
+      <c r="C14" s="73" t="s">
+        <v>89</v>
+      </c>
+      <c r="D14" s="114"/>
+      <c r="E14" s="117">
+        <v>85</v>
+      </c>
+      <c r="F14" s="114"/>
+      <c r="G14" s="117">
+        <v>18</v>
+      </c>
+      <c r="H14" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+      <c r="K14" s="10"/>
+      <c r="L14" s="10"/>
+      <c r="M14" s="10"/>
+      <c r="N14" s="10"/>
+      <c r="O14" s="10"/>
+      <c r="P14" s="10"/>
+      <c r="Q14" s="10"/>
+      <c r="R14" s="10"/>
+    </row>
+    <row r="15" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A15" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B15" s="73" t="s">
+        <v>101</v>
+      </c>
+      <c r="C15" s="73" t="s">
+        <v>90</v>
+      </c>
+      <c r="D15" s="114"/>
+      <c r="E15" s="117">
+        <v>85</v>
+      </c>
+      <c r="F15" s="114"/>
+      <c r="G15" s="117">
+        <v>4</v>
+      </c>
+      <c r="H15" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+      <c r="K15" s="10"/>
+      <c r="L15" s="10"/>
+      <c r="M15" s="10"/>
+      <c r="N15" s="10"/>
+      <c r="O15" s="10"/>
+      <c r="P15" s="10"/>
+      <c r="Q15" s="10"/>
+      <c r="R15" s="10"/>
+    </row>
+    <row r="16" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A16" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B16" s="73" t="s">
+        <v>103</v>
+      </c>
+      <c r="C16" s="73" t="s">
+        <v>89</v>
+      </c>
+      <c r="D16" s="114"/>
+      <c r="E16" s="117">
+        <v>85</v>
+      </c>
+      <c r="F16" s="114"/>
+      <c r="G16" s="117">
+        <v>12</v>
+      </c>
+      <c r="H16" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I16" s="10"/>
+      <c r="J16" s="10"/>
+      <c r="K16" s="10"/>
+      <c r="L16" s="10"/>
+      <c r="M16" s="10"/>
+      <c r="N16" s="10"/>
+      <c r="O16" s="10"/>
+      <c r="P16" s="10"/>
+      <c r="Q16" s="10"/>
+      <c r="R16" s="10"/>
+    </row>
+    <row r="17" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A17" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B17" s="73" t="s">
+        <v>103</v>
+      </c>
+      <c r="C17" s="73" t="s">
+        <v>104</v>
+      </c>
+      <c r="D17" s="114"/>
+      <c r="E17" s="117">
+        <v>81</v>
+      </c>
+      <c r="F17" s="114"/>
+      <c r="G17" s="117">
+        <v>11</v>
+      </c>
+      <c r="H17" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I17" s="10"/>
+      <c r="J17" s="10"/>
+      <c r="K17" s="10"/>
+      <c r="L17" s="10"/>
+      <c r="M17" s="10"/>
+      <c r="N17" s="10"/>
+      <c r="O17" s="10"/>
+      <c r="P17" s="10"/>
+      <c r="Q17" s="10"/>
+      <c r="R17" s="10"/>
+    </row>
+    <row r="18" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A18" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B18" s="73" t="s">
+        <v>445</v>
+      </c>
+      <c r="C18" s="73" t="s">
+        <v>89</v>
+      </c>
+      <c r="D18" s="114"/>
+      <c r="E18" s="131">
+        <v>85</v>
+      </c>
+      <c r="F18" s="114"/>
+      <c r="G18" s="117">
+        <v>19</v>
+      </c>
+      <c r="H18" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I18" s="10"/>
+      <c r="J18" s="10"/>
+      <c r="K18" s="10"/>
+      <c r="L18" s="10"/>
+      <c r="M18" s="10"/>
+      <c r="N18" s="10"/>
+      <c r="O18" s="10"/>
+      <c r="P18" s="10"/>
+      <c r="Q18" s="10"/>
+      <c r="R18" s="10"/>
+    </row>
+    <row r="19" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A19" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="C19" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="D19" s="114"/>
+      <c r="E19" s="117">
+        <v>85</v>
+      </c>
+      <c r="F19" s="114"/>
+      <c r="G19" s="117">
+        <v>15</v>
+      </c>
+      <c r="H19" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I19" s="10"/>
+      <c r="J19" s="10"/>
+      <c r="K19" s="10"/>
+      <c r="L19" s="10"/>
+      <c r="M19" s="10"/>
+      <c r="N19" s="10"/>
+      <c r="O19" s="10"/>
+      <c r="P19" s="10"/>
+      <c r="Q19" s="10"/>
+      <c r="R19" s="10"/>
+    </row>
+    <row r="20" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A20" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="C20" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="D20" s="114"/>
+      <c r="E20" s="117">
+        <v>85</v>
+      </c>
+      <c r="F20" s="114"/>
+      <c r="G20" s="117">
+        <v>4</v>
+      </c>
+      <c r="H20" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I20" s="10"/>
+      <c r="J20" s="10"/>
+      <c r="K20" s="10"/>
+      <c r="L20" s="10"/>
+      <c r="M20" s="10"/>
+      <c r="N20" s="10"/>
+      <c r="O20" s="10"/>
+      <c r="P20" s="10"/>
+      <c r="Q20" s="10"/>
+      <c r="R20" s="10"/>
+    </row>
+    <row r="21" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A21" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="C21" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="D21" s="114"/>
+      <c r="E21" s="117">
+        <v>87</v>
+      </c>
+      <c r="F21" s="114"/>
+      <c r="G21" s="117">
+        <v>12</v>
+      </c>
+      <c r="H21" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I21" s="10"/>
+      <c r="J21" s="10"/>
+      <c r="K21" s="10"/>
+      <c r="L21" s="10"/>
+      <c r="M21" s="10"/>
+      <c r="N21" s="10"/>
+      <c r="O21" s="10"/>
+      <c r="P21" s="10"/>
+      <c r="Q21" s="10"/>
+      <c r="R21" s="10"/>
+    </row>
+    <row r="22" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A22" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="C22" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="D22" s="114"/>
+      <c r="E22" s="117">
+        <v>87</v>
+      </c>
+      <c r="F22" s="114"/>
+      <c r="G22" s="117">
+        <v>3</v>
+      </c>
+      <c r="H22" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I22" s="10"/>
+      <c r="J22" s="10"/>
+      <c r="K22" s="10"/>
+      <c r="L22" s="10"/>
+      <c r="M22" s="10"/>
+      <c r="N22" s="10"/>
+      <c r="O22" s="10"/>
+      <c r="P22" s="10"/>
+      <c r="Q22" s="10"/>
+      <c r="R22" s="10"/>
+    </row>
+    <row r="23" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A23" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="C23" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="D23" s="114"/>
+      <c r="E23" s="131">
+        <v>85</v>
+      </c>
+      <c r="F23" s="114"/>
+      <c r="G23" s="117">
+        <v>19</v>
+      </c>
+      <c r="H23" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I23" s="10"/>
+      <c r="J23" s="10"/>
+      <c r="K23" s="10"/>
+      <c r="L23" s="10"/>
+      <c r="M23" s="10"/>
+      <c r="N23" s="10"/>
+      <c r="O23" s="10"/>
+      <c r="P23" s="10"/>
+      <c r="Q23" s="10"/>
+      <c r="R23" s="10"/>
+    </row>
+    <row r="24" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A24" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="C24" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="D24" s="114"/>
+      <c r="E24" s="117">
+        <v>85</v>
+      </c>
+      <c r="F24" s="114"/>
+      <c r="G24" s="117">
+        <v>18</v>
+      </c>
+      <c r="H24" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I24" s="10"/>
+      <c r="J24" s="10"/>
+      <c r="K24" s="10"/>
+      <c r="L24" s="10"/>
+      <c r="M24" s="10"/>
+      <c r="N24" s="10"/>
+      <c r="O24" s="10"/>
+      <c r="P24" s="10"/>
+      <c r="Q24" s="10"/>
+      <c r="R24" s="10"/>
+    </row>
+    <row r="25" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A25" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B25" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="C25" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="D25" s="114"/>
+      <c r="E25" s="117">
+        <v>85</v>
+      </c>
+      <c r="F25" s="114"/>
+      <c r="G25" s="117">
+        <v>4</v>
+      </c>
+      <c r="H25" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I25" s="10"/>
+      <c r="J25" s="10"/>
+      <c r="K25" s="10"/>
+      <c r="L25" s="10"/>
+      <c r="M25" s="10"/>
+      <c r="N25" s="10"/>
+      <c r="O25" s="10"/>
+      <c r="P25" s="10"/>
+      <c r="Q25" s="10"/>
+      <c r="R25" s="10"/>
+    </row>
+    <row r="26" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A26" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="C26" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="D26" s="114"/>
+      <c r="E26" s="117">
+        <v>85</v>
+      </c>
+      <c r="F26" s="114"/>
+      <c r="G26" s="117">
+        <v>15</v>
+      </c>
+      <c r="H26" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I26" s="10"/>
+      <c r="J26" s="10"/>
+      <c r="K26" s="10"/>
+      <c r="L26" s="10"/>
+      <c r="M26" s="10"/>
+      <c r="N26" s="10"/>
+      <c r="O26" s="10"/>
+      <c r="P26" s="10"/>
+      <c r="Q26" s="10"/>
+      <c r="R26" s="10"/>
+    </row>
+    <row r="27" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A27" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="C27" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="D27" s="114"/>
+      <c r="E27" s="117">
+        <v>85</v>
+      </c>
+      <c r="F27" s="114"/>
+      <c r="G27" s="117">
+        <v>16</v>
+      </c>
+      <c r="H27" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I27" s="10"/>
+      <c r="J27" s="10"/>
+      <c r="K27" s="10"/>
+      <c r="L27" s="10"/>
+      <c r="M27" s="10"/>
+      <c r="N27" s="10"/>
+      <c r="O27" s="10"/>
+      <c r="P27" s="10"/>
+      <c r="Q27" s="10"/>
+      <c r="R27" s="10"/>
+    </row>
+    <row r="28" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A28" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="C28" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="D28" s="114"/>
+      <c r="E28" s="117">
+        <v>85</v>
+      </c>
+      <c r="F28" s="114"/>
+      <c r="G28" s="117">
+        <v>3</v>
+      </c>
+      <c r="H28" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I28" s="10"/>
+      <c r="J28" s="10"/>
+      <c r="K28" s="10"/>
+      <c r="L28" s="10"/>
+      <c r="M28" s="10"/>
+      <c r="N28" s="10"/>
+      <c r="O28" s="10"/>
+      <c r="P28" s="10"/>
+      <c r="Q28" s="10"/>
+      <c r="R28" s="10"/>
+    </row>
+    <row r="29" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A29" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B29" s="73" t="s">
+        <v>446</v>
+      </c>
+      <c r="C29" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="D29" s="114"/>
+      <c r="E29" s="131">
+        <v>85</v>
+      </c>
+      <c r="F29" s="114"/>
+      <c r="G29" s="117">
+        <v>19</v>
+      </c>
+      <c r="H29" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I29" s="10"/>
+      <c r="J29" s="10"/>
+      <c r="K29" s="10"/>
+      <c r="L29" s="10"/>
+      <c r="M29" s="10"/>
+      <c r="N29" s="10"/>
+      <c r="O29" s="10"/>
+      <c r="P29" s="10"/>
+      <c r="Q29" s="10"/>
+      <c r="R29" s="10"/>
+    </row>
+    <row r="30" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A30" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="B30" s="11"/>
+      <c r="C30" s="11"/>
+      <c r="D30" s="129"/>
+      <c r="E30" s="132"/>
+      <c r="F30" s="134"/>
+      <c r="G30" s="132"/>
+      <c r="H30" s="74"/>
+      <c r="I30" s="10"/>
+      <c r="J30" s="10"/>
+      <c r="K30" s="10"/>
+      <c r="L30" s="10"/>
+      <c r="M30" s="10"/>
+      <c r="N30" s="10"/>
+      <c r="O30" s="10"/>
+      <c r="P30" s="10"/>
+      <c r="Q30" s="10"/>
+      <c r="R30" s="10"/>
+    </row>
+    <row r="31" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A31" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B31" s="73" t="s">
+        <v>88</v>
+      </c>
+      <c r="C31" s="73" t="s">
+        <v>90</v>
+      </c>
+      <c r="D31" s="114"/>
+      <c r="E31" s="117">
+        <v>88</v>
+      </c>
+      <c r="F31" s="114"/>
+      <c r="G31" s="117">
+        <v>5.7</v>
+      </c>
+      <c r="H31" s="14">
+        <f t="shared" ref="H31:H40" si="1">D31*F31/E31*G31</f>
+        <v>0</v>
+      </c>
+      <c r="I31" s="10"/>
+      <c r="J31" s="10"/>
+      <c r="K31" s="10"/>
+      <c r="L31" s="10"/>
+      <c r="M31" s="10"/>
+      <c r="N31" s="10"/>
+      <c r="O31" s="10"/>
+      <c r="P31" s="10"/>
+      <c r="Q31" s="10"/>
+      <c r="R31" s="10"/>
+    </row>
+    <row r="32" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A32" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B32" s="73" t="s">
+        <v>98</v>
+      </c>
+      <c r="C32" s="73" t="s">
+        <v>90</v>
+      </c>
+      <c r="D32" s="114"/>
+      <c r="E32" s="117">
+        <v>88</v>
+      </c>
+      <c r="F32" s="114"/>
+      <c r="G32" s="117">
+        <v>5.9</v>
+      </c>
+      <c r="H32" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I32" s="10"/>
+      <c r="J32" s="10"/>
+      <c r="K32" s="10"/>
+      <c r="L32" s="10"/>
+      <c r="M32" s="10"/>
+      <c r="N32" s="10"/>
+      <c r="O32" s="10"/>
+      <c r="P32" s="10"/>
+      <c r="Q32" s="10"/>
+      <c r="R32" s="10"/>
+    </row>
+    <row r="33" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A33" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B33" s="73" t="s">
+        <v>99</v>
+      </c>
+      <c r="C33" s="73" t="s">
+        <v>90</v>
+      </c>
+      <c r="D33" s="114"/>
+      <c r="E33" s="117">
+        <v>88</v>
+      </c>
+      <c r="F33" s="114"/>
+      <c r="G33" s="117">
+        <v>5.9</v>
+      </c>
+      <c r="H33" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I33" s="10"/>
+      <c r="J33" s="10"/>
+      <c r="K33" s="10"/>
+      <c r="L33" s="10"/>
+      <c r="M33" s="10"/>
+      <c r="N33" s="10"/>
+      <c r="O33" s="10"/>
+      <c r="P33" s="10"/>
+      <c r="Q33" s="10"/>
+      <c r="R33" s="10"/>
+    </row>
+    <row r="34" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A34" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B34" s="73" t="s">
+        <v>101</v>
+      </c>
+      <c r="C34" s="73" t="s">
+        <v>90</v>
+      </c>
+      <c r="D34" s="114"/>
+      <c r="E34" s="117">
+        <v>88</v>
+      </c>
+      <c r="F34" s="114"/>
+      <c r="G34" s="117">
+        <v>5.7</v>
+      </c>
+      <c r="H34" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I34" s="10"/>
+      <c r="J34" s="10"/>
+      <c r="K34" s="10"/>
+      <c r="L34" s="10"/>
+      <c r="M34" s="10"/>
+      <c r="N34" s="10"/>
+      <c r="O34" s="10"/>
+      <c r="P34" s="10"/>
+      <c r="Q34" s="10"/>
+      <c r="R34" s="10"/>
+    </row>
+    <row r="35" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A35" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B35" s="73" t="s">
+        <v>103</v>
+      </c>
+      <c r="C35" s="73" t="s">
+        <v>90</v>
+      </c>
+      <c r="D35" s="114"/>
+      <c r="E35" s="117">
+        <v>88</v>
+      </c>
+      <c r="F35" s="114"/>
+      <c r="G35" s="117">
+        <v>8.1</v>
+      </c>
+      <c r="H35" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I35" s="10"/>
+      <c r="J35" s="10"/>
+      <c r="K35" s="10"/>
+      <c r="L35" s="10"/>
+      <c r="M35" s="10"/>
+      <c r="N35" s="10"/>
+      <c r="O35" s="10"/>
+      <c r="P35" s="10"/>
+      <c r="Q35" s="10"/>
+      <c r="R35" s="10"/>
+    </row>
+    <row r="36" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A36" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B36" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="C36" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="D36" s="114"/>
+      <c r="E36" s="117">
+        <v>88</v>
+      </c>
+      <c r="F36" s="114"/>
+      <c r="G36" s="117">
+        <v>6.5</v>
+      </c>
+      <c r="H36" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I36" s="10"/>
+      <c r="J36" s="10"/>
+      <c r="K36" s="10"/>
+      <c r="L36" s="10"/>
+      <c r="M36" s="10"/>
+      <c r="N36" s="10"/>
+      <c r="O36" s="10"/>
+      <c r="P36" s="10"/>
+      <c r="Q36" s="10"/>
+      <c r="R36" s="10"/>
+    </row>
+    <row r="37" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A37" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="C37" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="D37" s="114"/>
+      <c r="E37" s="117">
+        <v>88</v>
+      </c>
+      <c r="F37" s="114"/>
+      <c r="G37" s="117">
+        <v>4.2</v>
+      </c>
+      <c r="H37" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I37" s="10"/>
+      <c r="J37" s="10"/>
+      <c r="K37" s="10"/>
+      <c r="L37" s="10"/>
+      <c r="M37" s="10"/>
+      <c r="N37" s="10"/>
+      <c r="O37" s="10"/>
+      <c r="P37" s="10"/>
+      <c r="Q37" s="10"/>
+      <c r="R37" s="10"/>
+    </row>
+    <row r="38" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A38" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="C38" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="D38" s="114"/>
+      <c r="E38" s="117">
+        <v>100</v>
+      </c>
+      <c r="F38" s="114"/>
+      <c r="G38" s="117">
+        <v>18.2</v>
+      </c>
+      <c r="H38" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I38" s="10"/>
+      <c r="J38" s="10"/>
+      <c r="K38" s="10"/>
+      <c r="L38" s="10"/>
+      <c r="M38" s="10"/>
+      <c r="N38" s="10"/>
+      <c r="O38" s="10"/>
+      <c r="P38" s="10"/>
+      <c r="Q38" s="10"/>
+      <c r="R38" s="10"/>
+    </row>
+    <row r="39" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A39" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B39" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="C39" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="D39" s="114"/>
+      <c r="E39" s="117">
+        <v>88</v>
+      </c>
+      <c r="F39" s="114"/>
+      <c r="G39" s="117">
+        <v>5.7</v>
+      </c>
+      <c r="H39" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I39" s="10"/>
+      <c r="J39" s="10"/>
+      <c r="K39" s="10"/>
+      <c r="L39" s="10"/>
+      <c r="M39" s="10"/>
+      <c r="N39" s="10"/>
+      <c r="O39" s="10"/>
+      <c r="P39" s="10"/>
+      <c r="Q39" s="10"/>
+      <c r="R39" s="10"/>
+    </row>
+    <row r="40" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A40" s="73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="C40" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="D40" s="114"/>
+      <c r="E40" s="117">
+        <v>88</v>
+      </c>
+      <c r="F40" s="114"/>
+      <c r="G40" s="117">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="H40" s="14">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I40" s="10"/>
+      <c r="J40" s="10"/>
+      <c r="K40" s="10"/>
+      <c r="L40" s="10"/>
+      <c r="M40" s="10"/>
+      <c r="N40" s="10"/>
+      <c r="O40" s="10"/>
+      <c r="P40" s="10"/>
+      <c r="Q40" s="10"/>
+      <c r="R40" s="10"/>
+    </row>
+    <row r="41" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A41" s="73"/>
+      <c r="B41" s="10"/>
+      <c r="C41" s="10"/>
+      <c r="D41" s="130"/>
+      <c r="E41" s="133"/>
+      <c r="F41" s="130"/>
+      <c r="G41" s="133"/>
+      <c r="H41" s="76"/>
+      <c r="I41" s="10"/>
+      <c r="J41" s="10"/>
+      <c r="K41" s="10"/>
+      <c r="L41" s="10"/>
+      <c r="M41" s="10"/>
+      <c r="N41" s="10"/>
+      <c r="O41" s="10"/>
+      <c r="P41" s="10"/>
+      <c r="Q41" s="10"/>
+      <c r="R41" s="10"/>
+    </row>
+    <row r="42" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="B42" s="11"/>
+      <c r="C42" s="11"/>
+      <c r="D42" s="129"/>
+      <c r="E42" s="132"/>
+      <c r="F42" s="129"/>
+      <c r="G42" s="132"/>
+      <c r="H42" s="5"/>
+      <c r="I42" s="10"/>
+      <c r="J42" s="61"/>
+      <c r="K42" s="10"/>
+      <c r="L42" s="10"/>
+      <c r="M42" s="10"/>
+      <c r="N42" s="10"/>
+      <c r="O42" s="10"/>
+      <c r="P42" s="10"/>
+      <c r="Q42" s="10"/>
+      <c r="R42" s="10"/>
+    </row>
+    <row r="43" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A43" s="73" t="s">
+        <v>447</v>
+      </c>
+      <c r="B43" s="73" t="s">
+        <v>100</v>
+      </c>
+      <c r="C43" s="73" t="s">
+        <v>89</v>
+      </c>
+      <c r="D43" s="114"/>
+      <c r="E43" s="117">
+        <v>91</v>
+      </c>
+      <c r="F43" s="114"/>
+      <c r="G43" s="117">
+        <v>29</v>
+      </c>
+      <c r="H43" s="14">
+        <f t="shared" ref="H43:H49" si="2">D43*F43/E43*G43</f>
+        <v>0</v>
+      </c>
+      <c r="I43" s="10"/>
+      <c r="J43" s="10"/>
+      <c r="K43" s="10"/>
+      <c r="L43" s="10"/>
+      <c r="M43" s="10"/>
+      <c r="N43" s="10"/>
+      <c r="O43" s="10"/>
+      <c r="P43" s="10"/>
+      <c r="Q43" s="10"/>
+      <c r="R43" s="10"/>
+    </row>
+    <row r="44" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A44" s="73" t="s">
+        <v>447</v>
+      </c>
+      <c r="B44" s="73" t="s">
+        <v>102</v>
+      </c>
+      <c r="C44" s="73" t="s">
+        <v>89</v>
+      </c>
+      <c r="D44" s="114"/>
+      <c r="E44" s="117">
+        <v>91</v>
+      </c>
+      <c r="F44" s="114"/>
+      <c r="G44" s="117">
+        <v>32</v>
+      </c>
+      <c r="H44" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I44" s="10"/>
+      <c r="J44" s="10"/>
+      <c r="K44" s="10"/>
+      <c r="L44" s="10"/>
+      <c r="M44" s="10"/>
+      <c r="N44" s="10"/>
+      <c r="O44" s="10"/>
+      <c r="P44" s="10"/>
+      <c r="Q44" s="10"/>
+      <c r="R44" s="10"/>
+    </row>
+    <row r="45" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A45" s="73" t="s">
+        <v>447</v>
+      </c>
+      <c r="B45" s="73" t="s">
+        <v>448</v>
+      </c>
+      <c r="C45" s="73" t="s">
+        <v>89</v>
+      </c>
+      <c r="D45" s="114"/>
+      <c r="E45" s="117">
+        <v>91</v>
+      </c>
+      <c r="F45" s="114"/>
+      <c r="G45" s="117">
+        <v>29</v>
+      </c>
+      <c r="H45" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I45" s="10"/>
+      <c r="J45" s="10"/>
+      <c r="K45" s="10"/>
+      <c r="L45" s="10"/>
+      <c r="M45" s="10"/>
+      <c r="N45" s="10"/>
+      <c r="O45" s="10"/>
+      <c r="P45" s="10"/>
+      <c r="Q45" s="10"/>
+      <c r="R45" s="10"/>
+    </row>
+    <row r="46" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A46" s="73" t="s">
+        <v>447</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="C46" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="D46" s="114"/>
+      <c r="E46" s="131">
+        <v>91</v>
+      </c>
+      <c r="F46" s="114"/>
+      <c r="G46" s="117">
+        <v>56.5</v>
+      </c>
+      <c r="H46" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I46" s="10"/>
+      <c r="J46" s="10"/>
+      <c r="K46" s="10"/>
+      <c r="L46" s="10"/>
+      <c r="M46" s="10"/>
+      <c r="N46" s="10"/>
+      <c r="O46" s="10"/>
+      <c r="P46" s="10"/>
+      <c r="Q46" s="10"/>
+      <c r="R46" s="10"/>
+    </row>
+    <row r="47" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A47" s="73" t="s">
+        <v>447</v>
+      </c>
+      <c r="B47" s="73" t="s">
+        <v>116</v>
+      </c>
+      <c r="C47" s="73" t="s">
+        <v>90</v>
+      </c>
+      <c r="D47" s="114"/>
+      <c r="E47" s="131">
+        <v>91</v>
+      </c>
+      <c r="F47" s="114"/>
+      <c r="G47" s="117">
+        <v>10</v>
+      </c>
+      <c r="H47" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I47" s="10"/>
+      <c r="J47" s="10"/>
+      <c r="K47" s="10"/>
+      <c r="L47" s="10"/>
+      <c r="M47" s="10"/>
+      <c r="N47" s="10"/>
+      <c r="O47" s="10"/>
+      <c r="P47" s="10"/>
+      <c r="Q47" s="10"/>
+      <c r="R47" s="10"/>
+    </row>
+    <row r="48" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A48" s="73" t="s">
+        <v>447</v>
+      </c>
+      <c r="B48" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="C48" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="D48" s="114"/>
+      <c r="E48" s="131">
+        <v>91</v>
+      </c>
+      <c r="F48" s="114"/>
+      <c r="G48" s="117">
+        <v>24</v>
+      </c>
+      <c r="H48" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I48" s="10"/>
+      <c r="J48" s="10"/>
+      <c r="K48" s="10"/>
+      <c r="L48" s="10"/>
+      <c r="M48" s="10"/>
+      <c r="N48" s="10"/>
+      <c r="O48" s="10"/>
+      <c r="P48" s="10"/>
+      <c r="Q48" s="10"/>
+      <c r="R48" s="10"/>
+    </row>
+    <row r="49" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A49" s="73" t="s">
+        <v>447</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>449</v>
+      </c>
+      <c r="C49" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="D49" s="114"/>
+      <c r="E49" s="131">
+        <v>91</v>
+      </c>
+      <c r="F49" s="114"/>
+      <c r="G49" s="117">
+        <v>35</v>
+      </c>
+      <c r="H49" s="14">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I49" s="10"/>
+      <c r="J49" s="10"/>
+      <c r="K49" s="10"/>
+      <c r="L49" s="10"/>
+      <c r="M49" s="10"/>
+      <c r="N49" s="10"/>
+      <c r="O49" s="10"/>
+      <c r="P49" s="10"/>
+      <c r="Q49" s="10"/>
+      <c r="R49" s="10"/>
+    </row>
+    <row r="50" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A50" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="B50" s="11"/>
+      <c r="C50" s="11"/>
+      <c r="D50" s="129"/>
+      <c r="E50" s="132"/>
+      <c r="F50" s="134"/>
+      <c r="G50" s="132"/>
+      <c r="H50" s="74"/>
+      <c r="I50" s="10"/>
+      <c r="J50" s="10"/>
+      <c r="K50" s="10"/>
+      <c r="L50" s="10"/>
+      <c r="M50" s="10"/>
+      <c r="N50" s="10"/>
+      <c r="O50" s="10"/>
+      <c r="P50" s="10"/>
+      <c r="Q50" s="10"/>
+      <c r="R50" s="10"/>
+    </row>
+    <row r="51" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A51" s="73" t="s">
+        <v>447</v>
+      </c>
+      <c r="B51" s="73" t="s">
+        <v>100</v>
+      </c>
+      <c r="C51" s="73" t="s">
+        <v>90</v>
+      </c>
+      <c r="D51" s="114"/>
+      <c r="E51" s="117">
+        <v>80</v>
+      </c>
+      <c r="F51" s="114"/>
+      <c r="G51" s="117">
+        <v>13.8</v>
+      </c>
+      <c r="H51" s="14">
+        <f t="shared" ref="H51:H53" si="3">D51*F51/E51*G51</f>
+        <v>0</v>
+      </c>
+      <c r="I51" s="10"/>
+      <c r="J51" s="10"/>
+      <c r="K51" s="10"/>
+      <c r="L51" s="10"/>
+      <c r="M51" s="10"/>
+      <c r="N51" s="10"/>
+      <c r="O51" s="10"/>
+      <c r="P51" s="10"/>
+      <c r="Q51" s="10"/>
+      <c r="R51" s="10"/>
+    </row>
+    <row r="52" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A52" s="73" t="s">
+        <v>447</v>
+      </c>
+      <c r="B52" s="73" t="s">
+        <v>102</v>
+      </c>
+      <c r="C52" s="73" t="s">
+        <v>90</v>
+      </c>
+      <c r="D52" s="114"/>
+      <c r="E52" s="117">
+        <v>90</v>
+      </c>
+      <c r="F52" s="114"/>
+      <c r="G52" s="117">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="H52" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="I52" s="10"/>
+      <c r="J52" s="10"/>
+      <c r="K52" s="10"/>
+      <c r="L52" s="10"/>
+      <c r="M52" s="10"/>
+      <c r="N52" s="10"/>
+      <c r="O52" s="10"/>
+      <c r="P52" s="10"/>
+      <c r="Q52" s="10"/>
+      <c r="R52" s="10"/>
+    </row>
+    <row r="53" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A53" s="73" t="s">
+        <v>447</v>
+      </c>
+      <c r="B53" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="C53" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="D53" s="114"/>
+      <c r="E53" s="117">
+        <v>80</v>
+      </c>
+      <c r="F53" s="114"/>
+      <c r="G53" s="117">
+        <v>11.6</v>
+      </c>
+      <c r="H53" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="I53" s="10"/>
+      <c r="J53" s="10"/>
+      <c r="K53" s="10"/>
+      <c r="L53" s="10"/>
+      <c r="M53" s="10"/>
+      <c r="N53" s="10"/>
+      <c r="O53" s="10"/>
+      <c r="P53" s="10"/>
+      <c r="Q53" s="10"/>
+      <c r="R53" s="10"/>
+    </row>
+    <row r="54" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A54" s="73"/>
+      <c r="B54" s="10"/>
+      <c r="C54" s="10"/>
+      <c r="D54" s="130"/>
+      <c r="E54" s="75"/>
+      <c r="F54" s="130"/>
+      <c r="G54" s="133"/>
+      <c r="H54" s="76"/>
+      <c r="I54" s="10"/>
+      <c r="J54" s="10"/>
+      <c r="K54" s="10"/>
+      <c r="L54" s="10"/>
+      <c r="M54" s="10"/>
+      <c r="N54" s="10"/>
+      <c r="O54" s="10"/>
+      <c r="P54" s="10"/>
+      <c r="Q54" s="10"/>
+      <c r="R54" s="10"/>
+    </row>
+    <row r="55" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="B55" s="11"/>
+      <c r="C55" s="11"/>
+      <c r="D55" s="129"/>
+      <c r="E55" s="59"/>
+      <c r="F55" s="129"/>
+      <c r="G55" s="132"/>
+      <c r="H55" s="5"/>
+      <c r="I55" s="10"/>
+      <c r="J55" s="61"/>
+      <c r="K55" s="10"/>
+      <c r="L55" s="10"/>
+      <c r="M55" s="10"/>
+      <c r="N55" s="10"/>
+      <c r="O55" s="10"/>
+      <c r="P55" s="10"/>
+      <c r="Q55" s="10"/>
+      <c r="R55" s="10"/>
+    </row>
+    <row r="56" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A56" s="73" t="s">
+        <v>450</v>
+      </c>
+      <c r="B56" s="73" t="s">
+        <v>451</v>
+      </c>
+      <c r="C56" s="73" t="s">
+        <v>89</v>
+      </c>
+      <c r="D56" s="114"/>
+      <c r="E56" s="117">
+        <v>85</v>
+      </c>
+      <c r="F56" s="114"/>
+      <c r="G56" s="117">
+        <v>38</v>
+      </c>
+      <c r="H56" s="14">
+        <f>D56*F56/E56*G56</f>
+        <v>0</v>
+      </c>
+      <c r="I56" s="10"/>
+      <c r="J56" s="10"/>
+      <c r="K56" s="10"/>
+      <c r="L56" s="10"/>
+      <c r="M56" s="10"/>
+      <c r="N56" s="10"/>
+      <c r="O56" s="10"/>
+      <c r="P56" s="10"/>
+      <c r="Q56" s="10"/>
+      <c r="R56" s="10"/>
+    </row>
+    <row r="57" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A57" s="73" t="s">
+        <v>450</v>
+      </c>
+      <c r="B57" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="C57" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="D57" s="114"/>
+      <c r="E57" s="131">
+        <v>85</v>
+      </c>
+      <c r="F57" s="114"/>
+      <c r="G57" s="117">
+        <v>31</v>
+      </c>
+      <c r="H57" s="14">
+        <f t="shared" ref="H57:H59" si="4">D57*F57/E57*G57</f>
+        <v>0</v>
+      </c>
+      <c r="I57" s="10"/>
+      <c r="J57" s="10"/>
+      <c r="K57" s="10"/>
+      <c r="L57" s="10"/>
+      <c r="M57" s="10"/>
+      <c r="N57" s="10"/>
+      <c r="O57" s="10"/>
+      <c r="P57" s="10"/>
+      <c r="Q57" s="10"/>
+      <c r="R57" s="10"/>
+    </row>
+    <row r="58" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A58" s="73" t="s">
+        <v>450</v>
+      </c>
+      <c r="B58" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="C58" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="D58" s="114"/>
+      <c r="E58" s="131">
+        <v>85</v>
+      </c>
+      <c r="F58" s="114"/>
+      <c r="G58" s="117">
+        <v>31</v>
+      </c>
+      <c r="H58" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="I58" s="10"/>
+      <c r="J58" s="10"/>
+      <c r="K58" s="10"/>
+      <c r="L58" s="10"/>
+      <c r="M58" s="10"/>
+      <c r="N58" s="10"/>
+      <c r="O58" s="10"/>
+      <c r="P58" s="10"/>
+      <c r="Q58" s="10"/>
+      <c r="R58" s="10"/>
+    </row>
+    <row r="59" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A59" s="73" t="s">
+        <v>450</v>
+      </c>
+      <c r="B59" s="10" t="s">
+        <v>284</v>
+      </c>
+      <c r="C59" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="D59" s="114"/>
+      <c r="E59" s="117">
+        <v>86</v>
+      </c>
+      <c r="F59" s="114"/>
+      <c r="G59" s="117">
+        <v>31</v>
+      </c>
+      <c r="H59" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="I59" s="10"/>
+      <c r="J59" s="10"/>
+      <c r="K59" s="10"/>
+      <c r="L59" s="10"/>
+      <c r="M59" s="10"/>
+      <c r="N59" s="10"/>
+      <c r="O59" s="10"/>
+      <c r="P59" s="10"/>
+      <c r="Q59" s="10"/>
+      <c r="R59" s="10"/>
+    </row>
+    <row r="60" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A60" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="B60" s="11"/>
+      <c r="C60" s="11"/>
+      <c r="D60" s="129"/>
+      <c r="E60" s="132"/>
+      <c r="F60" s="129"/>
+      <c r="G60" s="132"/>
+      <c r="H60" s="74"/>
+      <c r="I60" s="10"/>
+      <c r="J60" s="10"/>
+      <c r="K60" s="10"/>
+      <c r="L60" s="10"/>
+      <c r="M60" s="10"/>
+      <c r="N60" s="10"/>
+      <c r="O60" s="10"/>
+      <c r="P60" s="10"/>
+      <c r="Q60" s="10"/>
+      <c r="R60" s="10"/>
+    </row>
+    <row r="61" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A61" s="73" t="s">
+        <v>450</v>
+      </c>
+      <c r="B61" s="73" t="s">
+        <v>451</v>
+      </c>
+      <c r="C61" s="73" t="s">
+        <v>90</v>
+      </c>
+      <c r="D61" s="114"/>
+      <c r="E61" s="117">
+        <v>88</v>
+      </c>
+      <c r="F61" s="114"/>
+      <c r="G61" s="117">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="H61" s="14">
+        <f t="shared" ref="H61:H62" si="5">D61*F61/E61*G61</f>
+        <v>0</v>
+      </c>
+      <c r="I61" s="10"/>
+      <c r="J61" s="10"/>
+      <c r="K61" s="10"/>
+      <c r="L61" s="10"/>
+      <c r="M61" s="10"/>
+      <c r="N61" s="10"/>
+      <c r="O61" s="10"/>
+      <c r="P61" s="10"/>
+      <c r="Q61" s="10"/>
+      <c r="R61" s="10"/>
+    </row>
+    <row r="62" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A62" s="73" t="s">
+        <v>450</v>
+      </c>
+      <c r="B62" s="10" t="s">
+        <v>284</v>
+      </c>
+      <c r="C62" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="D62" s="114"/>
+      <c r="E62" s="117">
+        <v>88</v>
+      </c>
+      <c r="F62" s="114"/>
+      <c r="G62" s="117">
+        <v>11.9</v>
+      </c>
+      <c r="H62" s="14">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="I62" s="10"/>
+      <c r="J62" s="10"/>
+      <c r="K62" s="10"/>
+      <c r="L62" s="10"/>
+      <c r="M62" s="10"/>
+      <c r="N62" s="10"/>
+      <c r="O62" s="10"/>
+      <c r="P62" s="10"/>
+      <c r="Q62" s="10"/>
+      <c r="R62" s="10"/>
+    </row>
+    <row r="63" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A63" s="73"/>
+      <c r="B63" s="10"/>
+      <c r="C63" s="10"/>
+      <c r="D63" s="130"/>
+      <c r="E63" s="133"/>
+      <c r="F63" s="130"/>
+      <c r="G63" s="133"/>
+      <c r="H63" s="76"/>
+      <c r="I63" s="10"/>
+      <c r="J63" s="10"/>
+      <c r="K63" s="10"/>
+      <c r="L63" s="10"/>
+      <c r="M63" s="10"/>
+      <c r="N63" s="10"/>
+      <c r="O63" s="10"/>
+      <c r="P63" s="10"/>
+      <c r="Q63" s="10"/>
+      <c r="R63" s="10"/>
+    </row>
+    <row r="64" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="71" t="s">
+        <v>91</v>
+      </c>
+      <c r="B64" s="11"/>
+      <c r="C64" s="11"/>
+      <c r="D64" s="129"/>
+      <c r="E64" s="132"/>
+      <c r="F64" s="129"/>
+      <c r="G64" s="132"/>
+      <c r="H64" s="5"/>
+      <c r="I64" s="10"/>
+      <c r="J64" s="61"/>
+      <c r="K64" s="10"/>
+      <c r="L64" s="10"/>
+      <c r="M64" s="10"/>
+      <c r="N64" s="10"/>
+      <c r="O64" s="10"/>
+      <c r="P64" s="10"/>
+      <c r="Q64" s="10"/>
+      <c r="R64" s="10"/>
+    </row>
+    <row r="65" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A65" s="12" t="s">
+        <v>452</v>
+      </c>
+      <c r="B65" s="73" t="s">
+        <v>92</v>
+      </c>
+      <c r="C65" s="73" t="s">
+        <v>120</v>
+      </c>
+      <c r="D65" s="114"/>
+      <c r="E65" s="117">
+        <v>16</v>
+      </c>
+      <c r="F65" s="114"/>
+      <c r="G65" s="117">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H65" s="14">
+        <f>D65*F65/E65*G65</f>
+        <v>0</v>
+      </c>
+      <c r="I65" s="10"/>
+      <c r="J65" s="10" t="s">
+        <v>211</v>
+      </c>
+      <c r="K65" s="10"/>
+      <c r="L65" s="10"/>
+      <c r="M65" s="10"/>
+      <c r="N65" s="10"/>
+      <c r="O65" s="10"/>
+      <c r="P65" s="10"/>
+      <c r="Q65" s="10"/>
+      <c r="R65" s="10"/>
+    </row>
+    <row r="66" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A66" s="12" t="s">
+        <v>452</v>
+      </c>
+      <c r="B66" s="73" t="s">
+        <v>867</v>
+      </c>
+      <c r="C66" s="73" t="s">
+        <v>868</v>
+      </c>
+      <c r="D66" s="114"/>
+      <c r="E66" s="117">
+        <v>40</v>
+      </c>
+      <c r="F66" s="114"/>
+      <c r="G66" s="117">
+        <v>1</v>
+      </c>
+      <c r="H66" s="14">
+        <f>D66*F66/E66*G66</f>
+        <v>0</v>
+      </c>
+      <c r="I66" s="10"/>
+      <c r="J66" s="148"/>
+      <c r="K66" s="148"/>
+      <c r="L66" s="148"/>
+      <c r="M66" s="148"/>
+      <c r="N66" s="148"/>
+      <c r="O66" s="148"/>
+      <c r="P66" s="148"/>
+      <c r="Q66" s="148"/>
+      <c r="R66" s="148"/>
+    </row>
+    <row r="67" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A67" s="12" t="s">
+        <v>452</v>
+      </c>
+      <c r="B67" s="73" t="s">
+        <v>453</v>
+      </c>
+      <c r="C67" s="73"/>
+      <c r="D67" s="114"/>
+      <c r="E67" s="117">
+        <v>20</v>
+      </c>
+      <c r="F67" s="114"/>
+      <c r="G67" s="117">
+        <v>25</v>
+      </c>
+      <c r="H67" s="14">
+        <f t="shared" ref="H67:H72" si="6">D67*F67/E67*G67</f>
+        <v>0</v>
+      </c>
+      <c r="I67" s="10"/>
+      <c r="J67" s="10"/>
+      <c r="K67" s="10"/>
+      <c r="L67" s="10"/>
+      <c r="M67" s="10"/>
+      <c r="N67" s="10"/>
+      <c r="O67" s="10"/>
+      <c r="P67" s="10"/>
+      <c r="Q67" s="10"/>
+      <c r="R67" s="10"/>
+    </row>
+    <row r="68" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A68" s="12" t="s">
+        <v>452</v>
+      </c>
+      <c r="B68" s="10" t="s">
+        <v>106</v>
+      </c>
+      <c r="C68" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="D68" s="114"/>
+      <c r="E68" s="117">
+        <v>22</v>
+      </c>
+      <c r="F68" s="114"/>
+      <c r="G68" s="117">
+        <v>3.4</v>
+      </c>
+      <c r="H68" s="14">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="I68" s="10"/>
+      <c r="J68" s="10"/>
+      <c r="K68" s="10"/>
+      <c r="L68" s="10"/>
+      <c r="M68" s="10"/>
+      <c r="N68" s="10"/>
+      <c r="O68" s="10"/>
+      <c r="P68" s="10"/>
+      <c r="Q68" s="10"/>
+      <c r="R68" s="10"/>
+    </row>
+    <row r="69" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A69" s="12" t="s">
+        <v>452</v>
+      </c>
+      <c r="B69" s="10" t="s">
+        <v>108</v>
+      </c>
+      <c r="C69" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="D69" s="114"/>
+      <c r="E69" s="117">
+        <v>26</v>
+      </c>
+      <c r="F69" s="114"/>
+      <c r="G69" s="117">
+        <v>4.3</v>
+      </c>
+      <c r="H69" s="14">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="I69" s="10"/>
+      <c r="J69" s="10"/>
+      <c r="K69" s="10"/>
+      <c r="L69" s="10"/>
+      <c r="M69" s="10"/>
+      <c r="N69" s="10"/>
+      <c r="O69" s="10"/>
+      <c r="P69" s="10"/>
+      <c r="Q69" s="10"/>
+      <c r="R69" s="10"/>
+    </row>
+    <row r="70" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A70" s="12" t="s">
+        <v>452</v>
+      </c>
+      <c r="B70" s="21" t="s">
+        <v>159</v>
+      </c>
+      <c r="C70" s="21" t="s">
+        <v>144</v>
+      </c>
+      <c r="D70" s="114"/>
+      <c r="E70" s="117">
+        <v>73</v>
+      </c>
+      <c r="F70" s="114"/>
+      <c r="G70" s="117">
+        <v>60</v>
+      </c>
+      <c r="H70" s="14">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="I70" s="62"/>
+      <c r="J70" s="10"/>
+      <c r="K70" s="10"/>
+      <c r="L70" s="10"/>
+      <c r="M70" s="10"/>
+      <c r="N70" s="10"/>
+      <c r="O70" s="10"/>
+      <c r="P70" s="10"/>
+      <c r="Q70" s="10"/>
+      <c r="R70" s="10"/>
+    </row>
+    <row r="71" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A71" s="12" t="s">
+        <v>452</v>
+      </c>
+      <c r="B71" s="21" t="s">
+        <v>160</v>
+      </c>
+      <c r="C71" s="21" t="s">
+        <v>144</v>
+      </c>
+      <c r="D71" s="114"/>
+      <c r="E71" s="117">
+        <v>73</v>
+      </c>
+      <c r="F71" s="114"/>
+      <c r="G71" s="117">
+        <v>60</v>
+      </c>
+      <c r="H71" s="14">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="I71" s="62"/>
+      <c r="J71" s="10"/>
+      <c r="K71" s="10"/>
+      <c r="L71" s="10"/>
+      <c r="M71" s="10"/>
+      <c r="N71" s="10"/>
+      <c r="O71" s="10"/>
+      <c r="P71" s="10"/>
+      <c r="Q71" s="10"/>
+      <c r="R71" s="10"/>
+    </row>
+    <row r="72" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A72" s="12" t="s">
+        <v>452</v>
+      </c>
+      <c r="B72" s="21" t="s">
+        <v>161</v>
+      </c>
+      <c r="C72" s="21" t="s">
+        <v>144</v>
+      </c>
+      <c r="D72" s="114"/>
+      <c r="E72" s="117">
+        <v>87</v>
+      </c>
+      <c r="F72" s="114"/>
+      <c r="G72" s="117">
+        <v>15</v>
+      </c>
+      <c r="H72" s="14">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="I72" s="62"/>
+      <c r="J72" s="10"/>
+      <c r="K72" s="10"/>
+      <c r="L72" s="10"/>
+      <c r="M72" s="10"/>
+      <c r="N72" s="10"/>
+      <c r="O72" s="10"/>
+      <c r="P72" s="10"/>
+      <c r="Q72" s="10"/>
+      <c r="R72" s="10"/>
+    </row>
+    <row r="73" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A73" s="71" t="s">
+        <v>210</v>
+      </c>
+      <c r="B73" s="11"/>
+      <c r="C73" s="11"/>
+      <c r="D73" s="129"/>
+      <c r="E73" s="132"/>
+      <c r="F73" s="129"/>
+      <c r="G73" s="132"/>
+      <c r="H73" s="74"/>
+      <c r="I73" s="10"/>
+      <c r="J73" s="10"/>
+      <c r="K73" s="10"/>
+      <c r="L73" s="10"/>
+      <c r="M73" s="10"/>
+      <c r="N73" s="10"/>
+      <c r="O73" s="10"/>
+      <c r="P73" s="10"/>
+      <c r="Q73" s="10"/>
+      <c r="R73" s="10"/>
+    </row>
+    <row r="74" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A74" s="12" t="s">
+        <v>452</v>
+      </c>
+      <c r="B74" s="73" t="s">
+        <v>117</v>
+      </c>
+      <c r="C74" s="73" t="s">
+        <v>118</v>
+      </c>
+      <c r="D74" s="114"/>
+      <c r="E74" s="117">
+        <v>88</v>
+      </c>
+      <c r="F74" s="114"/>
+      <c r="G74" s="117">
+        <v>5.6</v>
+      </c>
+      <c r="H74" s="14">
+        <f>D74*F74/E74*G74</f>
+        <v>0</v>
+      </c>
+      <c r="I74" s="10"/>
+      <c r="J74" s="10"/>
+      <c r="K74" s="10"/>
+      <c r="L74" s="10"/>
+      <c r="M74" s="10"/>
+      <c r="N74" s="10"/>
+      <c r="O74" s="10"/>
+      <c r="P74" s="10"/>
+      <c r="Q74" s="10"/>
+      <c r="R74" s="10"/>
+    </row>
+    <row r="75" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A75" s="73"/>
+      <c r="B75" s="10"/>
+      <c r="C75" s="10"/>
+      <c r="D75" s="62"/>
+      <c r="E75" s="75"/>
+      <c r="F75" s="75"/>
+      <c r="G75" s="75"/>
+      <c r="H75" s="76"/>
+      <c r="I75" s="10"/>
+      <c r="J75" s="10"/>
+      <c r="K75" s="10"/>
+      <c r="L75" s="10"/>
+      <c r="M75" s="10"/>
+      <c r="N75" s="10"/>
+      <c r="O75" s="10"/>
+      <c r="P75" s="10"/>
+      <c r="Q75" s="10"/>
+      <c r="R75" s="10"/>
+    </row>
+    <row r="76" spans="1:18" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="17" t="s">
+        <v>94</v>
+      </c>
+      <c r="B76" s="17" t="s">
+        <v>95</v>
+      </c>
+      <c r="C76" s="17" t="s">
+        <v>96</v>
+      </c>
+      <c r="D76" s="7" t="s">
+        <v>764</v>
+      </c>
+      <c r="E76" s="70"/>
+      <c r="F76" s="70" t="s">
+        <v>439</v>
+      </c>
+      <c r="G76" s="70" t="s">
+        <v>440</v>
+      </c>
+      <c r="H76" s="77" t="s">
+        <v>769</v>
+      </c>
+      <c r="I76" s="7" t="s">
+        <v>837</v>
+      </c>
+      <c r="J76" s="148" t="s">
+        <v>878</v>
+      </c>
+      <c r="K76" s="148"/>
+      <c r="L76" s="148"/>
+      <c r="M76" s="148"/>
+      <c r="N76" s="148"/>
+      <c r="O76" s="148"/>
+      <c r="P76" s="148"/>
+      <c r="Q76" s="148"/>
+      <c r="R76" s="148"/>
+    </row>
+    <row r="77" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A77" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B77" s="73" t="s">
+        <v>454</v>
+      </c>
+      <c r="C77" s="73" t="s">
+        <v>122</v>
+      </c>
+      <c r="D77" s="114"/>
+      <c r="E77" s="118"/>
+      <c r="F77" s="135"/>
+      <c r="G77" s="117">
+        <v>12.6</v>
+      </c>
+      <c r="H77" s="14">
+        <f>D77*G77</f>
+        <v>0</v>
+      </c>
+      <c r="I77" s="62"/>
+      <c r="J77" s="148"/>
+      <c r="K77" s="148"/>
+      <c r="L77" s="148"/>
+      <c r="M77" s="148"/>
+      <c r="N77" s="148"/>
+      <c r="O77" s="148"/>
+      <c r="P77" s="148"/>
+      <c r="Q77" s="148"/>
+      <c r="R77" s="148"/>
+    </row>
+    <row r="78" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A78" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B78" s="73" t="s">
+        <v>121</v>
+      </c>
+      <c r="C78" s="73" t="s">
+        <v>122</v>
+      </c>
+      <c r="D78" s="114"/>
+      <c r="E78" s="118"/>
+      <c r="F78" s="135"/>
+      <c r="G78" s="117">
+        <v>3.7</v>
+      </c>
+      <c r="H78" s="14">
+        <f t="shared" ref="H78:H89" si="7">D78*G78</f>
+        <v>0</v>
+      </c>
+      <c r="I78" s="62" t="s">
+        <v>165</v>
+      </c>
+      <c r="J78" s="148"/>
+      <c r="K78" s="148"/>
+      <c r="L78" s="148"/>
+      <c r="M78" s="148"/>
+      <c r="N78" s="148"/>
+      <c r="O78" s="148"/>
+      <c r="P78" s="148"/>
+      <c r="Q78" s="148"/>
+      <c r="R78" s="148"/>
+    </row>
+    <row r="79" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A79" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B79" s="73" t="s">
+        <v>123</v>
+      </c>
+      <c r="C79" s="73" t="s">
+        <v>122</v>
+      </c>
+      <c r="D79" s="114"/>
+      <c r="E79" s="118"/>
+      <c r="F79" s="135"/>
+      <c r="G79" s="117">
+        <v>4.5</v>
+      </c>
+      <c r="H79" s="14">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="I79" s="78" t="s">
+        <v>180</v>
+      </c>
+      <c r="J79" s="148"/>
+      <c r="K79" s="148"/>
+      <c r="L79" s="148"/>
+      <c r="M79" s="148"/>
+      <c r="N79" s="148"/>
+      <c r="O79" s="148"/>
+      <c r="P79" s="148"/>
+      <c r="Q79" s="148"/>
+      <c r="R79" s="148"/>
+    </row>
+    <row r="80" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A80" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B80" s="73" t="s">
+        <v>124</v>
+      </c>
+      <c r="C80" s="73" t="s">
+        <v>126</v>
+      </c>
+      <c r="D80" s="114"/>
+      <c r="E80" s="118"/>
+      <c r="F80" s="135"/>
+      <c r="G80" s="117">
+        <v>4</v>
+      </c>
+      <c r="H80" s="14">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="I80" s="78" t="s">
+        <v>181</v>
+      </c>
+      <c r="J80" s="148"/>
+      <c r="K80" s="148"/>
+      <c r="L80" s="148"/>
+      <c r="M80" s="148"/>
+      <c r="N80" s="148"/>
+      <c r="O80" s="148"/>
+      <c r="P80" s="148"/>
+      <c r="Q80" s="148"/>
+      <c r="R80" s="148"/>
+    </row>
+    <row r="81" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A81" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B81" s="73" t="s">
+        <v>125</v>
+      </c>
+      <c r="C81" s="73" t="s">
+        <v>127</v>
+      </c>
+      <c r="D81" s="114"/>
+      <c r="E81" s="118"/>
+      <c r="F81" s="135"/>
+      <c r="G81" s="117">
+        <v>3</v>
+      </c>
+      <c r="H81" s="14">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="I81" s="62">
+        <v>48</v>
+      </c>
+      <c r="P81" s="10"/>
+      <c r="Q81" s="10"/>
+      <c r="R81" s="10"/>
+    </row>
+    <row r="82" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A82" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B82" s="73" t="s">
+        <v>125</v>
+      </c>
+      <c r="C82" s="73" t="s">
+        <v>128</v>
+      </c>
+      <c r="D82" s="114"/>
+      <c r="E82" s="118"/>
+      <c r="F82" s="135"/>
+      <c r="G82" s="117">
+        <v>1.4</v>
+      </c>
+      <c r="H82" s="14">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="I82" s="62" t="s">
+        <v>166</v>
+      </c>
+      <c r="J82" s="61" t="s">
+        <v>455</v>
+      </c>
+      <c r="P82" s="10"/>
+      <c r="Q82" s="10"/>
+      <c r="R82" s="10"/>
+    </row>
+    <row r="83" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A83" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B83" s="73" t="s">
+        <v>456</v>
+      </c>
+      <c r="C83" s="73"/>
+      <c r="D83" s="114"/>
+      <c r="E83" s="118"/>
+      <c r="F83" s="135"/>
+      <c r="G83" s="117">
+        <v>3.3</v>
+      </c>
+      <c r="H83" s="14">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="I83" s="62"/>
+      <c r="J83" s="61"/>
+      <c r="K83" s="10"/>
+      <c r="L83" s="10"/>
+      <c r="M83" s="10"/>
+      <c r="N83" s="10"/>
+      <c r="O83" s="10"/>
+      <c r="P83" s="10"/>
+      <c r="Q83" s="10"/>
+      <c r="R83" s="10"/>
+    </row>
+    <row r="84" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A84" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B84" s="73" t="s">
+        <v>457</v>
+      </c>
+      <c r="C84" s="73"/>
+      <c r="D84" s="114"/>
+      <c r="E84" s="118"/>
+      <c r="F84" s="135"/>
+      <c r="G84" s="117">
+        <v>3.7</v>
+      </c>
+      <c r="H84" s="14">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="I84" s="62"/>
+      <c r="J84" s="149" t="s">
+        <v>836</v>
+      </c>
+      <c r="K84" s="149"/>
+      <c r="L84" s="149"/>
+      <c r="M84" s="149"/>
+      <c r="N84" s="149"/>
+      <c r="O84" s="149"/>
+      <c r="P84" s="10"/>
+      <c r="Q84" s="10"/>
+      <c r="R84" s="10"/>
+    </row>
+    <row r="85" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A85" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B85" s="73" t="s">
+        <v>129</v>
+      </c>
+      <c r="C85" s="73" t="s">
+        <v>130</v>
+      </c>
+      <c r="D85" s="114"/>
+      <c r="E85" s="118"/>
+      <c r="F85" s="135"/>
+      <c r="G85" s="117">
+        <v>4.5</v>
+      </c>
+      <c r="H85" s="14">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="I85" s="62">
+        <v>11</v>
+      </c>
+      <c r="J85" s="149"/>
+      <c r="K85" s="149"/>
+      <c r="L85" s="149"/>
+      <c r="M85" s="149"/>
+      <c r="N85" s="149"/>
+      <c r="O85" s="149"/>
+      <c r="P85" s="10"/>
+      <c r="Q85" s="10"/>
+      <c r="R85" s="10"/>
+    </row>
+    <row r="86" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A86" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B86" s="73" t="s">
+        <v>129</v>
+      </c>
+      <c r="C86" s="73" t="s">
+        <v>122</v>
+      </c>
+      <c r="D86" s="114"/>
+      <c r="E86" s="118"/>
+      <c r="F86" s="135"/>
+      <c r="G86" s="117">
+        <v>4</v>
+      </c>
+      <c r="H86" s="14">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="I86" s="79" t="s">
+        <v>182</v>
+      </c>
+      <c r="J86" s="149"/>
+      <c r="K86" s="149"/>
+      <c r="L86" s="149"/>
+      <c r="M86" s="149"/>
+      <c r="N86" s="149"/>
+      <c r="O86" s="149"/>
+      <c r="P86" s="10"/>
+      <c r="Q86" s="10"/>
+      <c r="R86" s="10"/>
+    </row>
+    <row r="87" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A87" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B87" s="73" t="s">
+        <v>458</v>
+      </c>
+      <c r="C87" s="73"/>
+      <c r="D87" s="114"/>
+      <c r="E87" s="118"/>
+      <c r="F87" s="135"/>
+      <c r="G87" s="117">
+        <v>1</v>
+      </c>
+      <c r="H87" s="14">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="I87" s="79"/>
+      <c r="J87" s="10"/>
+      <c r="K87" s="10"/>
+      <c r="L87" s="10"/>
+      <c r="M87" s="10"/>
+      <c r="N87" s="10"/>
+      <c r="O87" s="10"/>
+      <c r="P87" s="10"/>
+      <c r="Q87" s="10"/>
+      <c r="R87" s="10"/>
+    </row>
+    <row r="88" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A88" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B88" s="73" t="s">
+        <v>131</v>
+      </c>
+      <c r="C88" s="73" t="s">
+        <v>132</v>
+      </c>
+      <c r="D88" s="114"/>
+      <c r="E88" s="118"/>
+      <c r="F88" s="135"/>
+      <c r="G88" s="117">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H88" s="14">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="I88" s="62" t="s">
+        <v>167</v>
+      </c>
+      <c r="J88" s="10"/>
+      <c r="K88" s="10"/>
+      <c r="L88" s="10"/>
+      <c r="M88" s="10"/>
+      <c r="N88" s="10"/>
+      <c r="O88" s="10"/>
+      <c r="P88" s="10"/>
+      <c r="Q88" s="10"/>
+      <c r="R88" s="10"/>
+    </row>
+    <row r="89" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A89" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B89" s="73" t="s">
+        <v>131</v>
+      </c>
+      <c r="C89" s="73" t="s">
+        <v>93</v>
+      </c>
+      <c r="D89" s="114"/>
+      <c r="E89" s="118"/>
+      <c r="F89" s="135"/>
+      <c r="G89" s="117">
+        <v>1.2</v>
+      </c>
+      <c r="H89" s="14">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="I89" s="62" t="s">
+        <v>168</v>
+      </c>
+      <c r="J89" s="10"/>
+      <c r="K89" s="10"/>
+      <c r="L89" s="10"/>
+      <c r="M89" s="10"/>
+      <c r="N89" s="10"/>
+      <c r="O89" s="10"/>
+      <c r="P89" s="10"/>
+      <c r="Q89" s="10"/>
+      <c r="R89" s="10"/>
+    </row>
+    <row r="90" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A90" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B90" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="C90" s="73" t="s">
+        <v>93</v>
+      </c>
+      <c r="D90" s="114"/>
+      <c r="E90" s="117">
+        <v>10</v>
+      </c>
+      <c r="F90" s="124"/>
+      <c r="G90" s="117">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H90" s="14">
+        <f t="shared" ref="H90:H91" si="8">D90*F90/E90*G90</f>
+        <v>0</v>
+      </c>
+      <c r="I90" s="62" t="s">
+        <v>169</v>
+      </c>
+      <c r="J90" s="10"/>
+      <c r="K90" s="10"/>
+      <c r="L90" s="10"/>
+      <c r="M90" s="10"/>
+      <c r="N90" s="10"/>
+      <c r="O90" s="10"/>
+      <c r="P90" s="10"/>
+      <c r="Q90" s="10"/>
+      <c r="R90" s="10"/>
+    </row>
+    <row r="91" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A91" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B91" s="12" t="s">
+        <v>134</v>
+      </c>
+      <c r="C91" s="73" t="s">
+        <v>93</v>
+      </c>
+      <c r="D91" s="114"/>
+      <c r="E91" s="117">
+        <v>12</v>
+      </c>
+      <c r="F91" s="124"/>
+      <c r="G91" s="117">
+        <v>1.7</v>
+      </c>
+      <c r="H91" s="14">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="I91" s="62" t="s">
+        <v>170</v>
+      </c>
+      <c r="J91" s="10"/>
+      <c r="K91" s="10"/>
+      <c r="L91" s="10"/>
+      <c r="M91" s="10"/>
+      <c r="N91" s="10"/>
+      <c r="O91" s="10"/>
+      <c r="P91" s="10"/>
+      <c r="Q91" s="10"/>
+      <c r="R91" s="10"/>
+    </row>
+    <row r="92" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A92" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B92" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="C92" s="21" t="s">
+        <v>142</v>
+      </c>
+      <c r="D92" s="114"/>
+      <c r="E92" s="118"/>
+      <c r="F92" s="135"/>
+      <c r="G92" s="117">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H92" s="14">
+        <f t="shared" ref="H92:H111" si="9">D92*G92</f>
+        <v>0</v>
+      </c>
+      <c r="I92" s="62" t="s">
+        <v>171</v>
+      </c>
+      <c r="J92" s="10"/>
+      <c r="K92" s="10"/>
+      <c r="L92" s="10"/>
+      <c r="M92" s="10"/>
+      <c r="N92" s="10"/>
+      <c r="O92" s="10"/>
+      <c r="P92" s="10"/>
+      <c r="Q92" s="10"/>
+      <c r="R92" s="10"/>
+    </row>
+    <row r="93" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A93" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B93" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="C93" s="21" t="s">
+        <v>143</v>
+      </c>
+      <c r="D93" s="114"/>
+      <c r="E93" s="118"/>
+      <c r="F93" s="135"/>
+      <c r="G93" s="117">
+        <v>1.3</v>
+      </c>
+      <c r="H93" s="14">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="I93" s="62" t="s">
+        <v>172</v>
+      </c>
+      <c r="J93" s="10"/>
+      <c r="K93" s="10"/>
+      <c r="L93" s="10"/>
+      <c r="M93" s="10"/>
+      <c r="N93" s="10"/>
+      <c r="O93" s="10"/>
+      <c r="P93" s="10"/>
+      <c r="Q93" s="10"/>
+      <c r="R93" s="10"/>
+    </row>
+    <row r="94" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A94" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B94" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="C94" s="21" t="s">
+        <v>93</v>
+      </c>
+      <c r="D94" s="114"/>
+      <c r="E94" s="118"/>
+      <c r="F94" s="135"/>
+      <c r="G94" s="117">
+        <v>2</v>
+      </c>
+      <c r="H94" s="14">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="I94" s="62" t="s">
+        <v>173</v>
+      </c>
+      <c r="J94" s="10"/>
+      <c r="K94" s="10"/>
+      <c r="L94" s="10"/>
+      <c r="M94" s="10"/>
+      <c r="N94" s="10"/>
+      <c r="O94" s="10"/>
+      <c r="P94" s="10"/>
+      <c r="Q94" s="10"/>
+      <c r="R94" s="10"/>
+    </row>
+    <row r="95" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A95" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B95" s="12" t="s">
+        <v>459</v>
+      </c>
+      <c r="C95" s="21"/>
+      <c r="D95" s="114"/>
+      <c r="E95" s="118"/>
+      <c r="F95" s="135"/>
+      <c r="G95" s="117">
+        <v>5.3</v>
+      </c>
+      <c r="H95" s="14">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="I95" s="62"/>
+      <c r="J95" s="10"/>
+      <c r="K95" s="10"/>
+      <c r="L95" s="10"/>
+      <c r="M95" s="10"/>
+      <c r="N95" s="10"/>
+      <c r="O95" s="10"/>
+      <c r="P95" s="10"/>
+      <c r="Q95" s="10"/>
+      <c r="R95" s="10"/>
+    </row>
+    <row r="96" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A96" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B96" s="12" t="s">
+        <v>460</v>
+      </c>
+      <c r="C96" s="21"/>
+      <c r="D96" s="114"/>
+      <c r="E96" s="118"/>
+      <c r="F96" s="135"/>
+      <c r="G96" s="117">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="H96" s="14">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="I96" s="62"/>
+      <c r="J96" s="10"/>
+      <c r="K96" s="10"/>
+      <c r="L96" s="10"/>
+      <c r="M96" s="10"/>
+      <c r="N96" s="10"/>
+      <c r="O96" s="10"/>
+      <c r="P96" s="10"/>
+      <c r="Q96" s="10"/>
+      <c r="R96" s="10"/>
+    </row>
+    <row r="97" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A97" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B97" s="12" t="s">
+        <v>137</v>
+      </c>
+      <c r="C97" s="21" t="s">
+        <v>144</v>
+      </c>
+      <c r="D97" s="114"/>
+      <c r="E97" s="118"/>
+      <c r="F97" s="135"/>
+      <c r="G97" s="117">
+        <v>3.3</v>
+      </c>
+      <c r="H97" s="14">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="I97" s="62">
+        <v>35</v>
+      </c>
+      <c r="J97" s="10"/>
+      <c r="K97" s="10"/>
+      <c r="L97" s="10"/>
+      <c r="M97" s="10"/>
+      <c r="N97" s="10"/>
+      <c r="O97" s="10"/>
+      <c r="P97" s="10"/>
+      <c r="Q97" s="10"/>
+      <c r="R97" s="10"/>
+    </row>
+    <row r="98" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A98" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B98" s="21" t="s">
+        <v>138</v>
+      </c>
+      <c r="C98" s="21" t="s">
+        <v>144</v>
+      </c>
+      <c r="D98" s="114"/>
+      <c r="E98" s="118"/>
+      <c r="F98" s="135"/>
+      <c r="G98" s="117">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H98" s="14">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="I98" s="62">
+        <v>32</v>
+      </c>
+      <c r="J98" s="10"/>
+      <c r="K98" s="10"/>
+      <c r="L98" s="10"/>
+      <c r="M98" s="10"/>
+      <c r="N98" s="10"/>
+      <c r="O98" s="10"/>
+      <c r="P98" s="10"/>
+      <c r="Q98" s="10"/>
+      <c r="R98" s="10"/>
+    </row>
+    <row r="99" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A99" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B99" s="21" t="s">
+        <v>461</v>
+      </c>
+      <c r="C99" s="21"/>
+      <c r="D99" s="114"/>
+      <c r="E99" s="118"/>
+      <c r="F99" s="135"/>
+      <c r="G99" s="117">
+        <v>3.3</v>
+      </c>
+      <c r="H99" s="14">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="I99" s="62"/>
+      <c r="J99" s="10"/>
+      <c r="K99" s="10"/>
+      <c r="L99" s="10"/>
+      <c r="M99" s="10"/>
+      <c r="N99" s="10"/>
+      <c r="O99" s="10"/>
+      <c r="P99" s="10"/>
+      <c r="Q99" s="10"/>
+      <c r="R99" s="10"/>
+    </row>
+    <row r="100" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A100" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B100" s="21" t="s">
+        <v>462</v>
+      </c>
+      <c r="C100" s="21"/>
+      <c r="D100" s="114"/>
+      <c r="E100" s="118"/>
+      <c r="F100" s="135"/>
+      <c r="G100" s="117">
+        <v>3.3</v>
+      </c>
+      <c r="H100" s="14">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="I100" s="62"/>
+      <c r="J100" s="10"/>
+      <c r="K100" s="10"/>
+      <c r="L100" s="10"/>
+      <c r="M100" s="10"/>
+      <c r="N100" s="10"/>
+      <c r="O100" s="10"/>
+      <c r="P100" s="10"/>
+      <c r="Q100" s="10"/>
+      <c r="R100" s="10"/>
+    </row>
+    <row r="101" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A101" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B101" s="12" t="s">
+        <v>139</v>
+      </c>
+      <c r="C101" s="21" t="s">
+        <v>122</v>
+      </c>
+      <c r="D101" s="114"/>
+      <c r="E101" s="118"/>
+      <c r="F101" s="135"/>
+      <c r="G101" s="117">
+        <v>4.3</v>
+      </c>
+      <c r="H101" s="14">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="I101" s="62" t="s">
+        <v>174</v>
+      </c>
+      <c r="J101" s="10"/>
+      <c r="K101" s="10"/>
+      <c r="L101" s="10"/>
+      <c r="M101" s="10"/>
+      <c r="N101" s="10"/>
+      <c r="O101" s="10"/>
+      <c r="P101" s="10"/>
+      <c r="Q101" s="10"/>
+      <c r="R101" s="10"/>
+    </row>
+    <row r="102" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A102" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B102" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="C102" s="21" t="s">
+        <v>122</v>
+      </c>
+      <c r="D102" s="114"/>
+      <c r="E102" s="118"/>
+      <c r="F102" s="135"/>
+      <c r="G102" s="117">
+        <v>2.5</v>
+      </c>
+      <c r="H102" s="14">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="I102" s="62">
+        <v>30</v>
+      </c>
+      <c r="J102" s="10"/>
+      <c r="K102" s="10"/>
+      <c r="L102" s="10"/>
+      <c r="M102" s="10"/>
+      <c r="N102" s="10"/>
+      <c r="O102" s="10"/>
+      <c r="P102" s="10"/>
+      <c r="Q102" s="10"/>
+      <c r="R102" s="10"/>
+    </row>
+    <row r="103" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A103" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B103" s="12" t="s">
+        <v>463</v>
+      </c>
+      <c r="C103" s="21"/>
+      <c r="D103" s="114"/>
+      <c r="E103" s="118"/>
+      <c r="F103" s="135"/>
+      <c r="G103" s="117">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="H103" s="14">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="I103" s="62"/>
+      <c r="J103" s="10"/>
+      <c r="K103" s="10"/>
+      <c r="L103" s="10"/>
+      <c r="M103" s="10"/>
+      <c r="N103" s="10"/>
+      <c r="O103" s="10"/>
+      <c r="P103" s="10"/>
+      <c r="Q103" s="10"/>
+      <c r="R103" s="10"/>
+    </row>
+    <row r="104" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A104" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B104" s="12" t="s">
+        <v>464</v>
+      </c>
+      <c r="C104" s="21"/>
+      <c r="D104" s="114"/>
+      <c r="E104" s="118"/>
+      <c r="F104" s="135"/>
+      <c r="G104" s="117">
+        <v>1</v>
+      </c>
+      <c r="H104" s="14">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="I104" s="62"/>
+      <c r="J104" s="10"/>
+      <c r="K104" s="10"/>
+      <c r="L104" s="10"/>
+      <c r="M104" s="10"/>
+      <c r="N104" s="10"/>
+      <c r="O104" s="10"/>
+      <c r="P104" s="10"/>
+      <c r="Q104" s="10"/>
+      <c r="R104" s="10"/>
+    </row>
+    <row r="105" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A105" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B105" s="12" t="s">
+        <v>465</v>
+      </c>
+      <c r="C105" s="21"/>
+      <c r="D105" s="114"/>
+      <c r="E105" s="118"/>
+      <c r="F105" s="135"/>
+      <c r="G105" s="117">
+        <v>1.2</v>
+      </c>
+      <c r="H105" s="14">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="I105" s="62"/>
+      <c r="J105" s="10"/>
+      <c r="K105" s="10"/>
+      <c r="L105" s="10"/>
+      <c r="M105" s="10"/>
+      <c r="N105" s="10"/>
+      <c r="O105" s="10"/>
+      <c r="P105" s="10"/>
+      <c r="Q105" s="10"/>
+      <c r="R105" s="10"/>
+    </row>
+    <row r="106" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A106" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B106" s="21" t="s">
+        <v>141</v>
+      </c>
+      <c r="C106" s="21" t="s">
+        <v>127</v>
+      </c>
+      <c r="D106" s="114"/>
+      <c r="E106" s="118"/>
+      <c r="F106" s="135"/>
+      <c r="G106" s="117">
+        <v>2.5</v>
+      </c>
+      <c r="H106" s="14">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="I106" s="62">
+        <v>28</v>
+      </c>
+      <c r="J106" s="10"/>
+      <c r="K106" s="10"/>
+      <c r="L106" s="10"/>
+      <c r="M106" s="10"/>
+      <c r="N106" s="10"/>
+      <c r="O106" s="10"/>
+      <c r="P106" s="10"/>
+      <c r="Q106" s="10"/>
+      <c r="R106" s="10"/>
+    </row>
+    <row r="107" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A107" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B107" s="21" t="s">
+        <v>141</v>
+      </c>
+      <c r="C107" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="D107" s="114"/>
+      <c r="E107" s="118"/>
+      <c r="F107" s="135"/>
+      <c r="G107" s="117">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H107" s="14">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="I107" s="62">
+        <v>35</v>
+      </c>
+      <c r="J107" s="10"/>
+      <c r="K107" s="10"/>
+      <c r="L107" s="10"/>
+      <c r="M107" s="10"/>
+      <c r="N107" s="10"/>
+      <c r="O107" s="10"/>
+      <c r="P107" s="10"/>
+      <c r="Q107" s="10"/>
+      <c r="R107" s="10"/>
+    </row>
+    <row r="108" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A108" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B108" s="21" t="s">
+        <v>466</v>
+      </c>
+      <c r="C108" s="21"/>
+      <c r="D108" s="114"/>
+      <c r="E108" s="118"/>
+      <c r="F108" s="135"/>
+      <c r="G108" s="117">
+        <v>2.6</v>
+      </c>
+      <c r="H108" s="14">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="I108" s="62"/>
+      <c r="J108" s="10"/>
+      <c r="K108" s="10"/>
+      <c r="L108" s="10"/>
+      <c r="M108" s="10"/>
+      <c r="N108" s="10"/>
+      <c r="O108" s="10"/>
+      <c r="P108" s="10"/>
+      <c r="Q108" s="10"/>
+      <c r="R108" s="10"/>
+    </row>
+    <row r="109" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A109" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B109" s="21" t="s">
+        <v>467</v>
+      </c>
+      <c r="C109" s="21"/>
+      <c r="D109" s="114"/>
+      <c r="E109" s="118"/>
+      <c r="F109" s="135"/>
+      <c r="G109" s="117">
+        <v>1.2</v>
+      </c>
+      <c r="H109" s="14">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="I109" s="62"/>
+      <c r="J109" s="10"/>
+      <c r="K109" s="10"/>
+      <c r="L109" s="10"/>
+      <c r="M109" s="10"/>
+      <c r="N109" s="10"/>
+      <c r="O109" s="10"/>
+      <c r="P109" s="10"/>
+      <c r="Q109" s="10"/>
+      <c r="R109" s="10"/>
+    </row>
+    <row r="110" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A110" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B110" s="21" t="s">
+        <v>148</v>
+      </c>
+      <c r="C110" s="21" t="s">
+        <v>145</v>
+      </c>
+      <c r="D110" s="114"/>
+      <c r="E110" s="118"/>
+      <c r="F110" s="135"/>
+      <c r="G110" s="117">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="H110" s="14">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="I110" s="62">
+        <v>40</v>
+      </c>
+      <c r="J110" s="10"/>
+      <c r="K110" s="10"/>
+      <c r="L110" s="10"/>
+      <c r="M110" s="10"/>
+      <c r="N110" s="10"/>
+      <c r="O110" s="10"/>
+      <c r="P110" s="10"/>
+      <c r="Q110" s="10"/>
+      <c r="R110" s="10"/>
+    </row>
+    <row r="111" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A111" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B111" s="21" t="s">
+        <v>163</v>
+      </c>
+      <c r="C111" s="21" t="s">
+        <v>93</v>
+      </c>
+      <c r="D111" s="114"/>
+      <c r="E111" s="118"/>
+      <c r="F111" s="135"/>
+      <c r="G111" s="117">
+        <v>2.5</v>
+      </c>
+      <c r="H111" s="14">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="I111" s="62"/>
+      <c r="J111" s="10"/>
+      <c r="K111" s="10"/>
+      <c r="L111" s="10"/>
+      <c r="M111" s="10"/>
+      <c r="N111" s="10"/>
+      <c r="O111" s="10"/>
+      <c r="P111" s="10"/>
+      <c r="Q111" s="10"/>
+      <c r="R111" s="10"/>
+    </row>
+    <row r="112" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A112" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B112" s="21" t="s">
+        <v>149</v>
+      </c>
+      <c r="C112" s="21" t="s">
+        <v>144</v>
+      </c>
+      <c r="D112" s="114"/>
+      <c r="E112" s="117">
+        <v>7</v>
+      </c>
+      <c r="F112" s="124"/>
+      <c r="G112" s="117">
+        <v>3.7</v>
+      </c>
+      <c r="H112" s="14">
+        <f t="shared" ref="H112" si="10">D112*F112/E112*G112</f>
+        <v>0</v>
+      </c>
+      <c r="I112" s="62" t="s">
+        <v>175</v>
+      </c>
+      <c r="J112" s="10"/>
+      <c r="K112" s="10"/>
+      <c r="L112" s="10"/>
+      <c r="M112" s="10"/>
+      <c r="N112" s="10"/>
+      <c r="O112" s="10"/>
+      <c r="P112" s="10"/>
+      <c r="Q112" s="10"/>
+      <c r="R112" s="10"/>
+    </row>
+    <row r="113" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A113" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B113" s="21" t="s">
+        <v>468</v>
+      </c>
+      <c r="C113" s="21"/>
+      <c r="D113" s="114"/>
+      <c r="E113" s="118"/>
+      <c r="F113" s="135"/>
+      <c r="G113" s="117">
+        <v>4.7</v>
+      </c>
+      <c r="H113" s="14">
+        <f t="shared" ref="H113:H116" si="11">D113*G113</f>
+        <v>0</v>
+      </c>
+      <c r="I113" s="62"/>
+      <c r="J113" s="10"/>
+      <c r="K113" s="10"/>
+      <c r="L113" s="10"/>
+      <c r="M113" s="10"/>
+      <c r="N113" s="10"/>
+      <c r="O113" s="10"/>
+      <c r="P113" s="10"/>
+      <c r="Q113" s="10"/>
+      <c r="R113" s="10"/>
+    </row>
+    <row r="114" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A114" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B114" s="21" t="s">
+        <v>150</v>
+      </c>
+      <c r="C114" s="21" t="s">
+        <v>145</v>
+      </c>
+      <c r="D114" s="114"/>
+      <c r="E114" s="118"/>
+      <c r="F114" s="135"/>
+      <c r="G114" s="117">
+        <v>1.8</v>
+      </c>
+      <c r="H114" s="14">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="I114" s="62">
+        <v>22</v>
+      </c>
+      <c r="J114" s="10"/>
+      <c r="K114" s="10"/>
+      <c r="L114" s="10"/>
+      <c r="M114" s="10"/>
+      <c r="N114" s="10"/>
+      <c r="O114" s="10"/>
+      <c r="P114" s="10"/>
+      <c r="Q114" s="10"/>
+      <c r="R114" s="10"/>
+    </row>
+    <row r="115" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A115" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B115" s="21" t="s">
+        <v>469</v>
+      </c>
+      <c r="C115" s="21"/>
+      <c r="D115" s="114"/>
+      <c r="E115" s="118"/>
+      <c r="F115" s="135"/>
+      <c r="G115" s="117">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="H115" s="14">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="I115" s="62"/>
+      <c r="J115" s="10"/>
+      <c r="K115" s="10"/>
+      <c r="L115" s="10"/>
+      <c r="M115" s="10"/>
+      <c r="N115" s="10"/>
+      <c r="O115" s="10"/>
+      <c r="P115" s="10"/>
+      <c r="Q115" s="10"/>
+      <c r="R115" s="10"/>
+    </row>
+    <row r="116" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A116" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B116" s="6" t="s">
+        <v>470</v>
+      </c>
+      <c r="C116" s="21"/>
+      <c r="D116" s="114"/>
+      <c r="E116" s="118"/>
+      <c r="F116" s="135"/>
+      <c r="G116" s="117">
+        <v>10.9</v>
+      </c>
+      <c r="H116" s="14">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="I116" s="62"/>
+      <c r="J116" s="10"/>
+      <c r="K116" s="10"/>
+      <c r="L116" s="10"/>
+      <c r="M116" s="10"/>
+      <c r="N116" s="10"/>
+      <c r="O116" s="10"/>
+      <c r="P116" s="10"/>
+      <c r="Q116" s="10"/>
+      <c r="R116" s="10"/>
+    </row>
+    <row r="117" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A117" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B117" s="6" t="s">
+        <v>471</v>
+      </c>
+      <c r="C117" s="21" t="s">
+        <v>146</v>
+      </c>
+      <c r="D117" s="114"/>
+      <c r="E117" s="117">
+        <v>10</v>
+      </c>
+      <c r="F117" s="124"/>
+      <c r="G117" s="117">
+        <v>3.4</v>
+      </c>
+      <c r="H117" s="14">
+        <f t="shared" ref="H117:H118" si="12">D117*F117/E117*G117</f>
+        <v>0</v>
+      </c>
+      <c r="I117" s="80">
+        <v>42278</v>
+      </c>
+      <c r="J117" s="10"/>
+      <c r="K117" s="10"/>
+      <c r="L117" s="10"/>
+      <c r="M117" s="10"/>
+      <c r="N117" s="10"/>
+      <c r="O117" s="10"/>
+      <c r="P117" s="10"/>
+      <c r="Q117" s="10"/>
+      <c r="R117" s="10"/>
+    </row>
+    <row r="118" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A118" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B118" s="21" t="s">
+        <v>472</v>
+      </c>
+      <c r="C118" s="21" t="s">
+        <v>89</v>
+      </c>
+      <c r="D118" s="114"/>
+      <c r="E118" s="117">
+        <v>42</v>
+      </c>
+      <c r="F118" s="124"/>
+      <c r="G118" s="117">
+        <v>15</v>
+      </c>
+      <c r="H118" s="14">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="I118" s="62" t="s">
+        <v>176</v>
+      </c>
+      <c r="J118" s="10"/>
+      <c r="K118" s="10"/>
+      <c r="L118" s="10"/>
+      <c r="M118" s="10"/>
+      <c r="N118" s="10"/>
+      <c r="O118" s="10"/>
+      <c r="P118" s="10"/>
+      <c r="Q118" s="10"/>
+      <c r="R118" s="10"/>
+    </row>
+    <row r="119" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A119" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B119" s="21" t="s">
+        <v>473</v>
+      </c>
+      <c r="C119" s="21"/>
+      <c r="D119" s="114"/>
+      <c r="E119" s="118"/>
+      <c r="F119" s="135"/>
+      <c r="G119" s="117">
+        <v>12.9</v>
+      </c>
+      <c r="H119" s="14">
+        <f t="shared" ref="H119:H143" si="13">D119*G119</f>
+        <v>0</v>
+      </c>
+      <c r="I119" s="62"/>
+      <c r="J119" s="10"/>
+      <c r="K119" s="10"/>
+      <c r="L119" s="10"/>
+      <c r="M119" s="10"/>
+      <c r="N119" s="10"/>
+      <c r="O119" s="10"/>
+      <c r="P119" s="10"/>
+      <c r="Q119" s="10"/>
+      <c r="R119" s="10"/>
+    </row>
+    <row r="120" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A120" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B120" s="21" t="s">
+        <v>151</v>
+      </c>
+      <c r="C120" s="21" t="s">
+        <v>122</v>
+      </c>
+      <c r="D120" s="114"/>
+      <c r="E120" s="118"/>
+      <c r="F120" s="135"/>
+      <c r="G120" s="117">
+        <v>1.8</v>
+      </c>
+      <c r="H120" s="14">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="I120" s="62" t="s">
+        <v>177</v>
+      </c>
+      <c r="J120" s="10"/>
+      <c r="K120" s="10"/>
+      <c r="L120" s="10"/>
+      <c r="M120" s="10"/>
+      <c r="N120" s="10"/>
+      <c r="O120" s="10"/>
+      <c r="P120" s="10"/>
+      <c r="Q120" s="10"/>
+      <c r="R120" s="10"/>
+    </row>
+    <row r="121" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A121" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B121" s="21" t="s">
+        <v>474</v>
+      </c>
+      <c r="C121" s="21"/>
+      <c r="D121" s="114"/>
+      <c r="E121" s="118"/>
+      <c r="F121" s="135"/>
+      <c r="G121" s="117">
+        <v>11.4</v>
+      </c>
+      <c r="H121" s="14">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="I121" s="62"/>
+      <c r="J121" s="10"/>
+      <c r="K121" s="10"/>
+      <c r="L121" s="10"/>
+      <c r="M121" s="10"/>
+      <c r="N121" s="10"/>
+      <c r="O121" s="10"/>
+      <c r="P121" s="10"/>
+      <c r="Q121" s="10"/>
+      <c r="R121" s="10"/>
+    </row>
+    <row r="122" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A122" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B122" s="21" t="s">
+        <v>152</v>
+      </c>
+      <c r="C122" s="21" t="s">
+        <v>144</v>
+      </c>
+      <c r="D122" s="114"/>
+      <c r="E122" s="118"/>
+      <c r="F122" s="135"/>
+      <c r="G122" s="117">
+        <v>4.5</v>
+      </c>
+      <c r="H122" s="14">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="I122" s="78" t="s">
+        <v>183</v>
+      </c>
+      <c r="J122" s="10"/>
+      <c r="K122" s="10"/>
+      <c r="L122" s="10"/>
+      <c r="M122" s="10"/>
+      <c r="N122" s="10"/>
+      <c r="O122" s="10"/>
+      <c r="P122" s="10"/>
+      <c r="Q122" s="10"/>
+      <c r="R122" s="10"/>
+    </row>
+    <row r="123" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A123" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B123" s="21" t="s">
+        <v>475</v>
+      </c>
+      <c r="C123" s="21"/>
+      <c r="D123" s="114"/>
+      <c r="E123" s="118"/>
+      <c r="F123" s="135"/>
+      <c r="G123" s="117">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="H123" s="14">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="I123" s="78"/>
+      <c r="J123" s="10"/>
+      <c r="K123" s="10"/>
+      <c r="L123" s="10"/>
+      <c r="M123" s="10"/>
+      <c r="N123" s="10"/>
+      <c r="O123" s="10"/>
+      <c r="P123" s="10"/>
+      <c r="Q123" s="10"/>
+      <c r="R123" s="10"/>
+    </row>
+    <row r="124" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A124" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B124" s="21" t="s">
+        <v>153</v>
+      </c>
+      <c r="C124" s="21" t="s">
+        <v>127</v>
+      </c>
+      <c r="D124" s="114"/>
+      <c r="E124" s="118"/>
+      <c r="F124" s="135"/>
+      <c r="G124" s="117">
+        <v>3.6</v>
+      </c>
+      <c r="H124" s="14">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="I124" s="62">
+        <v>14</v>
+      </c>
+      <c r="J124" s="10"/>
+      <c r="K124" s="10"/>
+      <c r="L124" s="10"/>
+      <c r="M124" s="10"/>
+      <c r="N124" s="10"/>
+      <c r="O124" s="10"/>
+      <c r="P124" s="10"/>
+      <c r="Q124" s="10"/>
+      <c r="R124" s="10"/>
+    </row>
+    <row r="125" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A125" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B125" s="21" t="s">
+        <v>153</v>
+      </c>
+      <c r="C125" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="D125" s="114"/>
+      <c r="E125" s="118"/>
+      <c r="F125" s="135"/>
+      <c r="G125" s="117">
+        <v>1.4</v>
+      </c>
+      <c r="H125" s="14">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="I125" s="62" t="s">
+        <v>178</v>
+      </c>
+      <c r="J125" s="10"/>
+      <c r="K125" s="10"/>
+      <c r="L125" s="10"/>
+      <c r="M125" s="10"/>
+      <c r="N125" s="10"/>
+      <c r="O125" s="10"/>
+      <c r="P125" s="10"/>
+      <c r="Q125" s="10"/>
+      <c r="R125" s="10"/>
+    </row>
+    <row r="126" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A126" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B126" s="21" t="s">
+        <v>476</v>
+      </c>
+      <c r="C126" s="21"/>
+      <c r="D126" s="114"/>
+      <c r="E126" s="118"/>
+      <c r="F126" s="135"/>
+      <c r="G126" s="117">
+        <v>1.5</v>
+      </c>
+      <c r="H126" s="14">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="I126" s="62"/>
+      <c r="J126" s="10"/>
+      <c r="K126" s="10"/>
+      <c r="L126" s="10"/>
+      <c r="M126" s="10"/>
+      <c r="N126" s="10"/>
+      <c r="O126" s="10"/>
+      <c r="P126" s="10"/>
+      <c r="Q126" s="10"/>
+      <c r="R126" s="10"/>
+    </row>
+    <row r="127" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A127" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B127" s="21" t="s">
+        <v>164</v>
+      </c>
+      <c r="C127" s="21"/>
+      <c r="D127" s="114"/>
+      <c r="E127" s="118"/>
+      <c r="F127" s="135"/>
+      <c r="G127" s="117">
+        <v>2</v>
+      </c>
+      <c r="H127" s="14">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="I127" s="62"/>
+      <c r="J127" s="10"/>
+      <c r="K127" s="10"/>
+      <c r="L127" s="10"/>
+      <c r="M127" s="10"/>
+      <c r="N127" s="10"/>
+      <c r="O127" s="10"/>
+      <c r="P127" s="10"/>
+      <c r="Q127" s="10"/>
+      <c r="R127" s="10"/>
+    </row>
+    <row r="128" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A128" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B128" s="21" t="s">
+        <v>477</v>
+      </c>
+      <c r="C128" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="D128" s="114"/>
+      <c r="E128" s="118"/>
+      <c r="F128" s="135"/>
+      <c r="G128" s="117">
+        <v>1</v>
+      </c>
+      <c r="H128" s="14">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="I128" s="62"/>
+      <c r="J128" s="10"/>
+      <c r="K128" s="10"/>
+      <c r="L128" s="10"/>
+      <c r="M128" s="10"/>
+      <c r="N128" s="10"/>
+      <c r="O128" s="10"/>
+      <c r="P128" s="10"/>
+      <c r="Q128" s="10"/>
+      <c r="R128" s="10"/>
+    </row>
+    <row r="129" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A129" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B129" s="21" t="s">
+        <v>478</v>
+      </c>
+      <c r="C129" s="21"/>
+      <c r="D129" s="114"/>
+      <c r="E129" s="118"/>
+      <c r="F129" s="135"/>
+      <c r="G129" s="117">
+        <v>3.3</v>
+      </c>
+      <c r="H129" s="14">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="I129" s="62"/>
+      <c r="J129" s="10"/>
+      <c r="K129" s="10"/>
+      <c r="L129" s="10"/>
+      <c r="M129" s="10"/>
+      <c r="N129" s="10"/>
+      <c r="O129" s="10"/>
+      <c r="P129" s="10"/>
+      <c r="Q129" s="10"/>
+      <c r="R129" s="10"/>
+    </row>
+    <row r="130" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A130" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B130" s="21" t="s">
+        <v>479</v>
+      </c>
+      <c r="C130" s="21"/>
+      <c r="D130" s="114"/>
+      <c r="E130" s="118"/>
+      <c r="F130" s="135"/>
+      <c r="G130" s="117">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="H130" s="14">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="I130" s="62"/>
+      <c r="J130" s="10"/>
+      <c r="K130" s="10"/>
+      <c r="L130" s="10"/>
+      <c r="M130" s="10"/>
+      <c r="N130" s="10"/>
+      <c r="O130" s="10"/>
+      <c r="P130" s="10"/>
+      <c r="Q130" s="10"/>
+      <c r="R130" s="10"/>
+    </row>
+    <row r="131" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A131" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B131" s="21" t="s">
+        <v>480</v>
+      </c>
+      <c r="C131" s="21"/>
+      <c r="D131" s="114"/>
+      <c r="E131" s="118"/>
+      <c r="F131" s="135"/>
+      <c r="G131" s="117">
+        <v>4.8</v>
+      </c>
+      <c r="H131" s="14">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="I131" s="62"/>
+      <c r="J131" s="10"/>
+      <c r="K131" s="10"/>
+      <c r="L131" s="10"/>
+      <c r="M131" s="10"/>
+      <c r="N131" s="10"/>
+      <c r="O131" s="10"/>
+      <c r="P131" s="10"/>
+      <c r="Q131" s="10"/>
+      <c r="R131" s="10"/>
+    </row>
+    <row r="132" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A132" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B132" s="21" t="s">
+        <v>154</v>
+      </c>
+      <c r="C132" s="21" t="s">
+        <v>147</v>
+      </c>
+      <c r="D132" s="114"/>
+      <c r="E132" s="118"/>
+      <c r="F132" s="135"/>
+      <c r="G132" s="117">
+        <v>3.3</v>
+      </c>
+      <c r="H132" s="14">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="I132" s="62">
+        <v>50</v>
+      </c>
+      <c r="J132" s="10"/>
+      <c r="K132" s="10"/>
+      <c r="L132" s="10"/>
+      <c r="M132" s="10"/>
+      <c r="N132" s="10"/>
+      <c r="O132" s="10"/>
+      <c r="P132" s="10"/>
+      <c r="Q132" s="10"/>
+      <c r="R132" s="10"/>
+    </row>
+    <row r="133" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A133" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B133" s="21" t="s">
+        <v>481</v>
+      </c>
+      <c r="C133" s="21"/>
+      <c r="D133" s="114"/>
+      <c r="E133" s="118"/>
+      <c r="F133" s="135"/>
+      <c r="G133" s="117">
+        <v>13.6</v>
+      </c>
+      <c r="H133" s="14">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="I133" s="62"/>
+      <c r="J133" s="10"/>
+      <c r="K133" s="10"/>
+      <c r="L133" s="10"/>
+      <c r="M133" s="10"/>
+      <c r="N133" s="10"/>
+      <c r="O133" s="10"/>
+      <c r="P133" s="10"/>
+      <c r="Q133" s="10"/>
+      <c r="R133" s="10"/>
+    </row>
+    <row r="134" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A134" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B134" s="21" t="s">
+        <v>482</v>
+      </c>
+      <c r="C134" s="21"/>
+      <c r="D134" s="114"/>
+      <c r="E134" s="118"/>
+      <c r="F134" s="135"/>
+      <c r="G134" s="117">
+        <v>14.2</v>
+      </c>
+      <c r="H134" s="14">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="I134" s="62"/>
+      <c r="J134" s="10"/>
+      <c r="K134" s="10"/>
+      <c r="L134" s="10"/>
+      <c r="M134" s="10"/>
+      <c r="N134" s="10"/>
+      <c r="O134" s="10"/>
+      <c r="P134" s="10"/>
+      <c r="Q134" s="10"/>
+      <c r="R134" s="10"/>
+    </row>
+    <row r="135" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A135" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B135" s="21" t="s">
+        <v>155</v>
+      </c>
+      <c r="C135" s="21" t="s">
+        <v>89</v>
+      </c>
+      <c r="D135" s="114"/>
+      <c r="E135" s="118"/>
+      <c r="F135" s="135"/>
+      <c r="G135" s="117">
+        <v>9.8000000000000007</v>
+      </c>
+      <c r="H135" s="14">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="I135" s="62">
+        <v>6.5</v>
+      </c>
+      <c r="J135" s="10"/>
+      <c r="K135" s="10"/>
+      <c r="L135" s="10"/>
+      <c r="M135" s="10"/>
+      <c r="N135" s="10"/>
+      <c r="O135" s="10"/>
+      <c r="P135" s="10"/>
+      <c r="Q135" s="10"/>
+      <c r="R135" s="10"/>
+    </row>
+    <row r="136" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A136" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B136" s="21" t="s">
+        <v>156</v>
+      </c>
+      <c r="C136" s="21" t="s">
+        <v>127</v>
+      </c>
+      <c r="D136" s="114"/>
+      <c r="E136" s="118"/>
+      <c r="F136" s="135"/>
+      <c r="G136" s="117">
+        <v>2.7</v>
+      </c>
+      <c r="H136" s="14">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="I136" s="62">
+        <v>35</v>
+      </c>
+      <c r="J136" s="10"/>
+      <c r="K136" s="10"/>
+      <c r="L136" s="10"/>
+      <c r="M136" s="10"/>
+      <c r="N136" s="10"/>
+      <c r="O136" s="10"/>
+      <c r="P136" s="10"/>
+      <c r="Q136" s="10"/>
+      <c r="R136" s="10"/>
+    </row>
+    <row r="137" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A137" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B137" s="21" t="s">
+        <v>156</v>
+      </c>
+      <c r="C137" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="D137" s="114"/>
+      <c r="E137" s="118"/>
+      <c r="F137" s="135"/>
+      <c r="G137" s="117">
+        <v>1.4</v>
+      </c>
+      <c r="H137" s="14">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="I137" s="62">
+        <v>104</v>
+      </c>
+      <c r="J137" s="10"/>
+      <c r="K137" s="10"/>
+      <c r="L137" s="10"/>
+      <c r="M137" s="10"/>
+      <c r="N137" s="10"/>
+      <c r="O137" s="10"/>
+      <c r="P137" s="10"/>
+      <c r="Q137" s="10"/>
+      <c r="R137" s="10"/>
+    </row>
+    <row r="138" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A138" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B138" s="21" t="s">
+        <v>157</v>
+      </c>
+      <c r="C138" s="21" t="s">
+        <v>132</v>
+      </c>
+      <c r="D138" s="114"/>
+      <c r="E138" s="118"/>
+      <c r="F138" s="135"/>
+      <c r="G138" s="117">
+        <v>2.6</v>
+      </c>
+      <c r="H138" s="14">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="I138" s="79" t="s">
+        <v>184</v>
+      </c>
+      <c r="J138" s="10"/>
+      <c r="K138" s="10"/>
+      <c r="L138" s="10"/>
+      <c r="M138" s="10"/>
+      <c r="N138" s="10"/>
+      <c r="O138" s="10"/>
+      <c r="P138" s="10"/>
+      <c r="Q138" s="10"/>
+      <c r="R138" s="10"/>
+    </row>
+    <row r="139" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A139" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B139" s="21" t="s">
+        <v>157</v>
+      </c>
+      <c r="C139" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="D139" s="114"/>
+      <c r="E139" s="118"/>
+      <c r="F139" s="135"/>
+      <c r="G139" s="117">
+        <v>2.8</v>
+      </c>
+      <c r="H139" s="14">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="I139" s="62" t="s">
+        <v>179</v>
+      </c>
+      <c r="J139" s="10"/>
+      <c r="K139" s="10"/>
+      <c r="L139" s="10"/>
+      <c r="M139" s="10"/>
+      <c r="N139" s="10"/>
+      <c r="O139" s="10"/>
+      <c r="P139" s="10"/>
+      <c r="Q139" s="10"/>
+      <c r="R139" s="10"/>
+    </row>
+    <row r="140" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A140" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B140" s="21" t="s">
+        <v>483</v>
+      </c>
+      <c r="C140" s="21"/>
+      <c r="D140" s="114"/>
+      <c r="E140" s="118"/>
+      <c r="F140" s="135"/>
+      <c r="G140" s="117">
+        <v>1.2</v>
+      </c>
+      <c r="H140" s="14">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="I140" s="62"/>
+      <c r="J140" s="10"/>
+      <c r="K140" s="10"/>
+      <c r="L140" s="10"/>
+      <c r="M140" s="10"/>
+      <c r="N140" s="10"/>
+      <c r="O140" s="10"/>
+      <c r="P140" s="10"/>
+      <c r="Q140" s="10"/>
+      <c r="R140" s="10"/>
+    </row>
+    <row r="141" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A141" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B141" s="21" t="s">
+        <v>484</v>
+      </c>
+      <c r="C141" s="21"/>
+      <c r="D141" s="114"/>
+      <c r="E141" s="118"/>
+      <c r="F141" s="135"/>
+      <c r="G141" s="117">
+        <v>4.5</v>
+      </c>
+      <c r="H141" s="14">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="I141" s="62"/>
+      <c r="J141" s="10"/>
+      <c r="K141" s="10"/>
+      <c r="L141" s="10"/>
+      <c r="M141" s="10"/>
+      <c r="N141" s="10"/>
+      <c r="O141" s="10"/>
+      <c r="P141" s="10"/>
+      <c r="Q141" s="10"/>
+      <c r="R141" s="10"/>
+    </row>
+    <row r="142" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A142" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B142" s="21" t="s">
+        <v>485</v>
+      </c>
+      <c r="C142" s="21"/>
+      <c r="D142" s="114"/>
+      <c r="E142" s="118"/>
+      <c r="F142" s="135"/>
+      <c r="G142" s="117">
+        <v>3.3</v>
+      </c>
+      <c r="H142" s="14">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="I142" s="62"/>
+      <c r="J142" s="10"/>
+      <c r="K142" s="10"/>
+      <c r="L142" s="10"/>
+      <c r="M142" s="10"/>
+      <c r="N142" s="10"/>
+      <c r="O142" s="10"/>
+      <c r="P142" s="10"/>
+      <c r="Q142" s="10"/>
+      <c r="R142" s="10"/>
+    </row>
+    <row r="143" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A143" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B143" s="21" t="s">
+        <v>486</v>
+      </c>
+      <c r="C143" s="21"/>
+      <c r="D143" s="114"/>
+      <c r="E143" s="118"/>
+      <c r="F143" s="135"/>
+      <c r="G143" s="117">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="H143" s="14">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="I143" s="62"/>
+      <c r="J143" s="10"/>
+      <c r="K143" s="10"/>
+      <c r="L143" s="10"/>
+      <c r="M143" s="10"/>
+      <c r="N143" s="10"/>
+      <c r="O143" s="10"/>
+      <c r="P143" s="10"/>
+      <c r="Q143" s="10"/>
+      <c r="R143" s="10"/>
+    </row>
+    <row r="144" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A144" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B144" s="21" t="s">
+        <v>158</v>
+      </c>
+      <c r="C144" s="21" t="s">
+        <v>93</v>
+      </c>
+      <c r="D144" s="114"/>
+      <c r="E144" s="117">
+        <v>26</v>
+      </c>
+      <c r="F144" s="124"/>
+      <c r="G144" s="117">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="H144" s="14">
+        <f>D144*F144/E144*G144</f>
+        <v>0</v>
+      </c>
+      <c r="I144" s="62" t="s">
+        <v>175</v>
+      </c>
+      <c r="J144" s="10"/>
+      <c r="K144" s="10"/>
+      <c r="L144" s="10"/>
+      <c r="M144" s="10"/>
+      <c r="N144" s="10"/>
+      <c r="O144" s="10"/>
+      <c r="P144" s="10"/>
+      <c r="Q144" s="10"/>
+      <c r="R144" s="10"/>
+    </row>
+    <row r="145" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A145" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B145" s="21" t="s">
+        <v>487</v>
+      </c>
+      <c r="C145" s="21"/>
+      <c r="D145" s="114"/>
+      <c r="E145" s="118"/>
+      <c r="F145" s="135"/>
+      <c r="G145" s="117">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="H145" s="14">
+        <f t="shared" ref="H145:H149" si="14">D145*G145</f>
+        <v>0</v>
+      </c>
+      <c r="I145" s="62"/>
+      <c r="J145" s="10"/>
+      <c r="K145" s="10"/>
+      <c r="L145" s="10"/>
+      <c r="M145" s="10"/>
+      <c r="N145" s="10"/>
+      <c r="O145" s="10"/>
+      <c r="P145" s="10"/>
+      <c r="Q145" s="10"/>
+      <c r="R145" s="10"/>
+    </row>
+    <row r="146" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A146" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B146" s="21" t="s">
+        <v>162</v>
+      </c>
+      <c r="C146" s="21" t="s">
+        <v>127</v>
+      </c>
+      <c r="D146" s="114"/>
+      <c r="E146" s="118"/>
+      <c r="F146" s="135"/>
+      <c r="G146" s="117">
+        <v>3</v>
+      </c>
+      <c r="H146" s="14">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="I146" s="62">
+        <v>65</v>
+      </c>
+      <c r="J146" s="10"/>
+      <c r="K146" s="10"/>
+      <c r="L146" s="10"/>
+      <c r="M146" s="10"/>
+      <c r="N146" s="10"/>
+      <c r="O146" s="10"/>
+      <c r="P146" s="10"/>
+      <c r="Q146" s="10"/>
+      <c r="R146" s="10"/>
+    </row>
+    <row r="147" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A147" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="B147" s="21" t="s">
+        <v>162</v>
+      </c>
+      <c r="C147" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="D147" s="114"/>
+      <c r="E147" s="118"/>
+      <c r="F147" s="135"/>
+      <c r="G147" s="117">
+        <v>1.5</v>
+      </c>
+      <c r="H147" s="14">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="I147" s="62">
+        <v>175</v>
+      </c>
+      <c r="J147" s="10"/>
+      <c r="K147" s="10"/>
+      <c r="L147" s="10"/>
+      <c r="M147" s="10"/>
+      <c r="N147" s="10"/>
+      <c r="O147" s="10"/>
+      <c r="P147" s="10"/>
+      <c r="Q147" s="10"/>
+      <c r="R147" s="10"/>
+    </row>
+    <row r="148" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A148" s="12" t="s">
+        <v>879</v>
+      </c>
+      <c r="B148" s="21" t="s">
+        <v>880</v>
+      </c>
+      <c r="C148" s="21" t="s">
+        <v>127</v>
+      </c>
+      <c r="D148" s="114"/>
+      <c r="E148" s="118"/>
+      <c r="F148" s="119"/>
+      <c r="G148" s="117">
+        <v>3</v>
+      </c>
+      <c r="H148" s="14">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="I148" s="62"/>
+      <c r="J148" s="10"/>
+      <c r="K148" s="10"/>
+      <c r="L148" s="10"/>
+      <c r="M148" s="10"/>
+      <c r="N148" s="10"/>
+      <c r="O148" s="10"/>
+      <c r="P148" s="10"/>
+      <c r="Q148" s="10"/>
+      <c r="R148" s="10"/>
+    </row>
+    <row r="149" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A149" s="12" t="s">
+        <v>879</v>
+      </c>
+      <c r="B149" s="21" t="s">
+        <v>880</v>
+      </c>
+      <c r="C149" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="D149" s="114"/>
+      <c r="E149" s="118"/>
+      <c r="F149" s="119"/>
+      <c r="G149" s="117">
+        <v>2.1</v>
+      </c>
+      <c r="H149" s="14">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="I149" s="62"/>
+      <c r="J149" s="10"/>
+      <c r="K149" s="10"/>
+      <c r="L149" s="10"/>
+      <c r="M149" s="10"/>
+      <c r="N149" s="10"/>
+      <c r="O149" s="10"/>
+      <c r="P149" s="10"/>
+      <c r="Q149" s="10"/>
+      <c r="R149" s="10"/>
+    </row>
+    <row r="150" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A150" s="73"/>
+      <c r="B150" s="10"/>
+      <c r="C150" s="10"/>
+      <c r="D150" s="62"/>
+      <c r="E150" s="62"/>
+      <c r="F150" s="75"/>
+      <c r="G150" s="75"/>
+      <c r="H150" s="76"/>
+      <c r="I150" s="10"/>
+      <c r="J150" s="10"/>
+      <c r="K150" s="10"/>
+      <c r="L150" s="10"/>
+      <c r="M150" s="10"/>
+      <c r="N150" s="10"/>
+      <c r="O150" s="10"/>
+      <c r="P150" s="10"/>
+      <c r="Q150" s="10"/>
+      <c r="R150" s="10"/>
+    </row>
+    <row r="151" spans="1:18" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="17" t="s">
+        <v>94</v>
+      </c>
+      <c r="B151" s="17" t="s">
+        <v>95</v>
+      </c>
+      <c r="C151" s="17"/>
+      <c r="D151" s="77" t="s">
+        <v>767</v>
+      </c>
+      <c r="E151" s="70"/>
+      <c r="F151" s="70"/>
+      <c r="G151" s="139" t="s">
+        <v>855</v>
+      </c>
+      <c r="H151" s="77" t="s">
+        <v>828</v>
+      </c>
+      <c r="I151" s="7"/>
+      <c r="J151" s="148" t="s">
+        <v>884</v>
+      </c>
+      <c r="K151" s="148"/>
+      <c r="L151" s="148"/>
+      <c r="M151" s="148"/>
+      <c r="N151" s="148"/>
+      <c r="O151" s="148"/>
+      <c r="P151" s="148"/>
+      <c r="Q151" s="148"/>
+      <c r="R151" s="148"/>
+    </row>
+    <row r="152" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A152" s="12" t="s">
+        <v>488</v>
+      </c>
+      <c r="B152" s="21" t="s">
+        <v>489</v>
+      </c>
+      <c r="C152" s="73"/>
+      <c r="D152" s="28"/>
+      <c r="E152" s="62"/>
+      <c r="F152" s="70"/>
+      <c r="G152" s="120">
+        <v>1.2</v>
+      </c>
+      <c r="H152" s="14">
+        <f t="shared" ref="H152:H155" si="15">D152*G152</f>
+        <v>0</v>
+      </c>
+      <c r="I152" s="62"/>
+      <c r="J152" s="148"/>
+      <c r="K152" s="148"/>
+      <c r="L152" s="148"/>
+      <c r="M152" s="148"/>
+      <c r="N152" s="148"/>
+      <c r="O152" s="148"/>
+      <c r="P152" s="148"/>
+      <c r="Q152" s="148"/>
+      <c r="R152" s="148"/>
+    </row>
+    <row r="153" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A153" s="12" t="s">
+        <v>488</v>
+      </c>
+      <c r="B153" s="21" t="s">
+        <v>881</v>
+      </c>
+      <c r="C153" s="73"/>
+      <c r="D153" s="114"/>
+      <c r="E153" s="118"/>
+      <c r="F153" s="119"/>
+      <c r="G153" s="131">
+        <v>3.7</v>
+      </c>
+      <c r="H153" s="14">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="I153" s="62"/>
+      <c r="J153" s="148"/>
+      <c r="K153" s="148"/>
+      <c r="L153" s="148"/>
+      <c r="M153" s="148"/>
+      <c r="N153" s="148"/>
+      <c r="O153" s="148"/>
+      <c r="P153" s="148"/>
+      <c r="Q153" s="148"/>
+      <c r="R153" s="148"/>
+    </row>
+    <row r="154" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A154" s="12" t="s">
+        <v>488</v>
+      </c>
+      <c r="B154" s="21" t="s">
+        <v>882</v>
+      </c>
+      <c r="C154" s="73"/>
+      <c r="D154" s="114"/>
+      <c r="E154" s="118"/>
+      <c r="F154" s="119"/>
+      <c r="G154" s="131">
+        <v>6</v>
+      </c>
+      <c r="H154" s="14">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="I154" s="62"/>
+      <c r="J154" s="10"/>
+      <c r="K154" s="10"/>
+      <c r="L154" s="10"/>
+      <c r="M154" s="10"/>
+      <c r="N154" s="10"/>
+      <c r="O154" s="10"/>
+      <c r="P154" s="10"/>
+      <c r="Q154" s="10"/>
+      <c r="R154" s="10"/>
+    </row>
+    <row r="155" spans="1:18" ht="24" x14ac:dyDescent="0.2">
+      <c r="A155" s="12" t="s">
+        <v>488</v>
+      </c>
+      <c r="B155" s="21" t="s">
+        <v>883</v>
+      </c>
+      <c r="C155" s="73"/>
+      <c r="D155" s="114"/>
+      <c r="E155" s="118"/>
+      <c r="F155" s="119"/>
+      <c r="G155" s="131">
+        <v>4.5</v>
+      </c>
+      <c r="H155" s="14">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="I155" s="62"/>
+      <c r="J155" s="10"/>
+      <c r="K155" s="10"/>
+      <c r="L155" s="10"/>
+      <c r="M155" s="10"/>
+      <c r="N155" s="10"/>
+      <c r="O155" s="10"/>
+      <c r="P155" s="10"/>
+      <c r="Q155" s="10"/>
+      <c r="R155" s="10"/>
+    </row>
+    <row r="156" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A156" s="12" t="s">
+        <v>488</v>
+      </c>
+      <c r="B156" s="21" t="s">
+        <v>863</v>
+      </c>
+      <c r="C156" s="73"/>
+      <c r="D156" s="114"/>
+      <c r="E156" s="118"/>
+      <c r="F156" s="119"/>
+      <c r="G156" s="131">
+        <v>0.8</v>
+      </c>
+      <c r="H156" s="14">
+        <f>D156*G156</f>
+        <v>0</v>
+      </c>
+      <c r="I156" s="62"/>
+      <c r="J156" s="10"/>
+      <c r="K156" s="10"/>
+      <c r="L156" s="10"/>
+      <c r="M156" s="10"/>
+      <c r="N156" s="10"/>
+      <c r="O156" s="10"/>
+      <c r="P156" s="10"/>
+      <c r="Q156" s="10"/>
+      <c r="R156" s="10"/>
+    </row>
+    <row r="157" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A157" s="73"/>
+      <c r="B157" s="10"/>
+      <c r="C157" s="10"/>
+      <c r="D157" s="62"/>
+      <c r="E157" s="62"/>
+      <c r="F157" s="75"/>
+      <c r="G157" s="75"/>
+      <c r="H157" s="76"/>
+      <c r="I157" s="10"/>
+      <c r="J157" s="10"/>
+      <c r="K157" s="10"/>
+      <c r="L157" s="10"/>
+      <c r="M157" s="10"/>
+      <c r="N157" s="10"/>
+      <c r="O157" s="10"/>
+      <c r="P157" s="10"/>
+      <c r="Q157" s="10"/>
+      <c r="R157" s="10"/>
+    </row>
+    <row r="158" spans="1:18" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A158" s="17" t="s">
+        <v>94</v>
+      </c>
+      <c r="B158" s="17" t="s">
+        <v>95</v>
+      </c>
+      <c r="C158" s="17"/>
+      <c r="D158" s="7" t="s">
         <v>766</v>
       </c>
-      <c r="E6" s="91" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="91" t="s">
+      <c r="E158" s="138" t="s">
+        <v>854</v>
+      </c>
+      <c r="F158" s="70"/>
+      <c r="G158" s="139" t="s">
+        <v>855</v>
+      </c>
+      <c r="H158" s="106" t="s">
+        <v>890</v>
+      </c>
+      <c r="I158" s="107" t="s">
+        <v>779</v>
+      </c>
+      <c r="J158" s="148" t="s">
+        <v>885</v>
+      </c>
+      <c r="K158" s="148"/>
+      <c r="L158" s="148"/>
+      <c r="M158" s="148"/>
+      <c r="N158" s="148"/>
+      <c r="O158" s="148"/>
+      <c r="P158" s="148"/>
+      <c r="Q158" s="148"/>
+      <c r="R158" s="148"/>
+    </row>
+    <row r="159" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A159" s="12" t="s">
+        <v>488</v>
+      </c>
+      <c r="B159" s="21" t="s">
+        <v>777</v>
+      </c>
+      <c r="C159" s="73"/>
+      <c r="D159" s="109"/>
+      <c r="E159" s="28"/>
+      <c r="F159" s="70"/>
+      <c r="G159" s="136">
+        <v>3.33</v>
+      </c>
+      <c r="H159" s="14">
+        <f>(G159*E159)*D159</f>
+        <v>0</v>
+      </c>
+      <c r="I159" s="62" t="s">
+        <v>780</v>
+      </c>
+      <c r="J159" s="10"/>
+      <c r="K159" s="10"/>
+      <c r="L159" s="10"/>
+      <c r="M159" s="10"/>
+      <c r="N159" s="10"/>
+      <c r="O159" s="10"/>
+      <c r="P159" s="10"/>
+      <c r="Q159" s="10"/>
+      <c r="R159" s="10"/>
+    </row>
+    <row r="160" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A160" s="12" t="s">
+        <v>488</v>
+      </c>
+      <c r="B160" s="21" t="s">
+        <v>490</v>
+      </c>
+      <c r="C160" s="73"/>
+      <c r="D160" s="109"/>
+      <c r="E160" s="28"/>
+      <c r="F160" s="70"/>
+      <c r="G160" s="136">
+        <v>3</v>
+      </c>
+      <c r="H160" s="14">
+        <f t="shared" ref="H160:H161" si="16">(G160*E160)*D160</f>
+        <v>0</v>
+      </c>
+      <c r="I160" s="62" t="s">
+        <v>781</v>
+      </c>
+      <c r="J160" s="10"/>
+      <c r="K160" s="10"/>
+      <c r="L160" s="10"/>
+      <c r="M160" s="10"/>
+      <c r="N160" s="10"/>
+      <c r="O160" s="10"/>
+      <c r="P160" s="10"/>
+      <c r="Q160" s="10"/>
+      <c r="R160" s="10"/>
+    </row>
+    <row r="161" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A161" s="12" t="s">
+        <v>488</v>
+      </c>
+      <c r="B161" s="21" t="s">
+        <v>778</v>
+      </c>
+      <c r="C161" s="73"/>
+      <c r="D161" s="109"/>
+      <c r="E161" s="28"/>
+      <c r="F161" s="70"/>
+      <c r="G161" s="136">
+        <v>3</v>
+      </c>
+      <c r="H161" s="14">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="I161" s="62" t="s">
+        <v>782</v>
+      </c>
+      <c r="J161" s="10"/>
+      <c r="K161" s="10"/>
+      <c r="L161" s="10"/>
+      <c r="M161" s="10"/>
+      <c r="N161" s="10"/>
+      <c r="O161" s="10"/>
+      <c r="P161" s="10"/>
+      <c r="Q161" s="10"/>
+      <c r="R161" s="10"/>
+    </row>
+    <row r="162" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A162" s="73"/>
+      <c r="B162" s="10"/>
+      <c r="C162" s="10"/>
+      <c r="D162" s="62"/>
+      <c r="E162" s="62"/>
+      <c r="F162" s="75"/>
+      <c r="G162" s="75"/>
+      <c r="H162" s="76"/>
+      <c r="I162" s="10"/>
+      <c r="J162" s="10"/>
+      <c r="K162" s="10"/>
+      <c r="L162" s="10"/>
+      <c r="M162" s="10"/>
+      <c r="N162" s="10"/>
+      <c r="O162" s="10"/>
+      <c r="P162" s="10"/>
+      <c r="Q162" s="10"/>
+      <c r="R162" s="10"/>
+    </row>
+    <row r="163" spans="1:18" ht="36" x14ac:dyDescent="0.2">
+      <c r="A163" s="17" t="s">
+        <v>94</v>
+      </c>
+      <c r="B163" s="17" t="s">
+        <v>783</v>
+      </c>
+      <c r="C163" s="17"/>
+      <c r="D163" s="7" t="s">
+        <v>766</v>
+      </c>
+      <c r="E163" s="70"/>
+      <c r="F163" s="81"/>
+      <c r="G163" s="70" t="s">
+        <v>889</v>
+      </c>
+      <c r="H163" s="106" t="s">
+        <v>890</v>
+      </c>
+      <c r="I163" s="10"/>
+      <c r="J163" s="148" t="s">
+        <v>885</v>
+      </c>
+      <c r="K163" s="148"/>
+      <c r="L163" s="148"/>
+      <c r="M163" s="148"/>
+      <c r="N163" s="148"/>
+      <c r="O163" s="148"/>
+      <c r="P163" s="148"/>
+      <c r="Q163" s="148"/>
+      <c r="R163" s="148"/>
+    </row>
+    <row r="164" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A164" s="12" t="s">
+        <v>784</v>
+      </c>
+      <c r="B164" s="12" t="s">
+        <v>785</v>
+      </c>
+      <c r="C164" s="21"/>
+      <c r="D164" s="28"/>
+      <c r="E164" s="82"/>
+      <c r="F164" s="81"/>
+      <c r="G164" s="120">
+        <v>20</v>
+      </c>
+      <c r="H164" s="14">
+        <f>D164*G164</f>
+        <v>0</v>
+      </c>
+      <c r="I164" s="10"/>
+      <c r="J164" s="149" t="s">
+        <v>788</v>
+      </c>
+      <c r="K164" s="150"/>
+      <c r="L164" s="150"/>
+      <c r="M164" s="150"/>
+      <c r="N164" s="150"/>
+      <c r="O164" s="150"/>
+      <c r="P164" s="150"/>
+      <c r="Q164" s="150"/>
+      <c r="R164" s="150"/>
+    </row>
+    <row r="165" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A165" s="12" t="s">
+        <v>784</v>
+      </c>
+      <c r="B165" s="12" t="s">
+        <v>786</v>
+      </c>
+      <c r="C165" s="21"/>
+      <c r="D165" s="28"/>
+      <c r="E165" s="82"/>
+      <c r="F165" s="81"/>
+      <c r="G165" s="120">
+        <v>40</v>
+      </c>
+      <c r="H165" s="14">
+        <f t="shared" ref="H165:H166" si="17">D165*G165</f>
+        <v>0</v>
+      </c>
+      <c r="I165" s="10"/>
+      <c r="J165" s="150"/>
+      <c r="K165" s="150"/>
+      <c r="L165" s="150"/>
+      <c r="M165" s="150"/>
+      <c r="N165" s="150"/>
+      <c r="O165" s="150"/>
+      <c r="P165" s="150"/>
+      <c r="Q165" s="150"/>
+      <c r="R165" s="150"/>
+    </row>
+    <row r="166" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A166" s="12" t="s">
+        <v>784</v>
+      </c>
+      <c r="B166" s="12" t="s">
+        <v>787</v>
+      </c>
+      <c r="C166" s="21"/>
+      <c r="D166" s="28"/>
+      <c r="E166" s="82"/>
+      <c r="F166" s="81"/>
+      <c r="G166" s="120">
+        <v>60</v>
+      </c>
+      <c r="H166" s="14">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="I166" s="10"/>
+      <c r="J166" s="150"/>
+      <c r="K166" s="150"/>
+      <c r="L166" s="150"/>
+      <c r="M166" s="150"/>
+      <c r="N166" s="150"/>
+      <c r="O166" s="150"/>
+      <c r="P166" s="150"/>
+      <c r="Q166" s="150"/>
+      <c r="R166" s="150"/>
+    </row>
+    <row r="167" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A167" s="12"/>
+      <c r="B167" s="12"/>
+      <c r="C167" s="21"/>
+      <c r="D167" s="12"/>
+      <c r="E167" s="12"/>
+      <c r="F167" s="12"/>
+      <c r="G167" s="12"/>
+      <c r="H167" s="12"/>
+      <c r="I167" s="12"/>
+      <c r="J167" s="10"/>
+      <c r="K167" s="10"/>
+      <c r="L167" s="10"/>
+      <c r="M167" s="10"/>
+      <c r="N167" s="10"/>
+      <c r="O167" s="10"/>
+      <c r="P167" s="10"/>
+      <c r="Q167" s="10"/>
+      <c r="R167" s="10"/>
+    </row>
+    <row r="168" spans="1:18" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A168" s="17" t="s">
+        <v>94</v>
+      </c>
+      <c r="B168" s="17" t="s">
+        <v>95</v>
+      </c>
+      <c r="C168" s="17" t="s">
+        <v>783</v>
+      </c>
+      <c r="D168" s="7" t="s">
+        <v>766</v>
+      </c>
+      <c r="E168" s="138" t="s">
+        <v>854</v>
+      </c>
+      <c r="F168" s="70" t="s">
+        <v>888</v>
+      </c>
+      <c r="G168" s="139" t="s">
+        <v>887</v>
+      </c>
+      <c r="H168" s="106" t="s">
+        <v>890</v>
+      </c>
+      <c r="I168" s="107" t="s">
+        <v>779</v>
+      </c>
+      <c r="J168" s="148" t="s">
+        <v>886</v>
+      </c>
+      <c r="K168" s="148"/>
+      <c r="L168" s="148"/>
+      <c r="M168" s="148"/>
+      <c r="N168" s="148"/>
+      <c r="O168" s="148"/>
+      <c r="P168" s="148"/>
+      <c r="Q168" s="148"/>
+      <c r="R168" s="148"/>
+    </row>
+    <row r="169" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A169" s="12" t="s">
+        <v>789</v>
+      </c>
+      <c r="B169" s="12" t="s">
+        <v>869</v>
+      </c>
+      <c r="C169" s="21"/>
+      <c r="D169" s="114"/>
+      <c r="E169" s="124"/>
+      <c r="F169" s="120">
+        <v>100</v>
+      </c>
+      <c r="G169" s="117">
+        <v>1.7</v>
+      </c>
+      <c r="H169" s="14">
+        <f>(F169+G169*E169)*D169</f>
+        <v>0</v>
+      </c>
+      <c r="I169" s="62"/>
+      <c r="J169" s="148"/>
+      <c r="K169" s="148"/>
+      <c r="L169" s="148"/>
+      <c r="M169" s="148"/>
+      <c r="N169" s="148"/>
+      <c r="O169" s="148"/>
+      <c r="P169" s="148"/>
+      <c r="Q169" s="148"/>
+      <c r="R169" s="148"/>
+    </row>
+    <row r="170" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A170" s="12" t="s">
+        <v>789</v>
+      </c>
+      <c r="B170" s="12" t="s">
+        <v>790</v>
+      </c>
+      <c r="C170" s="21" t="s">
+        <v>791</v>
+      </c>
+      <c r="D170" s="109"/>
+      <c r="E170" s="110"/>
+      <c r="F170" s="117">
+        <v>80</v>
+      </c>
+      <c r="G170" s="117">
+        <v>0.6</v>
+      </c>
+      <c r="H170" s="14">
+        <f>(F170+G170*E170)*D170</f>
+        <v>0</v>
+      </c>
+      <c r="I170" s="62" t="s">
+        <v>809</v>
+      </c>
+      <c r="J170" s="10"/>
+      <c r="K170" s="10"/>
+      <c r="L170" s="10"/>
+      <c r="M170" s="10"/>
+      <c r="N170" s="10"/>
+      <c r="O170" s="10"/>
+      <c r="P170" s="10"/>
+      <c r="Q170" s="10"/>
+      <c r="R170" s="10"/>
+    </row>
+    <row r="171" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A171" s="12" t="s">
+        <v>789</v>
+      </c>
+      <c r="B171" s="12" t="s">
+        <v>792</v>
+      </c>
+      <c r="C171" s="21"/>
+      <c r="D171" s="109"/>
+      <c r="E171" s="110"/>
+      <c r="F171" s="117">
+        <v>90</v>
+      </c>
+      <c r="G171" s="117">
+        <v>1.2</v>
+      </c>
+      <c r="H171" s="14">
+        <f t="shared" ref="H171:H189" si="18">(F171+G171*E171)*D171</f>
+        <v>0</v>
+      </c>
+      <c r="I171" s="62" t="s">
+        <v>810</v>
+      </c>
+      <c r="J171" s="10"/>
+      <c r="K171" s="10"/>
+      <c r="L171" s="10"/>
+      <c r="M171" s="10"/>
+      <c r="N171" s="10"/>
+      <c r="O171" s="10"/>
+      <c r="P171" s="10"/>
+      <c r="Q171" s="10"/>
+      <c r="R171" s="10"/>
+    </row>
+    <row r="172" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A172" s="12" t="s">
+        <v>789</v>
+      </c>
+      <c r="B172" s="12" t="s">
+        <v>793</v>
+      </c>
+      <c r="C172" s="21" t="s">
+        <v>794</v>
+      </c>
+      <c r="D172" s="109"/>
+      <c r="E172" s="110"/>
+      <c r="F172" s="117">
+        <v>80</v>
+      </c>
+      <c r="G172" s="117">
+        <v>0.7</v>
+      </c>
+      <c r="H172" s="14">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="I172" s="62" t="s">
+        <v>811</v>
+      </c>
+      <c r="J172" s="10"/>
+      <c r="K172" s="10"/>
+      <c r="L172" s="10"/>
+      <c r="M172" s="10"/>
+      <c r="N172" s="10"/>
+      <c r="O172" s="10"/>
+      <c r="P172" s="10"/>
+      <c r="Q172" s="10"/>
+      <c r="R172" s="10"/>
+    </row>
+    <row r="173" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A173" s="12" t="s">
+        <v>789</v>
+      </c>
+      <c r="B173" s="12" t="s">
+        <v>795</v>
+      </c>
+      <c r="C173" s="21" t="s">
+        <v>796</v>
+      </c>
+      <c r="D173" s="109"/>
+      <c r="E173" s="110"/>
+      <c r="F173" s="117">
+        <v>90</v>
+      </c>
+      <c r="G173" s="117">
+        <v>1.4</v>
+      </c>
+      <c r="H173" s="14">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="I173" s="62" t="s">
+        <v>812</v>
+      </c>
+      <c r="J173" s="10"/>
+      <c r="K173" s="10"/>
+      <c r="L173" s="10"/>
+      <c r="M173" s="10"/>
+      <c r="N173" s="10"/>
+      <c r="O173" s="10"/>
+      <c r="P173" s="10"/>
+      <c r="Q173" s="10"/>
+      <c r="R173" s="10"/>
+    </row>
+    <row r="174" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A174" s="12" t="s">
+        <v>789</v>
+      </c>
+      <c r="B174" s="12" t="s">
+        <v>870</v>
+      </c>
+      <c r="C174" s="21" t="s">
+        <v>871</v>
+      </c>
+      <c r="D174" s="114"/>
+      <c r="E174" s="124"/>
+      <c r="F174" s="120">
+        <v>75</v>
+      </c>
+      <c r="G174" s="117">
+        <v>1.3</v>
+      </c>
+      <c r="H174" s="14">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="I174" s="62"/>
+      <c r="J174" s="148"/>
+      <c r="K174" s="148"/>
+      <c r="L174" s="148"/>
+      <c r="M174" s="148"/>
+      <c r="N174" s="148"/>
+      <c r="O174" s="148"/>
+      <c r="P174" s="148"/>
+      <c r="Q174" s="148"/>
+      <c r="R174" s="148"/>
+    </row>
+    <row r="175" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A175" s="12" t="s">
+        <v>789</v>
+      </c>
+      <c r="B175" s="12" t="s">
+        <v>872</v>
+      </c>
+      <c r="C175" s="21" t="s">
+        <v>871</v>
+      </c>
+      <c r="D175" s="114"/>
+      <c r="E175" s="124"/>
+      <c r="F175" s="120">
+        <v>75</v>
+      </c>
+      <c r="G175" s="117">
+        <v>1.3</v>
+      </c>
+      <c r="H175" s="14">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="I175" s="62"/>
+      <c r="J175" s="148"/>
+      <c r="K175" s="148"/>
+      <c r="L175" s="148"/>
+      <c r="M175" s="148"/>
+      <c r="N175" s="148"/>
+      <c r="O175" s="148"/>
+      <c r="P175" s="148"/>
+      <c r="Q175" s="148"/>
+      <c r="R175" s="148"/>
+    </row>
+    <row r="176" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A176" s="12" t="s">
+        <v>789</v>
+      </c>
+      <c r="B176" s="12" t="s">
+        <v>873</v>
+      </c>
+      <c r="C176" s="21" t="s">
+        <v>871</v>
+      </c>
+      <c r="D176" s="114"/>
+      <c r="E176" s="124"/>
+      <c r="F176" s="120">
+        <v>75</v>
+      </c>
+      <c r="G176" s="117">
+        <v>1.3</v>
+      </c>
+      <c r="H176" s="14">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="I176" s="62"/>
+      <c r="J176" s="148"/>
+      <c r="K176" s="148"/>
+      <c r="L176" s="148"/>
+      <c r="M176" s="148"/>
+      <c r="N176" s="148"/>
+      <c r="O176" s="148"/>
+      <c r="P176" s="148"/>
+      <c r="Q176" s="148"/>
+      <c r="R176" s="148"/>
+    </row>
+    <row r="177" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A177" s="12" t="s">
+        <v>789</v>
+      </c>
+      <c r="B177" s="12" t="s">
+        <v>860</v>
+      </c>
+      <c r="C177" s="21" t="s">
+        <v>791</v>
+      </c>
+      <c r="D177" s="109"/>
+      <c r="E177" s="110"/>
+      <c r="F177" s="117">
+        <v>20</v>
+      </c>
+      <c r="G177" s="117">
+        <v>2</v>
+      </c>
+      <c r="H177" s="14">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="I177" s="62" t="s">
+        <v>813</v>
+      </c>
+      <c r="J177" s="10"/>
+      <c r="K177" s="10"/>
+      <c r="L177" s="10"/>
+      <c r="M177" s="10"/>
+      <c r="N177" s="10"/>
+      <c r="O177" s="10"/>
+      <c r="P177" s="10"/>
+      <c r="Q177" s="10"/>
+      <c r="R177" s="10"/>
+    </row>
+    <row r="178" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A178" s="12" t="s">
+        <v>789</v>
+      </c>
+      <c r="B178" s="12" t="s">
+        <v>797</v>
+      </c>
+      <c r="C178" s="21" t="s">
+        <v>794</v>
+      </c>
+      <c r="D178" s="109"/>
+      <c r="E178" s="110"/>
+      <c r="F178" s="117">
+        <v>90</v>
+      </c>
+      <c r="G178" s="117">
+        <v>1.2</v>
+      </c>
+      <c r="H178" s="14">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="I178" s="62" t="s">
+        <v>814</v>
+      </c>
+      <c r="J178" s="10"/>
+      <c r="K178" s="10"/>
+      <c r="L178" s="10"/>
+      <c r="M178" s="10"/>
+      <c r="N178" s="10"/>
+      <c r="O178" s="10"/>
+      <c r="P178" s="10"/>
+      <c r="Q178" s="10"/>
+      <c r="R178" s="10"/>
+    </row>
+    <row r="179" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A179" s="12" t="s">
+        <v>789</v>
+      </c>
+      <c r="B179" s="12" t="s">
+        <v>874</v>
+      </c>
+      <c r="C179" s="21" t="s">
+        <v>871</v>
+      </c>
+      <c r="D179" s="114"/>
+      <c r="E179" s="124"/>
+      <c r="F179" s="120">
+        <v>125</v>
+      </c>
+      <c r="G179" s="117">
+        <v>2.8</v>
+      </c>
+      <c r="H179" s="14">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="I179" s="62"/>
+      <c r="J179" s="148"/>
+      <c r="K179" s="148"/>
+      <c r="L179" s="148"/>
+      <c r="M179" s="148"/>
+      <c r="N179" s="148"/>
+      <c r="O179" s="148"/>
+      <c r="P179" s="148"/>
+      <c r="Q179" s="148"/>
+      <c r="R179" s="148"/>
+    </row>
+    <row r="180" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A180" s="12" t="s">
+        <v>789</v>
+      </c>
+      <c r="B180" s="12" t="s">
+        <v>798</v>
+      </c>
+      <c r="C180" s="21" t="s">
+        <v>796</v>
+      </c>
+      <c r="D180" s="109"/>
+      <c r="E180" s="110"/>
+      <c r="F180" s="117">
+        <v>90</v>
+      </c>
+      <c r="G180" s="117">
+        <v>1.3</v>
+      </c>
+      <c r="H180" s="14">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="I180" s="62" t="s">
+        <v>815</v>
+      </c>
+      <c r="J180" s="10"/>
+      <c r="K180" s="10"/>
+      <c r="L180" s="10"/>
+      <c r="M180" s="10"/>
+      <c r="N180" s="10"/>
+      <c r="O180" s="10"/>
+      <c r="P180" s="10"/>
+      <c r="Q180" s="10"/>
+      <c r="R180" s="10"/>
+    </row>
+    <row r="181" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A181" s="12" t="s">
+        <v>789</v>
+      </c>
+      <c r="B181" s="12" t="s">
+        <v>799</v>
+      </c>
+      <c r="C181" s="21" t="s">
+        <v>794</v>
+      </c>
+      <c r="D181" s="109"/>
+      <c r="E181" s="110"/>
+      <c r="F181" s="117">
+        <v>90</v>
+      </c>
+      <c r="G181" s="117">
+        <v>1.3</v>
+      </c>
+      <c r="H181" s="14">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="I181" s="62" t="s">
+        <v>816</v>
+      </c>
+      <c r="J181" s="10"/>
+      <c r="K181" s="10"/>
+      <c r="L181" s="10"/>
+      <c r="M181" s="10"/>
+      <c r="N181" s="10"/>
+      <c r="O181" s="10"/>
+      <c r="P181" s="10"/>
+      <c r="Q181" s="10"/>
+      <c r="R181" s="10"/>
+    </row>
+    <row r="182" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A182" s="12" t="s">
+        <v>789</v>
+      </c>
+      <c r="B182" s="12" t="s">
+        <v>800</v>
+      </c>
+      <c r="C182" s="21" t="s">
+        <v>796</v>
+      </c>
+      <c r="D182" s="109"/>
+      <c r="E182" s="110"/>
+      <c r="F182" s="117">
+        <v>90</v>
+      </c>
+      <c r="G182" s="117">
+        <v>0.9</v>
+      </c>
+      <c r="H182" s="14">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="I182" s="62" t="s">
+        <v>817</v>
+      </c>
+      <c r="J182" s="10"/>
+      <c r="K182" s="10"/>
+      <c r="L182" s="10"/>
+      <c r="M182" s="10"/>
+      <c r="N182" s="10"/>
+      <c r="O182" s="10"/>
+      <c r="P182" s="10"/>
+      <c r="Q182" s="10"/>
+      <c r="R182" s="10"/>
+    </row>
+    <row r="183" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A183" s="12" t="s">
+        <v>789</v>
+      </c>
+      <c r="B183" s="12" t="s">
+        <v>801</v>
+      </c>
+      <c r="C183" s="21" t="s">
+        <v>796</v>
+      </c>
+      <c r="D183" s="109"/>
+      <c r="E183" s="110"/>
+      <c r="F183" s="117">
+        <v>90</v>
+      </c>
+      <c r="G183" s="117">
+        <v>0.9</v>
+      </c>
+      <c r="H183" s="14">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="I183" s="62" t="s">
+        <v>818</v>
+      </c>
+      <c r="J183" s="10"/>
+      <c r="K183" s="10"/>
+      <c r="L183" s="10"/>
+      <c r="M183" s="10"/>
+      <c r="N183" s="10"/>
+      <c r="O183" s="10"/>
+      <c r="P183" s="10"/>
+      <c r="Q183" s="10"/>
+      <c r="R183" s="10"/>
+    </row>
+    <row r="184" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A184" s="12" t="s">
+        <v>789</v>
+      </c>
+      <c r="B184" s="12" t="s">
+        <v>802</v>
+      </c>
+      <c r="C184" s="21" t="s">
+        <v>794</v>
+      </c>
+      <c r="D184" s="109"/>
+      <c r="E184" s="110"/>
+      <c r="F184" s="131">
+        <v>30</v>
+      </c>
+      <c r="G184" s="117">
+        <v>10</v>
+      </c>
+      <c r="H184" s="14">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="I184" s="62" t="s">
+        <v>819</v>
+      </c>
+      <c r="J184" s="10"/>
+      <c r="K184" s="10"/>
+      <c r="L184" s="10"/>
+      <c r="M184" s="10"/>
+      <c r="N184" s="10"/>
+      <c r="O184" s="10"/>
+      <c r="P184" s="10"/>
+      <c r="Q184" s="10"/>
+      <c r="R184" s="10"/>
+    </row>
+    <row r="185" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A185" s="12" t="s">
+        <v>789</v>
+      </c>
+      <c r="B185" s="12" t="s">
+        <v>875</v>
+      </c>
+      <c r="C185" s="21" t="s">
+        <v>871</v>
+      </c>
+      <c r="D185" s="114"/>
+      <c r="E185" s="124"/>
+      <c r="F185" s="136">
+        <v>50</v>
+      </c>
+      <c r="G185" s="117">
+        <v>1.22</v>
+      </c>
+      <c r="H185" s="14">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="I185" s="62"/>
+      <c r="J185" s="148"/>
+      <c r="K185" s="148"/>
+      <c r="L185" s="148"/>
+      <c r="M185" s="148"/>
+      <c r="N185" s="148"/>
+      <c r="O185" s="148"/>
+      <c r="P185" s="148"/>
+      <c r="Q185" s="148"/>
+      <c r="R185" s="148"/>
+    </row>
+    <row r="186" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A186" s="12" t="s">
+        <v>789</v>
+      </c>
+      <c r="B186" s="12" t="s">
+        <v>803</v>
+      </c>
+      <c r="C186" s="21" t="s">
+        <v>796</v>
+      </c>
+      <c r="D186" s="109"/>
+      <c r="E186" s="110"/>
+      <c r="F186" s="117">
+        <v>40</v>
+      </c>
+      <c r="G186" s="117">
+        <v>15</v>
+      </c>
+      <c r="H186" s="14">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="I186" s="62" t="s">
+        <v>820</v>
+      </c>
+      <c r="J186" s="10"/>
+      <c r="K186" s="10"/>
+      <c r="L186" s="10"/>
+      <c r="M186" s="10"/>
+      <c r="N186" s="10"/>
+      <c r="O186" s="10"/>
+      <c r="P186" s="10"/>
+      <c r="Q186" s="10"/>
+      <c r="R186" s="10"/>
+    </row>
+    <row r="187" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A187" s="12" t="s">
+        <v>789</v>
+      </c>
+      <c r="B187" s="12" t="s">
+        <v>804</v>
+      </c>
+      <c r="C187" s="21" t="s">
+        <v>805</v>
+      </c>
+      <c r="D187" s="109"/>
+      <c r="E187" s="110"/>
+      <c r="F187" s="117">
+        <v>90</v>
+      </c>
+      <c r="G187" s="117">
+        <v>5</v>
+      </c>
+      <c r="H187" s="14">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="I187" s="62" t="s">
+        <v>821</v>
+      </c>
+      <c r="J187" s="10"/>
+      <c r="K187" s="10"/>
+      <c r="L187" s="10"/>
+      <c r="M187" s="10"/>
+      <c r="N187" s="10"/>
+      <c r="O187" s="10"/>
+      <c r="P187" s="10"/>
+      <c r="Q187" s="10"/>
+      <c r="R187" s="10"/>
+    </row>
+    <row r="188" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A188" s="12" t="s">
+        <v>789</v>
+      </c>
+      <c r="B188" s="12" t="s">
+        <v>806</v>
+      </c>
+      <c r="C188" s="21" t="s">
+        <v>807</v>
+      </c>
+      <c r="D188" s="109"/>
+      <c r="E188" s="110"/>
+      <c r="F188" s="117">
+        <v>70</v>
+      </c>
+      <c r="G188" s="117">
+        <v>13.5</v>
+      </c>
+      <c r="H188" s="14">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="I188" s="62" t="s">
+        <v>820</v>
+      </c>
+      <c r="J188" s="10"/>
+      <c r="K188" s="10"/>
+      <c r="L188" s="10"/>
+      <c r="M188" s="10"/>
+      <c r="N188" s="10"/>
+      <c r="O188" s="10"/>
+      <c r="P188" s="10"/>
+      <c r="Q188" s="10"/>
+      <c r="R188" s="10"/>
+    </row>
+    <row r="189" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A189" s="12" t="s">
+        <v>789</v>
+      </c>
+      <c r="B189" s="12" t="s">
+        <v>808</v>
+      </c>
+      <c r="C189" s="21" t="s">
+        <v>807</v>
+      </c>
+      <c r="D189" s="109"/>
+      <c r="E189" s="110"/>
+      <c r="F189" s="117">
+        <v>90</v>
+      </c>
+      <c r="G189" s="117">
+        <v>10</v>
+      </c>
+      <c r="H189" s="14">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="I189" s="62" t="s">
+        <v>821</v>
+      </c>
+      <c r="J189" s="10"/>
+      <c r="K189" s="10"/>
+      <c r="L189" s="10"/>
+      <c r="M189" s="10"/>
+      <c r="N189" s="10"/>
+      <c r="O189" s="10"/>
+      <c r="P189" s="10"/>
+      <c r="Q189" s="10"/>
+      <c r="R189" s="10"/>
+    </row>
+    <row r="190" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A190" s="73"/>
+      <c r="B190" s="10"/>
+      <c r="C190" s="10"/>
+      <c r="D190" s="62"/>
+      <c r="E190" s="62"/>
+      <c r="F190" s="75"/>
+      <c r="G190" s="75"/>
+      <c r="H190" s="76"/>
+      <c r="I190" s="10"/>
+      <c r="J190" s="10"/>
+      <c r="K190" s="10"/>
+      <c r="L190" s="10"/>
+      <c r="M190" s="10"/>
+      <c r="N190" s="10"/>
+      <c r="O190" s="10"/>
+      <c r="P190" s="10"/>
+      <c r="Q190" s="10"/>
+      <c r="R190" s="10"/>
+    </row>
+    <row r="191" spans="1:18" ht="60" x14ac:dyDescent="0.2">
+      <c r="A191" s="17" t="s">
+        <v>94</v>
+      </c>
+      <c r="B191" s="17" t="s">
+        <v>95</v>
+      </c>
+      <c r="C191" s="17" t="s">
+        <v>96</v>
+      </c>
+      <c r="D191" s="7" t="s">
+        <v>764</v>
+      </c>
+      <c r="E191" s="70"/>
+      <c r="F191" s="70"/>
+      <c r="G191" s="70" t="s">
+        <v>440</v>
+      </c>
+      <c r="H191" s="77" t="s">
+        <v>828</v>
+      </c>
+      <c r="I191" s="7" t="s">
+        <v>441</v>
+      </c>
+      <c r="J191" s="148" t="s">
+        <v>491</v>
+      </c>
+      <c r="K191" s="148"/>
+      <c r="L191" s="148"/>
+      <c r="M191" s="148"/>
+      <c r="N191" s="148"/>
+      <c r="O191" s="148"/>
+      <c r="P191" s="148"/>
+      <c r="Q191" s="148"/>
+      <c r="R191" s="148"/>
+    </row>
+    <row r="192" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A192" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="B192" s="21" t="s">
+        <v>92</v>
+      </c>
+      <c r="C192" s="21" t="s">
+        <v>186</v>
+      </c>
+      <c r="D192" s="28"/>
+      <c r="E192" s="82"/>
+      <c r="F192" s="70"/>
+      <c r="G192" s="120">
+        <v>17</v>
+      </c>
+      <c r="H192" s="14">
+        <f>D192*G192</f>
+        <v>0</v>
+      </c>
+      <c r="I192" s="83">
+        <v>3000</v>
+      </c>
+      <c r="J192" s="61"/>
+      <c r="K192" s="10"/>
+      <c r="L192" s="10"/>
+      <c r="M192" s="10"/>
+      <c r="N192" s="10"/>
+      <c r="O192" s="10"/>
+      <c r="P192" s="10"/>
+      <c r="Q192" s="10"/>
+      <c r="R192" s="10"/>
+    </row>
+    <row r="193" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A193" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="B193" s="21" t="s">
+        <v>187</v>
+      </c>
+      <c r="C193" s="21" t="s">
+        <v>186</v>
+      </c>
+      <c r="D193" s="28"/>
+      <c r="E193" s="82"/>
+      <c r="F193" s="70"/>
+      <c r="G193" s="120">
+        <v>25</v>
+      </c>
+      <c r="H193" s="14">
+        <f t="shared" ref="H193:H207" si="19">D193*G193</f>
+        <v>0</v>
+      </c>
+      <c r="I193" s="83">
+        <v>2000</v>
+      </c>
+      <c r="J193" s="61"/>
+      <c r="K193" s="10"/>
+      <c r="L193" s="10"/>
+      <c r="M193" s="10"/>
+      <c r="N193" s="10"/>
+      <c r="O193" s="10"/>
+      <c r="P193" s="10"/>
+      <c r="Q193" s="10"/>
+      <c r="R193" s="10"/>
+    </row>
+    <row r="194" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A194" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="B194" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="C194" s="21" t="s">
+        <v>186</v>
+      </c>
+      <c r="D194" s="28"/>
+      <c r="E194" s="82"/>
+      <c r="F194" s="70"/>
+      <c r="G194" s="120">
+        <v>34</v>
+      </c>
+      <c r="H194" s="14">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="I194" s="62">
+        <v>300</v>
+      </c>
+      <c r="J194" s="61"/>
+      <c r="K194" s="10"/>
+      <c r="L194" s="10"/>
+      <c r="M194" s="10"/>
+      <c r="N194" s="10"/>
+      <c r="O194" s="10"/>
+      <c r="P194" s="10"/>
+      <c r="Q194" s="10"/>
+      <c r="R194" s="10"/>
+    </row>
+    <row r="195" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A195" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="B195" s="12" t="s">
+        <v>189</v>
+      </c>
+      <c r="C195" s="21" t="s">
+        <v>186</v>
+      </c>
+      <c r="D195" s="28"/>
+      <c r="E195" s="82"/>
+      <c r="F195" s="70"/>
+      <c r="G195" s="120">
+        <v>34</v>
+      </c>
+      <c r="H195" s="14">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="I195" s="62">
+        <v>600</v>
+      </c>
+      <c r="J195" s="61"/>
+      <c r="K195" s="10"/>
+      <c r="L195" s="10"/>
+      <c r="M195" s="10"/>
+      <c r="N195" s="10"/>
+      <c r="O195" s="10"/>
+      <c r="P195" s="10"/>
+      <c r="Q195" s="10"/>
+      <c r="R195" s="10"/>
+    </row>
+    <row r="196" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A196" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="B196" s="21" t="s">
+        <v>190</v>
+      </c>
+      <c r="C196" s="21" t="s">
+        <v>186</v>
+      </c>
+      <c r="D196" s="28"/>
+      <c r="E196" s="82"/>
+      <c r="F196" s="70"/>
+      <c r="G196" s="120">
+        <v>23</v>
+      </c>
+      <c r="H196" s="14">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="I196" s="62">
+        <v>900</v>
+      </c>
+      <c r="J196" s="61"/>
+      <c r="K196" s="10"/>
+      <c r="L196" s="10"/>
+      <c r="M196" s="10"/>
+      <c r="N196" s="10"/>
+      <c r="O196" s="10"/>
+      <c r="P196" s="10"/>
+      <c r="Q196" s="10"/>
+      <c r="R196" s="10"/>
+    </row>
+    <row r="197" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A197" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="B197" s="21" t="s">
+        <v>191</v>
+      </c>
+      <c r="C197" s="21" t="s">
+        <v>186</v>
+      </c>
+      <c r="D197" s="28"/>
+      <c r="E197" s="82"/>
+      <c r="F197" s="70"/>
+      <c r="G197" s="120">
+        <v>25</v>
+      </c>
+      <c r="H197" s="14">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="I197" s="83">
+        <v>1400</v>
+      </c>
+      <c r="J197" s="61"/>
+      <c r="K197" s="10"/>
+      <c r="L197" s="10"/>
+      <c r="M197" s="10"/>
+      <c r="N197" s="10"/>
+      <c r="O197" s="10"/>
+      <c r="P197" s="10"/>
+      <c r="Q197" s="10"/>
+      <c r="R197" s="10"/>
+    </row>
+    <row r="198" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A198" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="B198" s="12" t="s">
+        <v>192</v>
+      </c>
+      <c r="C198" s="21" t="s">
+        <v>186</v>
+      </c>
+      <c r="D198" s="28"/>
+      <c r="E198" s="82"/>
+      <c r="F198" s="70"/>
+      <c r="G198" s="120">
+        <v>25</v>
+      </c>
+      <c r="H198" s="14">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="I198" s="83">
+        <v>1000</v>
+      </c>
+      <c r="J198" s="61"/>
+      <c r="K198" s="10"/>
+      <c r="L198" s="10"/>
+      <c r="M198" s="10"/>
+      <c r="N198" s="10"/>
+      <c r="O198" s="10"/>
+      <c r="P198" s="10"/>
+      <c r="Q198" s="10"/>
+      <c r="R198" s="10"/>
+    </row>
+    <row r="199" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A199" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="B199" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="C199" s="21" t="s">
+        <v>186</v>
+      </c>
+      <c r="D199" s="28"/>
+      <c r="E199" s="82"/>
+      <c r="F199" s="70"/>
+      <c r="G199" s="120">
+        <v>23</v>
+      </c>
+      <c r="H199" s="14">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="I199" s="83">
+        <v>1100</v>
+      </c>
+      <c r="J199" s="61"/>
+      <c r="K199" s="10"/>
+      <c r="L199" s="10"/>
+      <c r="M199" s="10"/>
+      <c r="N199" s="10"/>
+      <c r="O199" s="10"/>
+      <c r="P199" s="10"/>
+      <c r="Q199" s="10"/>
+      <c r="R199" s="10"/>
+    </row>
+    <row r="200" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A200" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="B200" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="C200" s="21" t="s">
+        <v>186</v>
+      </c>
+      <c r="D200" s="28"/>
+      <c r="E200" s="82"/>
+      <c r="F200" s="70"/>
+      <c r="G200" s="120">
+        <v>40</v>
+      </c>
+      <c r="H200" s="14">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="I200" s="62">
+        <v>500</v>
+      </c>
+      <c r="J200" s="61"/>
+      <c r="K200" s="10"/>
+      <c r="L200" s="10"/>
+      <c r="M200" s="10"/>
+      <c r="N200" s="10"/>
+      <c r="O200" s="10"/>
+      <c r="P200" s="10"/>
+      <c r="Q200" s="10"/>
+      <c r="R200" s="10"/>
+    </row>
+    <row r="201" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A201" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="B201" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="C201" s="21" t="s">
+        <v>186</v>
+      </c>
+      <c r="D201" s="28"/>
+      <c r="E201" s="82"/>
+      <c r="F201" s="70"/>
+      <c r="G201" s="120">
+        <v>23</v>
+      </c>
+      <c r="H201" s="14">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="I201" s="83">
+        <v>1100</v>
+      </c>
+      <c r="J201" s="61"/>
+      <c r="K201" s="10"/>
+      <c r="L201" s="10"/>
+      <c r="M201" s="10"/>
+      <c r="N201" s="10"/>
+      <c r="O201" s="10"/>
+      <c r="P201" s="10"/>
+      <c r="Q201" s="10"/>
+      <c r="R201" s="10"/>
+    </row>
+    <row r="202" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A202" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="B202" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="C202" s="21" t="s">
+        <v>186</v>
+      </c>
+      <c r="D202" s="28"/>
+      <c r="E202" s="82"/>
+      <c r="F202" s="70"/>
+      <c r="G202" s="120">
+        <v>43</v>
+      </c>
+      <c r="H202" s="14">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="I202" s="62">
+        <v>350</v>
+      </c>
+      <c r="J202" s="61"/>
+      <c r="K202" s="10"/>
+      <c r="L202" s="10"/>
+      <c r="M202" s="10"/>
+      <c r="N202" s="10"/>
+      <c r="O202" s="10"/>
+      <c r="P202" s="10"/>
+      <c r="Q202" s="10"/>
+      <c r="R202" s="10"/>
+    </row>
+    <row r="203" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A203" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="B203" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="C203" s="21" t="s">
+        <v>186</v>
+      </c>
+      <c r="D203" s="28"/>
+      <c r="E203" s="82"/>
+      <c r="F203" s="70"/>
+      <c r="G203" s="120">
+        <v>42</v>
+      </c>
+      <c r="H203" s="14">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="I203" s="62">
+        <v>600</v>
+      </c>
+      <c r="J203" s="61"/>
+      <c r="K203" s="10"/>
+      <c r="L203" s="10"/>
+      <c r="M203" s="10"/>
+      <c r="N203" s="10"/>
+      <c r="O203" s="10"/>
+      <c r="P203" s="10"/>
+      <c r="Q203" s="10"/>
+      <c r="R203" s="10"/>
+    </row>
+    <row r="204" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A204" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="B204" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="C204" s="21" t="s">
+        <v>186</v>
+      </c>
+      <c r="D204" s="28"/>
+      <c r="E204" s="82"/>
+      <c r="F204" s="70"/>
+      <c r="G204" s="120">
+        <v>50</v>
+      </c>
+      <c r="H204" s="14">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="I204" s="62">
+        <v>400</v>
+      </c>
+      <c r="J204" s="61"/>
+      <c r="K204" s="10"/>
+      <c r="L204" s="10"/>
+      <c r="M204" s="10"/>
+      <c r="N204" s="10"/>
+      <c r="O204" s="10"/>
+      <c r="P204" s="10"/>
+      <c r="Q204" s="10"/>
+      <c r="R204" s="10"/>
+    </row>
+    <row r="205" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A205" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="B205" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="C205" s="21" t="s">
+        <v>186</v>
+      </c>
+      <c r="D205" s="28"/>
+      <c r="E205" s="82"/>
+      <c r="F205" s="70"/>
+      <c r="G205" s="120">
+        <v>42</v>
+      </c>
+      <c r="H205" s="14">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="I205" s="62">
+        <v>850</v>
+      </c>
+      <c r="J205" s="61"/>
+      <c r="K205" s="10"/>
+      <c r="L205" s="10"/>
+      <c r="M205" s="10"/>
+      <c r="N205" s="10"/>
+      <c r="O205" s="10"/>
+      <c r="P205" s="10"/>
+      <c r="Q205" s="10"/>
+      <c r="R205" s="10"/>
+    </row>
+    <row r="206" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A206" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="B206" s="12" t="s">
+        <v>198</v>
+      </c>
+      <c r="C206" s="21" t="s">
+        <v>186</v>
+      </c>
+      <c r="D206" s="28"/>
+      <c r="E206" s="82"/>
+      <c r="F206" s="70"/>
+      <c r="G206" s="120">
+        <v>27</v>
+      </c>
+      <c r="H206" s="14">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="I206" s="83">
+        <v>1300</v>
+      </c>
+      <c r="J206" s="61"/>
+      <c r="K206" s="10"/>
+      <c r="L206" s="10"/>
+      <c r="M206" s="10"/>
+      <c r="N206" s="10"/>
+      <c r="O206" s="10"/>
+      <c r="P206" s="10"/>
+      <c r="Q206" s="10"/>
+      <c r="R206" s="10"/>
+    </row>
+    <row r="207" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A207" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="B207" s="12" t="s">
+        <v>199</v>
+      </c>
+      <c r="C207" s="21" t="s">
+        <v>186</v>
+      </c>
+      <c r="D207" s="28"/>
+      <c r="E207" s="82"/>
+      <c r="F207" s="70"/>
+      <c r="G207" s="120">
+        <v>20</v>
+      </c>
+      <c r="H207" s="14">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="I207" s="83">
+        <v>1500</v>
+      </c>
+      <c r="J207" s="61"/>
+      <c r="K207" s="10"/>
+      <c r="L207" s="10"/>
+      <c r="M207" s="10"/>
+      <c r="N207" s="10"/>
+      <c r="O207" s="10"/>
+      <c r="P207" s="10"/>
+      <c r="Q207" s="10"/>
+      <c r="R207" s="10"/>
+    </row>
+    <row r="208" spans="1:18" s="10" customFormat="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="E208" s="62"/>
+    </row>
+    <row r="209" spans="1:18" s="10" customFormat="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="E209" s="62"/>
+      <c r="G209" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="H209" s="15">
+        <f>SUM(H8:H29,H31:H40,H43:H49,H51:H53,H56:H59,H61:H62,H65:H72,H74,H77:H149,H152:H156,H159:H161,H164:H166,H169:H189,H192:H207)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="210" spans="1:18" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="E210" s="62"/>
+    </row>
+    <row r="211" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A211" s="67" t="s">
+        <v>438</v>
+      </c>
+      <c r="B211" s="68"/>
+      <c r="C211" s="68"/>
+      <c r="D211" s="68"/>
+      <c r="E211" s="69"/>
+      <c r="F211" s="68"/>
+      <c r="G211" s="68"/>
+      <c r="H211" s="68"/>
+      <c r="I211" s="68"/>
+      <c r="J211" s="20" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="212" spans="1:18" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="E212" s="62"/>
+    </row>
+    <row r="213" spans="1:18" s="85" customFormat="1" ht="48" x14ac:dyDescent="0.25">
+      <c r="A213" s="17" t="s">
+        <v>94</v>
+      </c>
+      <c r="B213" s="17" t="s">
+        <v>95</v>
+      </c>
+      <c r="C213" s="17" t="s">
+        <v>238</v>
+      </c>
+      <c r="D213" s="7" t="s">
         <v>838</v>
       </c>
-      <c r="G6" s="91" t="s">
+      <c r="E213" s="70" t="s">
+        <v>97</v>
+      </c>
+      <c r="F213" s="70" t="s">
         <v>839</v>
       </c>
-      <c r="H6" s="29" t="s">
-[...60 lines deleted...]
-      <c r="J8" s="171" t="s">
+      <c r="G213" s="70" t="s">
+        <v>765</v>
+      </c>
+      <c r="H213" s="7" t="s">
         <v>840</v>
       </c>
-      <c r="K8" s="171"/>
-[...243 lines deleted...]
-      <c r="B16" s="94" t="s">
+      <c r="I213" s="84"/>
+      <c r="J213" s="148" t="s">
+        <v>212</v>
+      </c>
+      <c r="K213" s="148"/>
+      <c r="L213" s="148"/>
+      <c r="M213" s="148"/>
+      <c r="N213" s="148"/>
+      <c r="O213" s="148"/>
+      <c r="P213" s="148"/>
+      <c r="Q213" s="148"/>
+      <c r="R213" s="148"/>
+    </row>
+    <row r="214" spans="1:18" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A214" s="86" t="s">
+        <v>213</v>
+      </c>
+      <c r="B214" s="12" t="s">
+        <v>201</v>
+      </c>
+      <c r="C214" s="73" t="s">
+        <v>202</v>
+      </c>
+      <c r="D214" s="108"/>
+      <c r="E214" s="75" t="s">
+        <v>841</v>
+      </c>
+      <c r="F214" s="112"/>
+      <c r="G214" s="117">
+        <v>2.5</v>
+      </c>
+      <c r="H214" s="14">
+        <f>D214*F214/16*G214</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="215" spans="1:18" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A215" s="86" t="s">
+        <v>213</v>
+      </c>
+      <c r="B215" s="12" t="s">
+        <v>203</v>
+      </c>
+      <c r="C215" s="73"/>
+      <c r="D215" s="108"/>
+      <c r="E215" s="75" t="s">
+        <v>842</v>
+      </c>
+      <c r="F215" s="119"/>
+      <c r="G215" s="117">
+        <v>15</v>
+      </c>
+      <c r="H215" s="14">
+        <f>D215*G215</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216" spans="1:18" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A216" s="86" t="s">
+        <v>213</v>
+      </c>
+      <c r="B216" s="12" t="s">
+        <v>214</v>
+      </c>
+      <c r="C216" s="73"/>
+      <c r="D216" s="108"/>
+      <c r="E216" s="75" t="s">
+        <v>842</v>
+      </c>
+      <c r="F216" s="119"/>
+      <c r="G216" s="117">
+        <v>12</v>
+      </c>
+      <c r="H216" s="14">
+        <f>D216*G216</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217" spans="1:18" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A217" s="86" t="s">
+        <v>213</v>
+      </c>
+      <c r="B217" s="12" t="s">
+        <v>215</v>
+      </c>
+      <c r="C217" s="73"/>
+      <c r="D217" s="108"/>
+      <c r="E217" s="75" t="s">
+        <v>842</v>
+      </c>
+      <c r="F217" s="119"/>
+      <c r="G217" s="117">
+        <v>14</v>
+      </c>
+      <c r="H217" s="14">
+        <f>D217*G217</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="218" spans="1:18" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A218" s="86" t="s">
+        <v>213</v>
+      </c>
+      <c r="B218" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="C218" s="73"/>
+      <c r="D218" s="108"/>
+      <c r="E218" s="75" t="s">
+        <v>841</v>
+      </c>
+      <c r="F218" s="112"/>
+      <c r="G218" s="117">
+        <v>25</v>
+      </c>
+      <c r="H218" s="14">
+        <f>D218*F218/16*G218</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="219" spans="1:18" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A219" s="86" t="s">
+        <v>213</v>
+      </c>
+      <c r="B219" s="12" t="s">
+        <v>217</v>
+      </c>
+      <c r="C219" s="73"/>
+      <c r="D219" s="108"/>
+      <c r="E219" s="75" t="s">
+        <v>842</v>
+      </c>
+      <c r="F219" s="119"/>
+      <c r="G219" s="117">
+        <v>8</v>
+      </c>
+      <c r="H219" s="14">
+        <f t="shared" ref="H219:H235" si="20">D219*G219</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="220" spans="1:18" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A220" s="86" t="s">
+        <v>213</v>
+      </c>
+      <c r="B220" s="12" t="s">
+        <v>218</v>
+      </c>
+      <c r="C220" s="73"/>
+      <c r="D220" s="108"/>
+      <c r="E220" s="75" t="s">
+        <v>842</v>
+      </c>
+      <c r="F220" s="119"/>
+      <c r="G220" s="117">
+        <v>20</v>
+      </c>
+      <c r="H220" s="14">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="221" spans="1:18" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A221" s="86" t="s">
+        <v>213</v>
+      </c>
+      <c r="B221" s="12" t="s">
+        <v>219</v>
+      </c>
+      <c r="C221" s="73"/>
+      <c r="D221" s="108"/>
+      <c r="E221" s="75" t="s">
+        <v>842</v>
+      </c>
+      <c r="F221" s="119"/>
+      <c r="G221" s="117">
+        <v>25</v>
+      </c>
+      <c r="H221" s="14">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="222" spans="1:18" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A222" s="86" t="s">
+        <v>213</v>
+      </c>
+      <c r="B222" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="C222" s="73"/>
+      <c r="D222" s="108"/>
+      <c r="E222" s="75" t="s">
+        <v>842</v>
+      </c>
+      <c r="F222" s="119"/>
+      <c r="G222" s="117">
+        <v>28</v>
+      </c>
+      <c r="H222" s="14">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="223" spans="1:18" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A223" s="86" t="s">
+        <v>213</v>
+      </c>
+      <c r="B223" s="12" t="s">
+        <v>221</v>
+      </c>
+      <c r="C223" s="73"/>
+      <c r="D223" s="108"/>
+      <c r="E223" s="75" t="s">
+        <v>842</v>
+      </c>
+      <c r="F223" s="119"/>
+      <c r="G223" s="117">
+        <v>24</v>
+      </c>
+      <c r="H223" s="14">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="224" spans="1:18" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A224" s="86" t="s">
+        <v>213</v>
+      </c>
+      <c r="B224" s="12" t="s">
         <v>103</v>
       </c>
-      <c r="C16" s="94" t="s">
-[...29 lines deleted...]
-      <c r="B17" s="94" t="s">
+      <c r="C224" s="73" t="s">
+        <v>222</v>
+      </c>
+      <c r="D224" s="108"/>
+      <c r="E224" s="75" t="s">
+        <v>842</v>
+      </c>
+      <c r="F224" s="119"/>
+      <c r="G224" s="117">
+        <v>11.5</v>
+      </c>
+      <c r="H224" s="14">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A225" s="86" t="s">
+        <v>213</v>
+      </c>
+      <c r="B225" s="12" t="s">
         <v>103</v>
       </c>
-      <c r="C17" s="94" t="s">
-[...40 lines deleted...]
-      <c r="G18" s="138">
+      <c r="C225" s="73" t="s">
+        <v>223</v>
+      </c>
+      <c r="D225" s="108"/>
+      <c r="E225" s="75" t="s">
+        <v>842</v>
+      </c>
+      <c r="F225" s="119"/>
+      <c r="G225" s="117">
+        <v>12.5</v>
+      </c>
+      <c r="H225" s="14">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A226" s="86" t="s">
+        <v>213</v>
+      </c>
+      <c r="B226" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="C226" s="73" t="s">
+        <v>224</v>
+      </c>
+      <c r="D226" s="108"/>
+      <c r="E226" s="75" t="s">
+        <v>842</v>
+      </c>
+      <c r="F226" s="119"/>
+      <c r="G226" s="117">
+        <v>12.5</v>
+      </c>
+      <c r="H226" s="14">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A227" s="86" t="s">
+        <v>213</v>
+      </c>
+      <c r="B227" s="12" t="s">
+        <v>763</v>
+      </c>
+      <c r="C227" s="73" t="s">
+        <v>225</v>
+      </c>
+      <c r="D227" s="108"/>
+      <c r="E227" s="75" t="s">
+        <v>842</v>
+      </c>
+      <c r="F227" s="119"/>
+      <c r="G227" s="117">
+        <v>31</v>
+      </c>
+      <c r="H227" s="14">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A228" s="86" t="s">
+        <v>213</v>
+      </c>
+      <c r="B228" s="12" t="s">
+        <v>763</v>
+      </c>
+      <c r="C228" s="73" t="s">
+        <v>223</v>
+      </c>
+      <c r="D228" s="108"/>
+      <c r="E228" s="75" t="s">
+        <v>842</v>
+      </c>
+      <c r="F228" s="119"/>
+      <c r="G228" s="117">
+        <v>28</v>
+      </c>
+      <c r="H228" s="14">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A229" s="86" t="s">
+        <v>213</v>
+      </c>
+      <c r="B229" s="12" t="s">
+        <v>763</v>
+      </c>
+      <c r="C229" s="73" t="s">
+        <v>226</v>
+      </c>
+      <c r="D229" s="108"/>
+      <c r="E229" s="75" t="s">
+        <v>842</v>
+      </c>
+      <c r="F229" s="119"/>
+      <c r="G229" s="117">
+        <v>29</v>
+      </c>
+      <c r="H229" s="14">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A230" s="86" t="s">
+        <v>213</v>
+      </c>
+      <c r="B230" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="C230" s="73" t="s">
+        <v>227</v>
+      </c>
+      <c r="D230" s="108"/>
+      <c r="E230" s="75" t="s">
+        <v>842</v>
+      </c>
+      <c r="F230" s="119"/>
+      <c r="G230" s="117">
+        <v>35</v>
+      </c>
+      <c r="H230" s="14">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A231" s="86" t="s">
+        <v>213</v>
+      </c>
+      <c r="B231" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="C231" s="73" t="s">
+        <v>223</v>
+      </c>
+      <c r="D231" s="108"/>
+      <c r="E231" s="75" t="s">
+        <v>842</v>
+      </c>
+      <c r="F231" s="119"/>
+      <c r="G231" s="117">
+        <v>30</v>
+      </c>
+      <c r="H231" s="14">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A232" s="86" t="s">
+        <v>213</v>
+      </c>
+      <c r="B232" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="C232" s="73" t="s">
+        <v>226</v>
+      </c>
+      <c r="D232" s="108"/>
+      <c r="E232" s="75" t="s">
+        <v>842</v>
+      </c>
+      <c r="F232" s="119"/>
+      <c r="G232" s="117">
+        <v>28</v>
+      </c>
+      <c r="H232" s="14">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A233" s="86" t="s">
+        <v>213</v>
+      </c>
+      <c r="B233" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="C233" s="73" t="s">
+        <v>228</v>
+      </c>
+      <c r="D233" s="108"/>
+      <c r="E233" s="75" t="s">
+        <v>842</v>
+      </c>
+      <c r="F233" s="119"/>
+      <c r="G233" s="117">
+        <v>25</v>
+      </c>
+      <c r="H233" s="14">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A234" s="86" t="s">
+        <v>213</v>
+      </c>
+      <c r="B234" s="12" t="s">
+        <v>230</v>
+      </c>
+      <c r="C234" s="73"/>
+      <c r="D234" s="108"/>
+      <c r="E234" s="75" t="s">
+        <v>842</v>
+      </c>
+      <c r="F234" s="119"/>
+      <c r="G234" s="117">
+        <v>32</v>
+      </c>
+      <c r="H234" s="14">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A235" s="86" t="s">
+        <v>213</v>
+      </c>
+      <c r="B235" s="12" t="s">
+        <v>231</v>
+      </c>
+      <c r="C235" s="73"/>
+      <c r="D235" s="108"/>
+      <c r="E235" s="75" t="s">
+        <v>842</v>
+      </c>
+      <c r="F235" s="119"/>
+      <c r="G235" s="117">
+        <v>46</v>
+      </c>
+      <c r="H235" s="14">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10" s="10" customFormat="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="E236" s="62"/>
+    </row>
+    <row r="237" spans="1:10" s="10" customFormat="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="E237" s="62"/>
+      <c r="G237" s="13" t="s">
+        <v>204</v>
+      </c>
+      <c r="H237" s="87">
+        <f>SUM(H214:H235)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="239" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A239" s="67" t="s">
+        <v>442</v>
+      </c>
+      <c r="B239" s="68"/>
+      <c r="C239" s="68"/>
+      <c r="D239" s="68"/>
+      <c r="E239" s="69"/>
+      <c r="F239" s="68"/>
+      <c r="G239" s="68"/>
+      <c r="H239" s="68"/>
+      <c r="I239" s="68"/>
+      <c r="J239" s="20" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="E240" s="62"/>
+    </row>
+    <row r="241" spans="1:18" s="10" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+      <c r="A241" s="17" t="s">
+        <v>94</v>
+      </c>
+      <c r="B241" s="17"/>
+      <c r="C241" s="17" t="s">
+        <v>238</v>
+      </c>
+      <c r="D241" s="7" t="s">
+        <v>843</v>
+      </c>
+      <c r="E241" s="70"/>
+      <c r="F241" s="70"/>
+      <c r="G241" s="70" t="s">
+        <v>844</v>
+      </c>
+      <c r="H241" s="7" t="s">
+        <v>840</v>
+      </c>
+      <c r="I241" s="16"/>
+      <c r="J241" s="148" t="s">
+        <v>212</v>
+      </c>
+      <c r="K241" s="148"/>
+      <c r="L241" s="148"/>
+      <c r="M241" s="148"/>
+      <c r="N241" s="148"/>
+      <c r="O241" s="148"/>
+      <c r="P241" s="148"/>
+      <c r="Q241" s="148"/>
+      <c r="R241" s="148"/>
+    </row>
+    <row r="242" spans="1:18" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A242" s="88" t="s">
+        <v>232</v>
+      </c>
+      <c r="B242" s="12"/>
+      <c r="C242" s="73" t="s">
+        <v>233</v>
+      </c>
+      <c r="D242" s="91"/>
+      <c r="E242" s="81"/>
+      <c r="G242" s="137">
+        <v>25</v>
+      </c>
+      <c r="H242" s="89">
+        <f>D242*G242</f>
+        <v>0</v>
+      </c>
+      <c r="I242" s="64"/>
+    </row>
+    <row r="243" spans="1:18" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A243" s="88" t="s">
+        <v>232</v>
+      </c>
+      <c r="B243" s="12"/>
+      <c r="C243" s="73" t="s">
+        <v>234</v>
+      </c>
+      <c r="D243" s="91"/>
+      <c r="E243" s="81"/>
+      <c r="G243" s="137">
+        <v>20</v>
+      </c>
+      <c r="H243" s="89">
+        <f t="shared" ref="H243:H245" si="21">D243*G243</f>
+        <v>0</v>
+      </c>
+      <c r="I243" s="64"/>
+    </row>
+    <row r="244" spans="1:18" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A244" s="88" t="s">
+        <v>232</v>
+      </c>
+      <c r="B244" s="12"/>
+      <c r="C244" s="73" t="s">
+        <v>235</v>
+      </c>
+      <c r="D244" s="91"/>
+      <c r="E244" s="81"/>
+      <c r="G244" s="137">
+        <v>15</v>
+      </c>
+      <c r="H244" s="89">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="I244" s="64"/>
+    </row>
+    <row r="245" spans="1:18" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A245" s="88" t="s">
+        <v>232</v>
+      </c>
+      <c r="B245" s="12"/>
+      <c r="C245" s="73" t="s">
+        <v>236</v>
+      </c>
+      <c r="D245" s="91"/>
+      <c r="E245" s="81"/>
+      <c r="G245" s="137">
         <v>19</v>
       </c>
-      <c r="H18" s="39">
-[...6244 lines deleted...]
-      <c r="H232" s="110">
+      <c r="H245" s="89">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
-      <c r="I232" s="85"/>
-[...25 lines deleted...]
-      <c r="G235" s="82" t="s">
+      <c r="I245" s="64"/>
+    </row>
+    <row r="246" spans="1:18" s="10" customFormat="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="E246" s="62"/>
+    </row>
+    <row r="247" spans="1:18" s="10" customFormat="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="E247" s="62"/>
+      <c r="G247" s="13" t="s">
         <v>241</v>
       </c>
-      <c r="H235" s="108">
-[...8 lines deleted...]
-      <c r="G237" s="82" t="s">
+      <c r="H247" s="87">
+        <f>SUM(H242:H245)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="248" spans="1:18" s="10" customFormat="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="E248" s="62"/>
+    </row>
+    <row r="249" spans="1:18" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="G249" s="13" t="s">
         <v>443</v>
       </c>
-      <c r="H237" s="108">
-[...5 lines deleted...]
-      <c r="E1048418" s="111"/>
+      <c r="H249" s="87">
+        <f>H209+H237+H247</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="1048430" spans="5:5" x14ac:dyDescent="0.2">
+      <c r="E1048430" s="90"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="WFoOYcr6FjteIr7ozv9L12/nAhr2V8Ut/9tFMqvYGL4dNT53hdabI3Ki+jMLER1LPYuKQtpuUwPmVoCBUJQDMg==" saltValue="O9AsAHQ+8z13prm8OWmqtQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...2 lines deleted...]
-    <mergeCell ref="J201:R201"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="06TITczTpdJmc3WNgVXvMFvHrvdazLcPquVNmHpJCk1QP4aRWqoRwhuuLT73ldm2Dbd2kMwrQyAugPMnx3tD0Q==" saltValue="SP/vWJu8WNIySM4Gkd3dwA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="19">
+    <mergeCell ref="J241:R241"/>
+    <mergeCell ref="J213:R213"/>
+    <mergeCell ref="J76:R80"/>
+    <mergeCell ref="J151:R153"/>
     <mergeCell ref="J6:R6"/>
-    <mergeCell ref="J75:R75"/>
-    <mergeCell ref="J148:R148"/>
+    <mergeCell ref="J191:R191"/>
+    <mergeCell ref="J158:R158"/>
+    <mergeCell ref="J163:R163"/>
+    <mergeCell ref="J164:R166"/>
+    <mergeCell ref="J168:R168"/>
+    <mergeCell ref="J8:O10"/>
+    <mergeCell ref="J84:O86"/>
+    <mergeCell ref="J66:R66"/>
+    <mergeCell ref="J169:R169"/>
+    <mergeCell ref="J174:R174"/>
+    <mergeCell ref="J175:R175"/>
+    <mergeCell ref="J176:R176"/>
     <mergeCell ref="J179:R179"/>
-    <mergeCell ref="J152:R152"/>
-[...4 lines deleted...]
-    <mergeCell ref="J79:O81"/>
+    <mergeCell ref="J185:R185"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="J2" location="'Bilan apparent'!A1" display="Onglet Bilan apparent"/>
-[...2 lines deleted...]
-    <hyperlink ref="J227" location="'Bilan apparent'!A1" display="Onglet Bilan apparent"/>
+    <hyperlink ref="J2" location="'Bilan apparent'!A1" display="Onglet Bilan apparent" xr:uid="{00000000-0004-0000-0700-000000000000}"/>
+    <hyperlink ref="J4" location="'Bilan apparent'!A1" display="Onglet Bilan apparent" xr:uid="{00000000-0004-0000-0700-000001000000}"/>
+    <hyperlink ref="J211" location="'Bilan apparent'!A1" display="Onglet Bilan apparent" xr:uid="{00000000-0004-0000-0700-000002000000}"/>
+    <hyperlink ref="J239" location="'Bilan apparent'!A1" display="Onglet Bilan apparent" xr:uid="{00000000-0004-0000-0700-000003000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A2:P143"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.7109375" style="25" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="16384" width="11.42578125" style="25"/>
+    <col min="1" max="1" width="13.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="52.140625" style="1" customWidth="1"/>
+    <col min="3" max="5" width="20.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="14.85546875" style="1" customWidth="1"/>
+    <col min="7" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="22" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="24" t="s">
+      <c r="A2" s="2" t="s">
+        <v>852</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="20" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="3" spans="1:16" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A4" s="27" t="s">
+    <row r="3" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="4" spans="1:16" s="10" customFormat="1" ht="36" x14ac:dyDescent="0.2">
+      <c r="A4" s="17" t="s">
         <v>351</v>
       </c>
-      <c r="B4" s="27" t="s">
+      <c r="B4" s="17" t="s">
         <v>350</v>
       </c>
-      <c r="C4" s="28" t="s">
+      <c r="C4" s="7" t="s">
         <v>356</v>
       </c>
-      <c r="D4" s="28" t="s">
+      <c r="D4" s="7" t="s">
         <v>347</v>
       </c>
-      <c r="E4" s="28" t="s">
+      <c r="E4" s="7" t="s">
         <v>209</v>
       </c>
-      <c r="F4" s="29" t="s">
-[...13 lines deleted...]
-      <c r="A5" s="30" t="s">
+      <c r="F4" s="7" t="s">
+        <v>830</v>
+      </c>
+      <c r="H4" s="148"/>
+      <c r="I4" s="148"/>
+      <c r="J4" s="148"/>
+      <c r="K4" s="148"/>
+      <c r="L4" s="148"/>
+      <c r="M4" s="148"/>
+      <c r="N4" s="148"/>
+      <c r="O4" s="148"/>
+      <c r="P4" s="148"/>
+    </row>
+    <row r="5" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A5" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B5" s="30" t="s">
+      <c r="B5" s="10" t="s">
         <v>306</v>
       </c>
-      <c r="C5" s="142"/>
-      <c r="D5" s="138">
+      <c r="C5" s="121"/>
+      <c r="D5" s="117">
         <v>380</v>
       </c>
-      <c r="E5" s="138">
+      <c r="E5" s="117">
         <v>24</v>
       </c>
-      <c r="F5" s="39">
+      <c r="F5" s="14">
         <f>C5*D5/10^3*E5</f>
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:16" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A6" s="30" t="s">
+    <row r="6" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A6" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B6" s="30" t="s">
+      <c r="B6" s="10" t="s">
         <v>307</v>
       </c>
-      <c r="C6" s="142"/>
-      <c r="D6" s="138">
+      <c r="C6" s="121"/>
+      <c r="D6" s="117">
         <v>680</v>
       </c>
-      <c r="E6" s="138">
+      <c r="E6" s="117">
         <v>24</v>
       </c>
-      <c r="F6" s="39">
+      <c r="F6" s="14">
         <f t="shared" ref="F6:F54" si="0">C6*D6/10^3*E6</f>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:16" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A7" s="30" t="s">
+    <row r="7" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A7" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B7" s="30" t="s">
+      <c r="B7" s="10" t="s">
         <v>308</v>
       </c>
-      <c r="C7" s="142"/>
-      <c r="D7" s="138">
+      <c r="C7" s="121"/>
+      <c r="D7" s="117">
         <v>550</v>
       </c>
-      <c r="E7" s="138">
+      <c r="E7" s="117">
         <v>24</v>
       </c>
-      <c r="F7" s="39">
+      <c r="F7" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:16" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A8" s="30" t="s">
+    <row r="8" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A8" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B8" s="30" t="s">
+      <c r="B8" s="10" t="s">
         <v>309</v>
       </c>
-      <c r="C8" s="142"/>
-      <c r="D8" s="138">
+      <c r="C8" s="121"/>
+      <c r="D8" s="117">
         <v>640</v>
       </c>
-      <c r="E8" s="138">
+      <c r="E8" s="117">
         <v>24</v>
       </c>
-      <c r="F8" s="39">
+      <c r="F8" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:16" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A9" s="30" t="s">
+    <row r="9" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A9" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B9" s="30" t="s">
+      <c r="B9" s="10" t="s">
         <v>310</v>
       </c>
-      <c r="C9" s="142"/>
-      <c r="D9" s="138">
+      <c r="C9" s="121"/>
+      <c r="D9" s="117">
         <v>400</v>
       </c>
-      <c r="E9" s="138">
+      <c r="E9" s="117">
         <v>24</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:16" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A10" s="30" t="s">
+    <row r="10" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A10" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B10" s="30" t="s">
+      <c r="B10" s="10" t="s">
         <v>311</v>
       </c>
-      <c r="C10" s="142"/>
-      <c r="D10" s="138">
+      <c r="C10" s="121"/>
+      <c r="D10" s="117">
         <v>800</v>
       </c>
-      <c r="E10" s="138">
+      <c r="E10" s="117">
         <v>24</v>
       </c>
-      <c r="F10" s="39">
+      <c r="F10" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:16" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A11" s="30" t="s">
+    <row r="11" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A11" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B11" s="30" t="s">
+      <c r="B11" s="10" t="s">
         <v>312</v>
       </c>
-      <c r="C11" s="142"/>
-      <c r="D11" s="138">
+      <c r="C11" s="121"/>
+      <c r="D11" s="117">
         <v>660</v>
       </c>
-      <c r="E11" s="138">
+      <c r="E11" s="117">
         <v>24</v>
       </c>
-      <c r="F11" s="39">
+      <c r="F11" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:16" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A12" s="30" t="s">
+    <row r="12" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A12" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B12" s="30" t="s">
+      <c r="B12" s="10" t="s">
         <v>239</v>
       </c>
-      <c r="C12" s="142"/>
-      <c r="D12" s="138">
+      <c r="C12" s="121"/>
+      <c r="D12" s="117">
         <v>660</v>
       </c>
-      <c r="E12" s="138">
+      <c r="E12" s="117">
         <v>24</v>
       </c>
-      <c r="F12" s="39">
+      <c r="F12" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:16" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A13" s="30" t="s">
+    <row r="13" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A13" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B13" s="30" t="s">
+      <c r="B13" s="10" t="s">
         <v>56</v>
       </c>
-      <c r="C13" s="142"/>
-      <c r="D13" s="138">
+      <c r="C13" s="121"/>
+      <c r="D13" s="117">
         <v>625</v>
       </c>
-      <c r="E13" s="138">
+      <c r="E13" s="117">
         <v>24</v>
       </c>
-      <c r="F13" s="39">
+      <c r="F13" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:16" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A14" s="30" t="s">
+    <row r="14" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A14" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B14" s="30" t="s">
+      <c r="B14" s="10" t="s">
         <v>313</v>
       </c>
-      <c r="C14" s="142"/>
-      <c r="D14" s="138">
+      <c r="C14" s="121"/>
+      <c r="D14" s="117">
         <v>50</v>
       </c>
-      <c r="E14" s="138">
+      <c r="E14" s="117">
         <v>24</v>
       </c>
-      <c r="F14" s="39">
+      <c r="F14" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:16" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A15" s="30" t="s">
+    <row r="15" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A15" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B15" s="30" t="s">
+      <c r="B15" s="10" t="s">
         <v>314</v>
       </c>
-      <c r="C15" s="142"/>
-      <c r="D15" s="138">
+      <c r="C15" s="121"/>
+      <c r="D15" s="117">
         <v>200</v>
       </c>
-      <c r="E15" s="138">
+      <c r="E15" s="117">
         <v>24</v>
       </c>
-      <c r="F15" s="39">
+      <c r="F15" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:16" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A16" s="30" t="s">
+    <row r="16" spans="1:16" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A16" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B16" s="30" t="s">
+      <c r="B16" s="10" t="s">
         <v>315</v>
       </c>
-      <c r="C16" s="142"/>
-      <c r="D16" s="138">
+      <c r="C16" s="121"/>
+      <c r="D16" s="117">
         <v>700</v>
       </c>
-      <c r="E16" s="138">
+      <c r="E16" s="117">
         <v>24</v>
       </c>
-      <c r="F16" s="39">
+      <c r="F16" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A17" s="30" t="s">
+    <row r="17" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A17" s="10" t="s">
         <v>316</v>
       </c>
-      <c r="B17" s="30" t="s">
+      <c r="B17" s="10" t="s">
         <v>317</v>
       </c>
-      <c r="C17" s="142"/>
-      <c r="D17" s="138">
+      <c r="C17" s="121"/>
+      <c r="D17" s="117">
         <v>300</v>
       </c>
-      <c r="E17" s="138">
+      <c r="E17" s="117">
         <v>26</v>
       </c>
-      <c r="F17" s="39">
+      <c r="F17" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A18" s="30" t="s">
+    <row r="18" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A18" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B18" s="30" t="s">
+      <c r="B18" s="10" t="s">
         <v>318</v>
       </c>
-      <c r="C18" s="142"/>
-      <c r="D18" s="138">
+      <c r="C18" s="121"/>
+      <c r="D18" s="117">
         <v>15</v>
       </c>
-      <c r="E18" s="138">
+      <c r="E18" s="117">
         <v>28.5</v>
       </c>
-      <c r="F18" s="39">
+      <c r="F18" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A19" s="30" t="s">
+    <row r="19" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A19" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B19" s="30" t="s">
+      <c r="B19" s="10" t="s">
         <v>58</v>
       </c>
-      <c r="C19" s="142"/>
-      <c r="D19" s="138">
+      <c r="C19" s="121"/>
+      <c r="D19" s="117">
         <v>40</v>
       </c>
-      <c r="E19" s="138">
+      <c r="E19" s="117">
         <v>24</v>
       </c>
-      <c r="F19" s="39">
+      <c r="F19" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A20" s="30" t="s">
+    <row r="20" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A20" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="30" t="s">
+      <c r="B20" s="10" t="s">
         <v>240</v>
       </c>
-      <c r="C20" s="142"/>
-      <c r="D20" s="138">
+      <c r="C20" s="121"/>
+      <c r="D20" s="117">
         <v>70</v>
       </c>
-      <c r="E20" s="138">
+      <c r="E20" s="117">
         <v>28.5</v>
       </c>
-      <c r="F20" s="39">
+      <c r="F20" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A21" s="30" t="s">
+    <row r="21" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A21" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B21" s="30" t="s">
+      <c r="B21" s="10" t="s">
         <v>319</v>
       </c>
-      <c r="C21" s="142"/>
-      <c r="D21" s="138">
+      <c r="C21" s="121"/>
+      <c r="D21" s="117">
         <v>100</v>
       </c>
-      <c r="E21" s="138">
+      <c r="E21" s="117">
         <v>28.5</v>
       </c>
-      <c r="F21" s="39">
+      <c r="F21" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A22" s="30" t="s">
+    <row r="22" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A22" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B22" s="30" t="s">
+      <c r="B22" s="10" t="s">
         <v>320</v>
       </c>
-      <c r="C22" s="142"/>
-      <c r="D22" s="138">
+      <c r="C22" s="121"/>
+      <c r="D22" s="117">
         <v>80</v>
       </c>
-      <c r="E22" s="138">
+      <c r="E22" s="117">
         <v>28.5</v>
       </c>
-      <c r="F22" s="39">
+      <c r="F22" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A23" s="30" t="s">
+    <row r="23" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A23" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="B23" s="30" t="s">
+      <c r="B23" s="10" t="s">
         <v>321</v>
       </c>
-      <c r="C23" s="142"/>
-      <c r="D23" s="138">
+      <c r="C23" s="121"/>
+      <c r="D23" s="117">
         <v>60</v>
       </c>
-      <c r="E23" s="138">
+      <c r="E23" s="117">
         <v>22</v>
       </c>
-      <c r="F23" s="39">
+      <c r="F23" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A24" s="30" t="s">
+    <row r="24" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A24" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="B24" s="30" t="s">
+      <c r="B24" s="10" t="s">
         <v>322</v>
       </c>
-      <c r="C24" s="142"/>
-      <c r="D24" s="138">
+      <c r="C24" s="121"/>
+      <c r="D24" s="117">
         <v>12</v>
       </c>
-      <c r="E24" s="138">
+      <c r="E24" s="117">
         <v>30.5</v>
       </c>
-      <c r="F24" s="39">
+      <c r="F24" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A25" s="30" t="s">
+    <row r="25" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A25" s="10" t="s">
         <v>60</v>
       </c>
-      <c r="B25" s="30" t="s">
+      <c r="B25" s="10" t="s">
         <v>323</v>
       </c>
-      <c r="C25" s="142"/>
-      <c r="D25" s="138">
+      <c r="C25" s="121"/>
+      <c r="D25" s="117">
         <v>700</v>
       </c>
-      <c r="E25" s="138">
+      <c r="E25" s="117">
         <v>24</v>
       </c>
-      <c r="F25" s="39">
+      <c r="F25" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A26" s="30" t="s">
+    <row r="26" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A26" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B26" s="30" t="s">
+      <c r="B26" s="10" t="s">
         <v>61</v>
       </c>
-      <c r="C26" s="142"/>
-      <c r="D26" s="138">
+      <c r="C26" s="121"/>
+      <c r="D26" s="117">
         <v>0.06</v>
       </c>
-      <c r="E26" s="138">
+      <c r="E26" s="117">
         <v>40.6</v>
       </c>
-      <c r="F26" s="39">
+      <c r="F26" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A27" s="30" t="s">
+    <row r="27" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A27" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B27" s="30" t="s">
+      <c r="B27" s="10" t="s">
         <v>325</v>
       </c>
-      <c r="C27" s="142"/>
-      <c r="D27" s="138">
+      <c r="C27" s="121"/>
+      <c r="D27" s="117">
         <v>0.15</v>
       </c>
-      <c r="E27" s="138">
+      <c r="E27" s="117">
         <v>30.5</v>
       </c>
-      <c r="F27" s="39">
+      <c r="F27" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A28" s="30" t="s">
+    <row r="28" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A28" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B28" s="30" t="s">
+      <c r="B28" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="C28" s="142"/>
-      <c r="D28" s="138">
+      <c r="C28" s="121"/>
+      <c r="D28" s="117">
         <v>3.8</v>
       </c>
-      <c r="E28" s="138">
+      <c r="E28" s="117">
         <v>30.5</v>
       </c>
-      <c r="F28" s="39">
+      <c r="F28" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A29" s="30" t="s">
+    <row r="29" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A29" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B29" s="30" t="s">
+      <c r="B29" s="10" t="s">
         <v>326</v>
       </c>
-      <c r="C29" s="142"/>
-      <c r="D29" s="138">
+      <c r="C29" s="121"/>
+      <c r="D29" s="117">
         <v>7.4</v>
       </c>
-      <c r="E29" s="138">
+      <c r="E29" s="117">
         <v>37.6</v>
       </c>
-      <c r="F29" s="39">
+      <c r="F29" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A30" s="30" t="s">
+    <row r="30" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A30" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B30" s="30" t="s">
+      <c r="B30" s="10" t="s">
         <v>63</v>
       </c>
-      <c r="C30" s="142"/>
-      <c r="D30" s="138">
+      <c r="C30" s="121"/>
+      <c r="D30" s="117">
         <v>5.5</v>
       </c>
-      <c r="E30" s="138">
+      <c r="E30" s="117">
         <v>35.6</v>
       </c>
-      <c r="F30" s="39">
+      <c r="F30" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A31" s="30" t="s">
+    <row r="31" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A31" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B31" s="30" t="s">
+      <c r="B31" s="10" t="s">
         <v>64</v>
       </c>
-      <c r="C31" s="142"/>
-      <c r="D31" s="138">
+      <c r="C31" s="121"/>
+      <c r="D31" s="117">
         <v>0.1</v>
       </c>
-      <c r="E31" s="138">
+      <c r="E31" s="117">
         <v>28</v>
       </c>
-      <c r="F31" s="39">
+      <c r="F31" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A32" s="30" t="s">
+    <row r="32" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A32" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B32" s="30" t="s">
+      <c r="B32" s="10" t="s">
         <v>65</v>
       </c>
-      <c r="C32" s="142"/>
-      <c r="D32" s="138">
+      <c r="C32" s="121"/>
+      <c r="D32" s="117">
         <v>1.5</v>
       </c>
-      <c r="E32" s="138">
+      <c r="E32" s="117">
         <v>28</v>
       </c>
-      <c r="F32" s="39">
+      <c r="F32" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A33" s="30" t="s">
+    <row r="33" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A33" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B33" s="30" t="s">
+      <c r="B33" s="10" t="s">
         <v>327</v>
       </c>
-      <c r="C33" s="142"/>
-      <c r="D33" s="138">
+      <c r="C33" s="121"/>
+      <c r="D33" s="117">
         <v>0.05</v>
       </c>
-      <c r="E33" s="138">
+      <c r="E33" s="117">
         <v>37.6</v>
       </c>
-      <c r="F33" s="39">
+      <c r="F33" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A34" s="30" t="s">
+    <row r="34" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A34" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B34" s="30" t="s">
+      <c r="B34" s="10" t="s">
         <v>328</v>
       </c>
-      <c r="C34" s="142"/>
-      <c r="D34" s="138">
+      <c r="C34" s="121"/>
+      <c r="D34" s="117">
         <v>2.15</v>
       </c>
-      <c r="E34" s="138">
+      <c r="E34" s="117">
         <v>29.6</v>
       </c>
-      <c r="F34" s="39">
+      <c r="F34" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A35" s="30" t="s">
+    <row r="35" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A35" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B35" s="30" t="s">
+      <c r="B35" s="10" t="s">
         <v>329</v>
       </c>
-      <c r="C35" s="142"/>
-      <c r="D35" s="138">
+      <c r="C35" s="121"/>
+      <c r="D35" s="117">
         <v>1.86</v>
       </c>
-      <c r="E35" s="138">
+      <c r="E35" s="117">
         <v>26.5</v>
       </c>
-      <c r="F35" s="39">
+      <c r="F35" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A36" s="30" t="s">
+    <row r="36" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A36" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B36" s="30" t="s">
+      <c r="B36" s="10" t="s">
         <v>330</v>
       </c>
-      <c r="C36" s="142"/>
-      <c r="D36" s="138">
+      <c r="C36" s="121"/>
+      <c r="D36" s="117">
         <v>1.2</v>
       </c>
-      <c r="E36" s="138">
+      <c r="E36" s="117">
         <v>32</v>
       </c>
-      <c r="F36" s="39">
+      <c r="F36" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A37" s="30" t="s">
+    <row r="37" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A37" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B37" s="30" t="s">
+      <c r="B37" s="10" t="s">
         <v>331</v>
       </c>
-      <c r="C37" s="142"/>
-      <c r="D37" s="138">
+      <c r="C37" s="121"/>
+      <c r="D37" s="117">
         <v>2.13</v>
       </c>
-      <c r="E37" s="138">
+      <c r="E37" s="117">
         <v>32</v>
       </c>
-      <c r="F37" s="39">
+      <c r="F37" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A38" s="30" t="s">
+    <row r="38" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A38" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B38" s="30" t="s">
+      <c r="B38" s="10" t="s">
         <v>332</v>
       </c>
-      <c r="C38" s="142"/>
-      <c r="D38" s="138">
+      <c r="C38" s="121"/>
+      <c r="D38" s="117">
         <v>1.41</v>
       </c>
-      <c r="E38" s="138">
+      <c r="E38" s="117">
         <v>32</v>
       </c>
-      <c r="F38" s="39">
+      <c r="F38" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A39" s="30" t="s">
+    <row r="39" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A39" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B39" s="30" t="s">
+      <c r="B39" s="10" t="s">
         <v>66</v>
       </c>
-      <c r="C39" s="142"/>
-      <c r="D39" s="138">
+      <c r="C39" s="121"/>
+      <c r="D39" s="117">
         <v>1.4</v>
       </c>
-      <c r="E39" s="138">
+      <c r="E39" s="117">
         <v>32</v>
       </c>
-      <c r="F39" s="39">
+      <c r="F39" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A40" s="30" t="s">
+    <row r="40" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A40" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B40" s="30" t="s">
+      <c r="B40" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="C40" s="142"/>
-      <c r="D40" s="138">
+      <c r="C40" s="121"/>
+      <c r="D40" s="117">
         <v>1.4</v>
       </c>
-      <c r="E40" s="138">
+      <c r="E40" s="117">
         <v>29.6</v>
       </c>
-      <c r="F40" s="39">
+      <c r="F40" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A41" s="30" t="s">
+    <row r="41" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A41" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B41" s="30" t="s">
+      <c r="B41" s="10" t="s">
         <v>333</v>
       </c>
-      <c r="C41" s="142"/>
-      <c r="D41" s="138">
+      <c r="C41" s="121"/>
+      <c r="D41" s="117">
         <v>1.4</v>
       </c>
-      <c r="E41" s="138">
+      <c r="E41" s="117">
         <v>32</v>
       </c>
-      <c r="F41" s="39">
+      <c r="F41" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A42" s="30" t="s">
+    <row r="42" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A42" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B42" s="30" t="s">
+      <c r="B42" s="10" t="s">
         <v>334</v>
       </c>
-      <c r="C42" s="142"/>
-      <c r="D42" s="138">
+      <c r="C42" s="121"/>
+      <c r="D42" s="117">
         <v>0.05</v>
       </c>
-      <c r="E42" s="138">
+      <c r="E42" s="117">
         <v>22.4</v>
       </c>
-      <c r="F42" s="39">
+      <c r="F42" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A43" s="30" t="s">
+    <row r="43" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A43" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B43" s="30" t="s">
+      <c r="B43" s="10" t="s">
         <v>335</v>
       </c>
-      <c r="C43" s="142"/>
-      <c r="D43" s="138">
+      <c r="C43" s="121"/>
+      <c r="D43" s="117">
         <v>7.4999999999999997E-2</v>
       </c>
-      <c r="E43" s="138">
+      <c r="E43" s="117">
         <v>21.3</v>
       </c>
-      <c r="F43" s="39">
+      <c r="F43" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A44" s="30" t="s">
+    <row r="44" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A44" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B44" s="30" t="s">
+      <c r="B44" s="10" t="s">
         <v>336</v>
       </c>
-      <c r="C44" s="142"/>
-      <c r="D44" s="138">
+      <c r="C44" s="121"/>
+      <c r="D44" s="117">
         <v>7.4999999999999997E-2</v>
       </c>
-      <c r="E44" s="138">
+      <c r="E44" s="117">
         <v>21</v>
       </c>
-      <c r="F44" s="39">
+      <c r="F44" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A45" s="30" t="s">
+    <row r="45" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A45" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B45" s="30" t="s">
+      <c r="B45" s="10" t="s">
         <v>337</v>
       </c>
-      <c r="C45" s="142"/>
-      <c r="D45" s="138">
+      <c r="C45" s="121"/>
+      <c r="D45" s="117">
         <v>0.06</v>
       </c>
-      <c r="E45" s="138">
+      <c r="E45" s="117">
         <v>19.2</v>
       </c>
-      <c r="F45" s="39">
+      <c r="F45" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A46" s="30" t="s">
+    <row r="46" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A46" s="10" t="s">
         <v>324</v>
       </c>
-      <c r="B46" s="30" t="s">
+      <c r="B46" s="10" t="s">
         <v>338</v>
       </c>
-      <c r="C46" s="142"/>
-      <c r="D46" s="138">
+      <c r="C46" s="121"/>
+      <c r="D46" s="117">
         <v>0.1</v>
       </c>
-      <c r="E46" s="138">
+      <c r="E46" s="117">
         <v>22.2</v>
       </c>
-      <c r="F46" s="39">
+      <c r="F46" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A47" s="30" t="s">
+    <row r="47" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A47" s="10" t="s">
         <v>339</v>
       </c>
-      <c r="B47" s="30" t="s">
+      <c r="B47" s="10" t="s">
         <v>340</v>
       </c>
-      <c r="C47" s="142"/>
-      <c r="D47" s="138">
+      <c r="C47" s="121"/>
+      <c r="D47" s="117">
         <v>100</v>
       </c>
-      <c r="E47" s="138">
+      <c r="E47" s="117">
         <v>24</v>
       </c>
-      <c r="F47" s="39">
+      <c r="F47" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A48" s="30" t="s">
+    <row r="48" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A48" s="10" t="s">
         <v>339</v>
       </c>
-      <c r="B48" s="30" t="s">
+      <c r="B48" s="10" t="s">
         <v>341</v>
       </c>
-      <c r="C48" s="142"/>
-      <c r="D48" s="138">
+      <c r="C48" s="121"/>
+      <c r="D48" s="117">
         <v>15</v>
       </c>
-      <c r="E48" s="138">
+      <c r="E48" s="117">
         <v>24</v>
       </c>
-      <c r="F48" s="39">
+      <c r="F48" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="49" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A49" s="30" t="s">
+    <row r="49" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A49" s="10" t="s">
         <v>339</v>
       </c>
-      <c r="B49" s="30" t="s">
+      <c r="B49" s="10" t="s">
         <v>342</v>
       </c>
-      <c r="C49" s="142"/>
-      <c r="D49" s="138">
+      <c r="C49" s="121"/>
+      <c r="D49" s="117">
         <v>110</v>
       </c>
-      <c r="E49" s="138">
+      <c r="E49" s="117">
         <v>24</v>
       </c>
-      <c r="F49" s="39">
+      <c r="F49" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A50" s="30" t="s">
+    <row r="50" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A50" s="10" t="s">
         <v>339</v>
       </c>
-      <c r="B50" s="30" t="s">
+      <c r="B50" s="10" t="s">
         <v>343</v>
       </c>
-      <c r="C50" s="142"/>
-      <c r="D50" s="138">
+      <c r="C50" s="121"/>
+      <c r="D50" s="117">
         <v>220</v>
       </c>
-      <c r="E50" s="138">
+      <c r="E50" s="117">
         <v>24</v>
       </c>
-      <c r="F50" s="39">
+      <c r="F50" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A51" s="30" t="s">
+    <row r="51" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A51" s="10" t="s">
         <v>339</v>
       </c>
-      <c r="B51" s="30" t="s">
+      <c r="B51" s="10" t="s">
         <v>344</v>
       </c>
-      <c r="C51" s="142"/>
-      <c r="D51" s="138">
+      <c r="C51" s="121"/>
+      <c r="D51" s="117">
         <v>120</v>
       </c>
-      <c r="E51" s="138">
+      <c r="E51" s="117">
         <v>24</v>
       </c>
-      <c r="F51" s="39">
+      <c r="F51" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="52" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A52" s="30" t="s">
+    <row r="52" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A52" s="10" t="s">
         <v>339</v>
       </c>
-      <c r="B52" s="30" t="s">
+      <c r="B52" s="10" t="s">
         <v>345</v>
       </c>
-      <c r="C52" s="142"/>
-      <c r="D52" s="138">
+      <c r="C52" s="121"/>
+      <c r="D52" s="117">
         <v>370</v>
       </c>
-      <c r="E52" s="138">
+      <c r="E52" s="117">
         <v>24</v>
       </c>
-      <c r="F52" s="39">
+      <c r="F52" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="53" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A53" s="30" t="s">
+    <row r="53" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A53" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="B53" s="30" t="s">
+      <c r="B53" s="10" t="s">
         <v>346</v>
       </c>
-      <c r="C53" s="142"/>
-      <c r="D53" s="138">
+      <c r="C53" s="121"/>
+      <c r="D53" s="117">
         <v>1.2</v>
       </c>
-      <c r="E53" s="138">
+      <c r="E53" s="117">
         <v>32</v>
       </c>
-      <c r="F53" s="39">
+      <c r="F53" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2">
-      <c r="A54" s="30" t="s">
+    <row r="54" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+      <c r="A54" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="B54" s="30" t="s">
+      <c r="B54" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="C54" s="142"/>
-      <c r="D54" s="138">
+      <c r="C54" s="121"/>
+      <c r="D54" s="117">
         <v>1.2</v>
       </c>
-      <c r="E54" s="138">
+      <c r="E54" s="117">
         <v>32</v>
       </c>
-      <c r="F54" s="39">
+      <c r="F54" s="14">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="1:6" s="30" customFormat="1" thickBot="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="E56" s="82" t="s">
+    <row r="55" spans="1:6" s="10" customFormat="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B55" s="6"/>
+    </row>
+    <row r="56" spans="1:6" s="10" customFormat="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="E56" s="13" t="s">
         <v>357</v>
       </c>
-      <c r="F56" s="83">
+      <c r="F56" s="15">
         <f>SUM(F5:F54)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="1:6" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
-[...85 lines deleted...]
-    <row r="143" s="30" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="57" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="58" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="59" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="60" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="61" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="62" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="63" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="64" spans="1:6" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="65" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="66" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="67" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="68" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="69" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="70" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="71" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="72" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="73" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="74" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="75" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="76" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="77" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="78" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="79" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="80" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="81" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="82" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="83" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="84" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="85" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="86" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="87" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="88" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="89" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="90" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="91" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="92" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="93" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="94" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="95" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="96" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="97" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="98" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="99" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="100" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="101" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="102" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="103" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="104" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="105" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="106" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="107" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="108" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="109" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="110" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="111" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="112" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="113" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="114" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="115" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="116" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="117" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="118" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="119" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="120" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="121" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="122" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="123" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="124" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="125" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="126" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="127" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="128" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="129" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="130" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="131" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="132" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="133" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="134" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="135" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="136" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="137" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="138" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="139" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="140" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="141" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="142" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
+    <row r="143" s="10" customFormat="1" ht="12" x14ac:dyDescent="0.2"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="JMQA5oDQ0LBxD2SgqB/Y0NlamLJMPmIc1D+XKX2d7V0LDyhit+BiQxOU/1OuzicowxYVv0keWCoFQkGKjDgKVg==" saltValue="DnkkuWkU3dkgVmR4sQnnUQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="H4:P4"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="H2" location="'Bilan apparent'!A1" display="Onglet Bilan apparent"/>
+    <hyperlink ref="H2" location="'Bilan apparent'!A1" display="Onglet Bilan apparent" xr:uid="{00000000-0004-0000-0800-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>Suivi modifs</vt:lpstr>
       <vt:lpstr>Bilan apparent</vt:lpstr>